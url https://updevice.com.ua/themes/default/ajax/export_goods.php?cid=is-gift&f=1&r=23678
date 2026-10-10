--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388444ca1d85e3bdf0c7c1356945cb721.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423776cde0de14ff8a372ee26e9a6f112.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9a2718e55a670c7c76570a3de3f1bd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038b3cb8e31581c6152d329648e3d1594.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f69944c0525398aef98f3aefc9ef4f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c36abc51b0818a73058fccc70fc69226.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cf12dbe8090f4ce104aecf56e20ed77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330895264fbff9951b4b5147e1f78e338.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf94396c46d9954b33714b6dc323ba9c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1dc6d606eb978cddbc1d9925a3524210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a73108f0e08f627903661ece06c05e811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f061422674f92b36b6627843c7a5412b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91bd5dbadab2ce09cdb7b602b5b072213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc260e69d83f6f15025d6610bfcf3db14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1737761364336045fe4c96536ddd6515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ace8d8f47a334ed8a29206be10755cd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eb0d0592e1e06ddf2249f6b03d50c117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e2780d234422fbb11f3853bc6f186e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6c0dc1267949fcfd34517104bd1c4f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565470f7e2d5d3f96e56c68b052fb61220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb6858d56eb72f888f46bda0a8c58f321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118dc4bcd6f8c94ad3c8510a6057622c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba97470bf7e7c734af03f62074874be23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf4c2c1f8c13e581166770ef020d59324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1d12e9f70abecb5b7e615a87d2444c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cc34d99c407907c388ad3490468e5226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce56925832b4c48a45b3ba2a8d20f4bf27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc48a324661557c41271005da864ebc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4417e099932d0745a78ef3a269d2865f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a4855dbb40fe2c851061b268b4430030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c221955171f29c27c916231a4f91f9931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e057cfd24d577efd1e1bd1243baecf532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f862c28864b7eead00ee563d89db1b733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8ce54bb6f49a44c8250832080dace834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfed9ba97998b0818c842c2dc38706835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be388c722193b2fb514dbef6aa3e06436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62578308f070e54bfa05a5344adb5ba737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cd9f82b00da3f5f96a0120c5f0f07538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87023ae98cb1c3226686c87f4bcb4e0a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ff035f1531e2fcf87f4404b5a827df40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985dbe64d8368f29c41f5c418a1692a541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ad8b5931f59db8569bfad088f878e242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62929fa05fc0f46382599e286121a7e643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5263134f35a2ee5b50e50549a894b6ff44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345295df28dccfef0e9079a126e9d5f245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421a31156cce50251a4bd8a9500dce1446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbbf56742783700eb7aaf4f21abfb4f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5528dd1e8beee6d5321e5f2a3bc3ee48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bb9cc34b9556d2d34f68799e9c1dc949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c4f7167c767fab679d48cb6579b3a450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7e1714d77bde1af812d6ae0c8a6a4851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c6eb37171159e73bd3dec80ffacb9652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2945336c2685a9c26af4dde87c40557653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc51d5bcc0391b5c3f496f1835d91e954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1532c123577dbdbb4e18ba9a5b8f6cd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02beaed725fbabec1dfdab43aafa222f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4640455db3d312904159d93cf07b509157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606644d638237b8cb56276ac9c631b0858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6804176a69e4d119a4953728c872ec59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40091f2c3b5360f649f563b44b37ef2f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f08d467b4fed7959b02215b9a9410a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c55fb97d062fca24ddc129b4b94867e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0239f0b21ebea505d7d2f7762b223f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd30453fc7f466f15c1b5aacee33c4064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78483604cd84ad7b9a3465e5e3fa811e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c087edcc6ed0912297712476bda804c066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dd020120a2901182e1984aa5d5c2e067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768aea361b5eb5e1956b6aed8231311f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd881dd9a00dd8021ea96d9efd6751169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ecf3386f51129fe974e71f5f25845870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86017894dd78f9405d1efe92ab36ae7471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53137fbd9f50ac03ea50397cd53163fb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58ca86179012b869d5b0f71642cee1373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5934cac88a37271092ff51ed27845f074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f045e0cc0856596784b0e9667ccf1a1175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c6ebfda9975018b0902933d91e698976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4f4e609e71a2511b6b4696b8c8fa8877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0514b97fcd73cfe1e7b16bb114a0dc2c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1e5f4758dfde5ba2aae9d1ed0d9ba379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8a325b83c0e38eadad820fb005aeba80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61849c8d8981da1152ad6531aeed127e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7115550b0e77df23c7411e2b98549482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ec236492f67be522f676fb3b15a20983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402aff0e40c1d0db5178ace9ac25ab4c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0858c3ecfc4ab9c395616eec1d392de285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe55dc7e6b8513639e7a4e78da609c386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c40105f6ea4c76e1f61e0b8a186e0787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9a0a2e90924d38cfe67272b48c51c688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eb87cabf1006d02ff558d5a4681dee89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e36fff097e0e8667472356b828e28190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa3b9f71be9fa2b90e4912d07129acc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b63780996e9aac14bdfa9d32f797f1192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92231df63c5ed417239100e90e5775bd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc550f2d96ffc2c08803dfa61f11fa2394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f214f3eeee48a309b72c26d0434a6995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c504fd2d87ffd92e44042b4dc52a3f1996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051e63afdcebd3b3f2fdd05fe39d432697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c34e72e69dae32fe7e121a15c8189f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4425aaf52df3e5a020d07376c97592c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caadac085f0401dd5ea47b7473b1c7c2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2128d09efc2c249aadd799d46bb84ce4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d33d415faa2360a4501fd6944ada26102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a16df0c7918d2f5816af0a85ddfa14103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79d623d1f9c6a030145f6280cdb874d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa6c9e10ce737fa82e763c671a65e94105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1794035dcc28e3865d6ffa3d69c5d9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e379abff298ffeaafe7618f3ecc1fc91107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1833fa4ccec7bcebcc2385bda002b6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29b670db0ca2fb7c3a65522476849ce109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee8d2a430783e3a44b906c932101827110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2791dc15bc6abff281cc3b96f812eb82111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040c06557e26796412c2cb9cd3e54ab4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b555ddce3949187e85f55ea3e2819cb0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41bb0882d119845774f010ffd0a5a9f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8585b5a21b85311e9e0e7e948c47eaa115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed94966dae6497bfef0f35e76b95e1f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47035de31700f3037abb246860a17e76117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620ea780b57dde53c1ad787e6c7e8d8e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a554df061cdaea0385fa50c88dc6c88119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc8ee46cf6cb8ba82368ce869a4d98a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9771de444a0ba86e27efae66d6caa48e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d42378b0520b95914e17bcb42ca5a8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537e0dc9ad04c8479d2363c4a553ed0a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5dc7b467410713ac1bddcb449f2969124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f2c3367ee661bf14389934ec18c6c7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f7568dc447ecc9f78c2e210dd0f4cf126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0274748217d7f7f61fb60d54962c8525127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41625399fa81224da338f11833199eeb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a6fd58168e2535b900542e95ab7062129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4b18aa0040c0c3bb4145a79499c30d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937cdda96b6326fe0c5c8a42b5405f49131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e37fb772a028ceb24a5fd5069e95d15132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d673ccaed54d50829d2e9027700299133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf18a23b7e13a7af11c077b4d8d50dae134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b318a5848f8ba9e96db244db20a74f56135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4476c01a3f9c128375fb2f48970763136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9132b5f1e83e0110b85495dc239a7337137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f977b93f87a9ade2f92111b5a398d6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb34080152e16e59e753a84e88c30f9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe658af0a66785816e620ff89b7761ed140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdade552bd7a91432d8ecdec0d95c3d9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196fa55c447b9a8ae4ea1d32b891269d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066585dcf03c27778ad90d90177c6312143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9570661b876070051d9cc97514e7410144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd69476c1fb900465185cbbfa5c8b67145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0cf8168c9ef117d9c4cb61dbca5ace146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b15b00700c5af6b5ca7a1eff14b924147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9b18022f905820c18f9afbd273cfa5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4f58401a4a3d7dff55b1c61377ad70149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28953cdb3cf3db4decf9ce2a9ca307b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aa79a40d5232b1897f0511d1a88540151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268764cf033fe32421c44e5cfd2f4922152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdff1c63311a95450954de087094e009153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315adea3b4c6c0a3606768935c487c64154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc51ba5e8a92f9960cd4467cbbc087aa155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc15f1fc0e23a21407934d3559f96e4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e9a75fe3f4dca666575f6c2d4150d7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386fe2b3ac0a5bff4a54095e4baaeaff158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9befe518e283e52bb3deb46f76aa122d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d285c0fab3cd9ca2804d4efe4f1342c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b99a7037e9bc95cce00333161a7910e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ae0bc511815d400cf3431f7eca0cbb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0efd76baaeb58314f05b8775a00b1b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ec9c6ec1b789ab03d4eec13ef84dbd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2952c97e31a641a482720159cb2050165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2028b190b4b634e8b5e671bd079593cf166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ab0d1dab1b277f972f98f03fbb5779167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb0a2aa7cf73c619a1c63387cbf1b23168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbffd9514f7fbcfc62cee9117be719c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261a811d8866dca90e8e39b80db81e9d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e07d05899622321bac1416dcde8050171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e608baebd09776c3386b66b76e18f3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718798553495e709d2f1e6ab79fb1c88173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4d93821b64af18f4af49cd963874ea174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf3afa7908ed37701696fb0db1ae755175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4776f7aedf2da5c3b5651d01256b2ef0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199c3c2d8851db57e3e5190de32637f0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6ae7a103240560d076524ce1560af7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798a96c2ecb8ef0a1291939a72f5f40c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8248ebfb38e215bd2c950685e82993f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab362e9a3c314bdd1c213608f1a2d42d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22056f4261004be0defa2f84fe471e23182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98099de3c5bf4c6ed40ad0c0ce8df7db183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46324fc6ae289f12a191b900ed9610a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0824c3a1b146aa81b1105f3123f74195185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2efdd42827e50b864bf602bdc1ecaa186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3816a8281f8f605449b543bab1c999187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36792437644444a448161562c6efe429188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1674184e90b1bfea7f81ecc82784d8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e903de5d2f782afaaea17c9f86e8c2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7449239449b4417924bb7e281e4d4ca3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27cdebcedd203a9ea5ad459ecef1663192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4dc9eed012c955eae7e6d45fa2ec58193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a849c7e472de8cde3325bb3590e046194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30cf4a390929e576b22fa48d0ed23cf195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1066727ec54c1deb60c7c1b281f19d0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdefebe287ea7598446637597befe775197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57804114ffd9fd98f67117267075152d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71af407ee78671f3babec61dfd00af1b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6d080824c8d972469645366386b359200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ec71d2cc55df9e8714adb461ef4215201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5367223280e8978532b6fa64785dede9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2fc2714d0172a45928c797c5df4e8b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33c2e788d3bcbfa32a8ee697b8db67f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6aaf65b96cd180754ab5f64140c594205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6745c5ba43988d17abdf982fbfb2fe9b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b930d2ab6a083a6953180e61d11605207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef337e1aca1012e6b5b4d6b544ff28e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e6d2a3ff1e4fc348bd13d82fcb3230209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e21aa9130b756dad3e3be83e9fa538210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e012a3f0b82cca0aaca6852d34665512211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84a5bf7ff0776569fd6ec76d1914efb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22605c54591f21ee11b60b73359b8c3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0665e25d0235305a07b71d4429ec88e5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e7a7d5043be7fe21bc9bdac7a5ad33215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfae4611c268eacbb2fcd51908fe7629216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d98d0214a5c237c9868405e6743776217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b98e97261f6d2ad64a15e121221614218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b9745cda58a81fa414f938ca291e8e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebe1e6346434a319642da67f3dfd920220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbc3a6adc0ad750fd1296c16d918a01221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff90388dcef472e41a790f47835e130222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac776edfbadeb100755694632607b77223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b794f97b9b118897d07a97ae9b0a045224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886a24edded82f2165550922d609c459225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d92adffc2c8d3334241dc0ecca83dd6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6ec30e091ed493b8b1937a18231985227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92230845ae12e952bb89e7be3425b1fa228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407095918a97958ee571de6203672f5f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5aef035c737c212a519dc3cf7241a5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e906a22066411135baabacea773a130b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b042246331b32143bd995bc769097708232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5692f162c5be1e61818db6541aa065fd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34f635b35714768cbbe334eed401041234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c056e1e09b0e6b901a87dd0cc02e38235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e278a97e71b4a3638d81a3a718628802236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ab74fc2cf5582777efa62bd3e7928c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d20fbd59c1932525c47bd5156b7c93c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a61c8b970f697078422df6d862f8b1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad27c9191e2e2aa717a569b09c9f3cba240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0189cba3a29c23e14c6d50e60bccc5c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757cc8cd1d7b5070395cb05daa9a2f33242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369c2ddc73b5186ca7adf9f44159941d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d219df2b1685829bdaeb3844126a9b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fd0d03df5f450efd245f02cdf7013b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9893784450063a870a11705832ca7493246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea88c780d3459bbc7abf0295b1064aea247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba001b4d5756ea8f37ff818f54e0a8b1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b0450bdb05e40dff4ecbf4968ff2f7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408000f3c9c9d9eb17b3c2ea794d1c63250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1eec6486ca448d04c56ddcd79f099a5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a34e9e63c075d238a71643496d7da6f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0b60b847f602ec2c85e219ecd4d37a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52199fe242be053e15eebe0d12ecb05e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2059f7856d33116932806468fec2424e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994549ba766d0ddb77f6c306a5e5b327256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8087d5a17c5115f1f5935a19bf4c016257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a452a1a989cbb2ce9d3719e1f0c0a6f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fcde7c5dc694d514ac1a9bb34eef93259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe304419d2fd70cab0c88c5b6928a2b9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf857526a956e0afe4bc377d6e9187f9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e092e721f21220250cf35fd9e80ca595262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223b694a8ac3e4621a5261efd59686f8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5185c28a416de4ecb5cd337384ac4a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df530f6aab920d0a245809eac44fcefc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f8a0e87be26e2f9efebb81dd1ffd2c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953391741e0401b71a505f670c6dc021267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58bee7513ecd259ae76bf17cd39148a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68c7b6fbb9592eec94ab173fa632fb2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76af4666c47c34a6c5ebc9f5b56f174270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acf170a91db809bb5b756c84700e88c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7486921441d93170ef63e55f5fcfadc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbda77c153f9823b76376c9e51640ae5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133287ffe54ab60a7d02caa6f227cdfb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b48ef2fc14df3c82f6410a90f43a527275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7157d06f4ebcf6922dedd194b4cd91b9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf0034557e3fb3dec702e7fb23eab42277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0233ef004a86a64f15091801ec5f3fe6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eb4397ce5d54bb0f81141cc11a53d0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc84db0f53230ce4fa421aae9a599bf280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d4dc2419ef2c21161ca4c259e94d14281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9068a20940dab98ccb22efea1779c18282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807743ac4f3c4b404211671749f42a65283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267796c19d886fb3e1c5cc97a1020804284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f5601b2766edd5c9ac0bec87280b7a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f88cfe60806126a8bccd408c3affe4b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3dad74a7043086fccf5b8a3dc6ed69287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55133507233be6f4963766be2d145964288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ea1647bf99669a20fbe32fc7f881db289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f5625f2f3a7ff4bed731df842b5aac290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb979f2fd7aff49c513560c1cb3ca8c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48b12a349b0e49891dd355e75dbe6ea292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f35882d35be0038b9be699f78f9c72293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4429289f80b074fa6a4d190becbed924294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeef1ded413d9ef869854458535f9be9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1d7d6063210e58325d006f588238c9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c79b369269ecb30bc093945ae3b4c9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8325286aaf6c02b5a742c608fdc95808298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6096fe8f36308cf36bb1514c13abbbf3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c724c8dd5cde992e854e51a882ff93300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1057a2e42fdde58073c0c4ce76656d89301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f7384a9f66078f8c66d22ee0aa4b4a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebfedca89f20a69d64995977a3874c6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf48578a24324af9b3a27ba1a454ce77304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38270f6769fc7611288754ae17775c0b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca024c9797ee49f61d4428c6e38efb61306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfe2e690d9ef92d548c52eed9c2108b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e0181acdb89881fedea24decd9657b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1b37d681768aed82237e9e14d63436309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed406e22dcce1a1376516b3088a4c57310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082436836365619e58184330eed994e3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57268cf4677dc09ef97ff4b4281e6a1c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535b95f0fdd5155388b36c0d8dcf5a1e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78aee53946ef548818b1b37b20bed02e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7c0f0e40f01a869d2570b2267f8303315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65da89e2bb19ed9d2d9dbeecff1d2953316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162d028b9355a3138efc4ba8af104105317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ac3ba0c68a20a657f6fb3ada1e0a66318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60734111e4d2b6d3cb7ee0e180488c43319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd915003319c2030c188f5e9113a7f9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242fb2925efc2c70388cf37317cb0326321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781ca5dd7d64245944d6c7039b3825bc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07861645e8ed552578980637c1a376cc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb5c3a395950637e39c1b27ef7a5628324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7f40b17093fd84a722be4157b0ee22325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9f21dbe00ffb66bacbd9dcfe082102326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a955518f44d6df42d0291808188604f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1599071e8911b1cdb307917aa502a934328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530657e26eec1042d77493c0c1882ecf329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada72c7ab26b928da3b733e22e298b8a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2b92a9a54d2886480d1757cb982425331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66737e1578fcc602e3944dfc0598bbd332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf27823c5260373e8ba7aa31336d500333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491d4777a38e6a7efede01a480d31975334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66820e56e13747f42f7e74b9f2227fd1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9317a8c9200a61d5a77e17be00a689336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec8479e56c2b8f809f3f8966b882891337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfd65fba2b80188140accc545bb0424338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf50e36b734ab9da553d71973b4296d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74294a6592a699312aebd625ab8d1268340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebd85420905a382038d51e3f7285e7e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703638c63f4aed012ea9f1c675d96d0d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2657307312a07810b5267df0b703d86343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d198c5bfacdb0ac09f3a9cefde68533344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2d3e67ac9066306dbb0053a8740e06345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35286c6b357a43d21aba99b47f8acb93346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f04fbf7e6fdd952dc6c8321e6aa2dec347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced2fdd8b46d2ed8b7074d803fedceb0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7075d8e3da8dc799d0e4e80617195a4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e564d63755646ea599c1b8befdf63b5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24078a86f8ae5c4265be211f503576c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4752066df74e95489c44eb6c5761b06352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a7e1e2679ef4b01fae94359f0a8d84353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776f99bde98a01251443c461665c79e3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abea936ecb1005c2f93bcd45ef1828ea355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f66e38497ac510a826b9b07bc3b0df356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a658aa1732ea97daf11572275d29c5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e93200cd28509ecf1e8fabe76916936358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0cf2b291d9543686802dcc971a3d17359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aca709f9f6d7f94f2802fea4ce17336360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c796869158cd97d122e8288e46c7ac361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c8cf5008f4d82ed68d9c08c54ad5a9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c7f250518eb0b07a51845cc65f6790363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4816b1756f0cce25c6ec784e8de4d5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d97b026ad1673ee3500489e4884e87365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d4a79a7767c1a04e0f9fafd2c601a7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225f4ae2f4ec9efa6608e056bec50e18367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f572bb998ef09c884c74d1a555da951368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9910db8ac4526e9af97929738352b72369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db89fce381d32f69a5a52710e846925370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201091cd9617e4a7741a053e54ef12a4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d448da19016486062351a7ca03fe19a0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6be645f7f7da6b6b396fe74c9f3744373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0ac3b038f2571fcde0072075fa6f4a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec4b198c6c30169a32f110ac6b85c87375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dec7db886e2a9488e26a913611d74b3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a677a552bf8be50976d52acdbf8c9fc0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20136bbf04e9c6fcf08e988de1d2b9b4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8151b33216eadccf0343c51e1e9185d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7c610879f9f0f79ff6f07fdb7a68a8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fab5d521c59ba4f7cbf9e7fee8c9f7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd932182ecfef08d2e09b9cdbfa264d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572226c72117798ebbeda26c1d4c99db383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4942d4b36558be22157cff4cf28295384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ed8d7f151699571259091be4567c87385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0862c7a077f630700e731e5aa7d2562386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e84362ba6d57383aabad94ba1022303387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c993b76484cfe9975f00dab58310fdbe388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d61379a977f2be5caae31e4ec92976389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baa5c961c1203d6a44712861fd89e46390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586937c040733115f22f67d281997df9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace247215c3c5f0f27d5c733ddb05cbb392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8264ed97508d5a3dd5a599faac7e303393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3047b70be1f0196ff0bd5f591766a39d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76328ad779d0b75c48dd0a86055dabed395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1a339a99baae8653f19d65d255c442396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0fde5b797c977d0601dcbdeb78a993397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801808059fae8fcd2c10a6149b234a3c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0516876b7ed897af693553cdb24a6b81399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71b557cf972fb79310d8b2c07d7c105400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245f327adba97c6dbc17da192c264d02401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c563ba9006be4c43b814b97f209d14b2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f57b6e59e67e00537837c49c44229ea403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad41bb1a067a6e7538d8dd205a68bc1f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d01ec8b7a3e45494c0566b54f4d7ae3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d371a8ff87a34647566cdc9acb07bf406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aa31cba12e09e4d89795b2fe00283c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9fce66dbae91ade7d8fccfd8c36801408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efdbad41507b3224cfab80aed7af5eb409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f289da3df859d47c0d8ccdac725aed0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf100657cecec994abda3cce415598e2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fc1488e58e684a0ae94c420d726b81412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99a9ae63f7d2bb583ad2485c9f558fc413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f110c88999f3fec388ac1aff8ec0a1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d9899f7a63260f348cf85be13b6060415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23d9afaf5388cf48fb0be5a2afe2ca9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcb22c8a6eb80319cfeb9ab195f829e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30328905fd38e298525ce2b4c5571cb418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e5a47a8b45e7d2ba868a135216bc2f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5319f34dd5e9a5e68b40c6d0022a7c57420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd2b76ba0ccdf9415bed1939cdf54d0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1cc07f0d87a1512ae32b03c2c6aeae422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e523db16b005232587189098ae2c1068423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1a6650d3c8c337f67b88308d45d676424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d0ffff7ca89851eee394598faf5835425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7979cfeb659923dd15231cd1e4a50248426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e49ed38990ca4ae277756b4d6ebf99427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc78178124127ee9505e57d030a8d01428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9b4d333f230fb602aef82899eb69dd429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17de92987b0fdffa584836b8ff6d5c37430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29916963a0fe98d8bd68e68e07b6ecd431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5f8a8e8e18c4ea8084d179bff12084432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bf5ab5f8b6a63cd80459e9436dc954433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b178c32067f65e7cfcde8728ffa7fab434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc394f4865eb7dc32123090f5a253e2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc6ab8dfc1057af7a5b116ef7969d59436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55654a5221648ad1b8f8c46362622aae437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb0755b4bfa7bd35ffcd15f6a537dbe438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d5b6eee0c60aed84ed45e0aba4bb3a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d310738ee5c9118189db6a254e5ab20a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4550e9fa69495b84e6cbeb47d81a85441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c2a2556b0e6c68500b9b4845f968be442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e801473ab12e3c714219654a77e2170443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99148520b67692005010f539f5f949d1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4337cf8ec91454ab97d5e3b5b810f3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bf0aad6d4067499b127fd4a54c5fd2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a924f975811309e56eb1597eef8a7cc0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4ee128c8244090ef3a4066fa9461f9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626361eb1ed09fb24f4fb11eea7db2e9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ee3ba4a4aed8174c499126809a24cc450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0889ad0839c9b2bbd3e8fb29f84ec0c0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e21c8773dd45edef44de6be2beee0dd452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afbc539fde330ba3a32a9542d35696e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd5753db84cc3cf0f4f19457cf47592454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21019ca691f94a104087d6b68db91e8c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5641f5a945c6933cff786f5bbddee8f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7772d39c51037ae88458a3aa1cf458e1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88396d2e619a3a682870e589fd363466458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb14c530802b4a9efcc5213b20d7162459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c545bebcdd5965f518a32d60ccb4362f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496dee562c4156636f48cdc1b04e12a9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1507fc577105d556b9ad7d45c5f5744462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bdd14075c2de412bde12ad386703fd463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912d8b7e77d7574f64d3ccfc95a234fe464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4480de0cf422fd2831558c816bde5cd0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095b13b9b2abe4474ebe6f0791126240466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347e422fb35c6cb74a3f73f18ef99398467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d625760243f7dbcc2528209185ae6b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d90994e9a11fc1b141b1ba38f4af397469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df68516865e16712978d0b1ef6be1811470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c0ef55444bc90133d5f1078fb22d76471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7608f9ea697a99a0614d79a469767337472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2e90d65e5385a5771fdc234ddb9fe1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400f78fab581eed22edf8480f7dcea6c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fa7e9aa962f8a19889633589846b17475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208afe4ca452e4fe09d24ae5bfe95d67476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec95db57bcf79f2871206f73f2565ad5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbd4bcface46313b82edd51deb637a0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ad120ae5f2c5069ddd500d37a4ec69479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6f96d4a040102fe97b5f0f9d694e54480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81309fb4c1861ec5a40c701f806b4dff481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f40a800de5871c3e1cfedcf1a419a84482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae54daff2852451201af4b9f087722b9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f685a02fd00d6964d3ecdcf8f5a9156484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54785b96adac515bd60bbb1429bbef2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288768ec31ffaa5337a3df2f06545127486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddadaafb33b9cf5336dd5f817114e31487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d48b7918d37f02733d06ac5d051e22a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73515a205565405f606051d1ed7e1497489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42521c696dac105d6cc276abae1a5da490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99494fe3b68c09fdffa59b82af2ff3a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ea8f7dd780550837719d50fd5ed3ef492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d93694ab56aaffa1d195ff65a345c01493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aa555de434ebaf8fc3a28612259bbd494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10907eb67da85bb3c245e540e7f2c00495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0779218a80e4a36071ffc6de74938eac496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d371a7b32ccc4f25b637f7ad6d5c45497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d2d53b39376ae11943109b1b52334f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3393b6219687ce4927a4a8cf8892ab99499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbcd7e08cfe7686136eec583fdd3091500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d277cc81d12dc71e6a473e56197fe1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad52d102b5045531a84fab6ddf02b10502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829769767691ff1d8dfad94f8f337f8c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b8009a79a432b0485cb7da798e1660504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be4db475b6dbf3c752467b519176215505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e07e6972d36010e72dab017f32ec05506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7bd6ca35ea83a437f250d6b907f2ac507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157665d68948da40cc6eac06a62c38f0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2fd7b3d60001ac177152d327c724c4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fa8ee865cfa0ef9ce84d1ba84ec32f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37059d9c1fa9ae941bff1ef7870e2718511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35106dfa0ae56974719bee4e77795bb512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e7b2391aeefd437608839f8f80872e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e51bb0671a7ab66ed025233dc44119c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354738d6c1ebc839400862d50eb6d81b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784e1afa519d3213b06a74f57adee287516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973b0b7205beda157386ce43941cf645517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e51ec81e0033dc680e09392bb0ba299518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eead7a8580526a50b2c297c80d030feb519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110fb14d7ab6941a96fe3d4173e01ad4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907e799a3fcdca3d5aa4e9c022440e42521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0a1c8c750d0f37defa7c42c81f5026522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fdaa83a92358c4f7a59c60316301a9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1710ce2214f2b419d7077b16150d7fd524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cf820cc4d5268548578bea4d42c363525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efb2580b0ea00f15302fc48b05af57d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb79fcdb67f7cf900bc6874ce56e789f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9af9115b5705b25f7febeae21d686b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aacd2d1b6c1f039cc31dd6096846ec529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d51bf6239a1bbfdea0215b2f36f9ff530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9719f1e7e0ba5460b2de7977d8d9c5ae531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597fb17d19f31107c28c6db96ef3296b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbcb4999b3133d8647d40c53dec5c14533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddd5b61ff8d7f860b41d292e52ccbfb534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce269f64cde798c7f35621be8751867535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8e3e1b0ef12fd2b250ccb068d34b14536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b56bcd221f6d6afd799f0844420669537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7387c65b214b5d40b839a163ffe63dff538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871a66f221e7e4196d61d288bdcde14d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326d093f6f1c90a7f27bee5e59fadf38540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f502a60909ef66b73908022f1a402f74541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4abe75f4abf6adbd3fefde51cad77c1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891b66fa63a4580aac05a354d5c959d1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae1cec7250af0f661ec764d13803200544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464eb0068ed810bff9656ae4ac0d4574545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cbae14b064da9dd695c3bd5b698b5a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373b88b9f5c6341a82055940f62f3d6c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68274f85827335f4f7de501ecf3925b0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b91d31d0a43ac292196b7197580129549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6e91b21cef0b25767d60a222eed659550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7ec09d355dc36b06f8680c14785884551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a96191ce8071c75e911d358bc1f2d9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3492ec393349794f173d5c2ea0763fa553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa890d33b3d7ca537a9554d47af88ae6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aba8609cc9caf1c96a95ba8adcf55b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69779986b851d9211fc8bbf708bd4d27556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74bd2b1af167e380db9a2ac385af929557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f1e343d86a55a2b461586098960011558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c81dbba963c92c1e973c0123768bc5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da240926da58382fe843430222f3dc5f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309417601be9c3e9193c6d1e060ef155561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc8609c05996d18b2cacef044dd4a49562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfa941cc35a779d16fae01cb987a99a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcbfe05343d3ae3180abc83768c69c6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfee544ed68cc01d4bb7219420213f5f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0838ca17cb1533f31a8d1e1ea6f6348f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420ac23377072ef8f2de612eb4f42747567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cfd54548f2bac1c9b6d5e8ad89fdf5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808684478a23c04f1f1432876839f806569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c375f991aab486afd2df3b5f3e339980570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d4ace15b1c6e9ea604a8020a5781db571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d1dcf94da762b4c9b77decb42f7b43572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c963b867e8db0fbea58cf5ac95186dd573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7107141208becc24047fc918535f0f09574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237d1029461873cb3cc241b45db92027575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90c7b36d2d953cc6acc1d9d1940c8d2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ec9b2d080f969a36b9cd8e8fa9663f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2a9426ebe2274f003745e0bbda8336578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6235a3ef418828fa8e44c2fa68b772f4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a4a8d2d43bb204ef9895bedd318a90580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1646ce8cba33e2a4ffa1f6c55218e318581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deca24bb06ab7b205ebd088c37638b6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0fe83fa05ff6158c233e0830241227583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489af9c02b247561f41d44af2b6f61dc584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc5fb0f14bb32f126738424929116fe585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d20c80e73cf22eef501f56d87bc90f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f071b0f9861e4fb0790b5efbcd0be87587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bab5824ca2a6d717f139974f9d6aeec588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a79bf0ec849620211af14fb4a6607b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995c416e25a9a9d3c5df5dfb0f7f2b03590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a9f314419d4746d979a140704a2767591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d57c7cec87d14a3a902aa4fd0b66b20592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f5fe04ba4800ad76f0716b7575193e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4898dee278cb51d1d6f49d59e23cd4bb594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8318e78888f76ad044942b9dfb24b23595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595594ff84e5a5dd4eef5d4e037cefd8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9131b4764f1c6c914ec1245a90320fe1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e44bff836ceb0b9e96f859b2c4c2302598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1de90a182480792a0422a13e9b794cc599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb50e7b79166ce64fba98ebb07d140b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a630ab766c24a1840f476f18ae710e61601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d69b7d05cb9cf74483b1fc0d1acd05a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae8824d021b14b39650318fcd705d22603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b876b50f02bf82c5c96c5d2e088e53604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4d11eb9565022062fc7075835786d0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d918b2cc98968c8532bed3ed5aceefe9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e63a4e190f05fa17554d6349c39090607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b317a1f60c2e2dfff7b6810dbb1ce39608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd1928d0c9874f7c5efb2df7cb6d89f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7e1d4907d478c00274db22781c54d6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8063045c104eb53ed7b2128b09dbbc0d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f183971b7c3d283345af8b7775b7f94d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a775a6a75eda8533ec327396bbd8890613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf909a41db6aceff7678802ef784e0f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225835d9367b2ccf7f2087759acddbde615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186e567f61e5028afe56a38d768ef963616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992ec9caaef3c8c53e04087f3312e541617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd865e13db7a9ba07757b9192ef61bf618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296692f2cff2dc9054a08561f44afee4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a17d5b994ad8d4f812ad6660deaaa9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50714a3fa590bfc852abc2d7d97df57f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a53b76e986bd189a35b21d06717718622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795ca439fd86d1fd96c9f415a228a645623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36e1d8d1786397584e8acd9e5e4b3da624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c860602377b7c28bd2dca24f7a54947b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45424f8c233522ebade29266cd03cf39626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e870d5c0f6f9838202e6c47ceaaff647627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967f0aef99febcda3f3fc6a07758231e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520323674bb0bb036e4ed90470ee7c61629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf53cc3ea63ce9383ea2cb50882c7a06630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05145cda46ff531e55e0f08daf931d07631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90798703587a1778af2ddd5c1992dcd6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3fd0c873e8b5b059238a65febfd2c4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8aec5f81f09a633b66d751c205f7a0f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9181ba8c287367841fb3f740f8201a2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a844f8f21ff67fdd1e24d3e8c81c07636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff29dba9e26ee149f5a99e2da66360d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b4003c34359eebd5ac25d8d20fc146638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fee1eb535ebd07537f5fbd4bd0f824639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30d57945448fade04ebcb01a553aafb640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cae9d413f3eafa44af641ae3f6ea43e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38943d03b7160482fb4b782b867dd71642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77efbf7561fbc19c3f97304b80c3abdd643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07deec7ca72c2bd422546fae4ccd7a0d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da5ac18779c2236f4de5508b32aaed5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c70df5592e17c952b7cfac8eef5da5e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd9ba289110a1808a62bec0c4af19c7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42283e6f1e239c25fa759c4bb3c24ab648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3579b0d0de2241a40bf615d61a9520a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d959bb00f45cd6ce630495facb3a6f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcee004f71a90f8cee385fffe41f702651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f7a77bd2244709031dd3566c32d5ba652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aa63512364351c9d4e5c2f17b1f8b1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48019d91adbf3df510e49de5532a29a9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c891daf0c487603b8a7e6cf1bbe2c97655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e6fe8f7f8699ac5c7c3168e6ea70ae656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3858bce35381292c4fa2b8e428bc7506657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cad963c2d7cc321a8884ef0effef076658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de23727ae9ca90071d6bd963b5cdcf1c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a6ac624265a1bbbe69090932acde86660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb39199b3df5f36281255d7cf9ee1a8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75635c164d3c34747124ce0cc258e94d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714bc8050be4ceaae596f9b812cefe99663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f100055afc4147106c30fb489afe4c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bdc20414e4cc3ccd49df178cbee152665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547fd6a4b409a3e0c0934842ce0f9ccf666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b3135f53fcc8e77b0a80430bda0788667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf971a24cb9451a56e94232cc7e2ffa668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5417e6a34fb976b8803ba6f105cff3f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2e060de954795465950c4b96123302670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee2e7c1e55b1d000a4d014a52a012ac671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eb499602bf3d1b56ab38920c29c24b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848caa80e788256efe9c76941eb5b8ca673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74573ce691d29e7f9683571cc8942969674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fb342d846a0d80b85cb7568dd189ed675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e994cf403a678eccfdfbaf030861af74676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c91af1f3c0a889c31abcd31b2bf92d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96be95dc7ec24c686d6a4c070d9b468678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b2b548535c38ba7cdeb87b0375640b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee8bb6bea64ab810e3931e50c832692680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbf7a7631bd966d3db060832860fa84681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd485655c74fe1938bf2fca6c379e44e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2806ddb5a06297613464841b6a383dd4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f561b594bbacd45eef6eb61b9ecbc6ca684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f56fcadae4f024e9af3d738ed73479685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e2fbe9bf3ef7d708718c29f3fec642686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a69cc213aa693ef3399c77a53ff05a7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebff0084a13463a387cd41e3a6b266f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b476cbaa1de89d0d0c996ae5c20cbe689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9445927c73bae7ca22e6769713967b3e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d696b0cb66bca62b661b640871144783691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5750667eee51498747617f99d3d5de78692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce147c86bbef58e18e697abf563f0026693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf02bf40d420876f4d39fa7cac6f29d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80bfba23f671bbff476dc45a8e8792f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9fa37774d1fabfa830ee15421527d1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b31ce31ba9fd7dc3734e82880e7d5c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9b5a33101e15225169156fde962a1a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7358750726ebe39b5a39a9e634c84726699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652f70bcdf91ad3610da8b02ac051fdd700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e01c6710200b81d74702aec1be914b1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e99889be7c533e937b31624b5f10421702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567887c26a08b7758c8bb136c5bb8ba7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551e1623522df11ee0a1869ab8e673ec704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093789051b7d5a9a47830c252d8ef8eb705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fa4dae69dd5b94dba36c41608b16a0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2c4b23fea510663b9430bcdec0037f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c131dafb3c16343df4a7adaeceb467d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0237ed7f0084b0bd9023a91b84ae2bc7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ba68f37e72a544ef516f84a5c0748c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a87cfb63bb31585848be1830bac9bb711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eec7b268663c77fce3d7b60d8614d1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fcc183ca4bcf04715b09638c04e3ac713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8418c8bcda830d1ce1c5452184e5ac714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e93c18d33825abab6e628dd133a538715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506feeebb9a38f6b8bb148fa52a3d6c1716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4ce2be8733b7482593ce7c53733d54717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d994deef0154c7408b21d1d8e22cab718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22949e440808d41ca6422f94781209a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c96cf0f1c4624968630308481c49cc2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b959c33bcce2653743a126917ece5d45721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30eb77fb06a427e8be82236eed85403722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cde7812cc33792449a6e98be12e73dd723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2956a4201c443189517fc776979c1ca724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab816ba7a7b1c989feb51cdd514c54c7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6786b63afd251cb5bfb6929ca9e5c887726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be52c9b8c84769e7b6a196e872723fee727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5e8bc8dc07315840a99b8531e81a94728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8f7b30fe78c054a65f3fd82ee0295d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518c203033e85238083592d56a66325a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021bb7a0388e2450e8a1f7726ee2c047731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94827250eff5384eb94cb659fd67770a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4280219494cc29d3c4ab9b449d2a64ce733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85149207cd31b1f772ae9192cf38aa2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61efb85377628404ca82c2aa38394d84735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15087f8f1a175a442cfe840d98e026a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac3ba6687082c430a2abc41cd8e232e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c52fd2bfa956c3e59881873ed6ea28738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bea4f1f62d544419e2a1c074f28fc9739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e22862b2b5903794daa5126988306fc740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7fecdab2aaadc810a7f3a282a21b82741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc111a3e5cb4619c3bae9b5b6dd66cc742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1351e92c01c5fb4661f9024c999c70743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4108daaa8085519dd592ecc10af079d2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad418c14d364a0541143344220abe9b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239ae6db7ea3e38843936e117e559dc9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94551e884885138cedf87d468c882308747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a005d912e9939c8397aad4d977d9146748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b868577cb81adb95e45b1d45b8b6b3db749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67960aeb4e9c2244fd07c7d789b5c537750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60332ae8949de962c38ed034fb81e456751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b1848cb4e9832ec83b679a3df473cc752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9708d00649c361db8eb5b3009270f3ea753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cee319342490974acea44811477d0db754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079ac5b3c160c0303935cadf40b42d08755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48290cf0ed1b1f51b2db5b8fd372969e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1b76cbe3555b6b2de857d644c57ec4757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180bdcde6ad2bb0fae05a51b537f602f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14946e85773c1435dbad0f0f704630ec759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26619c88f4dcd9f1e267eea50e18aba61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8781a2410f0a83ed8f13116f35d8face2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e3e39e8a07efcafc54aa6ab6d663eb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9943736447e1a34127b84ccc028a4cc84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d616221c27849f60793a872370cfc65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f54a51129881084064d74ad62721106.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bf5532eacca1727f0c4a935f1fda8a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824eb5aaed31ea07b510f99ddaa9ba2a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722bf0a6791914685e163066e0c4c8d69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab50cf77f16f3478fad9bbb13f93985810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98523dd4fba8dc0fb2445734b029d58b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b1a594c89cb8a9d751a7123b091f2e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19692f26b1d884ddbc394723654d4e0013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40b630c8ea6c3d2e5ac4edbe56679f114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f488995191dc0b8b8357e1db875879d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62785904256e6dc4183f2148cdad632e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e0d53129a9d559ec93f8ebd05f338e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194d8f94c7995ca1363d55cd44a2647518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff90813ac96aea70ae0343448a25a4119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852038666eb895c006d778f767563bd320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a394dc662b1d58406561d7823c6411e121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8740e3f7f68929866bc466522697c30322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7a60e35e1e53def32e3e4ff3c61c6d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60336ea4780c4af1bd6499269d3edc824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bef3f9abc139e4fd1a8a6b55dc0de725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994d075560ecbc85bf4cf03fcbb585a926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdf72ae2f87b56cac54c0d2ae87b80327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f5b43c1b4d3230d08bd6454f30446e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1e2220d8120547ce80744e25c588b029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7279f3b92cd297b3c712405ae403611d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34f2956772a429435adaff1874d76c031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631a90d19cf78463907fb0751ffafa6c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10671999fc7859f100eb9869dd6bb81d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1708fbd28b253f799f860f5583b3f23a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2a858e334c7b69cb2bf3a709065e4135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffdfbd86e827e9f740e063deea7c0cf36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2331cd234b34844d9f97626a116ab57637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fa3911783c909b679f8fb2d486f45c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9796bce06a7cbe5067475be3b786ba39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0520b6ae155f67af216164b20b112840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb2a9142fb76561552b18680460f3be41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a17f8800f1236ffd8d490ec13474a742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2437ecab50105a7388197933ee67dfc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815f3da43f8403418d917e8c94b293dd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2904e121902d33cf53df38725d13e3a845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd63ce37ce3e31a8d2d2a90a203cd4b846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d65f378009afbda51613dd6a287495c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fb18810deab1e2d3c7aff363961c3148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6685386605d2db9516a854813bdd8ff649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207f14ddcba338e880f74a14ba8b87fd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2bd2e824daf1f750b6dfd9d343536e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955c1efc83273d92901ab008aa78edb052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3d62447eeb319b3686774342758c4b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eb5702d7fd9ff7310f1d9f21e8db0c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e41068c650d7a0168e17d9459b51aa55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd6b1476854f7653931ced5703a174556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a7c0c7d506d12732a9f51a4958195657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ffa1bc77637ba509bd87a16da24e2358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612907c5370e1b7af1545adbc3bb8a1459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b324a8d9cfe3f2bb70452427c8e654160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466803cc41391b57e7728c64fb91d9ca61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387fe3a273b0a957d485f1801d54cc7962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa7624f22fb4809ac380bcda0d7352163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b797ff3f18a360d97e763ac65a6c597d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c34d98bd87b015e9c25b36b711305265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ee5692a831cb165ed0e9da4433b6ee66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb21c5e986dd954d64dcf7494ef3d2a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bf3f2d16961469b2adeab780dbc17268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebec19361b35a1d3c8abe4b8d344efd169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0de63bf1935e6c4bd85693dd61594c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f441facd4f9c25ecd210dfdd1f1b3371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0aa4af631440cba6a805baccd1c16a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfa4eaa93999bbf64de9915439e85fa73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76ea695198c67e5d2a851b1c61aedaa74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7203a4237792f910fa0deffebc9b065d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da11c23212fcc4e0e2b7d1601d91494676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4320a881e43963deeeab4f1485d7f3a577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d069957e64617aa7479da27fbc083b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e790092e8a9e6279983ada25c86bee379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7783e58b0d05fff71c795765afe07d6580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705059673a0a2ed600eda91b571926cb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5569d66c9dbddc77a825ab1c845bbc4182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48d771895279e5232f6cf9094d8387c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6828bd3d12d3d748e9247fc5c36522a884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7541ad7f9026621063595639ee47ac585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f561b38b40b34ee2a33484603f2fc0f986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8135260c3fd9d1c65cb64cf9cfe45bdc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a0f44637222b7a3e54b86ac6339ece88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2e855a3523b1faa94d1598add27d4b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58605f0a32667e6df1cf6873d03a84e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bf280210b6d609f26276a8e8f8121f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f3cbd1eb3b2f3bdaeacb0fc7863d1692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a69953e2a4a3b910278cdaf4c509d5d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ebb0ccdf71dd09c92b8ab2c12605f294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55909568f02d3fd427833e86aee138e295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a22f9c5267be331f7c49eeb4e4c396996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527589f490fae1b10de37509c6b37d3f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea19c3ba0694cf4ed6291bcf84d4fe998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fa0a66c4868f51c174f4853744164f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6e0056d9f85a4eb81a5d0bbaa62546100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7399e6a4c905c17e73551986080156b2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208d2c2a2158146c9162f8526555f299102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0577a310e51d86c783f780f40b819385103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab7ee1215162902284bc75899a57376104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b01637bbf5077fab570dd6fbf3a1294105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215c637884351ff61b22fb9326738a4f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ee9b894afe5827b6d281131c642523107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f2adbed41988fa62d8132edde1eb82108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa8bd6c652eba7dbefb69f09ac58673109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55a208658878e4dd6655109d82966ce110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9c097a497ea03fef3562fbafdb1901111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebcc2776a33ebaa48a4560051c6f729112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1dd051dd0dd84d445145f966667ee7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec0ccffa477a2222b689bb514919895114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7759bb26a1a2a06b60a7fbce9c8e409115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7490b8d508b196119c794c4e503683116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88054f75fb88bb6e2aa360f9cdfdf1f4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eba271ff1a50b4d5c444ca31a3ed1f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad1405239abcee8ffb4655f15737285119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97ae21e4ed4a65e1f7bad8f66641841120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84636780a27f06b1025c94fbe0a6e1b4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e870de5a630aada1cfbccf50088f09a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3da9a96dc759ee218c6e7a750492337123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9051d363f91baaa13f5b97eea92dcc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5947ca9b49b724de76127bd0fb8df5d4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cb6086126a6ab934c67aac5725d521126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3449edac050185ff9d2e313972a854f9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271da9ac7b5bf3506328fe30303e1199128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22430ab6e62950073fd83525203132fc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a61af24c807b45d14f0483a754df41130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dcb232d5e9ae51dd683fa5ef20b136131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3481acba1ab1990ab53fc831f07ea641132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5cd34a55c2907693f510918fce4da2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d168db3d3fb7891e695dd0a1442429b1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1344ceabe57dd94adfa353725ad30b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3d5f7cda61c449e980e98c6013a25a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cab3fbe2da55745819c155a06b328d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29e1c9e81cb6dade59dd6add30b0506138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4071b093edfe49513b96b6dc5f6ebfe6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eac9f0c2e4666216e0482e59f566313140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca8b93a960aaaf61fd724a42f5fb7f2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c625bbed0d7216f0db83e9232992dd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26508d4e9ca4051eb943a7671c6f6593143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327122eea11244083b5ec7cd25c06b66144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c84ded0a8f36b557f2ed67aeca8d94145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acae3017c1dfbac70f53ffdd5377dc5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b57d947479024bb26d675af5d88c635147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548b36d78e8ade351c3121c49e048cbb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0602a5a69a07728ad7bbad60239d1021149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8021a1750de15a878460aff243181d0b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2877b6d388f0d8e4f8057e190ebbd152151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea2b817124273b64a2db02432fdd2d0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf4b12338da19d653a5adb1ea24482f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3a21a2bb104ba493d9e66842023fa8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c451c43125e04dffe45d2e0630e550d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d497bd19f3057be23d16a0a6e868225d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739c5e4b4b1691f5b32efd2c2dca1378157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65247af1b3c38bd393407e5d83d2f36c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bafb1d6ffd2e79970a932b599b69fcf159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d83afa5faf36aed72d5b073c0be610d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd0e50c17d751a25c5d3deea70eef2e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e534b5242e3da72ad7d4c663396e7d46162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812cfbcc55296463d27bb9d5a9ec6966163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0799144c4e3c3f124cc7435eb3165951164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e25c6d4bac3a8c9c59e596c12ef904165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f876194be6053acaab82064343dcef8e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d772ff1087c10cbe8a64b845288cc9e2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39639b3e2cf02586b8643d26403d2ada168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e15b2faf0fab76ff2251c5b88d629f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dba6217383f946d7cb38065fd91e085170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a891c3b80e3586a3c872259383672e5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7501f830421e9c53dd0c64039e6099d4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae24a9effe41e68b88bf3a7ea1584ee173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fedba90e3d30ceec4af838be9a1337174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcd1a6628911ddca4d04bdcf0636d71175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c6e03422b5d0b302a7cb0e923754db176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393614ed29e8c0161aa3dbc4da3a9734177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1011d18bf5e1ccd2a52e907b362951ac178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7302c1fec8ce0c471360f990781bea179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a343abecf5c10b30a8e736e9ed8d3801180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8389d8591df96df538910bca9a7b90181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcae0f6a4a328e9f669884eb00f59359182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b026c78ee2ec79969b0a34f6db0652183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6504831b9f33e17b12e874c6679a4fd3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f484340be8dcba5a47c1f1130d88242185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0f69278e735d7faa9bd8fd443ea45e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a826a192d66ee1166bbce564760ce3b6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9565f3196777de5d3b3bdca6f65c2eaf188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c23fc02727d97388b5f24b12073c04189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca076da02ececa279f5fb2acbf75acbf190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc5d1fd1097da6ae0c83b22e65ed036191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5a92591845b8b964c839250f4af009192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cb7755020e68f067fdc8cc13a34b91193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f57524fa5ad83738c78b7603db8774194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315668ec6ea17ff7cbde4e769582e054195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80caea4f01d442fe3abaf0c1a40bc9b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0608e2a7d7a62757a957068abef23002197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d30f39d69cf69472c0148ef3f8f26b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcb2e33b6eb7ee4e08d4b653acc0efd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74640d0acdb0773aedc6a17b7ee2aa72200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a220bf135bdfd90ab6eeff23a24a50201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c283edc8550382b79d61ed36a8406eb6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9eeeea2b122f40ba32ad4693922879203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad5dcbb4d969c4566cdb05b0d271f4b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7685adb78ad2ea9c14c380a359c7a4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234dd3e77ca434e78ab4b943b891b645206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b6f3c2a4fe19d40f2e1004ef163e4e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567ec7f849e66c6ec61b884dbc387010208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefa16becdb40258022d907809c930b2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80deb1730d53df7ec4bcdeff717c2f5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ffb978eb0c7b0260b282dbeb25c000211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762f9019e2116cb3b77232a23319d588212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7151c8ad27c833ed973a7603807da7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ca810b776776910f7dec1a6c55b607214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c316146cd6feffe505ff900a8907df215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba330e878bd36e79d4df487442abbb6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae0c685c635ce343b8dbc4d5a6e33ca217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acab32dab82e7807fd73d0a43605b412218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee970849430aaf0a48bc80966e93057219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aa6ce34f666fbe7060aaede3f49c5c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c7c110a5beef034e6ddb7d9dc573b9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d389616e2f3b46f07c6d2c30a437ba5e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f79712e1057bb40cf6220306aa04794223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7ff7e429667afd77f3dce0f51b9a39224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5307154778ddc4929e4b7696d02047225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e316d8370cad55d0d404986a3f98ead7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b551140e83ace6353b7c7b83bd39ea98227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe56b31475dbb4b47a553eabd36b757228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d023c9de5b425fd5e3795941f515f193229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549a0708926465882dffdea6852e7c31230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4133e39abf7575b86ce2b9795e667e23231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27538c9b5b7194243929d490e7acbf9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7658c6e74a5d2ba6c651184ddab62e14233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba52524bce841b70dfdd0bab1a7f4d35234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7309830fd7817e6f876b29b0580b89b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16672556d29eb3816caa4bd4748f48cd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6bd292449b188ca6d9054b0316fc61237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e064328d169401f9e4d22bdb7be6af77238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fbe55f462c8f4a7a9a533724149865239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8959a4026624aed7f3e6175b9cbaffaa240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4378f5fd3125cbb15f8d2b8468864349241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3594d6996cd7dad9bf1fd1e086effba7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0651d54a1f438ca4ea57f30c8840304a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dd3ca89a954b16c09c1240f4eb3fdb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5bf3b6397b8d7366d1dfb3839b2f13245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c4ea4d932cedc21fd00d8414a29089246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4bf78aae13f8ca39610705f8b7bd6d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbabce5164790824bc7199f2a9ee9f9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138f5547c91baa19d9baa91533bff600249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4751639b99a56b0be81a6a51cf09098250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78577bca13e0cdc0465b6029a5002a66251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83726892060e170bb0b4976ef29c054252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6646eda6df741f21b681ee2dd09a1e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fa33a1e6642bdf52954bdb09c85cf9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bca8e8a3954c56f045537f15062878255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ca4c875035d29649ce354de610de28256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51db48cfa962822ae11e95aa788f8b21257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892b0b486e7a9a714eda3602b2641537258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa87ba9dfbedc082903579b8a42d353259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a611e15445217ccefdee2571c512bf5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dad5e7ee11c6acaa16c1a1f2e6b9cf261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b5f4cc311d2be6e9cff95a0e819852262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4521d32837e07fe4bea1ef3e23cc5b8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ffab8151006dc3f0e342a0e553be39264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f99851fc5cf1ff18c6af4665cc741e6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f0790aaae393f4625ce56b5b72f648266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f764da861441b079eb57e4d9a7b18c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54514d7028a07bf5d4ecab8dfdc17a87268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d73d54f5cd312fd93381e9520796eb1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f94b72b8aa8b7dc8b998742dbba749270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123806035e048dfba83019a46c220253271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32ad19dcabed6d54b4b3ed3b3d49f5e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac3f209df7d5f0d3bd775dd2ee7d47b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460776291642d4541eb1590f259c1d8e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecfe6be2452a49fd9efe009ea2fd18c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e561bc787e2b6dc9e199df34a12b8c75276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae17f395a3dd362357d16544e78d223277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b215f25368aada891e85d1ffde85e200278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98252b19c11683b1194eebfa80e0d35d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fd8e417e9c2585a93bbf784f021edf280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a1e7ec554b202ba6a243ba3f3526b3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950e7335716f61bf10a2382ac65e479c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383a27029123db9b1ec9749a0d0974d9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dab5ce9c63447567f9cd835d377121f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2148a0d96fc87b5ae450f5dc1469f760285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ef700fb1354574e3797d2cce95dfda286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3af6d26b2f8ff383f889c04d393127287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4978c9a8a873991a7485f18ec8ad17a9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86df75b0b04c55710ada71cca1242de4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44385b09bfe71106308d1227076f470290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b022f465b299bdcca302a4bdbcad89291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d8646b020437b456a2867816ecaff3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652be5e08b71981178fef83a97f594e2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633f47bdf2b1677f649ff8e5af05e85e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b1342e66c58ca76909042287da39cf295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1a9922e36b3b3e8e2de272f1830643296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1156322209b53cd162f28f8b93a22bb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17188db644efde0d6cde27414f7332c2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d32d741360e072c5e40f94c51422250299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0b95063b58795412230fd83cefa7ee300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbfc343f95a7d2d7e0cdd1ccd9dbf7f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bf5eece616a77be80bf587f2b0ca83302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979832228d6715c11049761816909c0e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed979d941fff974859c2db6abac45d6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3b43de5a7ba9c7334c596fdbb20273305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106288d2e11bfbef79b9bf766806589e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df91cb17852f330b1ac84176b56794cc307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a88f4f303a69b04637aec5804356cd2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acccc58afbe824596b023d5d0cde530309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311a56dbdfd6241735607cbdeefc2151310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdd07963aa1828835fbd781d0230812311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fbb9cf24c2b28016aacb80ef7bd756312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a9f25cd13a86a4659fb0414558cfc8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8230d7c4746752b1cb592b6994c753314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de0b1b2eb71709124752d3a956bb379315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8b646c69f39ef357900d03b198164d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85caecabc4b48100892c57105efee21317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91813c235b7530e945b79fe5b8bda1d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e7e958ed4c149244425ddc1c5d40ed319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ab3be1b3fc65b0a743c8b71b81c151320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a70c45526b812c6af82ff25b195db9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47854a64c29ca27ceeaa46f594ff5ea1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867a2fd99a97e4174e44d400cba26cf7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbe85a63c3825802a4be93344450dca324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d3e4f74d49628ebde1723cfffa6b91325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace6c460677dbcf86966c84a470ff61b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0190797a6b1b2e36b571abc8c5b30f05327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7fa4c14b20572cfe6ab3feccbab2b7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e73cf338cb33755f2c432a3bddccce0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70858414297acc6817f0a83e4c6a997330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dac73f639387e0c7d5a7644da1c61c0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbd7da183c0414bca602b61f906689f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ec3037e740d572b500acda1591c9be333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79a55da2d8b38339d49a092544a5e19334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6abe59163dd67f5ec2a1ef6ed8461c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08230c47966b1f75e501cf4b57bc48a9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca0c89bf8e6ead79129dc31bddd1ea6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13a3e20a887e5365f5cc750c568279a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc9d4cf336ee62502b3e86e89251160339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e089c92a6febd0b72fdc9819b943d37f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4ee183ad02e23bfbb45bc7d1fa9c65341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234706e2e7269293be8f0f2818368246342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50b8aa12387e0b980d9e41708dd6742343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01e6bb2a26c44d647624780be9ae450344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdca0be16ebe26f40cd1362005a4a6c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9030bc4555351e530704473d99b65cce346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588f0abc68f49a1bd077e94ffd3891c6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e635098b93a9c95d90be6f39d0fd4d0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe5249eed3e3d295763d82329b522ac349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc7517dfc92f9afc7df3ae299ccdefc350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dba07f980d476ef13d58e3020e3e9c2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5a954d99363151196eb64464abafa6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c58342ba3a47ac32f450665cf98f1c0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485fba9e6dc42028e7b830e72d013f89354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc470b073d8e151f036433f1123966a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f631ae1aae24d5d0f20771fcaaeac37356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d14f4eb82c6684deaefe83e345da29d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98666271ebe53078e547a5ce87bbea5e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1636af659b03b30b74e5dd193b50db359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0432ba9bf4cc67fa85aa27d0f025c1a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cd65ad08997111b02c98cb8249d75a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2a99f93d23b8450aa584296d8b34da362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db9b07ebcec9fd4beb6045bdc1967ec363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb793e0a3e7eacb86f737b215bec79e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16103e23c960242582911d3d6f480f84365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eecf77d21b140c4fa9f8c271c4a5b74366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf19b803cdee66ca208b25b8ae2146ba367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02e527fdef4b612e51e3ec986c2427b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e805e9176de7ef20251b9d2084c9bcd9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d8c9c9c21b21383e0a1e86b993091f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ded0d8eca44ef622ebe618440f70bd371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600809c8e315fa65551bacabc9266af0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7223b030c8c6b923fe24f5e594c94c6d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0275f9c2194bdbbc624da6301bb6632374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ee5280136320dc75bf2270383f4fd3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a36fb0de684e06aeb1ab180e805b56376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7c22ca671c8ff63a98f6f02d113f59377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149a16429f93384786fe0c7132fdadc3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed7e57ff8ae3a6d53c5baa3489bbe66379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902acc7449876a82500ab49b6dbfc6aa380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1d03703e535d3e5050dfeb475ceda9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30883cc0b8f5f6fcad37b4c427b6345d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d813b79f3295e812c2d9194649b0ae2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0fc485435b741a9ef94816d13b062a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e2a58e0a5457bd404cc6616662e1cb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3126e5a0410d7defebc2dda709f62482386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7d096dba9239e460d8896dc6051a37387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cf9af8f25b51990b9f0520691c62e0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd432247bac089eac58cd7d0e296730389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff75681ba4265b15b15470ebd7ad3cb390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a95f94b01a53ffc184e4b79028eca43391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab742c043e0b8240eb06619c0c878f6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b5ebe7f745d4b929950b8fe284c884393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8cce194e1f20b06a302100a95d859c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb15da0edcbc913a380b2f1b9cbf1a8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d964c63fae5a734f0bfbdd43be07f237396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d507e36af858907365d2afaae5ee038397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa6597003ca4215e21bead5facea9a0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e126cd221267b4ac2b6570ea4023a102399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5edcba9163970542362bb15877e9c06400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f6567d141e53e6e2e6bec2a1758602401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dd3ac359c2296662044218a15c4485402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2e8a7e2372747f00027ee76329e588403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcfc6861eac38839f6657067240a7a5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cee500c37327a3b30f76396c1501ba405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9c2ccf8574c6b2adb3e5fe6fc6575a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c218987b03f9fa9868889cb49ebc16407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a7863898e51cdb6ee4ed00393a6b6f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bcf17091a509abd7fd8031a9a6713d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b5da4a6060d3d821c7d061bc6b9f66410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5f4e439f72cb408f05ccb58c4b02ec411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba916f8f3c9a623c9bb2f1faa88d80c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cd893e43b073e35a83123cf5fbf73c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49bc0902b3613d15c66160b2ccbb4cf414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c97098543d6cad7787f008d202d725c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403fe1aeade3740b75c069c79e3c3947416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f188374ba6df413bcf494cf6db5d6996417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef614bd9c6d8245f7bb4a53483c61413418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcf7bde6ed4bbc32e83fd205f307659419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d2c8ba1ed21c33fc6bf1e77592d7bf420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899df4733ec1a4e4509e16f95a669b56421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db757db52746c8309368e3f197518fde422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbf26ffe250376fb8cbee5d92cd530f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e935f8dd9649e18a0b0fa6c8022dcd65424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d8139b79a523af5e71826c4090c3e9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af64c7622759e1c722f80a86bb6945b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2e5d91e962688863ebe6d002da963f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c09f0c10cbbdf3da995bb32ca0338c7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3630a8e4743867f99efed79aaee1281429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0de84eb7d2fa50728e0475b7ee5624430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e47a24ea6a8110cb77508cf1daff25c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c521a07b954dcf4a47277cce33ec05a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ffcffa1801adfe293bf557ddbb9088433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59827ac7e2510b6f345b0d05e3257dbb434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2846e8075f27dc9064f905963e52f6c6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c74b6440a3eb8577ee16866d7fc194436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ad6317da83ee9daccbbaaaa49db273437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0852a7b12a8d36d3331cf8af4e467dd3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f81e95c9325d7ee5d58afe740c40018439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6de5396a61052e9cb6c37e0e44f7cf440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26485ec96eb2a73ef2952230e43a8095441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff122d40976b87497fd4760ec5259d2a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dd44fc6385d95523f6e51ac7156015443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90ee172eb7cd9f9f8ef5df4826a0147444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4f01383200000af5691546c0337eb9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a223452271f0230caf458d8b84bb7a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8942ddf2cf2f3f14cc2f4f362c3834ad447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dd26dc0fd09aad0f37bf89d3655e46448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29692ddce2b1952eb8ee14d91cacfb8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0a8f973b700f313b5567401abb001f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef8d608398f44e400b201b7a8f8dc2d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace2bdf5e9daab26167d183e257fc19c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d205474ea3bc84f139caf7e3518f30453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbe8c0eb9e2f3bafcbc8558521e92df454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e235a1ed1668f53d269848f0556564e3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9d90e9221c2b0f1be0a60262bd90a2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e0b78863e50c653042786cd5a6782f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5243fca0a97f22a78f036d831735e873458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba5fbc41875b253c6d2b6faba24db78459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b669969a1ff9b8b99161b67591d497460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bea9f11821a4b0415737a7883f6e5f1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7c2bbea584197a5f0ae6dcdc49f0e3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a243cfaa63c171804425bb48deed9ee5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b8e43a1bf1e0c2a7fcdef62e2d8d29464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce9b1f6127874f7fd801e713991ecb4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ac432b01bbc25df878fde5ef88c75b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d144d2a02cbbb9c2a76e4ed6fea644f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eedd7db1dfb2f443983fae8472b3a8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea27712a9463267f982dbc20c801f2bc469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad54a5969525da77c0c78e7cbb19a99470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c5c9982511dade6634d7947b02df94471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d910d38c8fcc035145aaea125b08f01b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eaf4bb9bf32fc98c825426ace3d0fe473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b7fa96b941329ab979b5a6fff63980474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc014ae444f26f9584319ef39eb98f0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb5cae2dfd58f817521b7fe81418f91476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c338103377d5905bc7677216d1321cf477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01c458fce7873f9f74505f062df2014478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52693709e34e0ca56231f055810deb3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0dc69de65a49aeb21e7e654a8245aa480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1c792766e0749a6886b23e1414a42d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601597b73ad299fdc9088a3e4ef228ac482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169f57cec83f150ce4b87c5f6de71e4c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf085530fe1c83133376fe73a80e3dc484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc857f611b1c06e665d5171f517a7f34485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508db652877a7551711363024ce4bbd3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d0ea43d12ab3cbd95453e1c107a4eb487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76f9b16f8efd76fa9aed92e4becd312488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef46e49784de5e82b3cdb4cd8f8e1b6f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8203252c5573b98a69c87dcceb93b246490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bedaa13efdd2e9d4fb474fd77989c5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8689d5f68f983918665f3b1ce4e72cca492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106e6bb052a55722344401908f0ae8ab493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc105fbac9b384236e1a906a688b5800494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf8679429f6d4169b18e50f43c8b782495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d528a755b1eedc076713f1b7212aa9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060827a82e9ab5e82ec55445afb8161b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340d511d6b34311ac1824a699b7bb4a7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fff5b3277c106ede768f6f35dc9b49c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507a00d54ace4a7886b70828f1e1bea3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59ed788938b0e78cd126c6baf001108501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf439f43a390330a009962392b4564d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae63ff4ff6de203e1e80b4ec4e6decb503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bf8ba832b444db2db124e6275131b7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7637bffba6ae7799af0f4fc2c80f5fc505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba6450f37cf7d5e3c74d1b4750d3ae6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a34ee0e1b4324944b6c77498a362c29507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebfaea5a8a30511ed49dc34d825a326508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ea65c37d2f434c0ce1cc11816f732a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef43c544f89d912daf63ad8beacc9a39510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbecf85cc6d0ea8b685d9eff921cd49511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3873776fda2ea66ba9869ad4e61781e3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7776dc6fcd6fbd594eb22908a8eaf63513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d272dbbcc2aa7e6cfd8dd32034b048514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bcf69e9d1488c6f5fe934c0de0ad9a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4b04ddaf0f43e44f5188ffc3a6b62f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b2b17033953c0284df35f5ccf389ea517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d60f3068ccf4e2b90e54754dc64e4dc518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df285f5ba5d5f9ea95ecfacfd64ca74519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9452afb07d61f23d920e2c0c52e8ab520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdaa585811ec591c4e9932d68db37a0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e9d853dd0af7e36f3fda1f7cf305ba522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2440cf4db66d46e1cf30d8e9c9cce68523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882db7afb2360bb48babe47a81c9313b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000f0c6c1a1cf8bc6c5d6a4eed160e4a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a946dff7337822b54c5e7173c3c9e67526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26c69497b88b1ed25de3b7a6c952ee1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1f789cec56c6097fda8449c1778fe6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f969cf0d1769fcf4be0c124d1db3ee30529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfc9ae1f9bf2c93b39c2643464a5631530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123977bc7c553ef67f0669b9200e192d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816e70dcc4e72f54d19ad610fdc1b4b3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338bea58a7acdcb28e2e5c019835af1b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82e06bb4eeaebb7818097b56234f49d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a25e382e2a36564226207a2654b0562535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f3692986b2a6dbcdb9edec3df64192536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175ef33afeb574b9b4848f24a474b4f8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf0e2aa569b134db27c5f966976ee85538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79a59f27bfcc83baa79bbd3f8ed4418539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234b53ac03282eda3e166811c30dc1b4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a000ec3c5624826fd62f146ce2dc1fe5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30db03af6a954402989b8ee1312db4d3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cc03f55213e367e64df2acae206af8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f98feaf9976fa1c35c284c5fd35a3e1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a656d9499e8ff9acc58df0546f4f14ec545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d1dcb2729b5c3654f87b1840f393f7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dac14e9a7fa154477d60ae3715c73d7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a787b9cb5b59c8341e971d24468aa14548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe4a18cbb126e3577fb56fb5032ff33549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8182754a3961c340b88f18b6fb6cf0e8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd3c115cc1a86b70468ecff0a394255551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e879a5caefe6234219cc9f531972634a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7468242c0cc451ef54250bb024f96e6a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b9ead370b2fa8fac28b72430ed73b4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80dff4837c51a2ec3327f4cb2c00343555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e96dc24723e5f35467f0d0b5bd0c16556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174d432634cf8098113d07df0971c540557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba8526dca1f3c20b88034d0d15f192f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb6715081c16627423fa6b94b4d3e18559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99acbedd3dc8ee0ff46e90e21d92a4ca560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d661d8ac5d904c1db4bad47647ab80561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447af901b3b7df15eaecc16669656a28562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e54d88e48acbba8fa1c26d946ad1be563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aff8234186e85eab3bb3b13a5a2439564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86a70c576858aca8884a01688ee3b5d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3646da9295757673ffe1cc3ebaa894a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714e577768267e0d294ceee879207fb9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6080fa5d933d2300fbfa77d291e5efea568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6d474eb94e6c01d6fd63418ac48562569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e353faeaa018bd3f1249c59c68811016570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c43fe6943b6a7a8ec44e0e743359987571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01640afe7e4c43b398dd657f7434b19c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116dfd268be2d4b95e781c5d95b4630f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec7d5d318ddc762d8f87ec4aad3c332574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d58f1d87ba2426cef668cb558cad167575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0c66d463f82a3f275f1f549e31abb0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670cdd100a3fb51b3a3b2bb38fbcb197577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300cfd8af61f15edf86a88f9fff3fe1c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d709cda7660678155ed8cbfbbb750843579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00b4372502c6fbc028459fa2242866e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5d35b9448693c21f55c883a9bd1628581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d29431a1e7337d82b948bcd687a69ec582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdae6dd2351c070d4189b031ecc391a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b975ebbb869ef346e65b75d7f48d51d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a738c47f8cb000ae71d1502b0a3e7e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dfd6d95c5a7ebdb3324f176da4eddf586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d076009d8ede7fb67a017bd50e41f62c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810a872b635c2fddcf148280bc298af4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e454c39e591c831862dc0537aecfc0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e02ec322cf9e8632ae872ebe2b4e2f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0053ef7262ad99ec9ab7ab47ca10267c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e572abb72b91f3429603b98907db16c8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7320ff768562a812a45cef392032c44593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b77542bb971e1728efc516bd020e1b6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c35c14af775157b6d301141dbacd095595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d27d93613ada0ae640e6a486d9faa4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7321f98f7be95a910fe948c5a4ff9b8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a086c0d8ac5f48a4c7e24cba742b4052598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4352f170f8b1643140c226ada0592e9e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05629cb097e916f3b72f8737cc6091a7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702271ce78c15b194c99356e7865f3e4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df8876db105f16e7b397f53447cb74d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e583997d50b2f972e02f77896866152b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a896c1027b8782668a4b6aefaad1b9c2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978a10486a17a2044f2c92e8d7d84465605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad365b137f8b9298dfedfabb2ce1a62606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0bb4bb9494307ff9773fd2da385aff607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42025d2a2213a5de761aa8e5c2892ed608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6905c7f38194473c79829e4f807ac012609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33b2eed2b4c0c213ae8920bb09b1b22610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0080d10e2fc37c648c1d142dd7dbce20611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928c8ad2efdaba53e58f4c7e38454871612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a25b1a0005e89f23605c720d07c282e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f7493777fd26ee5f58c9d0b6346cfe614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf6133cea5059d05405f5ac09a1f41b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b8421d6edd3ce92205b28843ea4568616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f51aab3382be75b4ce1ad6474d4b6e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9296de9827db05c7e9ed3eddd6b48f2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8c2bacde23c9e8c9d194a165c577a3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa874e6a429bd8c5c58ed710721bd9c7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02cb3bf4678b6ae749e4143b7f0f43e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a0d133af46122ae0d1371c8477479b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236d371da32ee847d19566097ec7508f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fcedcbce44a3f977fd5abbc41807eb624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0844a6a1018608096a9b92b0006a4307625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8646742ebb9f10a62386d510eb1ed6eb626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b57aadc51a1fb10ecc78a78fb2f948627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fc563c39b5090d1cac6db5328aa400628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3859edb12ae2333d96677bf9c24ae92b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe5f9a22183a62297bc78d36c08183f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7c1061ecf284ee60d721722ee125e2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3b62cf95aff451116a77281622670e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8bed63229643766d47e898885ac5f5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27d67b1d1b7cf032b566106db885abe634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f4ff9b91fcaa0452c90ee4253ad0ee635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11292ac5b76e39e1cf28fbaed32db34f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a07c0ac6fbbf59044872c348b8624aa637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ab44ebc34070e88b27b6020bcbd2d1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f79d977ccd8157d3f99fc26605c16b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a948b6303bcea58abe386a896e638270640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608f6ba14996d6f37ed141cf4af06e67641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc8ed7406bc5fe849dd617f309af17e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eab4318d44d0a16b44315b6a1166f6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65667366ea4f7d21bdadf1a6f7f76ec644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a3c0d2604de05d4465efe5b5a342d1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a492634360e69a40cf26d9d1707148646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a79d5261e3aa9134237b29cc826d80647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7144b6763411780fe3a22c35e0573d0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a280cb4aa4e138feef4f31172248b91d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5a383ca56d2a3f79cc7d06d63111f8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ea7b09ad139a2a4e289fee474b9cb6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43f8b6565c0e3d8591c189eeb5bac89652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e475aeca33266d3debf3f683af29a9eb653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c3f96afa03c3680ea374bdf6297964654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d2e895065586272354470ca7d33ad8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d010c480d1918c15f3563e57728da220656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d5fcf467cbddfc50d4123548cc211c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af99a8ccd6d2eca72640a2994707ebd658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb66e118a5aee7243815f643d985c742659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65926bb69c6d9ef0c5414107b104880660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9228e6792ff31998b1e1c72165422adb661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36e4ff97133b0328c915172eb782b97662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394a695060c41dd001c137d9e26fff1d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2273e4897d7c88fe85bf2eda19c984bc664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eab7a0f6303f9ac6232ac8a56202a9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12de1d4ffd8c24713c1d13efe98f1ce666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6412817de6b60296224cebd5947e679667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9f2878e120f31396813acce4e0e657668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dc170e270663668405f18f7e0c7b98669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc2d7b07b42a4e1fb0db650daa22476670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382550a88e139f12bbc47382ae27f0b2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a456fb226ed6ce4087c5e15bf06fb44f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1be605a5f115a023f88aa5e007d2652673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691396fbd538f958b996d8c4b3c5421d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da296ae0fc8b918e0b8c6981f285e3d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdff564d9071e535905cbfd9dd80ddd8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf4dca366f1323194044e4b4ab70c7e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce75407dfcbf0c2add4a0bd62c470c09678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d60d1a364e6b484de56d6b4c4beed0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab63df763174ba23a08af100d367b97680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d91b9ab1ffd3ccbd88c8f2d0b9e6dee681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac9256559993ce6706bde2f6d5327b5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96805c3d002434c93312660f4f7be12683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c301f09fb9244b4cf5de3fdca5b836d8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48737ddd480ada369f388c4ebaa32eb3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64212cf6e551f8bb204b629ed2a625fc686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93130e53fa97863d226d2984d363cb1b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc427f2f975a3b1d8fd49f86132155e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a067b629e0299d8d52593332308c12b3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da57e27f31a9b34658465cf0af78fc0f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae01941b766f85fd24a0bdea7a6740af691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bff5bf1e08bdeea5d30fddee931985692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2298f33db898194ad86a027cda04b35e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec814e8e6b0e3fa451e98c4feb82fe0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c7790d1ffa9babfdc6f52bf04468a7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9e27beb48b83d966c0a27faf0547f2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c94b0bb9b5f084ddb19b87a4d752b2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d74a6600d01f6d2509b8dff7368849f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2babf03715f22921298b146b03b0cf699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8411fe7787b191cb87887ca3f2c525bc700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98950ed1d05260317c30d3aabe34038d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5846a25cbcf8366d7269cb772eea3855702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d1c3525ba6c88f72be009d17cd036a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf0aea88ba73edde7f71ee95779e60e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8d438faa6349e396862b7ff2c411cc705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de17be54aa2285d74647cdc6eba8547b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b3baa9881e677f8bdbd409098fef83707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9184f0a6f167fb117b79d728101382d8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc28c5171a102c0be7067d7950d1ccc6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6462c54bf3d11458d7c6a7dbf860827d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb9401d71b6e5402f1124e02483837f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899680fa38bc5ab05cfe5098efef4218712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfd0496960d9000ae643792792ff477713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04deeb3ad0156ee6867cb9c69e5b1f1e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5b44df0449299bfcd194023f4af843715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d69d209b1edfe6548453f72157f6df8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23713217b283222001cf425ff9b337da717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3ff397f7b51ef4fffb823d62bf707f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a83500e5a74f822fad17b8e7d0e30f8719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152a4893f311edc96dde0d70ef5d32ee720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4147f67a1637446c85d81f930edf9645721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86bb861c02616eb43743d3fb9e99d4d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6375e2abe380917daf76d85bd961cf99723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587d4587bbffcc5be089d30a4c3f19f7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7383ea763976e2a4299fa1812a5a72725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a883c8c03c666ebdefd6742ea87de7726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd216d1ce98f01b18467e7030af74b7b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff7dc3b5bb6b6fa40588c861b07c889728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7206894b5fafe9f32303fb76c1f81e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aebdce65a86c8d3cbc9c029148796f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17e8a16c626c2d96910d897e1297b3b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fbf02a9b4ce1c17717c0456147e1a5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c82ca45159d93ed3dee53cc7d9a94d7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c512579cab7e8bb0f12ca0cccfe9c8ea734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78204ca11a578deac1cc3f5d041b8078735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb384dec15c4e0c4bb3a81654bf5214736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109af17c5aebc3f1871a0727b738eb10737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a28e0a1a968ffdb2495de8bc2e3c038738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdca2bedd5ec7c2fe543a7ab4a51c975739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb112178f48fa4f9647bf9cc2d2d5bc1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311968ae13052524e63fbf4e44a4a393741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa46952d876f551baf3ae7c93199bc3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e963681ee08a50a6c0e13833fb7b6ed743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea63c5a2e7554312fbf93bf84f09818a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ffa39f99f2773a93077ab847b827fb745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9464bb7b90877b3b92e4073373844d6746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3af11da3df2cb4ae78b513e7ce72d7c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f30aa77408a45821e575f7a85a6eb0748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3b9c53c29e949d4c0de92dfa87d665749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe826d251f493c68c7e4fcd5b5fede31750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f18ff5a3ca7867a4cdaf9a65eb7a28a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876491e2d4a483d8b68fdea5d8a614ae752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552b4f15f8ab333b17e482f18b45dadd753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f2fcb75bdf203c574e0fdf87c23b3d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0773fc6235ed000e088c3507426d12b3755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a310dd14cae82ec6962f4531c615df756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467f077d64073a2f876d27db49065f08757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c217d9925400fca8105091eb137ad0758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33982f49f3e8aeae0d0b65cb8106ced3759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>