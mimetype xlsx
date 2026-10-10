--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a922dbcfb2a3f463584b2b15edb4e2661.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f2ca4f39b72b2576660f760b12dd3a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273b24ce63db166780917bf5045a7ac03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac81615d393ad5460fca4ac604feab34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3417112069b28a27559804a6088e5e485.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd33f9704ef032a05563a0f41d7776f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e3cc539b24bcd3589d37cd33baf7807.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdb0cb837e1ad49927a9ee9d37f9eff8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11ce7ed6fe750665fb3d8fb7590b4ba9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5a0d0078ccda5c9f68afa3bf79b8cf10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3602506199b9598385f0815bae12f22511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771eb52066f6dea621f5de43875d4fce12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4583594730d0f9d85bb214742b4b8513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01319cec32c04c2589e619eb076c535f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f8df8dcafea9e6e183ebf0e56b992515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274036162336e39f7f529dda3e2cf0bd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeaa76f0a1d74b38d7f831b5bbbe96317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7710438229bd107b75f43e0c8988e4e218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073901720e1bdd0c73c90c169e25d2ea19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1542a87112f0848ed82604a2c68ade20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27262a37514cda5d98b91878cde06bf121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4811cc05c30e9e6f3dc2d89d0f2b47522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760ed36d8f7a2d736437d89590086fa923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14e7f0b78a827c0e2a2d5ba015a9a3024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ecba68e44e2be5f75ab01f762bd77225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a73ca4315f84888d3aff18078f996126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00193fe2a1d3ca70f7b11d9acfc2cbcd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37458d9dce51aa89d0530f7d94ff441c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7b176cc2057103cd35f9ea64a1959429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e9eaa769632541ae47a6569db5736e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfe935235b4310222864dc4e9ee73c431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4e42ad1dbeae5015071f553269957232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbac9b081ed70fac9897a07d4866df4d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b308a52db73f5bd65dbf795e7a8c3434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee30b3ffb15ad3ae4fa8ae02e39c117535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c12a8f992510b84335540a18ff851136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c39c51f31a5ba446f86ba06d94422337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95d799b530368afa115193333be522038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accc14d84b8ed9ffe419390373f492b539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f149adaf35e5918bf8e2749d06e1a240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88bdcb049a308a90cbdccfa12e9274641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecc89ad832cd63fe2245f4815782a4842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4454934db2d51440cd94ee2a63548e9943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56c395d04b5ad7aefe9260f3413d31944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec343652bab5b4e3daf04f655714e5e645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad6583aa4c7137a09e979b3e84a724f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973c1c19821eb5f54ed1105a9d1f045247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3306b93929dcd963ed367c0e8d30fd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b876cbdb20d93b4e8aaadcdc7eb73149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51be9b9e8f7373b4409436a33415f96050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef3aba7a33b864c5de225939a4be61451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8bde464273355d265202072698b06b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed0b39d8943d8a520191f05749e478253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2536b3af562c1cf3eeda85cc3de695da54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d681b539412e97f02f96085f3ca5f38a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d756f06f6d724fe5f261f5518ab89eb356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5416368733fba05baa9c16ca492e65257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dc092cbcfdb27f40a3ce74ee2ca05a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b615076d597f08c5fe77a9ce8b21bf4759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3444155efde15d5960c58fa5dcf20d2760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62944f05a6aac3437559daed478d7c461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2c2aa35ecac05f5ea1a72b4a02a92762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5336a7688705e0923abdc84662dcc56d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f1757293df8a3e72f70f8c0a221ab264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776951350d7595a853a290ad96ec69b465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e83afeb209524d55f7feee1259b8e6e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504a5a5fa53dc655e64bd4b331eb3dc967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e69184409d8d6ded546fdc28639b0f268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a7a130344a6576755e548529d8523069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edaa282f00e0f6a2e876bc24d27cbdc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26c1a3bd4d4206c15669613c71a1f0d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f4e0fa18a634ebb735c50a9e5e0b5772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99771c6beee5bfc7387fbab9b822c6873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d253b14b8bfeab4f487c6d8f98c01ffa74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60095031073d4c3c7151e7c07015eb8675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf4f52da487c3d28ef01fce2f08839376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1497f52ca5f7ccf66ab8598bc1cbcc8a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7c4183fc76f4ebf8f15fcacbc2ac7178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cd6daaf5410075e4b89336bedb08c479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2472776b6f4cd3d59425d1d2fc6eb75e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6eedc34f907b17cd36c83dfda3199381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91eee4b4a471b780c9bcc339cecdf6782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa85a52e17830b6143bd1aa7e07908b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eb8d2bedd94e682fc8bcaba15bac3b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8171d31c20a9489a9a7d95600c951785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca189be7fddf92071f14853f689bb3a386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574e813af8bad928dbc1ba81a66895a787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f1e03a187e065afb347baaae5ac6ce88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0481b4cd9239e698dc83aefb400a744789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1696596741824217a97ef646848202090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcfc68e7dfebd0941e973e0a6eee5a791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3ce8055440f0dc139ee3fbfcf569ae92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae34956854dd1f30a65ed4bf6d07d3393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c5b3a34664b135eecbb8f72a7c1d5494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c595dfd796afd3f94c23b8cb3a55ae6a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cb8d68fecbc55742d6cd4c7ffc35a496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2253273be364ddb2d71e0ccda5fe7797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07832fe76bdfaeaff6f98558ba247ea898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873eb920be00a1d462cf74feaa5ea7f499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90391f04580fa45171cc86e72f27db8c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af458cb4a2ab5c59d03d7cc78a3554c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4482161b7e40a6177ec8a2f269a65767102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccf857464491f47e78752523f556b74103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f26879c4b7f0e2671db9f217037962104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f675fad2f1207a74b652cddaea79498d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37768cb9edb01499d2dc76a7db9632e6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5f080a16cb9d69e8c91219a5e91cad107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927fde9382c653aa154d9e3ca65885db108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822bbcf6edcbc86cf96844d40f1119c8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c041c0c1d2c41021f24eb4d1d30f12bb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0143a5ac219a17d0a43876cca479ca1c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9782f84d4fb0b3234d89deef7af932112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344a601c7ca6872e7e2325c67c1f38c0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ae49c4692108dc3b2763999f573b6f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27de20c2a608d871ecc6bc77e0dfbf75115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3bb88b54b6bd19d8f1adb9417029b5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05175e7a16dc9288a4f26592b459c702117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78de1ec6e66c6f0a72d40b5926c9955118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820ebea0e09558251c1ce6df38416575119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9345183a99dddd07b72a92b9d36899a6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e8f8847dae90778652a9341f9b92ee121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4c5276510f48f6429ca45b467000c7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344fe9568b8f248d2b5da28360e5a29b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050ce97fc152e60e5ca7d44889693af2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cecf57509ecdeace39fe1197d4d41b2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c006281fc82bb3744a541ae3f27b83126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56284db24e905c179203d69b9c277a26127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b873ead24cb7e73982d04b4f8ab13b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd16bab3e6e43753648a3e67d7460629129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b000c5894d614c7b774519e857b03b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12449b6973eb76e3a8ce402fdc996b1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4d0cc2232e9c5138ea503eed3f52f7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3650eb0d22da7f2b0749a09a6d350716133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7333d521f0a2bc928708a4816b0f18134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a7267c8157c533c17fbf8ced7fc786135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086fdcdb7b88f992dbecf5d39170ec4f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7907dd76803772da99e377016953ebb4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362d828e0b96696e1b30d46dd46ccdb9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc68435e6ab1262b65ccbaea712ca06139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85cdaadd949df2b2c8a0dc20a1ef092140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282dc84490dbf0a49b63cede0533b98b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d816465cb098704b1564ba7263daae3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a14fd3fb8e6710f9d23b5c062d138ea143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4265c0a94d26b8bb57e02fa346277350144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcedb75f0c6ac4597adfd2fa493e1fe5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c077c36379d1fe7c36f7e2af3ea7dd4d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f8fc1fcacee38d980f2c46727b88b0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c810b1fe359dcc8a6de1e2d58b146a5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d060c6cff520790a7945e270a5f51443149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2619cc5837b1e11be368dd992f450baf150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834f6d59cc7afc07af1009ccfccb4666151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece6645a22371bf9b1fec8d9d6f7eee5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5076aa34df87ee4b1614a5caab3af50e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f48a5ecb497ecfdd51b03b4e9d55bf154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b920350e450e6a82d0f4b25cf49ec9e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0708d4d4340f01af4ea676dd686dae59156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3219d5b38ddf0d31328e763bf7ca1250157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abf0bd582024bec08004c9ee9d6b82a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242572c9dde8f242b97b97c703348e2a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9adb2d66957623ca53820c28faeb67c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a032047e1d3578fbf393ee694f31807d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e1431d80fdd3504820cf32b2e65873162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233c8366d959fdb257ebbd4b0f3c726f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895af0598763732b0571d2d04e02366b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5184d9d5211e1d44957cf71fd47c2153165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5558474349695d8b3bfeb13e4d4bef62166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d109b3ee0ab9ce681795ad197d57bcee167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc819dd6e325fa3ca678108125e0758168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937272a38669e8e68e4d413f3f067069169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24a75a0b3efe97f03aff9f82b17e064170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e3090cd76269d6fa842938d0e477ed171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddece13214e47881b48801cb01fe6f6c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070e55d40956141e31554e49b39f9761173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ebcd0bef1604c8fcd35b1998383b17174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b38323f0b8062b31cda039bac4bb6b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca33b76eed80257351a34c6937fc710176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55d8eeb6c3d82e283e7db1afa2d51db177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e74d9ff88d37c9049a254dca9c2e7f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30836fd298ae38c4a04122b1b092b4e7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e44ded588db00f46fa2c752ad2cfa3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cca2901d9a2481a71e8ee7b111b2c17181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5912dec2aef0812a3f9a0da2b1782a85182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056b77f1342ffea18dcb6704b9c18fa5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1923f032da6463140d5ea03eea107f5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0396d05e1d9a85a85a679b1d1cd5175185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b53883167bbfb83165aca3615fd0b79186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d6c5dfaa539e9574694cc8d2f53ce7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b03d0765a390808cc080e6488b2f28188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5eb9cd5cd05ff3ff0dfa643af4c2d4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6773a819dab238b0966a34ab455078190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faae12b09e62a80a9073a98ea9875518191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae7fea417b0fa25b592711f41c3015a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e624998e8494dbc8aa6da755ed1c73c3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c210dbe97001a29fc506f94c6bb6c04194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9398e19355ff7da43e509e5491b79e0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5e35f1eab2dac06bbb2446fffbda9d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584be9e4a9f9d0ad1245e550984621c7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfca860c972e06ac27c5e3c0d74f5a4c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921a0abd9f5fce8b50d4dac4a8b052a9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3af09d411032d5a96f425fc60da32b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce1aaa310877bdf1f63ba134b4b1ef3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1866a1fba8f3e061732b2ad72a5381b8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358948a560ac52f360d43e06ac33f730203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e3f5b042d72d9d7a9f09117ac7111e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc3d53b14577366b0fadbe8535e7cf8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d17dd350bbaf9e95eb66dfd4c47b68206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0d335046f0d80784dfeb44d7803b83207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c5d9ed991f51ff50eb23b62bc47de9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13524b05b5e068c6a4c6abff11e0d44209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca560a827e3b9d21cd563b61335a167210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2589e35e2e1bd6cedd1bbbe849b69874211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30a5d7195ca7fab2158712d216d8896212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e5ce7ae09039662cadc7f2f2a217de213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c6d4b11d4b709f07815848cc23b96f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e223eb61fb9c610ff795bceca619008215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9f512c1ef465153c0d500d52b6cb6d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2e78cae551aaf201b776c12a9973dc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3829d79de611dacb1fd2627d349d9308218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896aa89ee06b92988331fc379227df2f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f8cbbd7a410397d0519fc5876de39b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7342cb31f11416039c5d81b8bcb1ba5d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035138ee379b6776e08009f15f429775222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ab81aa20c5ad161f6e41071ebdc69a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6f819fa77afacc554f0a0415b97b98224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce670336a054dbd53ffedfd095553433225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efa88804c206d89b445ca381966c1bf226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddbce0c2f33deebb0a61b06eab5256d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7324f93ff47cddd9d7bf15bee52d58228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6bec005faabb9a1caaf69a67f80cae229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92951beceea02b19a082b8054dc4a27230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ef5c025402145c5d3f3fbd91875591231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9514fa15e9484a38c102da6493a39c3b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783d95881ad0775eb0a8a8f098cd47b9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44915fc4fec816b0b20497fb0edebd2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194177597dc542c8d5f3d9893da32d02235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4ed4de6c04d3a995fb8dda3212fb8f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5b0db2c9bd92117aa48e7ce1dad64a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d317854fd4fc165287bc10787ef15d6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e969a03faf3c8fd630858847d7f5bd62239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35085d1b11db03121680c24bfd22ee2d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59020f7dd137978e85d590985d3f35b4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d4a49cb62b6210964560c53cfd81d9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9a10c4bdb5b5141233468c947e888c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e04dc3936cd80830a3f067d8fb8371244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceb43dd6f1a89ce3b6810d9aa8de4e0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413d3f883601d70205e8797d25289764246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323fd6ed5cd8338b5ca3358ef381794f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be64e440b0602cf7811d25b4582dc2af248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb32a91f17cae6b45f23681006af6461249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf5fd87dc68f378e471b97b1ef6b7eb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1218c0f82742b40b193a2a2aec81d3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d1b1e062604826ff8b880865b9bd91252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac825ba6c120c49d65767869922b239253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f8cfbf2b2efa13a59e42af7778d1b2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef06ecf940215a27ced68ced05ba9b2a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94298ec1a8939622d525f1d50584d601256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b184ef4daf468499356a87f9c2c1860257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735a95ef666cc17bb0ceaf07ef84e48b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c1a99db294ba9b56d4cab2c69cf0d9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461e38d00b2b30e1ebf52e85084c8567260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ad5d116a46f29320f069829164e85c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b0ae64fe2b844dba9cad62c43c6b17262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d9de3a9aa4362cc02de5bafb94b15f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7009246b28f93d29a834fddbbb8b12264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2443768b831a75292dce8ac9c2a78f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40fb3cc6d18433581adb6f802d5d8a8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9811a01a8aab0e271f2b840b865a0b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b297a7bf3268ef5dea736901fb2684268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c824e81e0e2ad81ee0cded1a53bf5407269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e80c1e078f50584f2aa7a178308434f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fc3420c3f5235ae11de1b954416296271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3af04a1b7d043320ca5766778aeea9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da32bd278d1f03354a8d3b4475b5805f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aec08028b9824bb2fbcea8506e604d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3693683be307eca060e2851614e26b07275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede02e238b28997922e02c5c01adc401276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f65720b540a84ddaea27b270da3a5e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379a1e314b51651ea2dbaaa22aef76f1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2954abd6d58bacb1f324da0f73d78af279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b30e9dfc95424b556b2c5a83ab1339280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da77ce7495073c85f393793934cfa215281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a86813308d74d77470d307f16250bee282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a473d3f56ea857d17026de60f7b9cf98283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4e0cc4b2145c4963faf650605766f9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0d7d681430f62f6722367a587b6c78285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b9d67d1cf8aa58defbbe25f769d016286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ba1212833c8ab6ac616036f675f560287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69de91cd3a7c3402243beea2890799e4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b704970982167c6680fa76c700b3e3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4220064260a672bd1bd49f8f09841e8f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dd26fc3d882af7e26c7ae679af47d1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d489136650715c7fbbd614e04d71558292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc52eeb8c57b2ab973105e7e7f93c6c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475ead41f20d05742ac3e882de90a961294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d92704e1167c6e43388747a4314fa96295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a207d7ade09a335ba3ed5086cb9980296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff60786f33ea872bab69f415789979f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb3c053e3fa9d2c42d7ff9235fb7180298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867409d93805bbee22f208f1554e31cd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce404cecd6bc7f4b861aed464be7bac300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380d14bc15b5f5ccef1ac5b8222c4d89301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636781a280c563d37d20cc11865435ed302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d0ed65d907c6246fb39658abd299a1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5319051836ac3fe99d24ec1ec7ab0e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a8a6dbf0b6ed3ebac24739475ad6c5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4255bbe15b47b2c7813b89c012cd71f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b48c9c4ab15c59fca4cadf1baa3335307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fc68cd60ac6c879b89992b37b68495308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89796b390cb84452be402c87ff42148e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606aae927975866f9926be79f4910a71310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c9c0893e9cc3172bf16fcef76a4e63311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75de93c42c582a2b501bb13d580c1fff312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820c88bef9b5206d43731942b64521ad313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e2a312a066a3fc40d9d2fde46f605f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f321572c0aba5c4227d7a5312b6e4a0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5616a01b14390f9cf8075f6732d56350316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a994baa589f77ea0e55fbdf97bc9c5b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1512f38cce22f4ff32dccdb0423e4ec318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb47ab05572087966c3445b23be7d62319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97faa31dd9d5ca8b7d63a9fa61d5601a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a1e1489decc10f330d43501bf57693321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de627fbd97693271f59576f79dd734d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbb30158dd562af7de1d403988bdf73323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dd8b51b8225c3352dc921de0fe76c9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5437df1a2497bd7e9c4667865738ff35325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b3dded10b5726121692ec184af39dc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cf4fcf3dc32aa047e8d87c284b133c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99ad91a152be728e69ee2b7ca130bec328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41f1d17354a590e486237e86a0729e0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110c501322696ee1fb3cf2b3cf5a2227330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d0abf4192f9ceffa8ebfe2cfa8e9bc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae8bcc192009dc541846761c07255f6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360f200e06faa673fa0e59578b5eccc7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507dd6ab9a32f8f1dc3b4e13cf8f04d8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6475618c5766fbeddcc96c4c399512f6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd3aa954c1a57a21aca5e44b1b83acb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5058d83508d0da82023c408b051be63337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aa6f627a462610c182067c21d9baed338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd645295826fae431a07fab35c757661339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16a61d2125b166f46554c38b888930c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175aadf0547ca36693ac7432a9fc4c41341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999fb499c3e6294e230c4eda571c62f2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc53e93fc1ed4b50621631698975223f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e97b052fea778805424efb7ff937ff2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb607fd5f68a1013e9b9f9ead57eb549345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17252f9be645956b3af1a5c36397664c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337776c1ebc8f5fac4660cea74ae5675347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fd9758030c6d2c118d9fe56fda317f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bdd356298e9dbb55e6b71d70839880349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f313c5db91364088295d73ac49e9dad2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde7871a7ba5495524138561b77224b2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2ad1c7dc40921f37ca723c99eaff1b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8922eb91d1513b48b83c4199db366dd353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3c0beabf9ff210cef67ebf161b9425354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714bf4189881b8419329c38346b89ff6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2efe6f08e81aa26e5dcdc6275101bb4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a689f0ad26035e3b6bf462753f76fcf357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ce46a576b39e5d529052714c545191358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11eebf4194c7ab4cd76135212d3dc2a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663207c3cd5ec0e747026e82f706bdfc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13adb9c5396a5037730c9789af07479361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dbe4e9ee9c34d85c265b2a9bd3afff362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a69fdd375b29b1c5ac2b7c21609a94363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24abdc25d5c32f2cf2b9215cb89ce55b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96beb8e41c0791f36b4afac840a848c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9726cd4770c45ea5d632d1839656ee3f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583032822795f5a90bcfcd543fea0b69367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ab15c9869c2e5e32c2b2e983c6b59f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6b92fd3eb4169529bbac240a67ae4d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97c73f1ddce585791e28c1b37b51cf3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f24b6cdccf7d987f0b4a795dbfef5d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d427d4049a3026185e98ee564e4335372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea463dfceb18d34fc9ea6fd49c824f15373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8230df268fdf8535c46f3d5b0950af374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf6333278d8a37d29864a82c7b7992b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246b9c3441a35d87517b40cc47e5a60f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00e8759ca3c42ee9c9dacdaf1d1017d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831dd01fecd88bf69855fcafacf388d0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec68d0e1de275f95a53f0aaa493e312379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848d9af81628284c5148019f5b1e9060380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c145a5a2da63f8d94d6f84ba0a326a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2082653ba1f5e6d9ac51d4ee11a5c39f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d36681bee57ddf008688d14bec6666383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5006b34379761c80025c57e5cc19386a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0a618d65496fcd46bb26eb2af3652a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afefaffc6f14a749485ab86c610d53de386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e36ed265c5acecbe5cace284e8eb669387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b560ee305c988ac21a446428f0063dd6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254924ff23a86fc39f376eee3a2cfe01389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505c38f388177b7b7880ebf06fa723a3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef888da7d692384cd81b5e87f6f8130391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442611627811474c3a94d3c74fb4de00392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ed1ff401e16abf947a8617ca92c79c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0936babed3c5dc1d7b940c8d56eb0269394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9671fb5160f92dabd190e5af49bcbc26395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ac9e722bc50624fd4430a2d066fd3e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f590d9c94b9453201617f1a0f9dfb6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1cc6662a1312dbbb9cc4b38c94ee47398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ec8ec604332673928eb53e78128f0e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a07554721399ba79096c6c89a82d783400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6880fa803889c2ef7e639bee61650947401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caaa962bc673dc844c0b7292676bda6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e3a3119afe10ac8a6e67d323837054403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80448a2240552c4f311540e34d243cec404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49df2a9a4b50d2febfa6627183cb11d5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43516794b1e5ad245d7a0d95c0426b8f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0090b12e827680c8f7cea38621b9c134407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fa0a58b15940a62c7d99dae0d80fc9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1b38f230184539d04ea0771b4b795d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabd5a82b6c12e75830db24e87b6b591410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe257f0229d1352b1e7a6da5888bf7c3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e7f47e9eaa4ecff6d491aa27efb1a8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24591ef9735cc3cd25817683dbe53fa6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950e29322595179e96e236127ee59765414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f65d8dc25d428bbcd13d054e7ce3df415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48659710e0c6eeadd9f05c56e38ad969416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ded53004dd7f95cb3f5e1b2f8d44783417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351a9d32491b47f86395829e01bace33418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b0d517ffbcfe804a7f22cc43d703d2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec9c9606a0880e8d685381ce3a38430420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185b4d6531cc618bd1f0e0708e161739421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84abdb34beeaba330581c87cb5c1bddc422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9e11bfca4da4b74efb58cbc6f47661423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f3b3212fcb6c868e3c1eae5e0c44fa424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c8efee64f577ca9e3f2db07ddb9a90425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c51e0439541c280e5c6bab29750b73e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914730c1538537c44e7c3f020930074d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a59169bfa70a8868ed022d4b6ce1d54428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2952a8b84db6b53d384586775b7ec045429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf982acfa6cc94111f5c10367d98203d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d257082129fe685ec5c7ec653fc72d16431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0a098a1db38381ebc0443b85d9570d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dd7c17bf0cc4f10983ec2bbcbf1112433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dc0ab469d0960d03d46a54f0fb68f4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00155d556b262335519b390b7e0d0e0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d870a47731e96377fa7bb472343e1d7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f6e8b8c70930f57652b18c86a002c0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4ee950bcda499568eef329c351c386438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e234fe8aeef8b84bacc2020d820550a9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d8bc688cc99ee05af2af31c659af0f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49167a466ade8ca7fc2f2bb04858de0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2247340a97be820ffc732521f7e5b523442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3daf4f6c982090aedc473255b8888f7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9862982cee3070ff3194227c18afa6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7613ae363fdecf2bd55f720de98e53dc445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdfd9e1e2134662c5b20c64042764d4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024202c9af2dfa8cf561b46a6f8d0025447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6860dde38d9158fade2b7ae4cf577044448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eb52031b3c1becf07bd00cfa8ca08d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b02eb3d765a38e45523100358e68ff450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8704c4209e479a29817a836bc7d2d129451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84512b3187c0a5d74683e4556b3ae8a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4f5f84b95dd13d85d9159256a7dc61453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31589fb9991752e0cf62d8ead614c0bc454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec333d2c9eb595becc11d31e8ef73502455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb4bbe25c05bd15b7669d780e06b185456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe57c4eb1703bb904c5fde865a1926b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6b48c2cb0fa0ab30a2469b3fbb62fc458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d139dc3b3e36b65310487fb5ebd689b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c280488c2a6140817b9c94094d3ace460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877ddfa63b9ee75d796ebd6289127a35461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b9afff1e982b29729471d17fc28adc462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46e29c4427de0ee37b25c127d19da41463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf500309613f7158e2b06ee9c9ab678464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5711f19cb404f5b2cbbc626d6ea66f59465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14727ef78249cafc38b6bb1dbe6d59bf466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa16c06fb73771f30130c39aaa64a9a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747b40ea73fd5d715ccdc688f745d2c9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028bd11cd91458a4d2498ab158be7648469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a6c4bf15d9ca520eb9f2f7fa981a81470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ef5f483c2ae9bbf6d2c7f841f083c0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a155fef9ed82497c2dbee10622a91cbc472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eb6b5918ddcf0ba284d8b93b9c72d4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e8b82bd98bceb13becc85ebdfb2f47474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d91812fcf5f26032ed7da1ba513835b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378986e21cd871c9b4215694b75aa845476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12704b064d0edf1e6df60b4bca004691477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49f826439348b7304da3239eb1e1d31478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c85ebd932672b644ac20b94e56c5eb479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7392c528e78b4f8f3dcd38d1ef24189480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415014c013483430beef41c3fed225b9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac59d1156f812e67a154f35bb43ab96a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53a9279af50ea24803d75271bb9da54483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb099075ed3f1fafae60f0d2f9f39cf484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9adb652a095362483d3a18467edc57485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16964c78a54f1bdf75a66a5a6a9a2393486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4106ce51def0c6839bfd69837a5fbb487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944187ca6fad0c92485e1626682b8ec6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061f8494afc4566035ac7c1fe37aa2b8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ab67959d96ab1e50f61a26c778d1ca490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddaadfff8846785df14c9c4913df309491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68edcd6b55e612149f6e8dc800b0a7d6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a0721d8870a043f91546ad063dc5cd493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9063511321b88c976c926477abc6e39494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748ad8af12cc91b10030c8266924db4f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e911b1bfffeb039316e0244466444bac496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca92a08721b32ef6e65edfb21eb519b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9449120bef9bfe8228902a184e754d44498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b0fcd61cfb0d2515699b6fcf064489499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b94fad6eec757160d9f0f4de9332487500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1825e2d0c531420caecc18c03982ddc2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c900d34cb7c315a623abe57701de05f8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7306c03c1061026b0ffb00836a30aeab503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0b697bd48b1522783f6b5da0f9ccae504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e11c5a3510a3768a7ea4a236a606a88505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c14804b9cd86150ef16166948c014d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af9375e4e80b1bad31640dacbb7cc87507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736675f7f179ffae99c65fbbaaefa833508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6e1d4c77e74261390aa68972620b7c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a80083afbf46aa19845e520d3eb025510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dda5f704d343ea9ed20c384cad914d9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4fb470659631cc7645d1cf11cf758a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74dc78819bf893872c25533ff792236513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973584b8d64b6225fae76392b30ebab9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82c40a2e0d111dcb75535796e514943515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10912894bed7809c2313fe504ce29c45516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aca714e27cd37a6e437a58f0368acd517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb428ef4f6fa7d44621b458f51e63e15518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1915522de9036c9452e1ea7a7e92ac3e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a2eb80fb544395ae7f209d4a54f520520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2248d27781c840837399e662eb90d624521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb640998340ff56b3111958edb078d61522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19fff14c116bd79ad729be3a280cfe8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da8f98abe33286eb9a98ac191e239d3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964d5bc507b685fd34bd302386461b43525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e6f07b388b87ea373c85f2007a3efd526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f6b3a5856857fd140932cb8d9b4c98527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6033dfba1e3a47b6fd5cb98f88b978528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5d3cd5cce42c55081466fc6185b547529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc4fffbcabf68196adc241d20a9c237530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbdcaa59db623d5b09e36cfaf84040b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac39444cafc9ebbccee55928846c394532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360b82e31cc92ecc1b32b6ead936f139533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0a1d29e6ac3515bd94749810753850534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0373b317a94563a2279d2c23d7f36096535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b61ebe817d7ea4a6483cbe39f74eb4c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20f0f6ec887c5fcee95af9a74efd751537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e22096a3a08f03995003793659cf4e0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb12caa0db40ea18df35141f1b478454539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437137ba6b6e97db6fff2ac7c2a2c197540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed41a1c045bb4231ca110513df0a514541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ba722e46b88fe0f5ed0c2ae0d2f05c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd56d487816629e060c5a28a5acd888543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395c70cd14d7d76c8fe5cdb78f88879a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79a23e2e7db7d0e57ce433f237d62d3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33ba087c1a9288f9fb8d25ee89f15ee546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fb29ab2a667cb5a8143dfeb6da5dd9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8c20887adf954ebe4ecb26ef5bfcd1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a603da7ae2e670e20a82cbd3be5f0a02549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b597b04be847030aa83e2f21ecbe40e8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3f1736b9a41ef28f2b51ff84ee2841551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34870b1437dd94b885ff7a618c960c94552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332aabc4e6cd0c3d8076705f88717b9b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c173c6eea16493afbc97e85a5729b0a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca173b745548d37535a1bd6be609a8a5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3936e8a57108b6a96c20c27070f73d9b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf697fb4b1a5c8ea7910933dffc5892557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85c72094206e797efb68f5c49105cc6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84880f26c8eeb41eb1357c7683c9d49d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e1c29cd1f3b6ebc1d851f801fadc2e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05994840a6c7bd0ea069f276e2949e07561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09123b60456645b8ef56794b836618da562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41563b940a6577ce2ca7be2e877efda563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e0bd3f2252b709b240134f4b221941564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a231b6e56c5133eea3bfe47448b55fa565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0edc3b4242887222f3bef2b25e345c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749373165b803a3c1250af26dafb0ae1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d9e3365137ba83e7a4ca4e93c431de568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4249147c6a0fe0e83e4ac981b9a2aa569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f75557de0eb2169f073d0c81076f390570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0e4c3b2f292728dc23e0d47bd056fc571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451538ada4836be1c79bd866c6d78d91572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fd5367906c1783a44cbb034812c234573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779d54c97af1a14048d4a8f871ec25e7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbb8aa38e192c324ab918892a7c6aad575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae6dc8996b1387e004cad621f411a18576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a193b4ac7cf467a704a68d55719eab14577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb87a88c12ba1ff9d834932d723c404578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0c8664664802ee238ad8ce24c45908579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426545d7543c661e28255388e6082533580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cd21da265dca75b9b74a3fa52bf1b7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bba38fb776c4022ec15b22bc9f271b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc8e5f2bb020115f68aee8b7d33f27b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed516154b20fb2803a047edf675ba2f7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee150f4739f2bc2ee394a81559af5da6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bdabfd318c969355a0db638868b123586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895046a6b9f5519cea9b1c9d02c269d7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38abb7cbdaa97204fd8d3ea5c3459a7b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a861ea3511c1f411ba01a25a3633ab9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e644cd8b7be501ce452bb48ad68019590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0051ac12c38b48493831f808560dbd03591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d055155dd1b1b3283c36114ff5e08554592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af6a2c1b673339993d77ed1645bd7b0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34be1b9d695f6d69cfc8d1f9432fc5f6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9b54e71685081f6ddf78aa11bbc5bb595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4c85c59169b31c224d8a83687c8943596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e371249474cc7bebef534ca98d2b009e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceac375bc4fe2c35fe9e65c62380b7c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6084b01d1b98aeb54809a08755759b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5189d7aa2c00bb52d673236dcb07bac600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248185c30529c35ed2bc103c796d7e08601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7b96eeb8d553b97619c76c25e77e46602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768b88d61ba7c42e76336bd94b406fe8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2240080253c0a1af00d4c719ad7f0c70604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1bc06fe13c3c89f21ea41a8adb579b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74060e3d28326a34d65f3394bbf7251606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3791b70d691a3c22cad5ddd378e4a5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51136b2627916577c6f2579cc4d2c80f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935fb9d5f8e04a843a1775fd7c581833609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49750aaf99901ed1527c715d71d4b837610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f056f2ceb688de90c3bc3298a59c418d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc36f4cd1aaca78d7d2e1a27a67295e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6540e1bf69785c9f3bbcf8a34c0c8edb613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9a463b9fd2da0621895f10dfe83a79614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c890c7ad72919fdfa23344f7c011569615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19cff0d9e18decba89999b2b76ee2e0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9984cbb33d81dd55cc2a5cb36f3779617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bb83531b13de6076880b117d760a7f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b254caebbf36a085d4e8d9efb6ec68f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f3a94830fcfca2986db5fd68bc9c93620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dc374a83b4e3328998ac70983ea65f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4086320ec84e5bbae9c2ba21f5a69148622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aadfb274cad1039701d6ec0d452df85623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97faaeee257615927eb5314325d581a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db99783d46ed97826b22780cc93f840f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d8417e252aabd978db778d18cd9445626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba062baf73bd0738ec3ca35f9093728627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a11ddf72b29d029100b6bb4f02d9deb628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09620c7ef6cc6d68457bf2db24afafd0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2a0065f7b0b3afe135468a918b22b8630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba87b7b549b495e5a4a469120d655b5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fc57959214cb5fd37396f1e2db7f74632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc5efa3f7f88e573a035c212acadad0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0a10aa027bda38f98b8fcb95ae9760634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b048488c2fa244ccbc58226d63eb49e7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31ca453974f4c8f0f73d684ff32ac1e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89866f1235999f5c06ffd1ec2ca5f6f1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d77ae081106c4ac779e76de5a46a08638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a7a8d40aca0345d4b3c53b50d4c7ce639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a12003ab4e7f78508b937e35b790b9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24c5d2cfd4856b2d3a9ec0005d7bca7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5546534c43a2356f5a9bcc2857de1356642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f35f694ce591655e25e41b24e6383f2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15b402910c115839cbf5c717a7a26ad644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b497e64a36b8f71506ccbd3d5cd302b1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c4048d3b264189bc2d5bfbf5727130646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c42bc92556f92746b2259dd7c9019c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa3a931f294bde43f3a48d0fcd8242c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd16482387fc539b4a29692884da6cb649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad55c173d861238c5ca299ee944a041b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c44b2b27b3821bda36bba2685152397651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaeb2ebc50c84a0b2fe16861834dd71652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7432a33666845d8e6426344ef945b54653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcedb9e4573bfaa1ea20b2f8a367112654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cd1835de30f0055819475e70a8e242655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945a86a92a6d414fba2b5ae1e2dd6385656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09770e31817d78ea73766962c6bacce657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7aa8ee9d5dd2c361d93fa181ff75c0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a08077f66a320220b870962b1c03052659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490eaf399be199014781dc95aeb194e5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d894763aa89d0c21729594cb6ad86f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc076d015a6f22cb75c812327d4d352b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e7aff25d751bea6352e1f9ba766848663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdfc91e2906bf03ee6abcf09dfe6fb3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb6140489305d3e818870e0ea5d7348665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa03065031f9e22bd1dcc0f0f3c6ad34666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1c8c0a69e009919c121a97956c66d6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03c60b3ca7c52f8c1d532156f445ccc668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaba73e2c881f636f61c0b4ccc4c03f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc9b0f95cfcc23f6b4a2dbca136feb7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6756fd807f4765a9914962f50edf766671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc234b98acf2639c76970f50941481f7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ca092e63ede4fe1bb9925a235d5e8a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35927528b50d2206d96a8d8862175688674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ab8a9e2784d659079da864e59a82be675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfbde076f9e89e5fbcf147b451939ce676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf2299db62c30465cd7a01661b4cff8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73653caec6ae071e7fa9e7c76b6a6f37678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7948f71a148c4d65a87fa0b13747d6d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644c9a8e9fc577b6d193d8db2eeeb3c5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78baaa398285c0cd926aa9274452acdb681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1277ec04a18fef0fb14ef507b129a16d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d344bc97629007866c588a621f250a2e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917a5a94694a79cb620222801e2246bb684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1b07cf689b6fced2e59e5f540e8c20685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f02a3bfef8eabaf7186e2d89c17291686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1509fe5b187c8d52aa6ec7faa4dca17a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fefdb919124a3b4f933cde8e17b1a1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba95491dcf923d432b9f4cde695f71d8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab29f02e989339fcd87b7851f4aeb7f9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f1bc64b76a05aae0b5cef713a95227691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e7e3b8cbffa9c2d1625f0e48ee5a94692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39752c6bb91cefcb55df970aa86e692f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5c7736e9770bb1685d8c1cc05ae1d7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df127de9a4c45214200415ea5d4cf1bd695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc34eeb92b6afcf1a046babb7ce3346696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af064b21d51dc157a1656e7e0d32a43e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cff9c1fe076051359329afd510bf34698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d53ddbe0b5ccc2ee4374f66b7ab846699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb45a7150dee40372ae0198188592d6b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432478d985e7e68e9fc54b98517585cd701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4949711b6850379f68fdf3b62390fa11702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7595b66c3ef60539eb7aa95a34a2174703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f73149f7d0d3b46010b1b803f871131704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831ac4efb59a5e55c378e275afaaa71c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff07a45b583baab0af27108c11dff4e4706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc954cad4eaeb70b2d7ef08ac064500b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210a40eef9feb2f11a0f951084e74543708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759992f589698e01b9d4e06796fe1386709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af2cc6494c85646945273188372185a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7def5d8da0744aac4155a431ec88836a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b185f89646f933d50c0da883b15376712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f060b299a166f8052018e3605ee73754713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c707bf50ed79673a739c80545bab88bb714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2349eefd1b8902260709b26db2c0762715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e9b47f360194bc1fda50043a921409716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fe88bda82d1bdd18af75a19ddebf28717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a151e081ff3d251db272ef4c433cde96718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef046787134a8a5cbf3715a07af4f8a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6036e03f03d0e4790bee4ccbf0108cc6720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a157f8a43ae0460eda4d4b616fb28e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31abeebcf7d9b256581d1564849b9b5f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adf8bf901f9f167d43d3bf271222715723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba117a7dbf87d9a66e95543e6435080724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cc9264e8c4cba04a47f6a00566fa8d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072f5c676c52ea88729f1ac3536e5e7f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d95f3e0926315a3469ab67becf496e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745081442f0fbcce53a924e84932862c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302934339b3e49565fe94c4110053e93729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dc05ce827711a3d4d608eff675635e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408b9cb941110a92b348b88e33c68a4c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184d5bca6a85b9e57380c09f0dd86b76732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa07f091942c299b1bd8d10fa02bfa61733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3b9d8cd5461f3c50cc98b16f3dc0e7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a53d0dedabbeba03c5e064c30ed3598735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2d143206d45927df79ddc0c3b6f98b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e40aeef5bf2a06e2c0ed57c162c8a7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59683b5bf16ff91f5f19bdc6294e2c77738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777e4eb9c99fdab22634a14b39ad0800739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc549c9dcb918822935212a717fc67dc740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbca05c10a221aff4c0f5905cca15f2741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a56974e7e778e195ce145f3ed98fab0742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b2af16018fdb776a21b5bdf4f5b457743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eb9cacfb2734ffae6cce372ebe0aca744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52569a4b2233847748e54dc55294a0ef745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcf04ad71ed0465ef2ee2faeced11bb746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2956715615e0c92bd52b7333c2f6fc3f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333ceb0a116f993e4361063f2c5de524748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ebba1c25d7943ba71ab37c19d38898749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491d563bf1872c36ce9cd14a6eebe919750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231a17b670f481a0d25fe8a7be683580751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9543c3d0f23ffe050a46a65c4cd237752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb6bea84ff199784c662c62fb7fd683753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9313a14d1dcfb6e15a368ab27ea2dc10754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5b5d7f30f888fb28e57d22d73354aa755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0769772c9f8d80508a1ac6b1fd1f2658756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8b04fe18e426d9ff87e13e6a5a2dfb757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351b104840695bcfc1fe45c19182d206758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dc8e7efc5e2b3f8cfe56bbd78a75e9759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83345744b3312202206a39476605c6651.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323b47135bf86cedb32f93de0bb12bbb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b636cae71f22e948feebdd6bec59a583.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f400a11c3296e462ce8d083df4d2a4b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed8d1815189534a05efbc8d31b29e3a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdee6711d66cb1dec62880459b86edc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf7b74b2a0eef27a8bb48a1208ccad67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702c5514e39e2f01611fa4cf665539118.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6f04b7aab6ca9f10ce228874b9ea089.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c64e928be2e6941f63bebf9accf9b1a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552885e4702225cf6055c381cfe5bfe711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66f7677ec61f7269f738eb4734e9dd912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022e36a77cbb0a304e54d04195cef3f813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3005910d6c961a66627d7bdb0350ee114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3beb784d147826d18c8059ef76469d415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f59d3e02dd2d45cd4052b0f75b3e9b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f240b5d7b97812740ab2e498e43685617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197c46ec2c7b96e844205a815c8a78c518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7c6bd978edf22a2ecb26a90860363a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea41200295b31207fac56170c990283d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568f351e56e1badc7a17f6edc54de5d721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f78d290d5b4644969f2b1b2280af7b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a89039463a7b3c5022fba5aa2e2b2b423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5a9e01c1af7ba2a8ed316c68f2e87924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c20f3e42d8ea4196507be79b1aedca025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dc996be9e28696dbad897dabff1e1326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b400750e40261417352ca11774b62727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884d024fd0b520cca425b3f11a9732bd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b55609df88b63698bef1b8f1b1d39e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a77e3cda41c2c198fb0b4263441aa830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82d7a8b5d78ad9aba81b84e4198802b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cca2e499f349cb399a14e387708a1d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b40606fd58052b2dd3beda4532920233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fee86bacfc66c7e791a324eaac1c5734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec514157a43a0fb1c81d09918ba4bb335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8886b9f95876dd3574ad1decbce29236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6572b7dd31953cac75fa98aec097b0537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b370969b9de55d056e696601ddd5cd9f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e3c81bc84a2eafeab882c8dce3d83939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0b3079e69e2cd588e027d8ea3e7ec640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea0ad606c5f3b3be39a4805a16e16ac41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c861a94b5db4f36b3d73fbd13f4742a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e600058c2f5a91c39f069071d5f063b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa526f7e2c60bb3bc8339ab8330a9ea44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a932e7b5cccb77c69c8770481986d0d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720bc995c7cbfebf03aa55a86445c23846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6d200b9a70b865e8a1562e4830638147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b7edeff75bb85646e9d59273c4090048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c382831a0fd5432227b392d2505f211749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66e2ee77d0a94b83ac395bca03372c250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f55fe28320fcfb11a9bd5707b76a54751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d1e5b5cc16ae1ab31d49b94e25042d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f0b29ef57c887888ad44b05c4141f953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068e9332abc4178c8e3dfd4e77c4aa2a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360940b561bff25674c5cab7753d00da55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a661b07f45e00647bb0bc0f90859a656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c66cf989e1573d7274888a70be78b7657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b07943a805ee06fb82d0d79a59ab2958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996e5439e6f003cbb600d8f6a622d7a159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8b9aff6944c2ba9399ef215404a90e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245ca67cf45205609e9cc68b1dffc94f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9590e7c570dbbe37b1d9dc6767021162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe768ab004a83465c93d69ecbd394f663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe66d61cab55ac970865962a5faea43d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7761a248fbea028616cd45a44a762f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f76ffde94771f62f332633f3632797166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadbff0c76e22777b637eb16569c196d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581374fbbd74d5d4f5acc63808a4f52868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19861bea2381e0768e6f646fffb5bd2869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840b9b05758952bdc97cc540fc8408dc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca2e6226390d8a2f859f9ac645b13bc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ade763b8e84f1528968b1b50ede0a672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62c1fe624ec52647b86ccf5b191e01873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f785ce4159185beaf7e052076b70df674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfca45e82ac71871b3c601a30e0e6a175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1190cb97817603e421cd4b19470839476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae32edabdb0dcb5ef31ad8ac5c0c52f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5370babcb9d3a36accb865cd7ee85678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0f71bbe9610a9d9dc09517cf0c297779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c0a3ddf4ebfae5920e1e9376cc548c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d94ed76a3e1cbf2fc917603b09dd2a381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f3dbad50a001bd7fef6d79ec4fa1b782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418fc625c7daa2c81dd1aaf833de526783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aafe07716ad2cd9a518d520dcb51cdd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b2234c8b9a97076a08fe6bc12c10fa85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1b58a76faa01f61fd001d19d15177886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c8437f0386945540a39861ad8f5b0687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d403c50e96a7933d597ae0b9bed2d388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88203030bba394a7671dc60178530db589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a0b573a43e513b261167dfbe122e2b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d081159c0fd89227fee253854913c52991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469a206a4745837d8e4c644da2021f2c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b684af79ce5712f2ee0eccd55616d23e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e034fa629c5e25940e90c7c34189d65e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7c91734459c39887d4cbf3476d66f595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9743481db7d6a04dc4b3c1a643efcad896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542bd501cd03f517552415b41c0ce33797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2662675a2a045e71168a3d0b0e29f29998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79774db93af27de24bf536da1886324899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78fec15d4ec4630087d525f476fcbc8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b079298dc2a23c88a6b96ad30648b1f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc6ca961a0da845e3fe8da18e329def102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c978c5139c12f37f8258b4dc220565103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0e3897d81a12c07001ea54d4322a95104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7254771ad4ea1067bcd82e282d24174d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011f29b82be47e36b7582a63e0c2432f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6facb363399752bd1bdd4bb20d5cc27f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0399faea7559c5110cdd5ddedb364d57108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a829bb1067552c80df317d4f2530d870109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a6b4b66ef64f24229474b8864ba4e3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba18695f18bf212c773a183f6674ea96111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf004a4a691025015c6ea1ba399f1412112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a732e6fc330a3e39149bd96617790d6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6da11df6ae93e7c3fd0fd09ce5083c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7594b57e94d8f9427d67a8f20bf54c70115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57a4487575e9274959ebb3611dc7d6a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef69b314b826223df2d4cd0d81747a7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3ed00b87f54f3cec59d7b73e2d7dc3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4140eb295a5d0b7445f7327c941ff15119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12a33617388aedcdb98badc4337c74a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b5c01881419ce9a2d2119b0a6d00ca121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251ac25316bcdd848b34aa8ec4bf98e0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01f3b611da36f9a5ebf7a164ed5c2ef123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f80f373804b25e55520c3b1e672a8ab124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cedfc628415d18c34a7aff78db18440125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5800494efc5a7a6224042d04b845fdb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5308148dfc6f61c9b42d00f09647344b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2158b5f91a03c924ddfc36dd9b3b56128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c186d6a1560e8d7fcb16020f1cf6635f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aea82c066b5996bae56454237f80e51130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee59e9e30c409ccdfe0864b02b3cfbd9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9314a09e9d912665584d9a25a310291e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b6e032460ec44af5fc125e54682af4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65499e323f38d4a502baf51603c56dd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc38a2edea6e1ab37a511ae677a7816135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef541f38fd9960f182d70a5b8ee318d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fbb6fa57fc59bea0c7c6af335d0346137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0362f333764cb10a5bc42bf669f979ef138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b690834079a3450a9607947d326e442139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9512fa26ad4a64b6e6e12e51044e49140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf820de9aef4984cb5ee9089cc9b87e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577dbeafba7b5d0f93fef7fa017635c4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0b04f1062f882014b9be6c91d43342143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f326c6c28edd344100654601024a841d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe4a27ad2a20853ec4ca509c0955f28145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5375cd322416d2348a05d5d180316413146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18bb3a616dc762d00d7fc7c2b95a126147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03df8bedeeb60fa73d0f0bd7a56098ec148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b927d557254616576142d3c9fd9a686149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09347f652f6fe872bd4c8b6c9400c003150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb15ab4a82c4ba77479beb553753250151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339715c210d56aeca1bcfe7753754eae152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b398c4938b3d770e22abbe36a32361153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441101c9578533c3830cbec8e6ba0979154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fc8367f41ac8653aecdb9e7508b4f7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a325fb41abaf63a8388136c092855c42156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cd4fdb0f468de207e5fcf81f265405157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b49206394a6e284db17a562490074a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085f146e246b6cf01bcbb76b4fe97413159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a86fa81fe6a0cbb383bc1c2ad55e30a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f2a478ea276414496182f089b9f650161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cbbe71007a3e7473c45edf24edcfd5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ad49a803396fea976f078a79e00fc2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55d92af26c3e08afd43e6db54393d77164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c90b75351ee73cdca082a145492659165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b415b05aa84564438269be403df677d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110256b7f1a92f3067ab496cb8e53289167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c53df74396cbfaa493bf05541a29d4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a10411f0fb5edaf333924ab877e8878169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e052639697d16161ef7132e91f9d081170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0997e0a306b0b58d10312a3a24abc7e1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7570dbb249a67855bf9970a7c17114172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c858056961c5c35d23f806630e0904173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd0b62950bd1b97542dbd2be3072e90174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d6395d1de4cc6fcd87e5c608123fde175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a974bc795c0b495fc0a9ed64939e3ff3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc31d2e3de42c082e1551fb2ebf4514177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2f32a25eb3d87d013caab55de11e85178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdbacd04eba28f2d1ca20cfd36c17a2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93174b495cc0acae7a8a68ecca4fb0f2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737ccc3daf9c8d0e2dc5a7c7ff8c4a0f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee52c672a26ac5b8dd94dddb5ed916be182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5654e9398fd9d24fdd143b6619c166d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f03aa0a01b46028d2c8c762e123c94184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa558db627f96c90f42dff9bb91b720185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4c6c00ee7a4a6873e09f09ef8266c5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a691624acb19a496a6f125a673523e64187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9b198518468335c236a428cfe2addc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1455506a1ca7ace14f6faecfe07c4aa189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771a0a592abf4f5fca111322450a16b3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f113dd331f53c176988fd276a8c6a67191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab469293249c1964e269d0c1b4b07271192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9540dbd0bc4824c9527f2e0bf4e12423193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8880d15a425411f2ae9e5788b44de6e3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e741549719d36a54160ca3a6993ebb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11922e80f8c04b55f44d726e5e939c20196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadf41f493365bb8e6b0226d6106d25e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f505d89a3537e8f1c80601723601d73198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e54bc1b0ecbab18ce351060ae1f7bd9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b325a3d6f97af1854f59f00474d0ea69200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983cdb9c5823e575c6ce54231aa611f4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05d61d5b72e76caeeac08cd2ce6b4f4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419ecae6d28eb955ce4644a82c63e8c5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ed826f66de7ec2770320e3d939bb51204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734a53347f7972a61f5df6813b102b59205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4f797618cc729f4479f9c7442e4998206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d90faa079dac42c04da9bb15ba23a2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80129c94a5d6defdebb07b6e9ab1ced4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99226bef31a2a8e56a9c6bb8b0800b28209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f9ed6d77945bd3fa3c271cd84bbb38210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcf172c1ea0e8bcfbfb8f809adca07b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e61b00396e9fb124af6069afd00709212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17250824cff2a3e014e72167257ffcbf213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65495cda7d7be63d0171cd8eee329ce214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bc9ff10eebe32d3c271ecd86ee83ec215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e16ebf40d332f78f25b49a61d04273216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3908075c8b88330b63368e9befaf62df217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa53345e223dd5e1952fcc74cb1a603218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0896e6656e978967c730429f39b45fc7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a770624d6a716bd23400f63529c5cae7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253e0570db941f6481e6826b6cfd16d7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3382515ea7d6d797fe92afef6d746a6b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b347a4ea151cc6d894a9d58b6fac02223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0612dcb31cda5d77ebef80e5594ab10d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59d479b9834031215908346e68c1aa2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dce96e486926b69b078238491b41fb4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721409713a9d9743554873896ca3a47e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96789c6c7f5ebdae40e6bec2c7df0e02228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b821b91cd5640df7f57c487f3fc097229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621da32eacbc3bde9543ba61cd629cf0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66f66e5b9c15fabbbd8f833962f0d90231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ead230f3d19fd6c1a61459bd08440c8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356eaf70ffe3888910ef00120d625ca8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e7e31f6ec55ac3edb7d99780c0b939234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fa077de496b1d12a88d106d4c183d4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe5e25b7d88da0a9aa5e0a05a6434b7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107815225895cfbf01f8211314cfdf5c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22284e7af9b167e858f28fe2e6719e46238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0d3e05e47e8aba716aebbe513b6e6d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658a3a109eb2304bcd8d895279679d9f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36f21532f817bff8538fe18175e57e3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeb8d4c59d475a7ae7ae098c7635db7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87278fa5f8ccd02c0c35e8f06702829c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dd1fdd8c9f1b570ea59181b76c7e3b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8252978df187b5706debd566d77c412245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e0af040dd78dc53f5638d472611c3b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6141b0ab7a6b94b4e125d5f38dce21d1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7a51eb3fb53963c2895540e0992410248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec32c9bc15eef73138ea5abf39eeecb8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfab46b92d96aefc54ea8f9c7e1d78f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db239775ee2def39fe3eb7b98958550251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff10b37c412b5540babc8fbe4ca25f4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f438cad5dad49d1fb080395bfb0afe253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a85bcc8cf7a7b869da62888160fc205254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305d4c78c4b7dda531b510721b085de6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190e7e821ddad906a0b4362f64f184b4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d648ef40b1eed7f4d42a5c6dad8e72d1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf80f2b7fb61e8acc4fd8fa712fbd4c0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca4a166b08919c1498977a3a56ff103259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c5cad4bbb9abd492b8cf3c03682061260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadf34faea22637f4b29c8c772dd792d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79baf20aec59bf55b86cd8f8b9ae503262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d79db77bc87c23caf98238566cb9d3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b32dfd766a8add3429abc703e5639cd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fbaac333757ed28ecc3f8540fa353a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1d12b7d5c2319e8d9464b6bdc3f6aa266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6754b676653cee86f91fefb2421ae44d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221432812283234a8a634fa02555728b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9aa4a8492931280381c57ebb8a10bb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85857c0dec17676905259991cb0ff1b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d0c177db5f9cdcdc03a042e3a6c90c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5188e9e003beead2f246c25769f4ae32272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e8f65e3b4730da292d3ad646216a20273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a78d4917ac9f44ef61b88d4762bf23274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ba660dbc106aa133f329b0e574d34e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0528c6523c6db4a2a73a1b01a83f0a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d54b1d54ab403f0bde422a3482b721a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414500a72a374644d44a21cf7a12d580278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b439f97fae09137edd2a2bb41a4d4c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2363f17829ee38d7c8926d7c8fee11b3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff4bf1e3d56deedbb7f6951955f6128281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5798088b636cf1be7309b091e979d3d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6454362f9674a00bcaf8ac3c731f42d3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1cdce5c625221a723e6024777ed821284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d325bbe28062afcfc31b9f6cb9ead35285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ac4c4c1572cef54d4b5c30965d642d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15818acf21ca2cd060ce14ffaca9c3f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d023bdb83584ecd7a3be82b04cb81162288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d9c789f7b4847d862f516d6673c4a1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba184ea09cc9bebe62ba46f5da8afa73290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cf8b6f9e98ad2675091bdf90f0f4fc291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aa130d708395586209be3685165971292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aa134dfaa5a1ed8e03c50c8daa32b9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01e347740c9ad3294c41e43b5f403d7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff8d9a2b9cb89cd825f5d47b8adc6c2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967a77dad26a127ef84210a72e07ffee296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887edd54fc08d0ce593e23151969f947297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98a16b17270a49a83c00f798da6c45f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c589f383384d620079f4f4dec44bbbda299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c640d3a101c2ec14045d53c6d0d84f39300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef4f3d36f7d5a555d9587dd4886253b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3992fa3540d7848f36aae343b4523abc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cb694631cf6119a86634c66ed35a25303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8f87f15bc8bb2635b6267e71d2239a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2386d4360e172d2e94421342686611ad305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16971d70196ec52c788a41738a852a14306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b82ac370537be51ea2409f4377843d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c564e4e3e8ebc108cce24e253bdae6c8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951ef1cc1221a6682ca076575c7fa4bf309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d19c0b9ffbcc1cc3faeea6c79a91d6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd01b1ada7415141a45059747eb0ef4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e775ef16d5e1af921d4e6fc441b08acc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a8532b88eebba8fa98a5cf7eb373ea313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308bb4c9d89960a81a4631d988a4441a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d327bc3f2ba836a9a6af54b5f66eca315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3651cba9adad6bdebb29ee34ba7acd63316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58db03568960db196c9a64421eb9215317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab14d95721a9ff7345501a79fc852738318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64987dcd8f55a2004093ca38ad79fc84319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc00f8eea977fae7b436b77afaea3c8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a864e0a627bfcb6d6db8732a565f8889321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a21d5e50db3a487b0fec558b762099322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38800dcd30f3cfe3ea93547940e3530323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f01acfacbc418e4860dc01fa758f25324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7537ee543d14b87b552dbfbb9206a2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046296d03fa39bb35ae3c903511930c1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea9cd50cf0d1dd2dcb0ee30545119e1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a79d0b6f1695c1889f36d5396d0c5d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157ab91b2641c7778ed6aa384f09e614329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125354591e39cf41a2bbf8d53cd5b2cf330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d9f351a4dbc08fd6ecbd062771703b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5c801c24c25e36bd5adac515ebf35d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b645a83dbd4edd8247438274358df78e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6baabce9c92474e34a0a28d464ee3e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe482344b2d8ae83c7478e700edca3e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12f1ffe2a70bfa0cd26583351e4d328336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152e93386a87561ac5fdec83d4d03c1a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451be3aa31b03930b6c0e2065bf68bb1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47c34d4643c3b27dd4ff260eb8a3016339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171297ed8b304f5f599e968492584211340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdc93566beca8ba25a48f5cd871e844341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b1add81063bb1ca23d4cca4c5eecb8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3470758b47985e876ef7c93f13152cde343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7148754f757f675c72b9951236e2dc97344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f04a9028c3943c1c28545b6623def6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2294f09616242cf42b56545d2e5e456346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8866999d2deba2cc15830d7ee37557ae347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724aad732f89391aa3a166b5741d7027348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb2c2a0c21ec4804480be425375d256349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226d8cb55692938d83a84724956364a5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a46a128a0e676de45b0f788f632c4ea351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec563d81e99a928e573e9490f46a5d2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94e0d19d7a213ecb83a63b1309a5495353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8127bcb296a4ca5f44610e7c89b29afa354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1720422613e6a66c9e3942b23cb3f980355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f87f3e220f7545086440adc6d700e2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee26058a8b66b31c4b7ea73bfec07a6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf6d6c42fdade8d73a707541ead6d53358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53fadefb7d9039c60417f70be7a0c6e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de34f6ef4104eb9bab1263f4f22affe6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cffca2da88e62c3ebae5957589331d6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78c6a8271c09a80455662eb6ece95a2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cd52816376ba925d603d59f413fb06363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901a0f4c6bb523678bd16a9f3ed43f78364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d840605cd9f545a235ba4e5064e3fb5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055b727a494762058aaeda35f9a227ba366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41a26cadeff9ebfc4a80dc8fbf08529367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c745702cf2f45061a1d7d91bfd27d65f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b3a4a98164dd179252999fc73b5302369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d61a6fddffaaf3b7147858f5a1aedf370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2332bdd8d1321bfaa9a9ecaf6fa73d62371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3917966479ea30a1535a5b8debbca940372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c207957e1b54e8b74a34064c86627087373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5f3158c6fae148a6101abbc3278715374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c741793bb7ab8999461ff60f571ccd375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0ab90b1b7174df2448923232863dee376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a685cc636d32f3d68ca183539f13bf5a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e4c61ccf889472158546a4ee2d2228378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50a0654b2f45c05b6b6185d2af80e2e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a682030c16e7a857fbfc014f8064d5a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f21c401ec41cf3be8348f3c7a8c047a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65fea43fee0ff30c074144ae937763c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5911d124f93eec1387ba2e940f45db53383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab6fcf32ee7296197659e000aac4c66384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b789b4e0cbbac49a838a06843ab8481385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffde077252c4f5945a2f4b09ad690ef386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0429c8b088c3490b18c4c51e24948e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7994099f78a9182c0ab85a55f3dcb8cd388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d18376200c32c6a72060247754846eb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6cc27a8b0bb9b0f14967c1fe6a4070390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e80dd93d2f25f54a34efed3bdcc67d0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de42f2e029c570fd3689b8e9bfea94a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec0b1676bc00dd118dcff71bdebfc77393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802351b8f50935a059cc11036fa8b4d5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f258703b5094294966b77c64c3d16f4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaef0a8d6dcf7c2b5b69317a2d856a2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ed985084eec7abc09cd129f0a29ab6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5a8e6c8aff6d0dbd71bf2605c1c3e2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558d8d8b45f5aea301f08640b828d020399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe595109ef1c1f1d3664ccf4c4dce5a7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b2ab04abc238bc8079705c90c40518401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbaf06b36de7cfbfb350a45c86a9250402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cbde4d943d1d520b993ac62b5ab281403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bdaf5922bf177ef4bc6e0ba6a67383404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3f9b57110e2d0da732a8c0d245cfd6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd8cb9e0f7f073185ed98f719b56457406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f73822e7dff5a2cf87142dfa1c5d1c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de1b7b11c716597e7715b6e8f0e786f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0714ac0b94a329e4bf92aed2f8ba428f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878ec13e714cd8166e86fea90a484cb9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f8c651b2b62dcd532d930e18386974411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1093865e6149631127c45a3feedfc26f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce8ee6c6fc48750250c62feb6370140413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574b46266b01f17bf28cdeba5a9016f3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68a96beb695c686e704e42309f6c7cd415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830efddd80d0072f7b22453bb5ba2ff3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcdc927441ac5c3167bda2d95d5d3dd417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37c9d2c40cd618e05394e71fa937f27418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f73e48e62bfc5945caf1fc550bfda9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464d5fea886c7045f3c1cc037cdeef3b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c17f3b82cee83f3d35f07fe3712fe4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bb017d8a0f225ef9ba3c84b1854fc8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b43d55395b87379cf467109963618d3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d8eab2669d63db6fcc2fc170ef211a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6579e01b800e96ee76ffe480068c5144425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016ec1391728f1737ac3d1faf75a80a6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e49d29aaf931517cfa8a5ccfa7b22e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016304810b69b83fda5052063329296f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70017cfd6289aa6207ea4a0e1177745429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b131b229ea32dc33e3940f6ac622ceb5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541cda84b6bdcf6f1ef96b75b3e56897431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5d6fc1f02196f0f5601e00de1e2c2e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac97847d32e4a3f4830229e5502726e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b1866b8d82766972ffdd5c661a2a94434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dff9ea84250ef4cc40f4c67d9c9e0a8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec315756f6f36a8206060865e05e7b02436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7e86c7f0b9aa4bfe1f2d7740b97d17437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8791c26566208023416823dbd178ff438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66381abcc90162ae664eb5191c0d1123439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14f752711f37f28af14e4ebb0890c6b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913f974a538a3885806bf80b48397c6b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710cabc45f6d70c2048b3266fbe906ee442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0a2d255f494740696b1c5fa3738b2c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c1d68ff4622a61e719db30cee72878444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aaffe7f6e1179a73c41a91c16a4a94445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7f198342f2648e1cb30535b7fc1262446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb2d89d7e7eeedc9ec4c674e16f97bd447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69776d6aacbf0d21e8b5cfa6614cf199448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac17f086dc342a84fe740e087dcb7151449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d170059aad8d81073d170cf36924b158450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad3abf689fc07faccaa16c22d058c0a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508d8522e3525756bcf6cd5071c10595452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14ac96740de8feedaa23f32f5526a4e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94011a8e2096a8a8568cdf66fdbcf874454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c30122dfc7d72e5ace4f9d3d55c9e30455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e956274c989f3dcc9cfb80497bb184456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff96902c0767ec77a03661cee514b2d7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddba5ea7a7666e86d144ae4279d1d3af458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80043d43e564753b343ccb9d4dbf2c13459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6261ba8aaf82dea6854e806ab000e3ac460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5037a76364afbd61e3742a8f9201bf1a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20919d8302e658a1f2557b4be8e586aa462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91afe636b17114b76cdb449dd44f52a6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802a823681261bc9db6622806231239a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ec3dcb6a6a9ea6aecdd3c2d6b6e9de465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9572537bfbb0f0d860aeedd70ebdbb466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fada7676bfd80aa800d3f681aad1b6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e58e221921204f9edebcb01b063edf468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd55a23ab41d1fb30e65f7dcae170d8d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6c6b148709c1f73e61e89095c4ec86470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a8c2401272dc981435e1e9266ed132471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33301652dd62f3672fbeac89ab712323472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1763cfed3624fb430441cddf213fef9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df514c4d3b72d4457dda23303028f410474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb4edad17564a227cb2463b802ae2ba475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cc30a4ddb7f4b501cb39027eab1cc2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e41e03f39f4c7437a983a3fed6430ed477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf2ead34f46750ccc200351065fdb58478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e8a89e8087a693d4098dee0b30f489479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84974c7b6d80ab1771df57084a8aa14480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d35928b9c58765c1bd1d49275bb5e4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ccd1e32baa09c22b5b1851c0c4db88482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51ee20acbeddb52059348e6aa6c4f62483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde3d4e15cdf1fccd0ca2ca892b809a9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1429a9a0c1462f1b0a2a956375b42acc485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfc95b625a8a6d4e2123adc58d9dce8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98afe97e3b46b7213c2c820b24874d81487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1adc2ea1ded8d108fc7ca181ad20fb488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae320b5e9452e96b47080919436a7f1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bc21c5eb1aca7ce0849edd9accf089490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830ca91cd0007373f847a2f5730827f3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516ab12ad5fff17add51b628434f0e21492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2134ecc932899b4e3f3617a4ba333d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4a5a4bfa3d82604a2d9ef29db57426494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb888dd74d60b6dedd9fce954f643fd495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c02deebcf3ac05a246f9e64863ecdd1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2b0e85303d346ee47f62974153adae497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb87a0e3c5ec9618a100eb3685311b0b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a66435383d6230051c3f3b15df8c56b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d51998ece633f9037f0adcea08d112500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176be89bafe50f302435b7b8dd46affb501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721e80f9983ab772dbd22f071f3797c6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4409a1f3c342563b3bb905f0ecd1e594503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42029071d763c9215f0ec16600e6043504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985ff29b6fd9ea66d548c062a64f0f05505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a063ac1a5973cb20de2c5dacc5f20a63506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ae41c362fc56b2a07a94745efbf031507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cee32638c8ac05bf604672579163e55508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01dc333367845d74741b006ebe82cd5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad1235bb94e8e55b1a8438d5c269d77510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b3917d4c06d6e80b1bcdb0ef51a8d0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ea572230e0ab720ecae3e8a8af29cc512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7c5ad29531bbbfa341d6b44d17a066513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffec94024bbbae936e630c1c182723ee514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456feb0fc805477eaf201f69ad9f4288515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778e7a232d6e5e3f0a2d0c222c784383516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b0386a872989ea41fc6d417703965f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead8439f6437924b79035df681751c81518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2555bb2c6607a5f8b2e7bb275c6e616d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa72a4abf7630041b6299f9fa89bafcd520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7724786a1202e00bd9729781b9a19665521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa64935b59252dd7041ab43c1575ff1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c8f0f43efcd06293bedb241255fb57523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd0536f20de5000f792480cf3405f3d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce5a342f05a9043571039541561a656525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9f1ca3741461bd23cee485de0c5d90526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445cee4cd70301a22f8af442dc85b256527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c3d3d22295d9493876a36810bb417a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b363e3adf55695a2a01628942dab07cb529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c20739ab6c9f3aa1b2c78a9566aa49530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9f7957fc3976adc4d50c42abcc5825531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c50114da2196e0d8e5bab907e813f2c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d661b172d41286fabdc44b63ab2255533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9206b213f0878827269c2d584cb7c81e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e481010aadb8ec55880ab565caa684535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f0ce7fae193c3ebbe5e8845e478f6b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03df7bda543553cc511fc478ca54e971537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0d7ee62ecae4b7b1586fcf038eb896538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3758920b3fef268f9fb79290bb84e8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6816bdfa9aca81ed51ff5ca17fc0c572540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055de2fcb64ed02405457a28e62606e0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bd3bd8146ec77014fe864986d57046542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a81d01a3ac4e0e9c0b9eac1cfab356543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba89d5718f13502e2283e1a0ceba01a2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da6175839f264bcf0af26c7d74b77ef545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47496064697617080843e05b8abaeaa7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b0f0d77b72f10d5563126a2fa829c7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6e1cd5b7b1efe3d5925c2e7061c288548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3ae121164922194d61bb06e02852ac549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca688edc67cfb170048d48d0167f0a1e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4489f9d2c2c884d1ff4f178214e86371551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa526bc90e8bd6a17b20609f476a8691552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48324b26983e57db65f4a78fbd0ec57c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf9f5f6e2ab36aa67fbb8e098d6f1b8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e72cba35546bc3484585d2d021101e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca25b78e38b81adf097f1360f5a7a5d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543626b3d69ca7278e7109fc4aacbe90557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b89e7b68fc49af54e07fcb86b9d9de558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98feff5756fcf0d030b848942d2f6009559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f320510f46b9ed27e9cd9e7cb0fa7aec560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371dafd325eb631354b002929c4bc334561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d105f16f950539dead36d8a2809b25562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff710bab09f2a004dc03663012766b31563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a654a226548580b45a6cbbb4db126b07564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a30a4870426b14ddfa9474edccd3031565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389738f1778b82562f473893e20a3632566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3a859a68352e378689e630a6ac9ad8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4b75ab95313c250edd6305d272ec63568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728c66a733b4e1c5c5be7de6308c6625569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddb61d1f8a7762a48a70a095d62d278570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bc1d386a02f911e49bb70f227ef931571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8a8fa41be4d1b073efc04df315d49b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e8f4d06badd00c5d1fc528adaf54ca573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab024d79b1dcf527b24c6379593d305574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe0d1ea11253314bbf9a7c3f86077a2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3789819b39081946216bbd046241cae5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4ae19e1c358fa30f8f9d05b0ae4a12577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ff6dbc47af98020e0f882747aac5bc578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400c48de84d2a3a06550010f5c7c5f68579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8027f9942ba86e8126f1bb7ee117e7ff580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3c89a0ee1aaeae1c5f4f168b571609581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e606e0d4423c78a44bc37dd5b69e670582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ef5f06ca6be0a4373f3379439d978f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4ee0d6f218e8444597ce0a7f191ce6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a722d68d49bb784583009b7c933e2424585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c4c091ceee889442386cb95ed56beb586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eced65481ac5eaca077bafaf5c4fb60587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5441506f2b53b69ccc3b691275791d70588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5dc852ee62041b1cc146b07c776929589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d3b5a960f7388508e22f77cfc75493590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d64160531c1978fd816ee69ccbc0cc591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd11ff1b5c7ed63bf99bae2020866b17592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c510ff4e38bb181fdb9ab8af10b053593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba4bb8dff16243fa36bb5d3bd05c49d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7787bc65db205d5ddc0deee817f40c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10838942709a7c6e78d6943d48e4106f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950f7ab01436b7882b4c2b4a86a9385e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c06e4d6268676f88a14c9101699c703598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5c926460eebfd4926da7bf15183248599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ac8211863174ac10eed306f5e35bdd600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c409b9388f6233173937fd2702727813601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19af4607ac7b793725dfdc7aaa2f22d0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8487a2ac4d8b7b40f78e09248153cf603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e1681a94bf86f37a9b664ce0c89f8a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eced64f304588f05aa4364ba78b57e4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dfcf066c083d2b6c2acd986d988841606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e357de8517c0686fce9241c394f7ef2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af75e54f6c91c8f440c5f78f22847fe608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc054786355c62cb4d3d49c9667fd411609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4270edce04e5b85f3247aef1bf1ccaf610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47b80042f241f6387b9e42df71fde5a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedda7a8ef0593bc608301d443ba9943612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2162d191c455d8f8dd1d4f8cdb9409b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd85c50972fe4c87839563d1c7b8af2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a332ead6aa416b66bff0e138eefa86d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8434e82b6eada23410da8c134569a6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cfa226c3322e16fe1be63fe9c45210617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd09ec4e57094e1bfab55c2685bb9d1e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478af9932b21983a7c3d14b397f80a1a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e76b74c0c65a1bf4994195f9cde26d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031dca7fb41a6909fba66177ea3519a4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e08a8b4aaddd5f5f468e428625a34f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fd5d47f7572832ab0b23b1693b430c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080ac3199cf482c9344b52370bae5cb7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55877264f2c1201731d35ec9648fd01e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3144798d4d2b2378b0b9453877b064626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3552a1a0b0cc13cc88ec7ac1e5c14ccd627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453500a5d5f463049975481ee01184c9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34d21145b997293ec617961a77e00b8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b0bd85a584c16fa2bfd0918a0c4698630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9f8a2d43eff48505c42ef57dea1d97631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4615404539ede0b882e89ba6d619294632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3182dc6aa91c9a44528b4d8d9a19db633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9108e34db9587bebc30708e48895181c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebcb786008ca5400b9f5f52769278e0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db590e241f842faaeb526cf2608f28f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e371bbc3f369cfc81ccf5fde98bc7b67637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f02798830ccaf05ddedfeca88135978638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1710dcc313ee81fc82539a92cc96d14a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444c34ba9f5f4113d7cd06b4a0c3d5fd640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be866d67910eafe09f213788d9efe13a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8401ea992767880c0c593c9cf862dea5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4e2fb0146f4aea6fd10d67998dfb92643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfedc87e5bc2fa5cdcfb71211683ce92644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d24fd6192ded3eb06e68b5afa4f2a7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463559fd43c8c88e71089ce35d1b611b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bb694f10e78e866d2f4fd6920a5689647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b310ad5b3cf1f9601f93d7a842987b8a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4f0531d9d423c38bdca622f72222a7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36bc62df715d86b2151152647f8a96d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f0b2cc86f42bee7beeadebda56c613651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f20798695ae710f069c2733cd01fb8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987bfe573d8b1a9fece5a4fbb76826f0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a998de0d3e7bda7fa62514f3f0e815654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b48a1a4ef0bf41362bdf502700f9bc655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66761229917ab64b0898ae1cb8e3018c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d1aca5c6584d3b0c4a15b8c6dc06ab657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b86fd4779938727150b411590949df4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc120a83bd914f19b3c8f6619b57a945659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b618944917674493420bcedeed41ca5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d73b05d6b8d54c08a08c285ebddf428661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a4c1e82348dcc16cfdf82dfe30e672662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d859db72ec69ff498afd415b979d6160663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39a280586a0aac59978918e227edbc7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780b5a1519c99674674d715b99b379d2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686852edf657e7507daef0c3f8f5e921666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a82552dc95a0b6dfb929d783cbdc0a3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24e631956670221b7a6a55289faf69e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33aadfdb269745eb289162ec449a77b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978c108b606edd52713df4762895d3ba670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa1566c53e911e8902e0d1007c38796671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339c1bdb01dbbd345b65012c649ee232672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085852e7ee2155ed7effff31180ad8e7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7641e3ad66946e412d8123cbb00cfd674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816ba55e7d48969d39d09fa119dba2a6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4952967ec8eb527712d982be2c98d806676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cd569dae7075e3f9b013df6fa3b2d5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d3f190bc768a26b1b8e515bda5d020678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8611e64024ee5e8f992bc32369c30883679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea270fef2a242cc52820a0813914edf4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0f05256b263ebed37b2bab902a9706681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e9d0c4fbdf4c72ea20358d7a0fcaf3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de3edfc4b536162ec61338fe4cdb0c2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f417f5f8192f363c6cc671a239df1d3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dfa3f7d9237545488663940a459a72685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6ae92d83b57f1e535857a986f92e67686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f792834ca08b75fa394ada827fb1abb687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103f47113e6adb5073da660e15e5bf47688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d849d566c1cc4d3e2badfba2452021689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b093491aa6fd246c846cbac248cb2923690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eb6b3db37e694c5e06a4043fb742ef691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a9564e6f55235443999a2d46910c43692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7424af2881fee404b0604413c9c554f5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d10607f501f5481a4ba8b42fa9330ef694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2843578db75e33a24597a336fc0cc356695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0ec8aeab3ce310ea095a12cf7ad50e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ae147864634099efc86b7ae132406c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b994d92d2a14a0f9cabdcc89603e130698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a40d540d3546498df7ef0213822270b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6573f7264ffe503be200cbc4dddb34700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24ab686648e7ac09204e548f94dc6e6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223d9ec7b7de6b1c9341221aab2fa643702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aab0362fc22e011a8e9f1143cce7244703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa402437ffe6b0f304ab3df9c53cd762704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fa6603e943861bb3dac5e1cd847e62705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e4e120875b49d3633bf2f1918a4263706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12e8356f50a9a6178023e114577286f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb6b603bf8bee49c6029ae74cf6a3b1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25730c49cd27d805a694a756ac5584f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca5cb7f359534fb666e9830c558342d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c837ecceea21d554e62ed74bfb611de8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50185e265ccd2cba05f352a8723d3ca1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4484b6545ecfed8cbef08df3417133bf713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae95288d47f19ebdfe0dccea22ef9c9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5ac8fe43c1127eea5de4324f60713d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2891493f46f7cf403d0b2e342302ec04716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df5043af62dc467159faf347c67070f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed55659af5c7208b87f9e2b632fa2429718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e62e98b2add074e5bfda7587546bc99719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515e95135e800f30ddef3714c0c1b9fd720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d1c357f3c20c77d12accc6bc75753a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd66381a6708ebe702c4218bca20472722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc07f86d86f93f5f22af9eb65ccde9ad723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806409dcf3d58feb8b3194060f115407724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9e6057bafef74ae611db61c037f22d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43361038ef38a85653bb927319a0482d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17242d2bc6cb97fc756521ce17edda6c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918f77b6e5f50579b876c2869727d480728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be343615415b28a43367a706800d0db0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0681a867b9e5f10129e1613868ec3f9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ab53d04bd8d1b5f4c186ec1153d0fb731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42813c5100f4c3107f4dd6302bcba75d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a3879249d2e6bd7b9259a10d862491733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dcdb002ab6a20a9be186685f9356b2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b438eb8c312cedad0200fcfcebb669735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db19f376dc9d9e965e579b9c894f9f7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38203abcbc720c11945921584c707f9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e73faa55e93a1beae4c252208d8c2ce738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da0ddd28325e8ae59dc254dd0968dd3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae1b3fae09963d94b043c71d19f7f0b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89a2349e84fb4b1d49252f29be728fb741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82e0d1d3f9cda49a522488d2d0dda6c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138d6e32c33e182474d98f8dadbc79c9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f783398941fbfc1d12e9b7d6b24d6f3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47719e1be1686bbc62c79b627f7e76cb745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8899eeb9675a0a754282ed146271b85c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bb7909691ff0c414951ec01943e0da747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd814251315cb414621b382602b5de5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dfba98aca1643a89d7644db4cd6020749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80d3521af641afa709836e7734f0d34750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df43a3b05219bcebbe9d96fcbeed806d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa3fca318e347020a3aa4eb1be1182a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c44d27401030ce36245d95e7fdbd707753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>