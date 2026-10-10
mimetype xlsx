--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b03b66aa95047ce3980095732ed9c11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17b393f5155afa9357917905b2c40ef2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599119c5a8031c9eafe96b1767b922033.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f84579bcb4f06292bf2ece0958e13174.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bddd281bd2682fddf1c15846d9328bc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb813c4271bfb792b57422f760d9e306.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688a4a44691f7a1d48aa73f5f24196607.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948f3d9a6aa1fd33092166442499b0a78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b89047ab4cc375ecd5a414f822dba09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d52a7db8568ad7100486b628fb10c110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60435068d68a116ea4a5bd6b830f576e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66b2d83fe1c2b2ab25481661c08f75912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0895a6c018efea25c0c1e1a233750713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9a1390a1edc30aafdd798a305c522214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642d5d6b77a547b03b620855d4222c6115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ded86830c5a8850501fe598f8f65c116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180e9b5f187f79ba0f67ba7f69cc704a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95ea3e187ff553e7acc28cb8380a80218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595380fb8620fb1b69b2551bd46810ae19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963e28d40f110832e0bd2086c12a585c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e181e3594556584bbbd4118ca5a7375121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b1ac76e327cb91ea1220314f403cc522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d8c1c416550672c8e76c463b21a81f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6af96ab686d9b5758da22b5cf4475b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daca3f77c83e552357ed1fa37547d1b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767eaa7036f05567db7d7f4ffdf406f026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b53e71294d1d9e3de67bf0b756831e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a322dd3253140bca936d0c262ed11028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee46a0c83a5b2b4c5dfbd102340788d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29a70e19c97fa10655435d83187900130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0662f8f19a90292414512315568649731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57aad0fd7cd4abde2d5c147aa2f187e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c2c4923c9b0e7a683721eca5db03fa33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af249912608e89cf9473e1433b9d6a1434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3563495c64fed04562ee6962bc7d57135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59346f41803d5e60a5147f5e49537b0b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600a8f628b2529148456da1303c13dfc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ebb8c6ed06624757aa80fae71ea55b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cc3e1c8c5fbfdf8c0e85979636e57039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ebdc5d16c855fa92d6dcb0ecc2ed9140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8875fda5c14f0f19004011711b802c7541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a67ef25e248744ce39b557af7221fb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9b5aa6947689c4cb574cc9ee9be3b343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a1af6728392c7070a42daa848478fb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f2ee26714b87e0b22717dcda81313f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aa1a50318fb3cfa9c96be82edb4b6e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b002761a7889c8c27c6f6454096f68a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97bfc7b20228b206d062f2d1e44071548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fc17000bda06aa3266c707f6ad33cc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d082893b87fcc1fa58bfee18b0d8419350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eb09d8192e140ef91dfc40e9aa0cb851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e968f309796616053993096e52fd125952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e06eba7ac12bf288df82dda72d092c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb4f671c39abcf4861eacd5384c7fab54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7637a562e43e0ccbc79c606c711833855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3b6b7577cb4ee444b7ca45059b53a256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad12c9c8a07efe9c99736f52b5c284857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d1203ad78fa8c3b03eaf7891f71dfa58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4159928b339b2373e7da8ba0ac6a0b0859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3490f0d40dc06692eef64a7e2cc62860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873a347d695ba607a9da69c6053ec9b561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfd25eae5b76ecc3877897482bcbbb162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4149d64d960ae9913dac0c5d4d4080a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ae6b91f16370e54df3e155c788fa7964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b540a0ee2eaf47be70ed79c53baa1b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbe1da48b352fd063d565ad12ad971f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01b3fee6286a18385d1443e2e98d16167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7a2e7c5795e67b49bad3cdaaa402a268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4c13bea08b7bdc419b54d43cc22d3069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb96873f6fa2dcaeea485d907b2aada70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bf5eb6f7f83ce8581fb831e9e7a98b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd514aed85bbcb619fdececa39ef8b772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec62c67d40ba70460b4da77bffcfeee073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d4c20b60798103997e59b9d25b2c9b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3b89d97297dd556f500abe0c1158d275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7de4fd9cbcd76d5dd81b6cf6b063f1076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57641c76f6fca31b436e6a67d3f825d677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112e4e98d0416c0aad429e2923c294c778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2dfb82f6f433a4b85537c7453d439f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e9627ed4ffd8f7f242a25ee617c1b780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be72f9ffe24e879bc56317cbe7984cb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb02ee1af4ea9767fa8cf4fc7e5bbb1582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caef3db5422a73f1b2b6697ca1dcc66e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b444025eb350b6b8211ff6836f7ebd084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80773aa095a2167b17902342bf6be25d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23568768996461da5f6cdf70865338e886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05751a20dd33166b1bc1c822b377358387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0026e5cdd233cf53357035de5a048f4288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b911f60696a92eaa7d33df961de2063889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b895172493c6d5c41e271267abdcb3e590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45741c4379da876df288b593b88a745591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0f21c1c844b7bdc26289d5d446a62492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3321d622888c9d085832ab4fa62a4b593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a423d1e735ba57e48a14f2b44bd037d594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af9ffadbc5c3efc8d311a137f64b96d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a3c3ffeeeaa48445bf06df442d578896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19179d4c0735b29c26f4293271d3210997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d906a752d507ce9630a05c0142567698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edda9bb1fdb72ec8ede25f2025d2e38399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e35b52323698ee4bf5b118f6983690c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cf51f4e993ebbfd8faf85b5705596d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23822beb8015b5c9e56597a4d595b188102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad226e82f6858c607c269101099461d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46bc2146aeeea06b2af19da09d8037b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cff30481955516464abc304398dd6f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d61cc5eac1d72e5708bda2a0701c847106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81b838ecffb052d15acd71aed63e14c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536a15685771bc4f18bbc68bb6e086ee108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1110679c696b5a66fc6cbbc910cf23f8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568e6456739f65b8fec39c251cc75000110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb579f187a3a6b7854582a30c93533b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e9405d264dfdd647e40e5fd25959ae112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876f6e18ff309c13e4fc8ea5997d94ab113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502e5066689efb910ffca85a1ed512bb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eab6f514971f2bf2acd4616a609f19c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d80499a6c75659b160800d010af287116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5256e9adcf778ded0dbcfa18bf3c37fa117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b37bc23acbf7d61b9cff804570ccfb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d419e05b47b9ae95772b784d44b512c3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162cfeb552a7bea4ae628163da870bb8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5235d0a54993b700d303c0f10322e2a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781ef88646033d24526d2615eea85977122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887357581f79e97bcacd0bfc7f446c18123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b795f50c7782a4c5e5e5ad4b77bc77b6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde9c276bfa0005824c8547db200de35125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca0605bb35282cc3f3a5937baf3ab87126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cd56a07bad37f0b69180d5d2a1f51c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edecb88e386696b4ae25960a33f54270128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edc61ac2601493dee1bbcc4ca07c999129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8689d07ae23008a1b3d8e80c6486e6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d50ae5e5e929e6c317d6a7c3530bd32131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7290abb8acd67fba4742b701e7d15c47132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c676e845706d0aa9af4418fd081deb2a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcddb2f5457f3d063774778c5c6013d7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1727a482b5326b680d8cc8846b246cb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87701445bce06f6c932b7780a83999d4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c07d6d2170b8115a12c1317a91a8b1d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6227e6e1df55d20974eb85baed745cf5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1574e4f1ed6f3c22b396669e722007c5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1974ca28886f2fe80a2f63c92e9374ef140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639b72ed400293a288a005115853977e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad53a765249bd0a9a3999835b0e25da142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bc8454dc151e0337000ff76c2355dd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdf4dc6e001ca3c417908625796bd45144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d67a30fcd41daa680582ee6ac877df5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92a05103ff1d568e4b8a6ed6226cd4e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432449c62377eb8bb74ee9a090190069147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695d7a7ef25bff05e42b1c06e3506b55148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9938529413216533e75d58a8a95242f5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070e503d5e23f3be9083dc0b7347e6ce150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f75cc0aa4220bee6c8c2b4f62a62bb3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad90e6fe1fbd56c624f25e67bcfea25152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64e7285ff5c3d766d9afd6a72aded1c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799b43e088c8b63cda4315339611ad05154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172566615a3c78c40cba9ba105de05c7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb727b8c4eef326a2c50b9d63b08c6e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818141fc7b42bbbb41ca34d6656c9317157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb7c875e45f9be97e9e4dfecdd51af1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ef6fba332212bb54751d68222c71c5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7eb7e96e02244f09513e45322775c6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d1e876774e629536e5ec7aa9de2c61161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b416549cc80377a84817a7ac24850c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2e2f8eafafb3068233be8989aa38e2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc3da6253b815ffdf55f44f930123e3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fe4fc3300e450248f0f49548d21f01165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe0ce7f040c3af7124ba8b45664deac166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d157cf995410bf3c3aa456328783bb6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2819f42e048e6595630324e8f4a380a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0584daf56b3417199414075fb44019169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf8b3b13afd0349260e287e52f02b18170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5122cedcf69949930d9c9088aff630e0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6984d6ca63f9f1144f95eb57bb532aaa172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4d14433fedd3cf7291bda836a327b8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbdfb49014fcec3d70f5dd379dd2fd6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6db3243e8f012c83d067619026467f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923b3da437fbf37b194fe62824773e71176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5769f4f44248de5cb7f341c3bd3462a9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600ca0cf7cd86d44d963072fdbdaa5b8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c316571dd2dbb6224fd3d7b8959d8d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38517e1d3529222c50b337a34e8a8a28180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e20b591fd3602d050903470a5c49998181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f272308585b76725df632ea048cccc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa13a690eae3409243dc772eb53dc64183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dabdd109c6d8a80f17344db10bfc86184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cece6f3e8c753285064c21cbb8d3094185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfa48035de8159a394672bf7d1f645f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae81c9df673fdc7b6b242662997645f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb4e4c2e82b078446d094fed739a867188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551d7388a0a4c909dc8f441a13297430189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705aeccf399c9b049da5b483bdeff25f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382112516163109e41f1e483d9a27535191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daca8984bdb347233f424418e2cee9e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b454b1535dfd6bfa22f75314709475193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc333736d01f669c00c9502b4f0a8e1b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c912095e5c2ce2802720468635ce688b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10c772a1ed06f0a5133e3ac0ba18db8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe165fc638b5d6d97294f8dad61c6df8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38257ebd454d0d109516a9bdee17cc9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5b3ced67d7a03c503d3d2926323f2d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05971dd2b439172f0069adbcd78f5a31200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241b338db671f16ea9a67ac4deaa7f27201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb2f6d8a1cd0c43286dc77bba7a7ba0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee4cf81851e3f731e6367ee7166b3fb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d92e6cab9d1f7f27155c8b58f58fee3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf358e1a8c626c136d2680a2d7b9fe95205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0515f08906a06a7218824dc2dfd2d5ac206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee93a8dcccb3c6624bf631363d57a0d6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c633d7e89c972f8968d45eb84aaf7071208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc2e62a32398b63a7dd552d01e066cc209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502d3ea31a7710069ea76d79f2fa6dee210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5866d9c04484b7c2f580a9b5ef1d25a7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f5b453ead1f2315613b1f4fbe3f3e2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad32e3610f3586b8afc2b5285668aca213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16e4aaa6816c88593104862480be22f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf25154720beace20241c2ce13b82309215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ea79cc6f92799d69c40f7d6a1bd2a0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab054a8617e692b60164d4c67287d28217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096f8c411aad75c0a75447450d2fe80d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e55e270cc7a823993742d5df8b9b8a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7201478cea2cff9144987c78e2994b29220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5eb46f3bae0cc2dbd84805066f889c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234af88261ac36e591b8d4c74a591db4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e86e84c9b1e1f86e2cc84a17369c18223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ef0a4633ebfb4728a0f0f4e23659d2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2db1dc0e53f68e55dd76e5b541b6980225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1b3bc4512f144db8a15efbff710946226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9938d8092ec1e194759a60f6925e156227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47ee45d8fe27e67445a3b1c6667e95a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a3e735b34e9bba58d59c9727fa0c5f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff037f349de69a32e9db692af666454230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc6f9dbecbd3a881f5387eb58a2df92231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8eb42aa94bd2298fb25a921f3a4a75232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c9a51ebec1e98dcb80da0cd9ef105b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5d34ef1e3c0a6e852ce685f52e3584234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd8cfbe684683c9793b38d755063116235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748f6a65afa900841867fd3cc12fad15236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c49fae8a388f676473f634b12143846237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda83b7f795261f6b4e3ac2c1460bb18238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f039a7d4a69c6f0def1cf8e50df5722d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07886eff84f6ec95c90b3c7eae7e1fd3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454c54122be9c487b649d7664a59e2f4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ca47795cbf75eabaa9ca38cc628b54242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc802397ff013125c2d91cbf77fbc4e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b96d75ccdb1a8f3858f4694d2c508c6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83c599de5c3cdb23b632aa1862e130b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442fadee7ae946085292132366371658246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c024913bd5a73912e0916e6d1263c5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18741df89d821abd72980c980e67e2ae248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5726b14dc17692cb490fd840f9779cb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce420fee0d874e15063b944f72a07ec250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e670dbaa87d3c21d3af26bb059cbb5a5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e52e392c8ccaa319417fc979b6acc28252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c13ceb26b60ee911bf50d8881827c08253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0019ec8648389de9e728b2ad6c8f9b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2d2413318208e714f2a99d2f1c1ecd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5a30334935949ca47cad25fe1f2ccc256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ec27e3862e176aa86ca786a56d37c4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb74e3cadf3e34b640e04b70cd74c237258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5de53286902893fdbc6e02b58a8877259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace1c8bfad119410d0762659e02a0a09260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73cb3447640c3ffc031ec2a75bb7b9b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8961dfef83cedef9c0601446b1cffa262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a748dc04f44bfef575d305ead12d9b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53afbc83c9ed7ab56009d88a186290c4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff6e77e5150cc3ade36e43b7860c74f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db963d5df39a0efb261c327201908682266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873e4d8325cb6064b6a3d5ca4919c0f1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc5ddf730c2277654ad76c3c39669b9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a4dd272675b1c119962e860189a2fe269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c42b516e7aa59592532905f0f621f98270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0613c4aedf85ee87533671b47f68ae82271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3eae9fb764e731c688f1bd2fc261e2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a441066d90f6bc19ae3a26a02c192b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6610c2e67c0443132a5e23a9a55449274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae9c40fb554fa4bc25ee969745cec0a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91df3596111834d44f34b85574da5b0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034534f1d6ba07eecc948d47e5b0cd6f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255b57e990ee9462663bbe3191fad61d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025544b20be0dc91e0fbcddc7399e780279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de937546a83ff7082485652feb85db9d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81dfeda83b64359af8680e2db47a9e1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08300f11ea775af696f1adb732f85386282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03516513cd5b9d7eb0781b164f023eaf283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48a0de0c5f6770b410fd4ba4d0fb471284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de22c93c1fa84ab1bbc1287d41adc32285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f2cc59bb8ab3098b9a577155cf30b3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c55c5ed13cb758113fe42ec6262658287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72244486eedd562db94e4fc78b322547288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdd00243b4a245464c6afbad52b83e0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9661b19f733c41353fb116303c623ef290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ac33ad4cdcd24f728605c9f1042a00291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f36a96c38457e1e9f8dfd93fc14d07e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d56788b52a0fe09304afacb15e419b9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27480e3ea85e9f323395badad5c020a4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4000171615de2ba317adea3f4edb8c26295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87041e3babe3c79b89dd0605446fe9c5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598e90864ea3c67fd3716215927b83d8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbb32316c8f5c0a28777a384f130439298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e362fb58b664c2d45fc85ed9c1046d5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3108f3fce9deb94fa052202949bcc42e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612d39462cd0fa4080b5b5aca936cc69301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee716f4d74995212672a1e6b7d2c9ec5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e754b4b148dfade91065c4d331af0d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a200c233ca43c80f3324369b6d062e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce6ecd5633e7e3a5bfb6bd5c6d8dfe2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b50feb92005392e5075e285b874c42b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3910d9090396df9b065d3da91a01d017307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a646a677321c72c40bf788f576586f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1150c2df23afc5f1a17aed66567d39dd309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b360f521f4c142d2cc5277e23265013a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7772aa6bb2f4bc146dda1bb05a219503311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590d2c9042fc17c1c8e42e1d4593b62b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad108d5f75403eff5701ad3fecd060c3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c367950c25cd1eb2fd88882c942ed338314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dfc0e25016d1573660b29bd218db21315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c4483d9537c2cdb7f90878e2fef349316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948bef3a4c7dba1948a4954f0001ae0a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b07c590c4eb2daea767f603490e286318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425a3abcaed35d95e865526f033c38e2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea8eba2c05364448459ee7c30bf4976320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d3a803b7a281afa6a710de9a491b3e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27f070c23877f188c748efd027a0a33322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6608b1360d0ca98eff7674d8efcde7b3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e5aaf2c03351575ab7ab6f9b4490f3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2ecd85869ae7f8de5002603c5b16b4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b85a7f57b1a522ed8b77d08d488b10b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d7f2e401d51e5475363fa54349c01d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d5d8f0c060383bde1e86515e6a7f47328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7c4add344140e0afef4dc2606ab14a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0e87f91fa43ef1411c324d0f4eae71330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0433c76779113212b5ef0848387b60d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c453a851878df8421989c3408b6837332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c340ee415c5f698b084f7565a04f5e2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a741f1b7886eae64f76c7b6d650aa5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cd383a044dd743e03e48a4c920687f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067a557ccd0d5562f3c5fdb4b526bb53336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d356c39699452f22fb29173c246c51337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a75ab6a3917bbd1dedb8beebfc024e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3c86981b048aff666d3a24d9bd3467339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dd2048dae73d21b3fdfeb1e4e3c91c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18dc59ca88b658093249a2b5b1fee2c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1ab468cef6f97ba12f88349da1ee42342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cbe46bcddd8cf243ade8cec157d5ae343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87be0ecb52fc682da764a21f02c1deb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291cd96bb5c11ac71731b6fb0d1d96ec345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7de3bea47402afd4f6834695cc04b0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4349d453d5e70a7378045453abfc3c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008512b6b8a8bdca99c6dad8d80b45d3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebbe4648fe8a7216581da4ff25e78ba349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58bec817366d73685db414941cd33eb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df14a39f54974515b567e2fd6cec5fd2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5cfdbd5bf1d03a3586c1b55b536bee352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579584ca309a49e988084a6c5a5ce894353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e21c9fb0cc8ead672f9419de36415d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ed64cbc3657159139b9e1fc6ebd361355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fdee1ad521a36c78c2e584d26189c1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a674609df18d9cec94f20aa051262e42357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01d101e873890b36e3c7aa221c8a891358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1764218d5677b4fbaa55a690e46bfb7b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529435e24b3a106766a80ca9c0cdb39a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547806c9876093d9b19511e3e7607dc8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7108c701021d6db2e63b9f1c96fe2d29362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b82600cd6c90d27b64e6dcf746bba31363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1458cb81d902b942904094d8688975364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c2eacd7c25350d78d30c485f2fc1fb365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7601dc7cfe4947f41316de30272e02366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d79df4838bee5b686c98f2ff0c9cc39367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1e6eb76e3506d2d49e455cf5a4a4b4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51871f11cdd883900b591dcf9aa9701369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d480c8178a33d4197dde6defc598791370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0242bf0d0e9cc81683878757285d63371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b88bc52fad6dcee606e9d6614e89e5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c3a91fb22a9c20e2913edd0931fbcd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7599ec7d4446f39b7b250935d3cd2c16374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4154b9e31d3bde89b45b1e22d95e5470375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c227344234d40992876be2c248e3a7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12e0209791502b2b221d6668c6b4a5b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2317c1fb8dd39d55b87fd500a9e48435378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a91fdfd4110f757a078ccdb056b6c5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30faadbc211b2082a6d22b578efe7b3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e0d0f8c7cd4d661a4c503c1c533504381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdc33a52b107e8f9db4e911e2ec0b74382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb8d81b1504161b936ac4247ddfa6de383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690bbb27154a0dfbb89e44dfac5c1d3c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8146cd9a9449bc6c8027d7ccbe312fb1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a072cb1f5291904fe2c8059a01d6e5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594e0312e2ae17d1c4035ce423d8ab0b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4982d1ead56fee9a078ded5d27dba8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739dd78bcd707e0f4d0fc139e9b671fe389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbad9f1c7285dafbbaea3aa4d81e4e9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3727e281c209b21f92ca2c451c92ea97391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8db58a7b8f54ba663d9302e786e40b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5a5ea0283c3e0fa238ad0880f18831393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a8da6272d9b37795eddafe5238c8de394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17ad760d5763eb94d01d643fb40e27b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412a4b038e2590cc300796ba9c84281e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302330302193e4c1754505eb68e937cf397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72db2475b340039af864665561f044f5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e09128173090d4a0f20460bdfe473a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250f299fbf6289913efd7eadccf77d56400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c6d56d558c2d829854c955ea5b9edb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac726adeb770ce77ac43c115deadc377402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4307eb132c576af84c079a3d4345d6e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f2125825bf1422af708e2d1b0cfb0c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecc2c37c1eba45fd96af2d768b71fdb405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94528ecbc3978c2e768e794ecec3694f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eadf1cc6c929451a0142ac88669af0c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2398bfc767e64dfd3b7ada39a15a34408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5a4f8921fd0339cd9cb97a750b1a12409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08915491c79b40ce3c5735ccc34d1bc2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c655262e8d0cc3f5f98c9aec28e429411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2c4e42adb74352cb547006bc3f0872412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb709b11f3dbf1a9ed830537a17bd35413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71f965ee3e5ae24106d21430d1b1f11414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8245649aecfe8479bea8bda3c0c433a9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9faa806be3f33b4e897f16383f34eb416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95686a8ebedf01120ad7c0873079263417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6830c45ea6a8a4d64a042c3a66d7aeb9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae86015ca520284709dd47445de702e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c421cf55287afba252954cdd66d183420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf994e905641e06ea698543bb4250457421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ce2ac810903ed4609c82e25ecaca88422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52f1737fbfe4fe7b6c9964072a83612423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f6c9e97a717a00edc981db769712cc424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e48a70a07a0fdf2ddc68be1d30ac904425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851dfeb2bdbd5d95e957cfcacd08c4fb426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4b189612f6ae596b7e48ab0152d6a7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b44b9fada497e5c79c280c86f43e9c3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0ba333d4f6e34473edcf2dbae2720e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306c6453335761fc7cda4459455a6c6c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b805632207a2fb4c29cae88a993f1b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33a8070001497788e3f11c992104df1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0852bd3753e5fe8afa4216d40d954cf3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bf25437a056662778aae50e37442a2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6066a571a0b2c2f02ed71a97846eeb435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841c5c310e73f1286f096280c16028d3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d7a097ad45dc76eb2962b8251c1b1f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1f9ef1ed2b5d64679eb09dcda7ad1c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc177d9050d11108c0b2083a67855ab439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280f11be7d0f4ec496de33d4460ef5f3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de87ca1edbfd1639148f10bb76606b9e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff06881eabe9175eeb5300ae4927b8b7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b817b20b2ac5fec2439d09558113bd93443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db13370f68ef3ae0dcd0c14b1eeade08444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef3e0b2242a5f7c338ba0ab3b9f636c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2867de13e9a1882ea70b8d318589fff7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a838291278154addeb6ecdf0434d70cf447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e38856d9b6b00fd0224d8b40981c60d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471049da78c42ac8737b925a8cd2f69e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32335ca0e0aac0ca448361cfcb3d66af450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb9949d2ef45c42c632383c1cd8cd4e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f8db868706bdf807f13778159c9971452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecf3c16fa345bef6edcf3f941692f3b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796e77656e9d5c538b1dbf81093ec910454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcbdceb28f385ed38f33e37775a8a03455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a4d352cc6bb7e1f53a08d1bc8cf48c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3f2eebefccd7db31e8fef0283cb6da457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a544663709413666e35321493f83adb458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f074c025c041b77cbf0fad70a4e345b8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f20096159935063a73033da56af705460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d34b2a0605a0db673f0c1a24c45634461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0787687925effa4d56b1d912d4e7407d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e19cdd028a0cf6623bed703cb019bf0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b2e53ee09c395f4948e6e2b092241f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ffdca7c5641712a7926a6a25d5da10465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2b4e88120fb131dec775c9715b5dae466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cce5e1b31fd758cc157e2955bdaa67b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b99964d290ab3ffb4f91cd4de49b701468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23687977a384f7512d72a66b07a6323469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828b2194f505e70f0d8ff97822631dbc470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8caf69aadcc3f7999012d95177c63a8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c63a760581881d48ffb35142a3f3d39472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc46b200764ff066eee8edc50adf0e4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6322061d5da3b26972597fbaf3f270474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dd75378b949f57fd8f07bea1cc9064475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b009dde498721b12cb924a50681737476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba54c776080d3cb07fbfe6844302ace1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08864cefd4692ffadd839d2ba733dc54478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2ae6efd1dbf1fdc8ecab3be5f533b8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5e93f3e50387974cc6d7a91fef1cec480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3655d66a67f12565c63d9a21bc79d6c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fd5768f97b777dd3f38945f92e6c89482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b03163cb7e788e73de02518b760976483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b615fc86a8d3ea64ad3538b56a88cb56484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1afc2e040b637e1abc331eb1c0d5f31485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ace701132ebec9a9a0facea92e4b7f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354afe59f2ef151dd89764b200ca2e44487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02ac70b4ff14b3fc7b5ac447f830600488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cd3568ffac1fe847863c5863de1145489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f7b9d1abc98a0f77df156c4f1001d1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb9d27f4b1c52553dde533c4436772d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99cbd8a10279ead7b08b570ceced216492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65be7ac1ccf831e2a1194aa5ad6c1a34493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628448bc651ce3cde1b40125ca9fa2ec494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81e79c0b649eb80db61f97efd9591e2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f1d506acd13796268622172f2d1d95496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66666b5e6c343d3b9d04df3f98fcd2d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eca1de69ad8eb36046beaa847aab532498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea680d5037d0c69157aa4b7b1e39f38499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922cb30cc9e0615c9a801b15e8a53243500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a831c087542efcefd718c100921d80bc501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd37b8f4f6f1d5b51afa7451d67f17f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4937c2f795c808c5478fdb9a3389cb22503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c59aa8aca908e035eed90c832aa149d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd844361d5ea463c06a5e72f2e019fe2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221a8375decb8c776484f19d0ed434a9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f52e0b35835eda7a115f70924d01721507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cac358e2380fbca8ea5ef95af41f183508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6157a1b4a4cea53f3f024216e574bf1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5684ff156e5f613032965e1cfb0f82510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07307fd469071bb5e5c0f3cda44f9c8f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bae83a7c99ec10f4fb61a2afea02753512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f76fc51c6ebfb77129ecc39efe1ba6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9fb13e4d2fe16c7f3f96a4e58c51e3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6a29b878959c782ca79875e3e849a6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da418a1c11d33a3f7912ba53f1ece682516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644507607528cc8b82c12266a66f4023517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e432e5bd511c5cb919c031559caef55518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fed5bf28a546f8b0727b014b8907469519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c25f3aaa5b732de43f8967759ce4644520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46ad3c9a11eee042cab6640a0f7c100521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8441b15b0d47874019b5d51fdcb64362522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fcc5633a90cc600982177a97ad9474523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bcaa59b1e1031adc8c9df77e1f81ac524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e82f8da3cbecd4f7451a55c76c8eb40525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008e9183396125417024661624d0c776526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d17917673f00fc70b545b204a493c5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682c312c117031fb2eb290c7b1d70bfc528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917a59a5789bf3a9f41650c086c9f83d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df99b8e53dacbc2c5c75bf3ef69d43b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24c7ec1202fa60c13e9bc1a6f9aa1c9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5da08abc16b02c76b8b195bbced58ea532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d252ede8f91b2ae29e0e717ff6d65b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098dd3ef520974f504f3f4d8e6fc5c3e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68f973d9a10f76c9905f89ca1aaee16535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f609f45c4676d5235b97d8238d6bf34b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e74e2a9affe84c5b370ec387fe2fd3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec1a304c7f37ddc2200ce14b64890f0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10558374665bc7c2714710fc3de987e2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3f55351febac8886bbba6bbed36064540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bac552381a14b88519038f6cd79b77541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4433e9773f8851bb39af291a7932c79e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8480401d694875591f7e1963dc106e8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7477b6f7d491be582c27b61ba5e2a35c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89b11859c57fa4fee7d7038278ac30f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8485d710767c366ba3bc910cc6523804546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2f6de1fc1b96b553812e71aa3887bb547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcadfe440d5a3f0409747c6b2ed25d91548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dcac7eaac5a184b282a25a00c23d8c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36364b3d04c1d762fc18f3954937261a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d26cdb7c21325e207fb50f4a91fd2c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434d12a2cb6ed7077f40e9793ee22025552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f85237d93f49295a4561ab86f77b4ea553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ef4bd5b951ab402921d89069784da8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c233de5e5e5972b25646a7aa13f5807e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32423828b1ec5e4fc7502afae5db9a1e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75f474b1e73243157d087c9b19dd018557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a76d46fca26c1508609de1f757a379558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdde09a37f223bfebb8b84807216a3ed559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e397ce707a79b0ccfcbd24ffdcc3fbd560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9eb3ebd116168aa68891b9033504b72561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414fdd97eb1a1cf6b05b40c76f83b289562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af84faa0f36fab53c78fc40a01550713563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275eec6da2b65423b043b1a186c766f8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e18a914b8ed06cf74eb022254c811f4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b07fde3220807e1d3be712789e2ab6b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b77ee3ecad9f3d46e2b10fcd289250567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d1548e0cfdd74646210ad5091f3e64568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71231a01279eece4c6a5ca1b0f7fc2ab569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceab61c3bcbe9326ba54336b7b2b1307570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b8043d14cc0ade33237d7491d8c86d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ee6fbac31e1e02f7ec76254c8b1bbc572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca42b1e204cd3b84ae2573f79b539ea2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb0ce16b85c6a00d1957aa40df1a37f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7b8809f8039f470e7cee7a74ec62f3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd24a15392d81766ed9972b656a96e2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8666d42230dfab519bc5845c7c8447f0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c535eb693ea37bc36ca5e439b037c5c9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7909ffb883799347d47d5a3f902aae579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dffed487ea7c8011c533a6772893ec580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa0450013efda4de693dc8eeef14632581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c139f541962dd8ae90e5707bd2f556a3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a499b2643a898c8c857c848ba08c4b4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff876edf0c49db3c4c2d56264f7752c1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909b3d59f40f6600bf506e69129f8e1c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404d8f4acd6ab46431bf72b7749995d6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9757748e0dade02937cc6e82800c39587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34c2494edfbd576f9e31ed2f981a399588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfad328c128e3cf7e80b8549061c5ac589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3da4b93ccca402f75e974031119f9d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492e97861011cbaf94c92dcc22a62e62591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc15340bb75dee6ebfd97557622af2d2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c59b60fe213da62d6c7e0f211d2510593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bffc8af5492ed4b74e1dfbf55bc96f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833fdb9667f78f948ebe32f5852b7a1b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15073c970870089e40aa2676c0ca7d1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53448c232e9216279e4f8e05ebd16784597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242dee04208ad6b3a52a0394b640ce47598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c381c4d7be33b593ff5d5c11a634b8cf599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f748b63b4a169286e99bccae3a0f3906600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a7dbb0eb0c633768ba1ab4d05f2d85601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9173d29d2a29dac9345a7ff977b2235602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53f29ee42aa20bec8dcb05dc08a6547603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7e0ff64baf06b0c221399227e8f6e6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022e7d8a7d9fda4d24b9fddebe2a52a5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e55fa1b8b013fd8e91f894d9fe31af6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d643880d07bb8197c993d45b6af376a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc25eb0ad198b812f0765746cc1d9aa608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c5e9f0a2b2468acd734ba8687fa6eb609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f670ad0c382a55dddd64f97910828ecb610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fd74879aee781f626207e5ce8764ce611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d692cd91d0583b26725fec744c39cdd612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acf6458f81563698a16ee5217111171613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d751c040e6019c17e25a24be461902d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1d7ddcc32f9b038c06dc86eacf3e0f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b78ef0207e3cdc69976e2d740e7430616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd2bf3e6737bf53a950b30faa83e1bc617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad00104f7327414653ea5d7ae28f6ec618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b13e58f2519c3291cf69f6a2cdf6d9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb9afcefc8f7cdfe68b152c843b1a45620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2c4babd1ca5177de6cd0e6ffcf75a8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1a9969bb22213fa7dbc344b159d990622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efd15e0434d62acbf76c39d2782216f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db348567ec923e7d121d3d0e4ad6cb0c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bba9634bd1e95827618a7ec57cdc36c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befa6472ea660f83b4930d9589894727626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4554ac4f9448e43728306e46ef8d6b39627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ec3633889a90646a3dce35388dc649628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6557206e03c1b7f023691da0d5dfd8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011431b902f413240339894faf0c9a63630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af83b79789251367796956b688e8bdf8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8863c761526365f8a4b517fbe53aec8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b966ff3b4aea718e2a92865e2ec3bb633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47df4f2432620bf86839cc02a52eb963634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d44e5922a03f670718f098c34660097635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98baec74afcb5706081c232a744e561c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f097d8bb2117599e6e9c297ed0472b1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c407ace2206ae5b38190e1ce372f7616638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e937bb9561fe9128ef7c7fc6173995fe639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdcc62d0eec25284aebcb3f879ebacb640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dcdc686b640c37089a567fb19ebcb8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe3aa4052a744a998d734bdff86d03a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e216758f551ae4357c90daeea75b74643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db1c91c802f63d0bab14fc5d2201d23644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff55f7edda704a5ed37fa982162585e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe93bd37cac72bbdcb4b707aed115af5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ee85937c6e80d70bb0cb4bab84a80e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8fd0ab370403ad072c505664b5c5e6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895e094c57a96a2d5dc6218728f87af4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9264c3162c35ed2977c798e66150abe4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71919deb84914c5d5f9172c70551ab04651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3830ee7c00c02e107fa73894884e07c8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d63a48e8b9a5f632d83c07c2cea6c40653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adcb53539e94f6c057470204dabda91654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1544f9cacb0bb61183eba0d48cdcb5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fd1d08040d5039d3f05a9c79e9d97a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0f1546247a2c03b5218ec8b1d3a0aa657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91a3a388b66977721fb3a5605e6a00c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396259c6bc209b212356084306a3fd69659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48add8062ed2a91a6a09dd7d6a2b1c98660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1831f9af4f8ccc6e8a2da4773ef081b1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acffcf6d854e7c04c3ce71b98c4385d4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb53b951125a09810482c39fa9dd57b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43508491de2c6a52ee2b1cd141bbdd7c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5ee8533bf9aca1bb45c8c672c08077665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e98716d649df47341ebebb0e84210d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448e559173f1fe08f209dc97ad53f2d5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489904cdf06206502150f637ae83ffb4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cd926181b5dbba9a388e2df1db7aeb669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120c89addf1949bdf5e8ab806d4ff1ad670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0992a66a589b961ae042b20d8e1eb5e0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39e2aa8f9be460c3c5396103a21dff2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6109d4fc1d2144787c320124ec4aef3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cb2c6f163ef8f111c9cf0472c27242674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02018b0e1ab337508de9af6468b22593675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01527b6e55d2fe60596c899ae4aa1cbd676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1020d2ae897d2d1c312497a7daaa3f16677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7742a817b494c55ae18970482f1f2f26678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995a5f6dc3ca73c76cc7245a9943c125679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fd332d40a4b21dd29b082e51568035680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a9f4e0e5a6640f8ea77dc3de2967c5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0b79de2668bd27ee3bb71061c71074682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f390861029ae62472652b6d5c1e03ab7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d2149558bd3f8a49f944ea631ad11d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac32150d28073590a28ef2117e3cdfd4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53807d18c71b94d21b2eaff1c4ee561686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3785dee0550aa93fe6c7283ed3f591687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b56b96b1e0341f1eda8660590e7bc2a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d531932487147c723f37a3be3f307fcc689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1053e49c46b6dbe5513ebf2376512a2a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a699f49414750f86221e73ada01732691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36930b1f32c621a9c3d045e5dee3956692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e49a7a1ac4ffc18488eb6fdd16cf10a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127d6e323b84b6767c0d3a881ba68bf4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b827e94500d6ee91c880e00e50c4b3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385e2fe06bf084b3480b8295edc1a0f1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b925f389fd8f125b47fd499a7bb0f239697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53c3e19cf5640589869f60f651e49ea698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2506b9c4fc1aa18aec34c3632b426a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0714d3a5e5b07e619f3f3aabae68d52700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e18ed5702efbaf2d32e180fbc71f08701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db32bde4175a76ebf33aef84f22741a5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d693a4582fda487def14d331a59cb35703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8852afb37e721ca6427b303b6474656f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26fb642a3da06e62c80b3afbc860d99705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694e38cb8de5f317e937697dc8f4aa2b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4b489bd4fc243faf0079a4ad63c6b4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c046c4ef43c5f890000826de5ab52898708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f13af81c732123e1ac8465214ce8c7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6248c01e90c6306aa1c6210ae774fdea710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cec16793ff921fba96cec868b1f9ec3711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5033fffc8b95f4172b25d62c25b2b3712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14420e146695c7b09fcacc00e29c765d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec768e99a7517f1c679fdfc3e27ca62e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8a5770b16a2d344b8132a8e452703a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ef2e79b208e677412628e914406712716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e324b0731ea163ef9836086af3d6500d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4399f959cb4aa25324baf6e48c7a9b16718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe4de9fe661fcf57603dc3d8b5e2ea6719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6152a23dcf4bdc0398c6a708121ec9cc720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd14ce890e75da904cc5cf84cd8cbe24721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f31628ebb4b5d06ba0029ab5ec2c14722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef474028940a8b1127df45eca1d695b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d65ad875f0a4c83aa6f92f03c002b1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74d14bf19568e6cbfe7c21992992be5725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa1ebd9da8b0d82e4157f7a7f6ab8a6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9fb41c32592cc3c57f6557f9682acc727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cfa9e37b669fd4e23e519ef6ec8b61728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fb09aba20f3af4e96081e30b7fd1af729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44f0a0b8dc6bb60c66ddca9b26e3b52730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e59ca5859b1513f9bd42aca2a40b84731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bef3b5c231a08762d2111d974e83f7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd48881bea8d55c13d2e9696b6e9ab89733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bac5aa2642fccc8c4c0b8142ffd1640734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946b3944b83b78219988643bc563a5fe735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bea72f7804f94d8145bd51e0d8944e6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9d84158120381421b1da48c7cda888737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386b90d7c286adc58775e45065557141738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c93db21e20639893fb4ed7a25b3d3ce739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f02b727a465dfa859cfe14456f98550740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c1e351b838fdbcb324e83af0ace655741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc95c327f6a1623def1f5a859cd2d341742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1a77ebc4204c207115cee0a85766e5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46085dca117477f20427618251ce4e34744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4b519b25a56d6d8353ee1e0c531398745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac142d4460db44951dce33ac3ddaf010746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c96aa342378455fe20d12cd97e7ba5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663891907513702572b4897eb8aba97d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567789b13ccaced86fa3f69433629571749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fda1c64801183eddaed30ed329f536750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6dc2b1aaf90ebcf1732c5e54032b61751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f668237d075907ef26a723ad5a672a1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9392d034141d36ac57172b570205e7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85e3fb625210dd46ab6f7a5f12f425c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0b0a8b4a6beae301871e99ff46b255755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746664f4d7332a2227fbfba57ab7fb8f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5ec64e4d44bc08e132881c1562df2b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d17b6d8588fa184562eadb3e09fdaf758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6084dd5d8102f11f8f5ce0f205ee06b9759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c8ca66c43c6ce64f7e7e971835e7891.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b64b0b448dd5ef4cd8c365acfc54c22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3669a1dd4b4bd301365753f59da6ba2f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fa2130e9540f9697015a0e79db4dbd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d921282043b1f6131df1c05a1afc0e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e3282dda541d50a9d64f68f863fcba6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01f8750fed4a6d5362c24aea21416067.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e614700a0df9ffe1c60203daf55300ce8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2643cf31ad23e0a08213a576e1398f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb4846c374b62b1a8ef1ceff1762fab10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4655d432348260fc68fa99f753d4b80511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6cfffc976d0c46ee54fc4a1fb277cb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718aa7fb16ccee0be0b73eedd5cafee13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba2064f03bf04a1d54e239bd96c15fc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee238c9ea64edd210580797bae9d637915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4316eaa22560828a829fcf83827408e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c14407d3651eac3046f23a199fb76d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af964b65873aa1798c8f8591671bf57018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694ec7c0a2e5745a0270004258c4971c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ca713a2b684ce6167dbc57f39c9a8120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b5ac5669438886fc81a109efbee11321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b07bab63c6b6ee4e580f9ce95dbf7722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b704206646dea7199aa0ac6b4374b69b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b208f3d1f36b2c832c9b83db136c606d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4112c14a56593351541e4a7ce4f2c5325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd31182c60a1357227b61d7f4ff3ebf826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c772a365d95c8763fb1fb06b30d77827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f28eed47932e96bbeeeeb94abbb27b128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf97a3b70b99fe464a1fe1cf582ac11829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680f8489c0c89aaaa0e2691a5e46626f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9026c1c3b67e83cce73d69f555850e4a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697ed1dbbc116eec2712661367196ac932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4821049dc7e567629109a574363be233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3ea488a3a36071449103134c35e07d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e96db1fa8082d2d8bd3253e2fc6efc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb8999c60affbcce9ef14954536989836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b7a016b82789be94da89b9acd6739037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338a3089220eeed6853f727477c6d5db38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd917a582b38d5801a018e4ba22d8de939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35ba99820c4df2e2c684fa72517bda840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746ea8733472b46f35ec4c332eff396b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f180275981c5b32961d673252d6d97cd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4676bed01f36c8956c547a04d359e8b243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b21ca7a3d40978ddcc41b6c2918bde44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24c851d948ed5cdeca880502ca0adda45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51f1b4bcd03cf8e0f9132c66b5e236e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbb3a43f07e100c189d9156f41d84a347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4645454d8889a9cde3e11f1609bd561d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e58db41769e3c77f3eedb77a38637649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae8d55c0356a7cba6bd538634a889e650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314a89ccf2e80ce1e0e7ec879947549e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f88e6f66657beb24d8e35741eece6af52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4370452cbcc9dcd934ecbce5dee640d153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ca171a23195d96e65cd20fd372570254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afa0047a4e0eb3a8b8e1a9b42c93bd355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff7309a71f7794a647b8a58eb42319156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4f8ef54d1351dd808cc0090f77da9957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c598d672a5b9e584b57cb795536a26d758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16811757fb85313e08fe23fb3abf039a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698337b9aeeac6a39c819d95d099269160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39f02ce8955f6a1643522e5076d37d461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047a5d7c770197f5d5e6a496943813c562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782bae51aec3d876f1c40467edcbb63063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4b495c920aeac0a8a282f460a6cdad64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe01eb58b1dddd640cf56db8edf5ff5a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f445ae3801049f85f775c5f7edcf37166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecd9b86a45c7904ef43f745dfba0e0467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e533179f16c1ce779a4df43cd9cc6d6068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc9fc621ac025de296e9d8034e5a89669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f53d81d3282deffa8773f152cc38b6470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf3335234d5d6c4f349e9f8bba872d071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05914b345ff21d019f838be404ebf8b472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacbb219028986712a933b88d13a019173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b959a14cb59dddec211b187e3b249f674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f38d3fd57ad3fd0f389d8d072d983475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d825ad732b94fe46e83d7ca47a84df4376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a55c0cc52af01a5c035bb463198381f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c82ed77b5b73566575013dbd896fc2c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb673b513f77abb30d9cc2c8f212e82979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e05d8e78b547578b3257ecdaf884e080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d0938bf66dd90c79ce9315581112c581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fee7267ca849f755151d8f74eab9ea82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cdfb0f9bba7f937dc8b0a3103df0fe83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec51b14002e7c9d222bd104583a6c6c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e5666d23577ffd4f0ba41c0393e7a585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1db98fbf76b4a2405c7bc4044a833ba86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fd96f3bc21d6a574db23b322469a8887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cd884b8eb7a5102d0ef68eeeb2b12e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5d11638128d5ce377a80cb1687a15889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b28a59155a3acb248b4a5a8bd0d73e590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433d5531f0eb53466bee2693c0c7784591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac72fc10dbac898629f416a5dd9f5bca92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad9d6d195d9d06a7544235cd4c1bff193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37460926b2663c33d5ba32a179f69a7694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7f45bfde525b0b9a2ac0093367ffb295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3cfa7dbe2ecd11e9d441e74b60223096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a464bcaf7d9b8f710d495452836e90f797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8871484cad26d3a9fa7c71843fbd0b798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c8091cd05214d2aecec25fcc0c82a399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7305d512a846baa73d4fe474e2b1ed7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e01c9fa7567baa3c370d4526e888a8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561453c2bb1b18577a4eaa70f17fe060102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526d606dfeef3d7a945b4cd076702c27103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d602aa45d9ab277e8c21d3105a3e034104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa24119415c795faa0c14bddcbcd6730105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484b730b54dd72e2284c7ac8f6935a5f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b68a9f82fd0093c6f724aec5293c383107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af36e5408f9d3862c431c5bfad817953108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8f0b603f28be09e86300cacb3f2cca109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bddd59cbf169078f1e10782472662b6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccd252796a977efc10e566dcff1b903111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad25bbcf998e790212665269b068ca5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf9b89126556371cce0a5b8cbce3639113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b354c44ea88444e9fd97672d3a4bc240114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a412ff3ef5f17cb6d1673a93bd9bcb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905f5be3f07e206bcb4a90f14fb0a965116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6a436c04ff7a0828a9763aa373cb8e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229886f1da2dd9c64d9e59d277abfc3e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba20105324fc55c4e6d8fede2070deb7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf32d5052efa71b24e444f016c79bf7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d6794f68ae75a555fa8cff8d0bc81c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a36433afcef62a0067d70cbca7715c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d748a7f7b32e65a1455d5f6790f1ad8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8817c15ff462e0ff9592a51f42c3784d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83115e2de61ecd8e25b5219beeaacbe125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1d011e4e4619caa56c54a94e705c35126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273e561f4084509e04928594fff81bfb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f430a72a3765237e46f2f972a4be9f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dac6c89475b31ae9075175785a85f0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2e7da63ded03bf7bc68c766c372932130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520339b351a8ab18289e3a9d3c4ade70131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd5452346b5cbb5f430c1cff0709198132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a155b6e27c9dd3ab10ef6e9c0de1f0d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbd66ca8a02cf8eae29203ed58f55fc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6366050e33e6ec2d05bece4d0b7540ef135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c525f3513717cedc672842d4cf5dd1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59e4bf96520d2a9d46a58645b45ca77137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395d058b40f1d4a755ec7516449a1204138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec292a0a3b8bd7f7158842d308876ad139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28cb29af938bcb787a5ca2addd8bd52140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b52200314d30e823496955b77e8f8a2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0611a8589bbf09dd8b99875c72da8a1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88afcea424086dbd66a197c15a52c221143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc3edf131390380c333eb6d9e5d86ec144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6b1213fe05569120b871c91072ca40145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b837fb8521b81a9f8021e89901919a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b963153224fe4de5bb247772e6ff13a2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4484509c97e03511b3a4a8ab85af28a8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeffd3ccdf891a3c9b967b84cde23fa4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c811821ec3da7a84002bcb4d2ca4d81b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bef68b7c39cbabd80ae905c8f626881151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0618b69be08eba70ffb93242d61442bc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e06774fefb2a820724e4d32ceede8b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba37f1dd02b953d17d8007243c18877154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fda25073fc39eb7389d4ee3267682b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8926756981ef327d2ed69c4143d1a3dd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1e61969400d3273d5467884c4f902c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5410bd261733be9ba4d8ab2f65193c4f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0077eb88a1ca2736d35d50c04eabdab4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4521c9ce8b61a2542d589dedd155c248160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a74a53678eef085f38a4c39e80a3e68161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78f4ee4d0e347b6b33bdc01e7a6e384162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70e1bd135a533ca19df0adcf780d0bf163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d73c8473ea7aaa38e4b3bdaee74c16164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c7166a5e0aa7b10999bb8c5115a036165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb8e4665adf38064cdd836bdd781dd2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e566df45ef5d942bdd64c4a263c5ad0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657f741c2d627012465b28e30d69a0e8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb09230ad795302b485cdee9be5e9fb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009c779033ce53fdf5b84d5932d9999b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d4db947185b4d7f34aaa81b491ec1f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c342cf2a96d86ebf7b352bb1eea9899a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179639db7e041bdbcae3e7b5ca4f643c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc669086b54d8aabe85cd116c71f3518174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b53d71492de6ac8ff5d9870a4aa8b82175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd5292d4ed24617d2071bbeec313574176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e979ff26740cfd1fd142b1b27835516177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9664197c3a6c3cdc53ad39f230a925178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2499aae51afa276b8d3dbe311da37c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7000fc2c6bebf07e0f48ac0fcce3732e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84d881ecc8af4de0ff4fd116d34624c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15208f68e50ee9f713fcea02cf0b8697182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96aa6913040a722d215a07e4d7a7034183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80b9b1624e8cbe10b764d598c93b9c6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104e18eb341dff4391298fe0183ef807185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92df5a33e371f7c6cd431b0b4c5c363186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09ee8f9de74edcac25062a5dc3b2d92187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7326c3bb03505bf76b870f99169673188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039041fe93d89d6e9ce57b766b094947189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c120e326f9001f094f9121e365466b0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836ef0e3a16b3a2dc2c1c55f91c63c4b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4772929e74c997bd948f082b233839f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b932eefd5b1b43c1d6b2867e56323c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd02b50965b9e4dd3ae90e9580f989c3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624840b0b41fb07cdf41cba3cbf09f82195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525d4481188bf72307f29fb9e966c2ee196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3876121d5e09528069b31cd57c7fdd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a728000b2845146a87955dfad16c551198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25e261a92e9bac750cbd9cd372cf2c9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b272fc81b5df038189ec8a156fb8055200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d382d9b8f0660dc53fa2c46cb936d4f7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ae2bca53888514c823bddae7078b01202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2d69c96d0f2f9580c28ed8df415137203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d4c804b0a6d8a94666e632113371aa204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a7fb8d0da5a2e1c2460d014a9c0665205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0607e43ee3a65cd02f18b2b4fcd2e81b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4452f18bf4fd8b39bdffbbe9f8ca8284207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5135116c164aa4e8adf092709403b8b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f163d2f8f5508282169930729192a16209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce075889241bbfb82a54b72dec3c9aa210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330acac0657898093774e0602b14d5fe211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2d9a37a8f9a81be451c31b4b388806212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6c227b51767b9122ac39f7c28c40ad213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95ab7b9032f78a682ab0b7b39eeb72b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bf259062e290f4c5a37a637fbb873c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9fd3e734752a2d821c18ca3497748f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9266a285f3af3020fb57aa865b88be1c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81601ec590549fe6c5450a7dd377251a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38953502c2c1b9aff5a8c7fcd90c77c7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ad9b9e72df8a88869036afd9b3f5f8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45d495bcb3c994ba03865bb927ea57b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7df5d2792d1f36d07434bcc967cdd18222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a701eb00137951a304d8b29042e89e03223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773ff85dce68ce998c2bff9f10672a6e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f0efd05083063043476611531abb18225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276d69c355f7e417353e9bc01de04001226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dfb5ec46f24eb82f400311f4e28e43227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0683410f23a6164e0777a133146802f7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e218ece92d1d13f348a2fbb05eacb913229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783f52b59837ff0cd5ea2ac7dc9f51bb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6c6dc3602bc38439b3e00416099a5b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1248493f1aabe0ecd061bed0efa40178232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f5fc410b212d5a71d11aabb8fe0c9f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d005be14a26b390485610e4b27b51d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f331f8113ff52ee32b3952c77c40d580235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb42d2fce4be870e7e82c6f698c09f4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddd5f2059fe56387431921d624b3ac7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ff01e7eb47025d67f765f24315485a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2579dfb831ad60813531b846e0aca6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bb4565ad2bb882c058db0f6e99f97b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4c17816096ba05cc7fde50a6edf038241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037a5a9db7a89cc40f388a2e1891c487242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16175b30d50bdec6408ac577fa88259b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56b72bea7852e09643c61e6d1a68eb4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00e5e87bfdebc4fe7dc8c478474e155245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cee3a8b1350963d75c3a9c308fead0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b65c0b74440c414979330a96a16ec66247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc84a31a2b8797d42c0860aafe33ab37248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ec3d81822a7f7b39832529e0ecd5f3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4043a1629aab48c5be0ede5e8cc833d8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5e21f2492c75bc6385423557ffd438251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29de422a9a0baa87ea2952a10b20f81252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dba615aa8d61913e3681b92850e2355253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bab6ee7cbdb5bf9793c4f64333157f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ec6bce121f9dba598e6e2823a9b5f8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0f19f8b8d7f3fce965ad2e14234edc256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab6ae0d57552337db5aa4914a82d864257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598609f1c7075a9e44ba1e27ecd1565b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568da4e2cb8733e3db1ef01521451e36259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2029047e49e51fce49772c56afd0e86260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0523712fe55d0aa96da289fb8a25df1b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54bb610b5e2b583523ed517f96dd292262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1feec3184f113d4ffebc4340add2ac2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64aa1c86c224f151d6ff8d6668953b2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979f4052cf85db3d4c5a7eb07096aa10265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17372f7c6dfb1747155d4a591dd4aa57266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6095472917e3ec205fa6a4c6c8dfbb92267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6b8573c345a129c2585553b3819456268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011289c8e82fff0af80309af90ce2317269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e360b3118cb83712ee029d28f581598270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014a30cadf72c68aeb23237be1358c36271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9767e1ecd295c2d8d6348962c4f39b6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5bc6d2e8864c19f72e20b35843286d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05faf9c8150a1faab5ec8bd943e6b095274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e2651abc39d277a952d33e100e76d8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b5e66dffe1993c77e1b3bd0fa7c154276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d459cebf5bdf1edae315b98024e66a9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8b2ac42224f1108a8b25bd7b6367de278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71081b8f250744a7a4e3d68b679fad35279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a58e8d862fb00698fde47dc79dd9f6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86155d1b6eeddb6bfb429956da58088a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05e116f062e4b751e45579425e5ae29282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad4fd1344e6f8b18cd8e6e5df0d0e17283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131c66f025fe0712d08fee73c87ef850284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43452004c75eada38a4e816165ff0644285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abaaf2a54158e145268526c8b3874b3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9b57184f2edc7551702ab4d4fa1899287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b154c6e4e855833e117a8a6feba2061a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0091594446eeccdbc350dccee351600289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e4b34d7773e48fefb22d19e824576f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c25b8745f958ee898e53827b250c8dc291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f9e4e09bddb632c9e2b7a401c19ce2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e387af52ec959aeb303679f5d62ab40293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c855121376fc2f947c294c007362b55f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8998badc03e4ecc184e918b7629aa0f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783b000e4df1acd493e4923782f5f0ed296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e009ff2318317253cd83a50e82649a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e223c5bbf3769657421dd0f86c8f6f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82acae291ee0447531ff7cb46cae973e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b26866a93de96b5c57f8b4749d90fd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e658024f97bfd43801dfbc153fb4fbac301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402daa0933630292b462e4b0aeba95b9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1566395952f3c3ef309f50e8ac9a6714303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794b1008becc013e5b60929a820bc15c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23faa12816ea430e0d2a092beaa6f3fa305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af32abf0e3f4ab0deb3fd57fac186a51306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662ce8e34bcfab0928a4c8d742b6a878307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f151d34fc5152d6499a63b3f1d0b50308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7658bd5c85ff5029cca5bb05029d8d50309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646dfc5d9070f7459d59d21fbb109ca6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fd1e41b40999e7de05fc0b46a7d3cf311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313a0bab6ec009e95370f0dab2f93043312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47598c67276b15904dbae305011e0c1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829b34d486bd4ce379b7a5c13fc25ad6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5480f4acb01588f7c4e2490eb2d8e212315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e409db5040fe3fed8a5ae43f179039316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbca33ac68528e8d1f855056419a2062317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3149249de420923aede98b777931f7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8dd944a388b289beb32a2372e3dbaf319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187455b5ed1288e95f53c6d2f72e0068320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c7a655214dcecdb33f9a75529f207f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1d7fc78e59f49869f94828a3b9e56e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e602b1538b637d9993e78186420d2b23323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c57d9ca965d691228b01ed23912168324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7177fc6b4c7fa9f500dd04bcf554d0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5137cfd332475fe14b5c4220eac804ab326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b91c961267037773b9619891fba6354327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd450f91450582091cb4755ac03ced25328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f943fb271c6bb86a4783c191cb82ab1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387eec837f816219931c65a8e0937145330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccc10a44389234d20d2523758bf8599331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4907aca070cfb6bc6c162849dea7696e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f008b56eb701660d693e773d1e13bb72333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0313df1eec2299044b484a422958dcfc334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5144e2a4d2b69af44de1ee59fe2ceb3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2ebaaa4b8599e0ef62f1472dc588fc336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b328212077154c2e60e51ad05bcee50e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd204a7a1e50920572e567bef3ba1e1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d35f76f51ad941b9085a55d75fe7318339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dc057d4e5c43fe968dc7130791ea37340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ef98296d61eada6203b8ca85e42114341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d1c4799d05e2af5316a4aaff0010d1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c7d323a333c2749fa7e2c690940de8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0824b391dfe6ae362c198c8c1dc1e0b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac906fd3ac70ec8e14ac667cbf704c2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431e6b03bfe6dd5319de51279b76762c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd3a2f34cfefa3e405be68132f76ff2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a34f9a19683438dff6d403fd1c24dd348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62951381a592a919e5f89aa016a43d03349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a841c971f153707be6ba40367bed0271350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f810480867449e5a39062697cf185df351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f0d66d8f0afb8d9218ecf0ff5f5219352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523f394dd2b4d871884a8f77c81ecf62353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d0ad8a30e25a219d75c11541b88a1a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fd2785126538fe7774949a00a007fb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f653d28cc80df34f47cf0a61a674489356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77514cf3d305c084fc64953e92b90e2d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c76fafd289a2d3a4c087da335e4c638358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af5b7589051c14bfc50b5a5e0ec4b33359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55de066942db5cf627d6ba3a08ffef6c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fd62a55922fc4e1cd82a7559ec1b12361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766967ed29c649e05bd3c25893b06655362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6e80fd89ac0b8014b900aedafe1d8a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfe6bb9548a347d2cba300854bff871364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d88635f9f60d7624459016b5abde39365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beafacae9dd39d7c2860ca14bb18cc11366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ffb270543d1e7a22aee08ee16b4fd2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4416c952ca102404a3b5d54d6b9e981368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0627cbd57e28d90243c0b8f0258219bb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24324c07dd325dc4e17d36abde62716f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8d4488be86edcb0b8a38e3004bc516371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f5be25cc058d0a7a05c81b8ad4dbce372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108665b1afa0658c58d996efd2c7b239373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdc3798235f1314ce388c81c00a1be6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8923c356aa1bd870565501258458ebb7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f95e6f9440de993b9ad0d915038ff1d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae0e99bde8aa03959260a9c08bf5cf6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ae1ad9a01fd3e45a807ba8d8098652378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e875ae306f2c2025d4bd5fb41992a5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826dc6c0c86e1fc9821df9260a2f251e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6614de30d78e2e0181c6b81716d20a47381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97388dde878e2946b1b7dd43a1f15292382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0679766055f57ada0bf8b1e56e2fac57383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2d099504df364110a65a0cef71e5f8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b70cbb8000bfe6d10117a6a28a8bb79385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234bb941f3b7c792fadd0a066d57d948386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314a2b939f6ba978d267cac26ebd9f8c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e12a3557ba381f40fcb1ea330736771388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a96628fd65fc626f3532ee664ecc4d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff8d57e3343c99d75dc0ff59d2086f7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54057e81cd90a6dc8df9e30efaea93f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52fac64d2fada5c476ba885c85c90cc392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123ef4ec118a6b122cdeca5c8fee9d7e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6834003c7118a71e1f7aea9267f1a16394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d6aa16a97f8b8a08e5a7c008395335395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17cb63e1d91f92484d28e7d27505d6a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d76b3bf9b6c71b99492f8a16d6b320397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53500dada1cf08f0b334d14c2950b4ae398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cac0147ec3140f794a0987d7855841399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045be1da3b444040955eceeaabd823c9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39fce8fa22a6fa260d41dca6e060228401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727f721eb34725ecd35b1fa07612aff2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f465e76b330119e663b65d590fe0e528403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20586ca573060c7da8d16858d7977e61404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735f2a2fc18fb0513763cd7934a54555405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6756e0101a313e4ab9311a1c1f4912406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d101194bbd5a9389e556798695a0eede407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d158b6650cbfbf595ca8f7222b59f2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937aa752de88d72a7b8f2b6649254bb8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aa51c14f25d53c324d151adb44fd84410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169970484969e2b9b7866881d868889b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b14620499d99bff54995d75bfac1da412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fb0014ca2d5293b742679b8be738fa413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db50cae4e61909a48288ee0917f4843414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382b23c2a0e9891d3ec7d5c06a6cb320415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868e155bac609117d8d7d24b8f1d02e9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27afaa461a0377f53c7a739a39953df0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc2a8d36c2f7101b589c969f823932b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50605ed3f790250213db9f849bf5d72a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90634a722febb56ea681204feb2a200e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae05a61e7ec461356ff148af562d2bf8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c4ce1678fe3f1b8087beaafa04d583422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c36923a61ce3a5b150cd45a3d57d7e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f31529082eddb678df9514c0737f39d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa30f1c135d676ff4cb6a3ce3e3f223425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf16a0ee624f662b99c7fe5b12d0988426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0adb56dfc6d0a0c41a4897751afc82427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e03f33368b043f2bfff768bc7c6f705428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a8d15f99fb0b7a7abe424df375790c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a868734f093b613fba19b11770898d3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868e000a7be0ea0dac81d16817b692a3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0ba572258b210b614a99859454007d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aff2f7cd081489b0160d39f3f8ee53e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc7f5800b20d7733ca03ac59b4c7f9a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571d26e15622e2649dc7116eb1a0a852435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015f8d02467c977cc734f5d673c31cf3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2caa33dbdbf3a70f73d7b2af03ee9b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a41b456b80dc018f9dd98b2fa0d48e8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df0164a34dd05e7ad3af2a05e627aea439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f73cc0780ca84140f956e8f7d149405440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9623fb925ec537a9a3cfb3bf6c846bd7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3e553da790681cbeb61fd5fa367d99442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eb211442e358863a42a682dfcd6484443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349cab2ed01ad74202477dd0953cee82444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adbf564c8c31b8eaa4f93e95b076c34445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4083133af1ad92c67e391e497e06ddf446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ad34d23924a6a6fc91523fbca3f773447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb20a736a6736c25f6fcefb4ea3ddd88448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d477c84e61deec13504190a4d9f62a8f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9b6e1a15b70cd6ccd17cb143eb297a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4e1f007bce98924fe0b8e926ff2b00451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758e8b9b625adddf8f6ecb8596b31760452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b5385fc0a4fc24f07feb93e02a7013453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b663da54ae01bbd1642ac18458e7f6b3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213dbf866ea9007b1b269f2835e12220455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553e351dae97905bdb294cc5fa820f42456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91341f5ba6a05b733a3aa076fe115ff6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623ac1e88ae2b849d9f453de459c020a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416f8ae7cff247e699913fb52b61aa3f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd8fcaee77da18502e2e5a3c74e7bc3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02644e59ccc3b0377e1618c583f03a4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541c12844ef83c0d2d3152081dc2e5a9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e236d72416e2bc630e6063313b7b3d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a745e8048c5ee4e2ba5e3a90302704464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9951d183c062df43c3527e0ed32dc734465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4694f22887a07ea408afa660962f7c9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a998abaa47d166f445b4fb5729b4f49f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eacbca1f3635757d3872e0b20b4c97f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7f34bb1df7751f6fae7c76ffb01069469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57246cf11d66d86e298d8d582794fe7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aaacc9b1d04455130ee0a8da31b643471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e40a3a67337351b55aa8234d98b22e1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8377f3fe6d744bd2b16a4bea9e8f6e07473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8800d1aff5cf1733a604019360bb703b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65683e35fc920e3a30a8f0b3bc56063475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cefc8abf033f8bd7855ef372340d15e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265dc25d8acb3c569a316a5b240c6393477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef34a5d6b7d08b7dc78adb888cc9d29478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e027743c7520e0c1084f11c8fc3ac13479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07ac6492ef9765806fe21cb882fdd0c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424543da452fc76237a8a126d6b5f328481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8441f766fc9da0227a120acfbee3df58482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8db4436ddd31793a5258a5c3b252e24483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f3e5d81c9ef1719dd80effffdce1c5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8059c4465efef0cfbc77af0927e80b41485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a70ed016ac37bedeea2cb4a78e30793486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad46c0c067ce8c8bbbf56a3380d35dc487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a585488492b3dcb2f5e76d94ff5a3cf488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdedb0372b0cfa0697f89f17fc0ac980489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a5fbb4c160cfa77fb916498866feb8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1240297b1d86dd8d85da749f4e46b472491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd99b502f4cdb7098d0f8a03f1b2df46492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7c8b8de344a893937a34089f0ff03c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ca8a10a6dc5d7bfd08efa31be2f59f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ecde093b6948bbe27d0a39182dc17d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785ace42e301a2c530c7ba764c8e90e2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee401d2b0c958756bc962efb4da044a7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a686d261453a7e607d27e6d0d6e3a164498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b7eb2afdb66840af88f6296ddd3548499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6d771b40c398d3c997ae1673d521cc500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eb51e10f8606f4f5af528640abcce2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2868317873140b046a8600b953eb7386502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9316b84f9a1fdad6db2bf6e08a7ba2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995643c156753fc2e0bcabbde5d1e5af504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0022bf65098b5f2bdcbc91e5077f8f95505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fc12f46076ef5ce213dd36974a77a2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d99377f23e94a4b077104bbf3ed201507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f247ca15364e2a8f0db4e46dd0d31227508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689121bca1cdb84015e4b026f92967aa509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3374fe74edf2b69bba6ef0d808e29bc9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb089a3ce2334e3db0dc15983c7b871511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5d4b54e39467639a0f4200d35d669a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732c5a0da9eb670035b3e821345b57af513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baadd974902f609171adead5d625775514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e118b1204b0445c0c19707fb6e2a37515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79f2fd2b168a7b9b5a771ce055b7b55516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f30c8c089b860a3a2b2f60a00136f7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efb6ad2d28506b7144d9527c97d83c9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063a8a09ae3b3b52fb7332d7d3209c16519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb2c84f07a31711c547b969c0669bd7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c81e427ef673b914922c38c8cc6443d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102c7f797497602a16550d2f9d465ffa522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734e57dd0c52fa30df6c618deb7088d9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c26c4829443ee2e88c79f02b6ab91dc524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f74a2ca4f2feb944b2fce29d9bbf4a7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09c8852a4808f2c94418cc6e617e805526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268d6b80edcdeb5d7a019159bc8a1ba0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b14ce05cb1085aaf6d8c0fd137424d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507715c66834fd6f41e488d27eeceab8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bceb22139407c2096f84b3703bb2c5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e590da424a3ff6f183614bdcde6c3b2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd3d01e7a5da828651bb3e98d45f470532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058770c57bcf44ce3b93f451d582974a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bdf1006e8ce62d082442b093051022534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c596dd5338f460bb7f0d7411073ac4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e998691d4c71d061d72e9f16bbba041b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bf4807befef446e26c453948a69735537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17adaa420bcf6043d5f4fdbedec4cde8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ecf6c2a3d42fc1f5f749793cfa93ea539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db10427aca07644382edc25e062a3792540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2238d22c3e86003a7be2a07074b66a63541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a823ce2ec8bee4b7d58d09506d48393d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f740869eda8816572b87a87df5dc6db543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7d593236b7ae1ff764eb9f6f2cc219544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0322e56525db10543f8d15c30f1894545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0d0cff6a201424662c2d9e9a6de598546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4013d64b6eef20bc43186e24546ba5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c32bd1e78e66762e37921eccbbc480548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb5784ad4f94f3559579620452a33b7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e5d13aa97f2c5de9f588cc6d703073550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120513cbf91b29bb303d5b8999cfe526551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57576526603fc3f6f972e2d137817eb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51fe58eccb4659554f93fc9e5ba3165553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed5d0c644447c89915e12dcd436f816554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97380690e7b9526101f1c2f6b48994fe555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877051d1214e4062ef301d4084163bdf556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158ee3ca58632d182a6175806a8d057f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f96725ac2b1540004004d5d65b649a4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a48ce42678538fa32744c0cea473a5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d55c5128266b97a3b57e4d947a8a00560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182b699f19bcee0068210e3ecfcc97b9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d2a442a2abe6292bb868504fa4f8aa562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6dc975140b5c1051e3204bde9b946b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2509ae4b949ee6999d55c9204b62c64b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90bed14b3a8eea1b2b7d95fb5d18872565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ff69c864751a0201bcf205c63662e9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aff78838fe73f860ff1e90cf221cc57567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7633851849be05486e3b306f7d24fcf4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf5ffa6bed681a66d931b0630969de1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e347fc43df4db14fc1f8b212018c9f8f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad340ca3b643adddfce1124504df6bef571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda295449d7452fbcb2684b9e3593912572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282f5f0d7d15e5e823971ef1361fd4dc573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4551e5bb7b860d3cc1ec7c0a93007b2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fd79c5c484a599642c449166827c08575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57e8313b52f650b30eaf233eb018f11576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04577ca2ab26534f49da29e2b846720b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cefc5f7a8e4d217d4fed33e50bfcf2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ba1848f7dc09981ed174eab8b303ef579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdc5cd57df31e0f7e80df8a4a099ad4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179f90c93bc6dbba3b06eca3dfc81b95581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c9117b263c2d582a5d294222d8f892582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c0c6e779d3f8d3f8a41a1e0ef6fa16583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fee4e4013071cf095f820636ef43c6a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f4641835656a47f21db00d51e3cc8f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb3a90ab614db69f7d1302a2399122f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5f210a4b145e8737ac29e6c016e0dc587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4e2ea0e14c418d5dea38e0231ee1ef588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1074f6b82900d9ed737e4c512e358f9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9333ac6742009ab9418cf257d1a7d8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391f68d3478ebaf5aaf430a4a3eb0957591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef29b2f73aa6e7cd3c6be0a432db499e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e67473d346d446b3228451fbd5bbf9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdf506b9add6e5cd1308225ce092999594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b01ed66681c90741a4895280fdc9cb5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f94b3e0fe1eb51f609ab2761d84abc596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdb606cce33de9c2c7329bb645654f5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c3ec090a356d8a8080ed10e7b150fd598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08729a135af4ff2bea6f820dabf4a86599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76286a09b9314758e6fb148e4277dad2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24d6702d955d32f4aa21926cf827ab3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096996e47ffcc0a88ba65cf841bc3c44602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78670a049ff67e73d9f7dd55f470fdb603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca137c68d0f9273fba684018c750cb4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e8acedc5dcfe9dc87ce218e5e5856b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a91e0f4a6db9129cb26a8ac71dbfdda606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d31b71456dba65bc1835622d57f2d5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5c5162a5999b03d6c7db8e1876c9ec608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3b7e03fa5e6710fc0b55f5c6ac9f51609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9154efd5fb9e62f7f92b6560e3e18eca610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a116825a8ff9cc3f18f7828db87ce6c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3de020a82b85acfa439a37b5484d5a5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5134f31a42383ad1a701bcf806e83b1a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a51bc248a368b09af8369a956dc840614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b330d22ceb2cf8ecbb35a05c64cbe4b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e420cfb1fd307ddec33ef0a7260c6e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0012f29feb5962abbeed6e1dfc4341f8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cbad7c883dfd9afff9e67d2b75d106618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f515aa2002da2533a85ccbb7635d44619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02db7f6f06474b998e14bc9531b4f03620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d129b821365dba08b4ee7ce6ca3c38a7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8526adca3eff8eb933827bfe372382b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f01d6c1da5c95f3bdbc632c2644b279623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093f001b5fd740999291ac2d7116eec3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b477d1153b4aad0fe7396d16169624d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff29ac0b7b647223c6702d7e23092580626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ae9ae9016b165a5d6872354041df80627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ec40fba3da344936efafc49fd2be29628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212bf370a6c1219f2e9fae4cc470336c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0ba2c55e8b06ab8a4d4752bee16368630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21699bd659291209e82fc148b451b9cc631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc2103be6ac41b24b03fb5867d51db9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bf354728ca2fa90df65005cc6e6aab633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6aec2ba8be8cf8db75a5168b77de11634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf647c349efba2d20f9ddbfd7291e84635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aee2c10e93c921464ce30c4d53b7a31636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab31c7e062cd35589b1bff8b76a5600637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eafcf5fd2affe087215e7364d84cf5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e007985769de02c92b4e35c635ead6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ef7c799b7638c317adbfa518d338bf640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3344d1c83ed59dd8cd9f7ffb3fa3dd8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aeedb0cb027c11399a561a0cfcb2d2d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe649d2e35fb783d5f653b2bbfa185d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9346301d95dc14b6b421446f178349e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b02ca6da0b1b8d1dfa8b3ce6ac2b621645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71769ca307ba458ca0c487424380fda3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e1eef55d030981b6995ab4d39dca97647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6434ef2550eaca6147acd3039250cf7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acebccdd0869fc8069083762c8ab469a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2b41594e2fadfbba5205148ebdaa42650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9f811ee90dbb421fce74e1cb956b31651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acccb38a16fd7254f73a1f26e9f34fe652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b32983732c015718ebac8edcd2efac653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdaaa23f85c065ba92e0dd8f01ecd22654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9b2e9ce81116c3620a0c0ce886165d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c57fcd8fb3e27b7a65441668fcbd9e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbc05ff5d85dfb4ba9d05d07616e463657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e5765d6697ed1e94148d56d89c4d87658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04adc59eadb8d66fad596dbb854f980a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f7684ec7dfcf0f7a102bc0ba3ba62e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0786e4cb324d6ed222eaa0286d6adf661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3512338b5df4c8191d34ae534c4d7fb662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab746855e24117acfbf0352beda68b9f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b9d2610f4f3622f89db5a0f90e0871664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fcafc15f5a942534ee65fe9938e31a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f46efc21b4faeb789c12ebcc1accf7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070e3076b6cf627ec569e10e33d7a27e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c72d4cf6ecdbbaa22ca822fa57f38d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f274ec4fe4b81f053d7768ecd25e577669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c5dc518726eee05a9b7d48b4b54456670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285cb3f4565521c271e4c2b4ad35afe0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8a85c9e8018b97900a5352a045a26c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf3a952dfcfa8d1200de452f9feb4cb673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf539aaecbc5eadedfb09cc4119dbfa3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ce62b704fcc0f919d06eed80190497675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de05644d10998ebb76190955613dae7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd33965d8b5f267aaa14d0add7868d72677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9666b2882425b3a7fa9f934511c6a550678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3fbf9b7ec684244ed4357f6fab3d61679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e335d71ae7915dc37726a99933c49f3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f12091118b4a50b3b3034b655320578681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88443b859b6bd4b4c6628e8f5fff527c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdc19545fac378747373a0b2bc94cc8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9277a7f5d661c728ee128871afdb58684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d55ce9f24ff21b8bcda03393f3c95ef685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5591851c2b69605b9872feb3fb27aa686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5b65c8dc8ed4b5b1fa5869dd70becd687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40615098a4c112a1340d58e41f5de58688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de38c72f59823257750e309acd447c7a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0042de397834ac09560f5d56ba9d421690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de8757af4ff6ccccde566b39f6ae6ad691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f66c8eb6b881384ab200a8aba2cc3ba692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba782d366568e4466e0531e8a98b570e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c97a4027febd4a779b8dab352206bb694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8c7bcc5b67a1e0e94c8b9f4947e8ca695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359d9d96ba5499673636148825424326696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4370afb337639c377b40549f35a70205697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a64daa5c916f998f0a8c2c2ae95262698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13e854b6a0178d292becf46cf8aa2c7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3c4efc6559c8c7e39be4dbc57eb344700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f21aefa47115b6369253a503129d5f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec941f8bad0406fbe71291dabbb49966702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e162d5bb04a1edff2e3c2054636b3d1a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136ce054b9bdaa4ff075fc1ba5f58efc704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255b7aa5fa94461f72980c64d6f2fc94705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e53bf66785c9079e699805b0508d09706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992b0922eb9e2198f98c8b99a37c4056707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f191b2f078aa41695893f4b7041956f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2664f5421eae748e8841e699005ff8df709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbd5f0e059c18fc94527290bcf197f6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9254a02386bf691d7d505e7274f6fd711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6ffc55d790af1a6f27deec465df88e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505ba18f3c9ebf4f4570f088816eb10c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b665edb34aba88e5a05f4d0a75d64dd0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a591273cd14bea027bc141b9fc319dd715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f939669e73ccefa209caa7dc26db46f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae7cca97f1977c1e8288d2f1cbe3b19717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e5b2cb8fe3a2a7c6e8e1740eb47ef8718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fdc18f814fa782101beb1d41c6fb42719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baed4fcd9393d6185760b919531323d5720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec3b0b9a0f75903d353c12e0455edd4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b049316802c3c53f40ef24a3c92c4f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67655ecef2d043790f248930013c2e09723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36c613ea85dc103db71fa06e108d737724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887ab72eca0cf135d2c0595041db5f19725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ea750971edcc10d151960c09ea9ab8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8b30fc72ddab658dec64a5cbbfe942727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0202c536344c8717648df584e62651728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2df3d6e2d123e3a419ea08bddc75e88729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3131743ff6c62f44acdc165b8b95316730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecf5598702acd1e560042c727fe66f2731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e3ea1e0495928933010158ce4fb622732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4c5554535ff63cc1daa7db0029ed8f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf7b3db4a4e03f235ae094deae1297c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73a0ce0dcdb0675a3e81683ace6e902735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca1a09c57cf3ba82bf4005a6ec25d5b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffc34aa0aa30c8aed8260830bf562ec737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917be601feb69ab1e4e2024643672805738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4e5216e19c611aa8cb750575ee71b6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca63eb900330afa3677707988a810a4740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4f3069d4ad6e663b8fc7fb0f528b66741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e8c7117088cce7aee5ac72db5e9789742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f890ddc8c50395b29d654885c5ebc9d5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8745c41822f526edb64ac5a9f2fea7d0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed855149427d11de6e35798526f38f6745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4117034e839b79e7756359062a4593f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b0c2a5972f3642e74c7e226778fa7f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084ff7ea2f74468276ea1b3a8d5d688e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2cc11b6d0c565433a69895e82cc210749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bea463f0c0ffda71c77a68f20b7337f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20193f2ff10ba91e2c91f8cce5bfa24b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27845eb9f1a1015316e43197c61c8dd752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7813163069dca1ba8e3075174f6b206753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9391ce4fd89644237466077cffcfc29b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabd7774c103f5e513757d25f8ab53ee755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b7aa2d9a20b1c0be7d75f3d2855062756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912cb9009bf9443073f775b0a21e89d9757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0981430070d7d664046f5730f07cdce9758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c216265704d0bb83d7ff31043b68093a759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>