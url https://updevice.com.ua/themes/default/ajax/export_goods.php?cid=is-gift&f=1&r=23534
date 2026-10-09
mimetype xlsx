--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4530f69fa11ebd08b077af5e26cbd91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27263a445dd25e05f1c43a9e63ec21b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2306608143ff378e62800b64b554f9a93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df4cf5bf8ddacfb306b09acf23006e94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c73094d21af142ed7fc4c6babf3d575.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aafe529c209eb31a6839d379984be56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a83beb5c5411f9276e9999b61c3df337.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e139e594c3ef9dd1f975658769832458.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd567bded21035a05faab643371671c29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3135835dd74fbaea807e00bb7045952010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16408b442dee0015dead12a8a6445b8d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67abf2f87ee75e8d404dc5ae3d23754512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2798c9574ae498de66e12de4e38c98613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f143a828c2f36dba3fc79710771ed7714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368b31d0f34ff2cdd41f0e1629f7e65e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c580deaaee5ec9d80cba8f8af3434a6e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8622f3d344db28fe110c33c9fc0bbdd617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c203b6b003b1ecd4773b0caf37cccd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf3e638dc49980eeebd0e21a1082e8619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aff06050a4470d7737cf464864d483820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7effdf89bfd334fe67451bb4b26e8c1d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2687830514dcc2eb2443932c546cb8d622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1f2ee36b5f345486a20059fd1431e523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09969cf66a3d6d70c7a0d23e25c6ce5d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091de14925480f3b3c523f473663109525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc25b4970a42eff47420809a9fab5f226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9d82c420dc0ddff647db3ff9280e0327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68d38218230033ebb41d90f76d1448528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12a6b74709ceeb48259d2c821cfe81429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c17c3e1c3b82f1e5b07cbd1360becba30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe826e6d65b8bfdd3d7340c87c50ddae31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69381a792ab7680874ad82ae0967711232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d7e440905ae8a11a319fd2bfbf143d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b79703eb126138a42eaa035b16ba2834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ce3b2ac72743b03e460875a32b7a8e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bb8d4857ccae8273f6d943f4703aa736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475bc9bcddc79e7344c26760687825ab37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b39d1bc5aa2661f1951a6905fe1e5f138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc04bd3baa7b4d334ba1c5b302beb6339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea3fc863919bbb1250394febe3ce33d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c0ff5c04eaac5526f6bf2787510edc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d087f009c1c7d8240cb95a58563a6cb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69581d93bbf8f9189e41ef7c2cf65d743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8462b1e6e0f34e048e4e1fa0fe960f9444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe2f92f0c31cbad3ab86442ae856deb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2b23a64b879b999b36531cec9fb48046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ce32b69edcaff64c66dfb531ce695d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89858a979b9159df69ae5b185d09e40248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2805d0cdc3a31aa22afd17e2487e7eb749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1191dfe7aed57ddc03b83a3b34cd2850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e850f3eab79ed0351edf646989e85351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b05b9a25b9221913e066f0dcff58b752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1395f2211dea98e6df90dd9aaa636dc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd108d12654593193784a949b87bee3f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841cdf7c37d50241f29ce23a6ee0dbd455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354fff52b6cbc9d405e5789bc342a47656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0d7b97cbb0d4fc293f0cdb7b59c71857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add7b22bda9e6e29ab52801802e38a2a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e142e80f047e4cae7c6ab9fb120805a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a21216c57822b03386e9f2bb174f4960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d4f9c5a4106fce4e7b81048d02899861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b05f1626f4c435d0f9835183b45630362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f66f52d6ecd3573c6751b0d2adbb2f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795edbe08a114f36e960acd8cf56b74c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a398c23e704cf6b89435798ff6b497c865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271ab04ec9cdb261a150009aac023e5f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbd2a930237fa142e3004ab733bd2bb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d3c4428cfbef721cfabca3fb7801c368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48a25af4ab6f05da63767906c328eb669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d36d438fe717ecfce953cbe7ebac4c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2859de7387b585531991b4251326304971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8849923c8eb46be6741bcd2944e6ec8e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebe05c87bcf3be3cb6ed9986441a22b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e821692aa47d3c985b1006264942815a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a110d07ae0d003333b35d6e21a499f5c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9e6fbd2ac69ca035818ea205187c3d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8592e8e7c360aa762f3e183d835e7d377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9193e3952b1970aeb0f567eb1a26a90e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0212076c5db3b9f5b7102e36022f35ac79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcff77a5a35febcddf676680d76fb4e480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d200f667429cfeec07ce28a7dfef9aa81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68fa667c76316502549c21eefecbf8082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb15029a95a669b1aceffa33317888583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03ce4071fbde52fa735d92fb47e27e384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161b2dc42995b18922e5d399344f83d485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b86e35429b1ee3c6cfec29b441324ef86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643c17e89c1cc515d6a118464e13cc4c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7368ebd8ab585fdd4eddde267e13d52588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafd6e3fab1db86f1bd0b9519310882189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac3075a2d8a3843a2ebb880b2ff05a590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc81a237e220fe6179d691c7d9417dfc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9e664b90f857a37b44b04ff1c0426292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a103ff6d1a814a8a31772499d1bd3db093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18779bc21a45fc409cc7e469c99cd95a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034e433631e9ac7143ebfc4ef506022a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6520865e557bcc5f7a4678a34853ebad96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49982cd6c069e41e88ceed72713925d197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985b5a8fc0779331f3b8e36c40fefdcc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c9642f3d2c441f6847a592dfd40f5b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc05f42812fc54fbdb7a9cebc622e69100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5544d34818e71fdbf63797dbca63e724101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9e0fafbc8dd7563f94c08323b7eeaf102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40f48ff47fe51e72ac6663f2cb2c6bf103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce83a8a8c2ccad2beb4923e34bbdd6b7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe3709fd779bc32c9f68f2085bfa810105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bb9cc46bb3f16cb1aa86bbb1c3822c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13390de047add0df2a086e5eb81f5ac107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51396253a8c4693ab2e265e4ba7ecfb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00123516c1b7bc0fdf36fac7135af2ce109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d865a74d37dede2c9719615f3b3d304110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49db81fd128e6da3fb430f4e01906756111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b564ae3d389f396806a9512b4207ff112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a12e1cd128bf7217c3299889ff1b40113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be04e98aa953a4b86b2511067c22764c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32fc7c3a0c3c2f5f02667e834b053ac115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417a8120e0086c6a909237b7ffb1aef9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b52c236e64e601eff9208cd15361a29117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec8f58cc2c90ca1c23ffd73ee9347d9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c44c795cfeca7c68533bc5ab954dc7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad3418b1e95527b663028c136baf20a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa9530ab5b55bd49e65398af40f1434121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5993d75924745ad32fd77cc5a4481e48122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a9348ce15e3cf3a600428ddc937e66123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7517aa3584fa5f327c4d673a999de86f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84982f39a32ebc783f123558cfa32e6b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a9838241a696e3517520127edc74a8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0160c46f3e65c6298d0aafe468beec58127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e75396a962da4ca6359f47124f9d68f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6ba9a0f55be989cf62e3458fb5e353129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a189fbb838c6728c75f293b0aadb01d4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db5d2629ef633d804c53d1db15a06ea131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b93786660f42c404a86e1838d83632132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbb4eab7143ba0b8403fe968d09ef6f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1033d9ab203e13197908e5a96c1b3839134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd0684bea3dc7d925348df0b9f51c66135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46fdf578434ae4d08976d8bd8ca1df2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ea0fd81b06b7ea655c013668bc2141137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34d80215b3e38e817fff636992603ce138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a59e039ae307c8f8b94159548391ea139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d35f8ad7332196b8e6707b09871208140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec55c91423dd8f9ff32e4c4f6788ce99141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8bf4fa556c06f11f764c9e763f58cb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7370f6a67d436478ac679569e7bea68b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92942dd771dd6e3c5ac015f487a6655144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab7136d0f2a7d32f2e4ad4bfea374e6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8e649461c89aabd51e5f7421501d06146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792862e7afc3e7cc6596d7699fa1f88e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ef9cd468f2d892dac6d7f26648d891148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cae954e915bed7c7b5ad19f92cfa35149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a642fa815389de106be8f5de7ec091150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7448edc48f71e654aef7e220629128e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a04a0ccd47655976c2ef3b661e00c69152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3811b204bd5fdfe4602d29abbe804294153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e9b722a6944aab67c244ae31ac7578154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c10c2010e73fa0ea9af9a69256b4261155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517cc6575045c9c66a413dbcbe17f744156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf356e2684f8951cb7b82b731533fc2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4405920bfeab9ccfa90ccdd56c864804158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2579984c6140c7b94e1457df6cdbeb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edada7e548b05be6c00f9aa2fc10c38160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a956eb97fb068d7ff3ae5e23f1d750f5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b747088caa61631bf61f734e7462fae3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4fe7d26364859fdc17d9d5873eb1e8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6bd4a90214df82e3fe4ba05178c9ef164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0285a5215bd54503bd518d60c2afb842165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b45580a8016a1183596cc8db96db10166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52686a5ce905d25d339a02359c521921167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63af0b5bbd5c30f5afab8ea18902b97168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b049e7f1859c4ec5b399f8fcaa7339169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88991d55f4b5601589eca1456f5f51f6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03807a5d8fdca5da1899aba3788b7e36171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c508d7e6b8382ea14a8d1e39c5f4a6f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26878e77864f717013f0ce3777d4e26173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0782e2656aae4f0e276bcc7c81c66124174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c439e809bf067f4ab3ceb90a4fd2265d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85beb78075b7a9de416125f9cc8f176c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4343b308787a5d897f6ae5b00c40b15177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020898307715e01ed1ef95ea4654cbf0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cdffc84ed51ef32bad3e76b01edb64179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc64fcb31706ec0c28d682cc4044975180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8b73d989d743b3204f3d6d78d116d7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04df9d38bd706dcad7ed6df1f1e94047182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd556fb38224ddd2cf152ed64bc60f1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8108ea17373a4636dfee470cb22566e9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d67ad735a75ab84d72c220fddd87e3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0016ac122d63e913a367b25029af1d0f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d79f31f8269896404b1baf31aadf050187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a23557ba7078c9fdb7d531a94cec00188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f989a26b929caed7e0b67e7ef39dd2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79eb6294ab224b41d33895e588a6792190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e0b7bb268329bb44fd62114b41aed6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a552cb9442d940d32a4207c6aed1d73192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1085373552ffe8b02957bb6bbe970147193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d0801d33ebfbe8cddf41b57c2243c1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097a1ecab5b71e32d5a0a4f805b830e7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fde5729e88a516adff68619214f4e65196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7e0e10be87b8db36119df9fedff95d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc41b3d7bd83bf35c1b57b08d595e9a4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0ec879600ada4d524d6f6b4811e399199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d217af85ca39153481adfc89a14fa09200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eac96790fe9471911f642016496589201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe535d1d05079c4dcd08c3a66d7cf42202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27b0bdc594b3be3826291b803b9bbb6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84efc7ad3e1de51b1dd6e281c839490204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f76ca287f55ba226ac46dc2818dc28205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de501f2285308d418d48b7babcdb19e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998c4e6e116db7de2457bd6033d86dd2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afec66aa83b46f55692e068c1a178a2e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60223462fbbf16d3ad685e72483ec149209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f926f97abb9ca257d4b0fa57485e7e7f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a236533aa369bb0cb1589bcae46c80bd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13097348bf309b497ae1e9f919032556212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f3d4020a807905ae7421e983227a5e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04818dbc3cb40642b4bed6fbcd7b665214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bb8b7d9691cb77d44f4a261f3d6336215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4030368519d658d4dfecc3955f3fe3f7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ada53c09b747463497a80c93a9aa552217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50113446b713e9a83e9e808232d73d3b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88eee28a7a6a3874d32e4e0bf8e0b5a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428254159ced81b01c08206cbc69d70c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2b81982a9acf08045a1396fd8c21bd221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9542a2540261c801f33b0a4587e25e83222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17df5bd044427f56c95251cea9baa822223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c9add386a8678fe4b89275a3424f0a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aa938055e1118d8b950f2c36e3b401225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dca0caeec572829cbfc386fbfd15ef226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938474a8d4b0c07490dac07eb06f188a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d812bb481b6d1020a5cacff51f76cb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6da3cc1247c96ec16d082345236a38229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b1698cf1d7a14b8ba76b50f9579f60230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb646f17e42b7839c5b8cfd876bf50e7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b583995a75c69743074a9639d2800e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3711f9a13d01f6d7fce3ed8b5172b546233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac0c17cf064c0373205b6b4825fb69d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c5f64fbc683795356d9786873667d5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214472dc439400d3663d60a697e183af236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72727e3b658505e160a6bf54d621cbcc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c8c6c6006273749b62546920466495238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ba753424cd956ad5372f6bb48a0e32239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ae32419e3211bd8626980b60007c7a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1046dd8602d9dc8c1e52ca15357537241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745f241fd34d5830755602d5abb34c80242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcb605b748032cfe0ff434306b3629c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd44b208468d903abe372e1fc08eafd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdad0df35091ce8c0671b9016e19827245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15945d4cc36e656f1be36dd74f326039246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d55551550677440f049715094f0d10f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ae2ce86bb87bbc973cd3b3249b8776248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a7712b969242b42847e7a3247df1d1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf08338da9aabf9ca54cb6be94208fc250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1aff57b0031787066fd3b73e4047af251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c50e2abee5ee7bd2ce744f2d389743b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad0184a283d60f2d4fad03b9b320007253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aa69af0662c436110a5ab48f94f3de254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a8fb06ccffedce6d3a3185d592e556255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1075d59f41d0a2dc3b3a288777a5dbdd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29897e3ef160f53fae0995e0c93026f5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91fc74b74624f67a3fa66973d99ef2d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0065455b8e8217f9ac4e0bae283ffe259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109b3137a05b254ffa9a6e8447924635260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d20f1bdd640898834231a60b5ec414261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310444b5289c0ed2119a2c27c023a323262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f31acf8d4ab7b6a1a9a55e7df5a05b2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bd7b15ccf54d99475f1f8fcf5d6812264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5ed77f8e6451702ddd136a48f3e18c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da99de3c0c8da573c8efc8d056fca7de266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b8dce21da288957cee79281dfb07a7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafcc63cec3d1c5ceb27b4b5c07e2386268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfa150e01633bf9159debc8446e13c6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5658016c077e6b777bf81f25782b677d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1a6c8541abeaa420235f571c9c35a9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15366f14966f4b5df2dc9e894688b18b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431382b6230f426bab3b957e0f242f59273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc27e70049b74433651ed6f42fd10f9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad35759beca3c9a43a0d2825136e486e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4878f8b5864f93e106e6728db32c75276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a44ceb31b84e2b1d157a502bcb772d7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778e639a8a5c156c6e92fbbfb7e81875278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abe53219eaa8ec8a82188d762b542ac279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18fd888356f690aba431f450ca31e7d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47cbf8ed68d32c97d19afb4d7e7e6df281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7135d24659bc289941cb303c8f02dd8e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f26e38540f278b78c5b7740f83e4ef8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab14cd78a50f6c24c1bfc675aa84561284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00546b77eecad3fd2ef7e9730a998be285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b617109c64592d10988d87059003505c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0e5efdc2b33bf3c4b7d4214e23b4ea287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f3f30f3eda410bb258bc73d7c01de9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8379c0b8e67586e07b99cbf9b4c948a5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1e212547531433a634f39857635234290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5514a23f584bdcb08775f90767c9e0de291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c44be03017d3288c886ffedce26905292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c1b584ca403df8f6f9c7bb5ebee8da293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61ee84c08109570b4c1ff7b6c96fa2c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aca37f59fd8bb3731ec2d71b51b55a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c089c5086daade7bc40f9023dd110d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588b8fc064e694d1655a4187eb3215d4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfe7bb394139945f707f9d537d40037298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090f2354f09c73f093d38d18043f1f94299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b57308094448cdca5cbf265b84735ea300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172fbed948d6d1ecb4536fb0f66ec84a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b45a2cddf070939728f5c363f85e996302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4ec11415e97ced3cb901d6551a729d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1139f03e6c64a11bd1f7912653f21a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d95731cb155235873db566cbb4d97fa305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d7a26c629772af359ce937571b3538306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a924d7d19310152929a1cd0e6d8fba77307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d959a397ebdc89d81e4b5447e5d2db63308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5281d3df035586e6440e7e8c23ba744309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c383debd6283820eb15442842566b1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c0a31a1cb624db3fda154d0d33b874311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a150722997aa289ffcba9552273da89312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d707f25073c4e81be04bbd40f8433062313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3484099e5a9fa167330d3b1077f503314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a5a9f2a5992f4f2205e4ac15e62256315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4529782f7e3edc91f124e27ab5e84395316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b75664bb06d2c578c67ac9163e61d68317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a87090248f544b4afe8b7fbbb31562c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce5262b0894de1da5471b9060911a9c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0e88541b54873b5f7cc9fbdaf2ef25320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2044565389834701e4e5bbd006a9fd3a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e747c22ae7f1840fc944ba0da7ee76b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22d5b5d160a2b2d795a12dc8878ace5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195d246b07e71301769c3e306769b6ae324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a40c461063f8982af0b0db326b36524325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c9d4e9474dd375367f43fa98c3b299326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b24a5ddbf73ebb263cca9bf2ba1897d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca31446c359e5cec8dab55570f76425328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8e3866037c1cc89bf71985e3504c10329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f5b83bf5466b7a096e9120387b24b6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3007eb1e7b77a015b423a164c6c46fec331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2325df3b5c523e949a8f73167cf3011f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d1a4bc821754d5cb455e75831a5f1a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e24a6bc2b50926d3046485deca13e9f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9204cbb9f1468aa055e8ab7cdc6ac8d2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4e0a30d2fe56564ee187b44a31533c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92e34eba56e5efefb1d82ba1ae6c275337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6cb387fd9940efe5257e68bef487d7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086528b5f1f8c12d676502f227299e1b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add61d19e41901f22d45491703c6cece340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4023063b5b8c442ad26c64bee00731341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d60110b918c545335508e53ec2e8e7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6010c2c5093fda78633e6cef0d5143343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e74d0b206e2e67b78efdeb1b2773802344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec98084f3fc8b245e8b2793461bfc2f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a680afa7cf8262ad8f3468927e8e1d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215570dd6796f51f8da82923f0247fc5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acddd8c3cfaaa7ee5940f0693204c3db348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21a7818074ce2ef7885ea3c56fcb3f7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20afd8cec2610fbdb6a8ce4711f1491350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9fd54412f3f520a60877bfce8bb802351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ca947b6f5917e0d5e7b15e6cf8158b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74875039d3a9d2e1fceee7673258870e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bd9f9db474f2d48bff5b8b4ac4ac69354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc1c0bfc48b67f3d2f4dd906802e1c9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048a43f430780a6fcd6015e189cfda1f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed7e6fa8d1b8bc6e52d23dc7cf43c8d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eb4d030633e024b22a16ed4642e089358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d941098ec430b5a203afeb88039aca88359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666880334820bef5cb6edfcd4c878125360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aa784c2fd95248baec7a83069d7dd1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d54d0d9ffb062e5e44c277577d138f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d8f521adb2c3db06b425757e3b89a4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f949d1b853183ba9ccaf51f40f339e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3febb5b10cbe1b0e54a59a17dfc073cd365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2df75f517abce98b9675c6d4001ca9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85346ef898197f6e4eaee808a9d007eb367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8858ff6226f99fd64a81ee4e0181c1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2159bd43c17a7ca5668100c71912e219369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd95086b9ca5e524bb6e024cc722726f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9100516ebe7c6c597b7f0d33dbeb9aa371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60221468913c26da53415f4b8b9f46b8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a139d8e53a76d861e5c339b808a1d87373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1ed717e117d88a99add20be444b3dd374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd546780a7091cab9157efd15a73339375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7959a59fa80fe6439f53b307cf99b3af376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66fd3f4854291d874c329a311afec3e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c385799fcff13fd1fce6790fc225638378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e294303d4099c9a3b21d953825246aa8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe2f7009ff9aad91fe2bbeebb2afefc380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659e82cfaf71239982d41f291debfd70381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913932bef12df0ffa5ec64e5d1f53f68382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d7940ecb521a2bb4d102944a87a06c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ea812ee7b687406fba5bcad8fb12bd384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638c80022ff7334acc916336e655e7c6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c224924658950e72118b104f0133d1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b5908ab2ff905da37ecfb0980c900d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d320d1714e21db6af2243ae9a3b2fe388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412ad43033320bfa8489c753d101bb39389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461b86be1bbb48c4e9c1ecc882908fd5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe14b3edd453a27c4056cdb1eb99ff7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44227aaed56df235c477f1e604af426392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcff5ea26181e122cd2c66135bd21a2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7b8eae7cd63569e59f1f05a0c4eca1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff36ad0255cfb43110d7ec5cdd7fc39395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73847baf44d1c81c4d076d6b766a4c1a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a2fdd8d6cf1b146775cc0e595b3483397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9e3e3d7bfd9a57a9c9eb99899bb9e6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd9302ecb9a043dc2feffe816df5593399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218854046c979972c2b007a5a8adb53c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f09e6b8394d35d0b87e5e4f77fb25a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4dc67603dfb66a2006b4546f805629402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10154085e3233d2dcfafed86a071a79b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aca5be74399f8061df0b29923e85fd404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad7ba139f4ac9e544d3ec1875fb2216405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2c4509921a5894a92674bae85cf954406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0a5956d0bf3c1a6c335eb284c6ef03407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e86dc33b19db98b6cdf8af4fd72f35408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50feefc54f3d118e83f43bd729a0f769409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e059ef316d5228384ed8a5d19fd52d54410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad09218e273f3db7eaadea676cd2b20411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b55399aa054c4b17c2f7069e58e017412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262c77ea73c64f93145117d182f7cdb7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37b12b7df2853f7ffd4aad561c3926f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd8132135f54cf5238f2c13bc984ed7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9581da10e13a17e7e106c56117fc20ca416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e69ee41b63c8b1f976114615435ef81417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247a034b44c0a8fa61f2454c12f5c9bc418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae2b397111880d9fadbb09e65f0055d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d94387823067ddcd5e156c1f595d8e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9419e8efd12f4b45730ec018d8293b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654dd242d047f3ed4ffedaf606cc3eb9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0251759456672d6646333dbbbc3d6f4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae064eecf487dec9f39e5897ea076cc0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31ed57713812e057ec847eaba337263425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f74c40549a0f270bfc011560300a0b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a11c8a3044015a1d0e0ebc681fe9c87427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87404fe0547c01cecd65fa63e15b5c9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd408c30f8f83b6385904b85f0123eb429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9035e397a4abcf71a4d942b39c90992a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f458c42f29292d3b753642ece614ce09431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5858530e2beb8f430613e69bea4a50da432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ba065e4fdab95e9fe838eb200a6cdb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6ea56ded2a178acb7cfa6989232a3e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5855b7dfc778654b31f6bbfab16f12b0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef163f83fba783dcc45c52f71c4ac1a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aacf92d9eccef67943fcbc65047b363437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bf0d3d666b1dc0bd966b0fb937db93438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c56e991fdb0f1eea1485dbe1892f6d8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0f421c286fd19c24aa0ab40d2a0183440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd60e3491710f651ce2432abcaa0f72c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b18326d4020c443221d604dddb357f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff1dd60d99e10acb87b87650417e9b4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f01eface8cc4cea0896f82bf3766671444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cafb8fdf0fd3df24b19c1448fbb64f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c8e1342a35b88ceeda3cf30547702a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4249acefb0641ab40fd25cee0d8cff447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379b5f90436ec89c7ed7fe55bd7b61b7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18c581a49e856a8fa21ed035b4bade8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1291fcc8f50f4040780b7cae967e3b5d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be47eebcd81a4d2ba0626580945d5507451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2620bbcddc99dd65852073eac5d0cd452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b989b17f74691ef8878c01ec9cb833e4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205ad1371e6f22edd85d56438c0a76bd454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7501362abaf016844476e84cdd88d32d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60871fce5908026859aeeb8f1d4c77b3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c733fd158237a4888948615a38ce3bd457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a8c442507166065577eb28dad10fc7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e71656e64f7881a61f138c57ec8fdc5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763a865dac2d4cf7e5a2764df99549db460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e60953bccff95d85aa406fc788423e8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a08c9e795b53533007d709fd57d93f8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab6fac0a36c993ecfcafbd3c5a06233463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876e29cd7173540ffec69c62220e2bd0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87509ee9f987b59c3d7cd2c549108943465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bbc3ec3903c871808e2044b46829e1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d024c11e01579785671dae981e499f5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0d414cc6030af9988754305e873004468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67ad6056204389904a36e1bfa6276fe469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1676cffc9a9dfe8cb6529b5e0b51ee1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350ffd577c7e135dc2b7996127190e9b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d3f559cf4a9832b7e5f025a7dc010a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8861c8a798846621ecf46d12969ceb1f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dcf16a28918562b07fcac63ba639af474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cbc9a333c345fa46acec0b68931976475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef756d433739459c4c6aa447188d8766476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32df5ff4845dafd4d98aed58c53e620477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e580a54c9b985fe2a3c5c3e1a8b6fa478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896cc8eaacc4208736251bd477055796479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8392092efcf749ee0bce7362cc27205480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1847d7d97079004bb0c843caf0bb6da481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef9047e1620dc39ae0ebc6043587489482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1056885f47ea46dede86135e1bec167483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb29896d753b42f019f7bc409d2b220484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4781b3d33489d908b9a50dd385f14b0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577f1f6bc098f5d69fc567e5ee41205c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791e73e49fb5da12b305540326eb0a8d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeec0f053ba4359a4b10699f6b75779488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fc235c4c92c06b734f78f0b385ebe2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6209f127fdf324829c56cd09ce5af272490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b43661de51fa1750996b749ef3fb99491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99f5bab55951e65ecc1c78c123c5c47492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9565be0aa314792f5b0ea9bf516abe7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6760de64bdda3a81d07fd80496b3a1d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e89dad846f2adaa8ae708b48f57e66a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3a18335135b6b8bc23aa835b29ba44496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae37d926c00390c498629e9a0c7f6e57497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aa787806890513c794c3499ac109ba498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13077c67225d8921740028401b48ce80499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1506b2856d2bfb958c634b60ca1b57500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e107bba8aa9dad37800e841f123480501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc636a443aec506b4cc570b78c6bcf4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80c183b724712b56e7231896cccca58503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51f509defc4eb48f3e11e7cb9be5b23504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70330a9fff15608996e03c5336f51277505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40bb5dd43cfbb766cc65f5227a67dd3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036a7e10fdbb5ef2adcfdd88299a12ad507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee06e2ea169e0a707e891c9c01eeb591508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b59084c83ba486376338349f79701a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0e0b7395695b72f46d16f206bd5710510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba8d86dca6f9a5f83302c0459e46ddf511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3990a33bc2eb8b71e973a8ee6eae6eb5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53896df818a41550da689044e8e1fdcb513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a3fdb60a06a79cdfc2184c0549df85514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e3223dfb4886043a1e21e721bbf964515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73afd42592d21201f8c08208e9ebb84b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9d2a4a163847289ad1efc6f1625e35517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373a0749e42f9d22009ee9e12c683e71518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344208b86372e4cea02b062b28a73863519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534f685adadeefc0d4cc6e5c3eedb74d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b984e6f585588e061e8acf86fcb217b8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcffb04bb115a4455f95d4f3f34dcb6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12a9bfe7ab6ec4c088f28b44d314d6b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d59c220c32b6c10168ba95c3aaecbc524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc15e64cc85e42f459107177e540a87525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f269b43cfcf2fbcb4b0ee8953653f1d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e031796dd37cad8c426ded1a0ac98934527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c928cfb60d7c00d912b5e1e4e05a2ce528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f5d409c3b02aaf4a023f657d10e7ac529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b70703dd171408d5da031567e064382530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a100543fc229a1324b9852c47b3c075f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe3005aa11f654eca504c312b7fab93532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d17b277c4d2dc8ed4079fb276d9a206533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a855f25209cb54ff404975a43488db1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ff2f7ddaad75de321386f38ccc14ee535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e536d486250ba1cce9098e2cfac9f9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dcc85b40e4e8d1ce2ce25ebc51f326537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2815bbf04fa947226a3f9703d8d0e9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6981a422aa6c3b4810b6ab7a4b27ee10539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af34b44564868d65f03da0577348a9d0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff63143d9b148b8b97af4712af6159dc541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e436d679d4a27eaa7d43ad749de84570542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3137e429cf9b1433663ade30a68a9b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fce2264a0675c555cfc87e9f9cb7e9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6477c0216a911be6acf0c2617e652487545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e695bad1b24b4559a9a50bec43b39c0c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbe7d53f909f2c55a8a0871ce7e5788547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b778a0323bb217cb02dbeec1faf4a461548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2df1cdc59cc7807d0a985e810364a9a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415998ec546d677f71fa1a885dbd56a8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffde8e016604ac64265a33e06747c6b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f437aabcf04033e1f9d5cd54ce5f0c51552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c482fa1b32d9454e1779e4ea8ab7806553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799ebe2c740b5d7270eec510fb70991a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5d3bafe2d18b2a40147f4d3a386457555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04e83713fd3bd814a1324d09f7a0751556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc35f6ca9c2f62d1745eaa3c0be5841557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d3b74e3cec036945f3cd35a5431e1a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d495ea1ab0e9a358f23aa36b74cee4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d973166449fffec56242183197256a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c1ffe02e0d017064e783bb6a311cfd561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a4b55b674ddb51bc90aa934d34e7f0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216eef144fb88258c633eba90df72b0f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b3776dde189d764061fcfda7ccf2ab564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ecdf27b6e01777b50dfa4058c42bf0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2490811820529620d4c0c3625f6a06e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2180f8a7e431ba8c0514066fe4b9839d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8400c71f886d58d31e5646bdd11ed6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570dbe6f66ba0b4fc0f572cad5d544d5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9032099c707ee3e129928983ee134ab9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e4dd54002bf0cded4ddaf2de1c8a3b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009db47321224368ba03b9e9747ecf8c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4df6fcf2f72667a57bc9698851032ae573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee26e93b1544d7ac12e33f0a70e7f16574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0976a883c1efb209d70f4a92a795cc1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59768855d0e705812c96c7c9610ff443576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cff39ba9b0f7957ce7932692583d1f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c79239494c8b585faaed7b025a5196578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da14ef888c4c899cd5627d8a935371c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb412913f493c224e6f66e0b50af923580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c549a90671bbf348797dbd0d5a44204581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9f0ecfb555205dd75e3d1e1d0728fb582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f0676d7b2629816888587830230d64583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56c46393b208b050a9067370bcd546f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08c75d8da88d80f0d3a9ba90ee26ed2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58261610a0ca8ac96a0e004a9513f6b4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83df1e9a7bb9d1dccd3a2910b4faf8d9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfae19bcf8bf9aa1c648e774f3783bb588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ed023e18f6020637135ce2a92eb009589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948fc902f60f4c1762a6a4a971e0fa8f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b53eb297790a07e432a4de986fcaf8b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bc91a1cd09d57b50d7d11cd9d393c6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4774bdeb72474f93997726f0aeea73b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560fd9847a9b621ec0f073fe80e9f477594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db0369a9228315f5df074b00a1ce844595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256c719d853f68e35435254070715341596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d34be6411190ff83ca70f3888fefd3b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db02eb94140ed5e305c45e36fbc1c9a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d92876694bae86b32757e2f72be505599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183af407fc4d34b24896c67a4eac703f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964ec4b7b70e4281c5b319c15b6ff403601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd6a67a8100157f8e765c30a68c3245602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1759d1199f1877e9484058134ca9e6c8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eaffbe6f53897190774e7f38c990fd604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf56a2461c72a7781eaa1c43684b089d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e74e91617f325a7b36a36a35e34b040606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31630aab35736b14e10752ff6e26c13607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02f6c5e2bbd351936c59f93fbd9d338608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6740be29fd8bbf951b193f8b1574c1eb609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef38919e9457488feb23ae81bbe4cca610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cfcc367b48ebc542bd576fde578d45611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac7b7e6faf4306a5ba7aa8d2df162d8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbf5a2838d9684ba1ccd3d45a90b82c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c684a1ab7005bbe5b75affe98f3c6ac614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e85ed29479adf20bbf4fc456b1484c5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478d33e25d81a2b81c44e9547db6f43d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315097139b7cc4c0dfee49ab55189e62617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6654ebc79c4c322fdf44de6d9c627b0a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f984ac4ee9702adad86add45765e72619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0e879853622b009da0682e44642aac620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5598586a896fbe786d5da28ac2ccb395621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e1b88b06b7ee0d2c51618227920331622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a188fe234ea8cfe1c2a9927c11baff97623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15402ec629cd2c6a1c95ec418f3e798624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16197c7e617fb22f9148f98bd38f2a38625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83b6767a58c5eeb1a17fd97e3e6cf3e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9408d26c9a861137c78162d070b88dc3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e644ed9759f9260ccafb959cf590e7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a9f5ad61a0c038e04ef311dcbadbc8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec4a966bee4953bc318ceb6c0843706630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9e47b54c8055eed923e26c94fd866f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14061cd332cdd3c51328faf44456ab47632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026752e03c170a12cace93de10cfce0c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8299ca24cb7eacdfe368e79a2b768172634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1480d705ba274c0cbe4e270decaca617635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faf9c62c4ac38ba5592ef90bc172031636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75686b542b79cfa1582f0f321acf8444637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d631ce6cdb29ae2b41107251337971e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85de4cfeda310d985a8e0608d00529c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b039dd38ce7619b4b4df3080795688640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb1e0cee840697a520173b23047a9e2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef63946cc1ea362d6f3292dbe67d3d04642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2305fe4c989419e5994dbaed0639cce8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff88dbf8a3ea828917d7724aa932b261644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb27e2cfb59d65da774ac597f023091645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae387895e04a3fc323e27b247b46f335646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a43fb3b27c88f61ff99e5dfd5b7e24647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da686ce631a22e6997ee39d3acda435e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74197980c05141ed77a1a02b0f0772d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fccf5cdb849fd2e7838ecd2b886c4cc650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0e5745b3f328f3389f6b5612e3ac9e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03062255dcc866ca4ca6253e3f804b0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814ca6e93fa51b4dcb2e832957a1cf3c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f2fba05309bd59df1b81dbe2d29c63654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826c8469d0a5825502471d00199c5ba0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b95be4e79a75e29f2ea03e3fd4cc463656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604dcc7d64546b7329a82664562e8d73657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a308b9060ce12717d046d7b8748cca658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8b6ddf6ec5548adb0a886ce5f2dcf6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0ea34273990b0818eaba5f30d70fe2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e9dc332e088881f98c08b5fe1f03a5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e550a4edf695e1be9a15b25bf16409ca662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b07fd31aaa9aa6b790539bc28e4e8b3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8191f75dacadc513e0fa67a0997ae7f7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c79fe54f976c15053a02e402665435665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7447a299b1419210ec69e64dd143cc4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15890d01c7ced8d75603b686941b0e9d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17784f04080016706a31f7f3258ed890668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e78ced78f0b4f3f969768ce27fcb02b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedc54f10a94f213c4628e2d777530af670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cd470a68e5f6f07c632d0ef3943bf4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888e93e2eb162a7d4b9d2b72e1b106a3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62992b2d18de65714665e4915ec5e732673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a668b7c8a5262845cb8c2226754fafa0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645346499819630b1f4b1cd69e84fba4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c8d0aedc56343a76e79e4fc1be5c98676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c90e1ea917f5c3538528a804235b7ec677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c917b54fdaa53403af2422314341ba84678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4e42cd5e68af8a2adb96e89ffa85e7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb7cc20db219b0d877958a64d247c40680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a25acf42c024656ebab08d03128d6f7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6a20fb019f2a25784a4ddf75fa8e7e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9841fe487da32f0591488f6fd30b9152683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205b03eff37d68280c972adf5f03c739684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c864407c14890e3f21d83a914750811685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2685746db1c02591c372e8f204b2425b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e970afc25b04857411cd6db1145839b5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe048458743e03bfe349faaa9bf18a70688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4664da66e2fad1e6d9d0ff2d43d25fab689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d788ddfa1548b478895414b04129a22c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3774fc33dacbf27a04426b1a6beef01c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0c5072e5d5d223fb8bb163788182a9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735b2a315aac53c6f3ff5072fa83df3f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d85a1adc8b2f7c370b208848e8bfe6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd87b31a9e2b939ff1db5179e24382e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4407b1dc5406c0042c2e7bd170aac20696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd30d386675952d170390289aebe443697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a878e3c34a4a8a020eea8b12659c96da698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53368ea290e99d44b31181b1a9145e30699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3507f2892031a81ad51b37abf38e06ce700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a364e5f7e1fedeec1400e541dd6b51b3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e66cf0ef802467111d8f8a39c28e82702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d894c7efbca631da5ec934dbf7d172703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0276438fc1a313f2824bd1ae5e055b26704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2b7d102433c0108202e00433734d3b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b82eacd25ee995decf6f43f646e3ae9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28fbf00288d7106d7370fd4881b44c6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5e86b2771b6c6bf6b0520c6b242b29708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b6a1e46a242648f5c7cd0dcb555cb7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ac33f8d470ddfd9a581cae5f05ae6d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32784f16f09a9f6221689cebd7622ee8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcd6f82527831a89b44be0e2d68b607712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1cd0b48e479e72f9984b73f73bd353713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83165360cc4dce2ee4e024fca5979316714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5d9c3ad54217612c5cc8a203fca1c4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d59a83194d1e0c76b4515ef45633ad716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bbd4d2bec565cd3b876457506ac306717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72697305d5b3e34161d24caf24bc8782718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4951109a081e0647be19edcddc61d645719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3a77539923980834556187c7f4f170720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff7bee828d768d52068a4df6f236425721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b6fab22403beedaa4ba46338e4d0c6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf53c18cbeff3ae0d86809189827a27723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80931cc5401a6701246f30bab66d30dc724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ce20a4c40adf9b4b6affd29777da4b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d764e1f5cfd1efb884b64791f15b2c7726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cd220b7d4cec87eeb8a53cbb999b58727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8dbb310526b5b54a1fc15e3647a8be728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429c1a4b303b539f9ad654f2d2069f7b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575daa60bdc5aaa0fce24ff6c27d56e8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea2cd7d52d8a881ac1114f89dc45ce3731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69eb3b013b0a9759def12cf78f5cb7e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7c9fc7c41509f18734fa47e7e46360733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b7e273e477f48beff4052777d503ec734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070cb73fb48ccc2127d96695614ec75c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ff62255cacadba321425034f25dbcd736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94bbcfb6e72e9115e6f898bf729c81f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57411e79b71097cf6955ea93557508e8738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29881da86e38a8e6506167db87e5cde2739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bc6bde7b3a67fb310d54584e8bb1ba740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500defe3b213682a32fc548cf0d36f29741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4ddaf5dbb16cf52d45f86d5fcb7db6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc62d159c82f2d3c0a3288c278bc63a6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad23f52490c4423942a9308f49a8b67744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd0053414ea1139c08d1a74c69243b9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1742a6e7aa64474d27ebb49e4cc44e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e27b00c6dbffeba9b6b53371e25c1bd747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3b6828c3d75fc7ac27998429831558748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726592a161639a252568a767e7e37585749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c85559d4da209500266b5cdc6e68da5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481cbfdd0efdd705779151b0cae4a464751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7281825772bba933297d732d709676752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c50c9c82bab9c51d0b57c7d09877b40753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31da9761ebd8f761ec7b52cb651418e3754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130e745d913ae6a6847a783c6bfe9ba3755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2e113afe422e1762cea6828b588b61756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71643337a1fb8f33fd8d69bd24fa45e6757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126c7fd4a27bbbd41e70ba449e7c451a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc9eaad36be8ee7f6cff5c881bed5cc759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53adfb7b77a88997103edd44352f56911.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a560ab274451f84d9b95094163b55d332.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ca93601b3b47bc9805682188501fad3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fa6dc414c2bb9ec3fb5267f072dbed4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1740738c9dd7eeaf58cbe231e6dfc35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437c7719037a230f32a436aee31c7dd86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605afaae221709c4759705e188b0f25d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59124f4e4b7f0e5337093758187be15d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1870ff9c8c97d21dd2b09c95a8355caf9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4c215bcfcc51d5b6e523de617f802f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4386674d1305eaa19e09fcefa8fa782411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21a2ba2f0125765228918009c73724e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db4118bd2bd8598ecf6592348258ced13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed12f156a1e0912f16d779a5e3424cc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e34daec2c661d5853c838e61b3a22d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d8b330915b0f5cb6af1b5f5b4084ee16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be42993612dc5558f453fab95b8107ca17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcce0beeab468181db0b2d663d229fc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d804b97790a2a08fe6acebfd3ab9f75119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b5512b29612f459963732927c6a37f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20da389350c1999473cfe9b704068fc321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e6318450349c7cdd9f53751cf9f5b122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7336caa7b4d7948fded30e8359e03523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2796936b5cf7c428ad5df5b07d0f49f924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eced797af629319985eaf55b56f700025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc673629b432cf7feb0f0bc7a67cdb926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809c17db8bd0a750360db3dd28b08b7527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a92bc408873ba49f424002533eb88ae28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0032310d9224536e3b301f110d3a48b429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bda5b412bd14067dc2e4a13e4667c930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af89ba659d6568d22bee6ae16e5b8d9331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9fd7730430797ef4ba3d4e62d2090132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85894a072d89470fba26b73a980296733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe21e509d5fd4b81f9f4f60a97902cb634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f8da352e7af1190852e477a80cc6d335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b27413974f1db18d2ee58530f0d34e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef6ad384cadc7cc87adbab603bbeee837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c444b8d2793690d87331b7d65e8d67038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d476ece7b094e4df2fa1a5bdeaac147b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bff5950e6582bfec16c6c6f66c4e6040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6947379be19b5afa25eaf4990eebe041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abb849a7d13f86576942c7c6222a2c242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487b87964154380c63e70af7aec64c5b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8773e5d20704e770e5ec62d43add07744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3081b41c5029511150bd95a0a0cb82645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5095fbd0608768c58ec2df64853952c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923a6733aadf54a6b489d636bb171bde47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5124eaf7c1cf1d5861a1dab62640835048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956f0b4be66c14789e04079f6111871549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e902ee88d970ea20215857d37756862f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fcaa7810278338bc97865b305c2bc751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabcb582ecd9c1a2efa51165788b32ec52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca86b28a093967e7901e14d1ab0b97853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc71874f3b4526a952c4d525077ea1ed54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18333117d797302d6094034c9faf9be55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7b526da91592537303fe0e05d9658856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b196d9d0e3ab50e91bebd61ee2d5df57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f398d80aa85bf861477e5a433c544ac58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c889c65dfb4136e00a4699fcbb76881859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbc2073180d8f4ac5b090f97112db3e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8b8f5bad603d5e6f8961d0853fdf7861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abad9c7074d16e7b9c882368371542b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564005fe5b4531861e67d78b09cbddc063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b916462a010f0b3b36d44ff8f4ab3a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd03cc162243ae4126948638a4cdeb065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee8f3fbc106c48e4e6777aedab25ee266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a006920d54021327aebd5ce1d213cf67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1df831913d22211fde7018c5c2e33768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5df257213601e9e569014d7574f38769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1d093efe12bb7fa338397cb95b227c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fce150e930e49c946ca1da0ab44b3571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96409ae9db1b97bcc138bd349a9f01e072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334f137a4eb760cb3567f025cef723b173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a893dd6b462e9415c6d791bfc76625f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6eea5c2748bd6419b38c1fcf23a84c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018b099112045ac84c26a5534a9d152676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0d4f91e3d8a3ddb4cd5133ef7a4a1777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00a97e9dcbb3e599951dccea79a13b278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e30d47d3eb167a6e011b71a51978fc479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77b3bd411bb82f6ebaab86eaa81cabc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e58e06b4bd9046e42872a69645d94681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8246c78ec1afcf8a03681e506ad7df82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736d60d489d1c0ee2e42ea93f51a552383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1833f7639fd154f1f487e1f145c7daa484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f70d0efb558e20c3dfdcc85674055285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd9475424fa9a0dde7a3132dc61156486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756d98321a4e5f40baa54d0706eccf1f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12b64d1300088ba3558019d1274a57888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08361689132d7778024d821a6d5bec4489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e4f82b20ade8b77ef62faa07bf306090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6748e5c61ef83e73ffd58729ef91e68991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8194a40b157eca1b073872366f522a5a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568f8eea51921402719769df961a168593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2185355a90512a9dcd6abcfe4a4033a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7490709f4ed65689f26fee43e700fc895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10650698d111a95195b3907a7b3cc81996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624ab617302ca112d4fc87b288a3ebd697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec64658859b8772bf43f2406003401d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e175e06f3b6ae2cd8a71f215a9bf82f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee75efd754306fdae42e693ee83d262d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d08f782cc2b81a7738b57e287f1ae9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e6dbe05ade776aa6b6ded57afcaa93102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c41421024660eb8cf49558e6453fc2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064c279cb5d82ef5fe9f2fe3c656a39e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521d7e0e8b2d4e1480968ece98e7b2c4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30b297d951722d3eb9994f6ed4ef724106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593894ac1e2a6a71b29377254355c396107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f4db5028eba39076c1a7dbabf56933108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fad6741242ca2b5da629e01ae87dc28109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e0535c5726b2d2bb136e38b5605925110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28fd95cfbe196277062e25f507d443a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5edb5ef1fc17a8b51bf9ac560e5680112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dadf94f68701c82302e012d9123bc2d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2db3afc439124a4404e076ddb79094114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59dd7cc49740a8dfb40517c2e8144c8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29352612120dc728c38d01aa104fd8c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a933ad2a10a8678381aaaf3fe1a15e5b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7f55e056567d54e88cc55e11c881eb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58928eda029f8a68773c5121fd241b1c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8160b0b4de3c0a2a327c764cca2d8798120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2a3301ce54775ea276bb5242010e21121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5e35d0ffd481e03ecf9e8a73bbbec6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61b278f1b489b49b81bef0c97cadee2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aad5af0cc8cb9aed11cbc6ec4085056124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac055b205be12e590be3e3ed6e80081125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a551571d6c0a8b323646dee9543a7a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a785a8eaef17100fcc46d62e1852299127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7dfd9d42fdd4ff9f8479cefa399fd4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d1ba8328321164afa97dfc6d38ed4e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2f744981a6ad01c075974db54fd584130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626bcd528209c7d8dda79fb93bd6ee27131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd24b70a0730ec1fc085d2001ab5574132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308a95823f84265253c2b73d6f615dc5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d71ea08991e77a525949d55885e7d43134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f39a01c5363592ba59f4c61c8ad3b7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd97f4a28a6bf336c8e0fc5d056e15f2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470cdd61f843f413790052049982bd55137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c439240b90cf920dba72bb5b705e2ded138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f8ac9273dc2fc905a94b7086356de3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0ec741eaf6fca177a9a406fc1d5df2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5808cc493b50d39eab9927ca1c9b37b8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686f641a5435c6e8508ca26a1d1775c2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e4d7dcef3f6db78e9a0b843067d8b2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fe215e02566ddf13e830a0fbd45888144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9876384d5c0831376a1a1acef9113ad0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd7fd0c3acc6a957d572ee05d6ed6c5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fd220442cae6277e1c2c89c1b1e365147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab5d4fab5dd094afb41e3c3f2f65030148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d462374838ec3b3af5f919f953fc3ac149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c287d8c385416d3a2b5ac3f152b71e09150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a32ea5183ff4c0ebb0da79e076a3f9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a8337bde2cf167844757b5ef22692c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af92dd61bccb430be323c881fd9bfb3b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999c2adf893e5c8de53b84d07fc42c16154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dfd5fadec7626cefc32f33a93b365e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9578fb2346729fb9a82625905f3450b9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dd38829c735b67a4b4408c897035a8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b385e234f580e21e3a15908fe7eb03a9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf20d7548a30f4e210ff8af65d873bd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e876dbca9a8b9d3581f9d48f756460160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a22f1e39dc0b8bcf6d159a07107de7f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1110a6553802b191d8655f6282f04e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a53a9bdbf55a8a5980b436caa9e4d0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27566238e82817a58ddaf15579c934ff164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426bf45ef73cf4a3a78701073e87f034165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80de46348b70ed18fb81328c47d62b64166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210744f4809e71fd88bcc27eee022f9d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9f4636c9d14a47489f320ad05ff7e3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004aafde66d9a4fc6541c01b3a1e5e18169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c19818183572857ddc16b9e9dc3351170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32755bc33333791ad46fdd68e3edf416171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77819c2cefb01a3de54cea6a07ac68f9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26e5cbbfa40c19f33d061b645e02b01173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5c52d17679a675c474891bf536cc84174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faad35ab4c96b0b9899e5b3a4227a1ed175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f45e15277d61a4ffa8b2afda642d402176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc035b88eecbe71191dc1171b5dec9e3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb16f1786a7c7c5203f98c59fd948e1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524135e5af634157a22df60a7b41c699179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ace415220b4a500040c10ddb15f4e7a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a115463542d22067e30650e21df12398181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c97e60d1f0288f3dea25248a075fa41182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69379566ed58dd4dd203281bed1d442e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7a52bcf46e15e87ea1b7e057a5b278184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533de501f8309a7d914dfae46988a21b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa54aa144f0befa1a1d7c54ed459457186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d0931d3ffd7add46a25c08ae281886187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ed2e1b474a558a2deb9eafa7e88d96188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630dee031c24e353fc2396b86192f8e9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c8553a8f4f07dabf2f34d7f22c8e71190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b360ead2d53060376b5c26d9b670eb3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946910d78bd9f862df2468b3c13bfcb4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb2c092e45eb8a2cfb50a4f029b24e5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4878542ee81960eedbcc5403021470a5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f39ec85bfa3427c75ffc09e2b0759be195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f8aaaf5f2885cceb77770744ba8027196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ec9027c4b784918db33b32739d9f75197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4ec1de0377cba0ccab63ce06210958198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217e9897c315030525bd75570ff9fa24199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4cad1397e9537f8a06b0f16150925d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb65e88aab28d779e23744f1d6421c4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc503f02d7280a9612375570dda0755202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faafa3d2efcf5305764bc979c59a305203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4856a9029b85ca014fdd8f54d66de1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5005d5cbca51dfaa9a5faa1dc6384b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9261bdcb852f34e6d032aa0bd935147c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95f07891cd384559c1fffe7e940ac6d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f450808b945b9dc286ded6db59b9b997208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9bb0f95bc8838d556850b6fd2e2ad3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a581ffbb1ed22fe198a7db660be40da3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363d1383b398e9e2e9d7982e63d061a1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd69e77987b91789125ce7aec981b77212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67ef50868c6f04abbdddb2d0cd59faf213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d1966026bbc8c2b163855c732659e1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c40bf6827244f42fe6991e432479ed215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae94a0575cdb800ff90154dc83fabce216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb048cdba7b64458fa4d77dbe1ac6a1b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2ab96357e654927657a80b311d562a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3a5385da80b01e024684293ca66a78219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d20d880023f8df782d73da324ea48ed220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfe5a35c41d1cb0993fbafc4a86b41a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a74c7d801c4552453965c5bd41e824222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3401c94f0c2638822182e0fa06dfda4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8122421f1c50420403fa9eea0c3d63f5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6373cd02aa6384e5b2423a6f3d95a5a7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9295a6a4b8607f2ea79a5657c51daac226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611b25401287e3ce3197256ef1ee6106227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426cf3c40aced7e2ee20a6355c0d6111228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a19fb2cd84da306a68b80039cda581229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c325af0278e61853f31d4598f34c56230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45898a5a93d22d3fad62b0435fdb38c1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4792427b31544489c306502aa5457702232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c38415ba20ace7fa0024300aba40e1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39cda2e4b27c91654fb0d875e135304234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e43105e737e9b6e5ca101e795ecb94a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddfb2ce6d767013c92b760d1fdc5aea236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f63841dddb929cf242704f93dbc7a6f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7a71728e050276efc8169834902946238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb89d0fc768c4542dede09e6ab3d94d5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f8a4e17addb3cc45a338e70adfe9e8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4748c21b0144a3c6d4355f270a8571241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5684ee8d30d705499479c28e7a392197242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694ea515cb336d3c6968313cfff0d770243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c87d31ab9afa7a03ee5222e5219345f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2513038a11b92e8a9d64ee0aff50da6e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642f74f2027cc89178ba6fbd2559521f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c07044ee62b95faf8608d2bd82c301247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4380830635050dcf16ffea45f8df7aa5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc628921bab8ba7f4b77b51c7a6c90e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36124c82dfc8406759388670d990833250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1090db82311a84bb61d6db42508c07251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385a822986f87360f33fcbb181542509252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f00c22aba994264ac91bf9e90d613f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bae63bf2fcbd52457a81beb7961452254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95898682dc29bff92542e2c9262278e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772f449925176a8fff15941c03e3c6ed256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caddca9031e66342dcf6f83b252d11d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fd0cc2a188b2de9138941b37ce83c5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6798d21a86704b2f9a26d256353b3e4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0069d2f74609b1d73a9e8a252a5af6b0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4f8c24b3e5e998822eda68143b061d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99ab7613ec5239e9bab09835373819c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af476831797f0cbbb97100f40ead98b9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be2b7f3cfe93ae01fe3126956064d4e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ec85ce7e5b3bbf59d867b5b9038d15265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c944ef25eb09ab90cc425c5688a72a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648d5f5a4e7e750666bc4977f71e3249267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eaf85c0639f0f35c8602c94404b215268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8689a3ed3d2a1ae12aeff8891ff3d28c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf52b930b00080bb10164e8da8c5205a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480eb5d16b569375b4fe86eee0e47341271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5171ad608cedf456743afe80ab8ff822272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6144dd75bcb0eedd5df303703757f5dd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c01c910e05cd68632968f9490b49ae274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398f4d9fe98030285ccc6815f3b379b5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf1419f0db943c6094e41bf566b7f72276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b234374b6243b3d0dccb38311996f8e0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9b33797a73dfd075b7633128b7722b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cf3fd87f025e44b132b1cfade0e165279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380ca26830b826613f4eb56767e35cb4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8698e7c0fa3108e21de98956ec8dfdf5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048f244975c0fdb1d252c20c0244d454282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a2016a4c004f73d960de9be4e552ac283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87114a4b9afd180e0b272577677c2926284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c82f0b7e40c1d2d80b7be68c5d10555285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad683ab47e34a7ea6867697557575b18286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43c21590f4fe52cb146b0bc6e5ba38c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74d152491231f8b005e82d7b99055a8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af65c960f8e720138ed61595c73d1370289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bf919ce89873d06560ac41921fe397290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b303c53c020320d6cd3b69e4c74aabc0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35f54a51e3db2fa1bddea9a61fa35fd292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340a7d450a151c7c3cee50039cb6f5f8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161d0f6466adc21ee18e8f9d22dbfb38294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80b98125b9bc295a3520de3b4a29aa5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da071dd0b6065b1742530416005b274296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a214a2d844c9842a4515d1556a407b9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86316e48ac8ea7cb7bb30e103e55bad9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f3a2d892b0883d35b3f75daa21343c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f26a4ddec5b0088d40d84a2bd48866300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181b48430fb243580ef976fa9108eb7f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a192b221baa057878b5ac1b4496464302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7f6e4826d6e1cd027e41e04eeed10c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c923a4d43d8fb8bcf1b2fd20b1dd1dae304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eb89e10b892245872c8ee3ece9210b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8afe5926eab8a8cd7dbc4211375f00306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a124b0c2f5ddecc20d57bec9fd89599307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c419f27072b73195c372bda29bdfcc6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d7b4ae78a16d00c83bc181267da9dc309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6df9b8377f9d83ffad7884c87f4454310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b30bc1098a4603a8ed1f4de73d90087311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f9b242e528f589afd28398f802e5d3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dac1c6d8b81659cc31d2a0913cf3f09313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e93f3c586639d6644f807c3cb5248e9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f1a0eae14b43298b3e96fd7d20ff5d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13898386a57803f528ffce4c2203e1f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17669d900357ff8c0cfee9881b4936f3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab68403fe39434b6c1f599d52e8d383318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441561c3bd18bc512f3f55739eda2a10319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97065e53fe5d96303086acae81ef0125320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb711ff8796c2846c394e16724b3da61321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d413d5fd18a759b755d1c2a39998dda3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781d4a164df491c2657db8506d023061323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bd142139c625b6f5e213466fb5bfe5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f94769de30f2ad487e7acb6c206182d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05ae0592c57e3a45d67ba94d8c3a981326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2dc4ec4e81fa00333b9e82e1b90ef1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e33107fa1bf9d2834653386d2ee0e57328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e409d66bab778326071c3433367348329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c707b06a1705ef00abb89b9faf9d089330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba145dcdafa7e171226a79d99392526331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7ead4856782d97417d622747b81ca4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a131d8b69b4e7ab64ea86c5d977fc5da333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c198fb3a87b1a178821ce9cd36b038aa334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078adf48fb3681af60fc95bcd52e46f6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c615b5245c4f7154c811ef2551792290336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41b612f5d4d396891c12006be4d5642337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a565f1198a74bc272041b199749004338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd07fec6deaf0074a83e1390c1d1a03f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da9f4f6561d4208f4d3d2112e49334e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414c5da21c9177d370286909f02d8be8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78967a05b89ca484e79080a934b0bf66342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbe944682ff01115844ffdb68e5182c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826379d183f18d80f4c02272947fb5b8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd215621a0643c6f3701e4a5a84041a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeff3b68959141384e56372f8305a1a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a3690194d319a5630423257d22fcb1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f979c24b4ae312a31957537d432e3a4d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653339f8969fa8e90a73d2d01145575a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2115fb74eadde40500e2499c26d398e1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c46836c29ad009c707890204d7d1598351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce57fab5b2a554a330b69d37a8ac588b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14299f9aeb4d5a844257353537f18cd4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96517a9355c835d8f3826cf4c3b0097b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6c1a1bb1b05dd2bc24e08a27fa8767355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0495d4e1d27f92332cede8f368944440356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf99d0462723d0741aae89c07d6b1cf357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbc259b13016a0219b409da7a3c2c0d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f096abd39c28a1be746c1e7f3d680b7f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b988e6bc9b32aab839fc8c20846f9a1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f55f198f8a975ccb979b98d647f359361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b055d2f7739113d8665a42682fd3a6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f563eb873830e2c3b25f0a3236010aa363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab4216729b9091e16c02d470ac3fc7b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d0ddd4d6e3f68b82cb4568befb9cfe365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36b2503d45f91df0ee8ac8ac4f73f3e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4f2e9117f0d9cd7455d5f885fcbe68367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f4b10ecc650ac580567eb7c3fc5baa368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb220ed227c4cf53ad8da3521eec72e7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b17747d2f0ac34382c5e5dc4686b723370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bf661e5997400f3ca54f7784e56abe371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f7e13694f96d20fcf6432c99b3a30e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00652cd51bcd5e7f57745e00df3ffe2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8cd438f2cabb90f63e182215684ac3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4b75fd69ad65ef53367c55027785db375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef345fea662a3436f20ba7c7d5fcf0a9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651f5f1118a5bfe880ada64e56cf5f6e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d8917da686ec8b51a34a772aa7a154378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4011cb1888176384050300ff0d8396379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84194e8c27e558dad79976b410ecf539380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f0a28ab7a1e8bdf260ee1b21614574381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02667a3584782a3c0ed783e768a3e4f6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e82e6c90d639eee587cfa555f1f3dff383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babe41952126dbd6c84871dacba3c5da384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2985e3ec045c62d20ff8b33e6733c7b5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39dbb385d0fea075d13cdeb20d376c5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe3a8968d069d130b84a3ab3adb74a5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fabfbdb40907b610bfaca239410a130388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83602438c8b52bbbe50dadffa792653389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0e53885d4ea5cbf7becb0112422139390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303f92e84e70954f053d3d1ce021701d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b105671965c195a7d13dc9e16d0eb5d7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b8ade3750f96f797f50e4478aac249393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53d05bd2528539cee09fb5bc6e0b910394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b114da8b7b51fd3fdcc38fcabf7460a7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fc4b1720be3a0eadab286e320c112d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c35ecd3840f185e23e1b07b8848f160397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72825d0649abb178a0df9482764a207398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c2e9cae547e86f494c0aba8b0593d9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8507aaddb21108bdc0a4d93304a7923400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4748cee7bed522e3a485366d59736b42401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d64c06fe83f2aa26b5a95c0dc1b073402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fabddfab54d880ac1b16b6af1efa34d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb71aeaf1688aa03725096e7febd476404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c8080c0a90d5eeedeb1e02b672bec2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573f29a068353ec4e82e1498ca2e8a31406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126c3b809da347c4630f9787ea4a73a1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a92136d11664aa1b72e40cf7a6fb2ca408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b4710c397c3bd3d97b8a30efc3c8d7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d78a4bedf392b13c3d4fac6ff8dce4e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd4211e621540c6e91e4e0cfd020e60411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7426bc0405969f7f792e87cd2774062412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be74f4f17fb5dbea8004a3af2129457c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859bc2eb71961b19e950f34102efff44414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8615b161cd46f6247c7fa9da62d48d7d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e92299089a9ef5fbc40bffe7443ae87416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fca41e93ca1c776d22109fd58fce8d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef7a813be180260f9ecb7aeb61fa9de418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41cf898fc49cde4c641c938c616fe2b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996e63fd18ddf45a7fac9a43a1fdd6fd420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3053d525d06b801e058d90a3dfc57ac2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae79671bac43af5556421b4617d7dc3e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aa68d654a72ea812cf91cd0e406156423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ad7c446c1f2aab4a0099e913b0e9f3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dafaeb4f884b86b3b1b5ecaab0002e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcb34873867a55517b391b2fdf866f0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3478a01af845b96a143b6818b8b4ec427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a07815c415086d97d194b0351654b0b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ce581b6f9a19f6d1b72272e149333f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9749f95ad7dd82f7b1c2b6249a24209f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb65ed6c610f85239f28dd24985b81e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b950b6fad99da94f86e1471d1046e9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1232ed6fe1806d6d3ad8e83a4c37d8ea433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a70d07e1f2b4e58227497eb15b9d19b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e3ce0a766381791d27a9d36e8f8011435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f585aa1ecdaa2bf1f31a01f8117184436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d04ebff20970f4f4f0fd80e5109f49c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ae6d4e51d4f11551b9b13e9b331e78438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd319c0673a8c8d04130517e0b278ce439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b938a38cad7199e8839c7b9cf2b57b4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee21e8a28e26e0254bc9b1c4fa05afb1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704ccc5bad36dd818fdd52cbe443c58c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41976178dd8fc548f455c967c6cb02c2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f0fd744faacefc3679a96d06052241444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4828071736267e499eb1a48d64580fe445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331943630dc850ec86b1ac1018064dd2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76432079e80ecd94e15291f7f1bc9f0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47368f7494c09885fac1476a1a75800a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9742f22e8bd397ea20c72da8c4313abd449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fff056f075bc307e22a90ef68cbd25450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417689b8dda7dc5bebfd9b28e1df01f8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11cb9f264e1f168b415bfed90090d74452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a77786e1ec9d089256a2d710ed88d53453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83863176390826176bb701c4d95046ec454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cc3eab2fd00f5d5bc06f9c6e6a4b7d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b89be9bae2de4466d1a290f9915e302456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03fb90536042b1975a80a4250e25bef457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4127b87fc25c7374648d8327b38569458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3c0f4c9f0d7783496c4679aeee4324459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1553fc0b3b81c198adf72672274e60460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b56af47fdc1272ddba35742a924b09461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c9270f29bb924755ac6c3274affd49462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4339ed6321d658131f13b8d828982e6d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69775dbd8cf26ff589dd6eaf7f656c89464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1d7a9765be6679cdb428e944193a86465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe80bbe7da84adf9d433805f3afd0d1f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af143dcd944edf1a171053f7652702b3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90200e4f663a9f07427b97c534b617ec468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34021b1219a5fefb14fe6a6b7036208d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e500f28893c45f701515f69613e20ba470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc08ffa80782ee3f27269faceb886995471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ea00343ea20916ce1874839ac09899472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baed705e061f9c4eadbb4416fece637b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dd99370f2aa7d06e434b7c28300594474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbe34282c4626713a83a849ff5c4a51475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0743b1711493ed88aac512c957499b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f517dfc66acee4120440e384a9daabeb477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fa3a73a3f72063c84c5a6a1d9cb8ff478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981283794fd2654e6ba37f2f3aef30fa479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0179a828821cc85dd4b4b3f7855764480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbc976343d69c98a9b796d4440e550b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa55b84f5ac9c35c6803b33092e3a938482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753a25b3040e2bc63808fb1429fe313f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2217d2005f85fae538cd974ee418fb03484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93950341cdb5cbce9620131a7fc18296485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ca982e6896558dd5c4177a886a8406486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37f473901ae2fcf2c6818b211be6a9e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d13351bc142485fc98576d99061cb4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82861ed07f89b4e7fa460be9b0ee0756489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd2ea26f50e88dd70c95442809550ac490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd4d2354c83314b9b2be1dc563af129491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4e2b5844d6b9513dc70f5727b5a6d1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90e6e33ea2fdf5ab0f522e587453924493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad37174b0f8adc69327f86b501cb651494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27645b4ef39d7a24cdafe10a6941b53495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee8e8002a4125834494fc76fc691b10496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046977460ee084d5142644d96f8b8ba0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83313270ea63d57231833862c559c96498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff44cc56402035b8e9d63f1ab569404499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c70075a1689d5184baa570e0b49141500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb712c79f06239c1489790cd27e0d43501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e1261827dedeb54ae5b569d9ba8234502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0b3e61d2bc613f6ddddbd54a87fef5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75f50584d3a912ee30b283997043478504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659379941a3f38fe800600a1d315bbf2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd22ef74d89d5a4bf00f4b8b6ddccc8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eddcc8afa7c3d160df4da33c5a4cf08507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff686a3126d60e9dcabeb93344b2fe4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45f848834ca620d6f86ab8479401416509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30e1cff019f7e07bd8299a1009ac015510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dda48883d5f07b24e54c12bd189e5c2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cdc0842f3f013ab384e2de3379d82e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5f912786607db64919bf830579338a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947d3eaca44c6c3dfbeaa679954700f3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc419b5d90bfd29d0bf140e00563d7c9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d189df5a51c56215d6fc79da6827a8d1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f50c840dac110ff6c5732fc92c4dc3b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f652364fc1c6997179ac729dbf2ef2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890f5ba7921fc485c6c46c298afc4ec8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642ac38d874138bf9a87ca0adb04805e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94599ad00aa13cbdb3cf5b0235f5298521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb96cf398070d0324cdd33afa47b3783522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae5e5d3829808724d21f3705b27a10e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7185ebae76297f4349a56a238bf83c32524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c9cdb567b2ce7985f0f8e6f8f288f3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381e6fb45bacb689b58e3a497b908807526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ed005b682790c8cf37393632c31be3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5dc52a67f5aa47b587577b31ced0e1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e53d4f098b345a41d814ecebdec576529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bb6dd6d73f69a381a3e6d0ae8d7c63530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfca5200cdcbe9e6747cfbc4ae932c3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff9b07c5d06f69ed478ba9639d4c860532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b86a293069b463bcf92c7c63ae0fc52533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d832c32545a2fb6ea01a63479effa6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbdf8883abd4754f28e84e23b143e39535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0c5fb64579c69d457d20fb360a3b89536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd04283006d7819e3dc7dbf4321a0d1c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01be219927ea4c90538bff63e6ae68c0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5a9b85c10eb4d1fd0823bd6b45e696539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdd655b7feaaff81e08a0e8d3a94710540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fdb167b590175fdd85ca6b656c3273541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b5b29778700226af3e4ebfc06e7168542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a243df8397703da04594d4337f5ad5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34352abe6c9a43531f8d716e31429a1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20643fd0086df3d42d5ab859b5f3c95545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afc0250ce1ad4e4c48f1f443245420f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fefeafe306665b3fbc80594bf2d5ca547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e5597a2e5a4c83aa9b2981c24cfba8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a977879937b2485fb2a3be8470af3d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90416ffa45c0a6eec9ced05d6f8779e7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059e822d4fda3a46aaf49cda62d663c9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000b9e6cd38755b8b33f9519a64341ae552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7ae55b76808135ad86ca6c014d3040553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eea4098f8f1b6587bc979b5ea5663a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abd91c91005858a66508d57e29787b0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a85ed526575e5fd3e200ffeeb5160aa556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b7604b6b6962e0d6a42c748cd97365557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886f0d0b65e4fd2776aa6455d4d9fea2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa0f4e2a0e62a1b5ff520990c36177e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b9e2e8ad44274ac7d7cc7f2a241861560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c92aeebb34e953fdd4e0c2dfe819b7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd34959d09cd7eefb78132e35a040fa1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503fdaff9fdb8706f6e6e0d8e4fa4370563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fed2154b2e7b2e89115249cf8147d9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c415c00319f3909ae47fa9afd22a14b9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b07fcb46898f8e7ec1f9f4e1a97ca5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67876a6851a52f4c4d48ad6408dae05a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c23dd272ffc32b1bebf7ed8206d852568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2488f22fba551516351fdfebdeae08569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f51cc5df4a6107a310981a3dc29e6b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fb9f5044fcf2ff92fce384561d51f0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2658ec33f8994d6cc6a2cf011f08d7a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94238c29960e09c429f45558425fe2b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301ff8840af4ae5fdecb503c6a3fe2c4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966bb431ca38f91634626521fccec632575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b55605d5bf3f961b8ca012f3a37798e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb2f232a0ab3dd9d52249ab51970faf577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4d9fe80ca61441870dac4c556dccae578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717155fa4fcb7eba6ef144e54e8ba3c7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e6714d6e9b324834e87049dde73b56580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40531a075d5e99aa1291b2825498dc77581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf35a4a3dc180ec941dc8e30cccc614582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166070480653dc5048b116dd2a2f57fe583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db17dce03106fbd3e4f464e23f6d619584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9a3d891d80f3e512ef32e653a5c519585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd51d0ad98a8494e80f3c550cbb4459586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f6c29983d619a7152647083e738b02587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1510afe494b6b5d1e1b87de0254c3c70588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3406228c5f86b4df647dbd3f7dea6d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c3ac314c644dff752973dd4d0fad7a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7640d95397ee1afbf8de6c1fe5715a23591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089a5af53b3fb9379f70e570583e9584592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e288805e0b10c9d0c51d6a476f7dea593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84ff5724bae1240a5129d63ae0d8dd7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b5c6d82b697cb9e1588c062bb29a6e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d9ed5feda3be74aea3ace7069e1dbf596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67730fd740b862c43c225ea051e2b244597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3f4140258cb6b656a08bbd30f08ac7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8b109335d392523ce8eb2c2330bfcc599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3228e687b8d09fe25321d128f3b8a97a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb23aec3d1d02801e94fe792694e90e7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a110043a21cfcc87ed857333c5deb5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950a216d269347922aaea7aa2fd134b0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656511abc023e1b6b3ef8d1a09160bd5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d80da11e7c1b7fddd9878b99dc0473a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e59b48a49d74064a89228cc4d5171e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b83b2ae521fb1f4ce5819781027ee4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d731526baf27cacc7c19c4510c90bc6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7648b98a403f4923377772c6dcb0def609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86b3404edf402da364dca40fee7976f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95526a8e18ad2f5d9c0ee299a4983d05611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f45ec9f9f287ee815566c8680e4d8ee612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe119b6d23141c3af377da6d2af603d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6b98a59094c9ba4b022cc3a0f2ffe7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1f0aff4285bf5927fb5a05b1c91dfe615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ebaf01a320aa7a70935d08c02747e3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4624cb878081bd42021116169bda462a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5b25bfe96d36b497d55d8f05005133618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ad7cd4cc90e570d26764a767e3529e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d3a41242db7f048c04977c08905587620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe75701808e1f87ca8ce92bacb15a169621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38868fd14030301d7528ac0bafb01717622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b286415941c5257cb1828af3eada140623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0ec506d2d00d99620d01965ad832cd624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204f8dab78660090be4f1439311a46da625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb79978d639dae2682f45a6ccc678284626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cefa068f46e07b30b964b39d34bd1f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7200744d994bd1d7e1c975d431e068d4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc1672f214cd45c2aecaf4967cab6ae629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae22a0e3bea94ab73159e17b2f7dbb1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1c9d48e0837cc3c88aedadbec97576631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac948ed0536e2bef6d8ccfafcfecb98632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33087022ed61b69913976da25f3075a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c28d0d4f4178556cd5e6be83acd3952634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154469b10c61511dc1c9e051b1e814ca635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41effd8a58612b457191680687ae60b6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31236269092ada7b0668c0fe63cdc8d8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fca9d3e26ee9f7d476ca95a7937838d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b20c0b2d08aef8364c4551fe1e5d53639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c284d5db28ee7e27c47bd7b3681e94640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cf066073fb1d0269a2052fa8a397c4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69408aeca1afa12d2a01908a52438d0b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4908aa0602c6faf9b177d0621079757a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7df94d5e52363fb21e73acaffd2527d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17600e24cadd9ab022b5dfcff184946e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eabf77ebf098ea8f8f876615ac4427646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c9c7cb07c33ab7f2a2706312f5cc48647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b766dc75a695549f92c724b44393026648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f27d55394ebaf99bbae2224bcea8c06649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cefcf354b24a8424f5204962da0d8a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3a61fe040c8485c7bd955e5820ad67651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6440c05c6603af9c86345580cc58284652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7bf76e08d1b5d31949cdde1fd5fb1d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364bbba66b5861b923285308bb32f74a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bead0586cc45844df7f7c1b2c1ff28655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec3a4b2609738d13c09e58418905f45656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96425346b602fa98fb653356f11cd40a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4ec1dcdbf95db4d9b1c87e5e3d5403658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8527a06bc3657db1eae981acebe17dee659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982711c6edaca787878de91e192d8e59660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18999eccbf93eb69b47496ff42a3eb14661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead26326ab666d38c82fc3058648b9c7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3d22add0fd3a2c80fb61a5097a3cba663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8f97c8bb12599e2e622633b21e89bd664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d210222416618b689c546bac84726d6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91ffb0e4f3e4246e4175dcdbee36169666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b4273a9a92b9ec4da26aaf1fb91184667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d4fb1936e7b1b3d89a1f4a95020b89668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05234f395256ba7f0eb3adae918569ae669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c34fb65965d000dff78031d4644d26d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b797294caa2aed37fbf1583e17f5aa671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8616610ada4dcb4107dbdc019a7800672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7debb4bfa5bcb5e5a2b078a6a51355cf673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050aceec88ba729bdf8483e92b6a8339674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cba00c734397d3dd0e697816063b589675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787ac9ef72e7c0e83d99760bd2d4c4a8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f31e90bb0fc0142b337771560d9d89c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea393aa3f2a1816ec4a317c3121fdea7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fed3502489900d505eadd129526c94679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6cf4d65883b91a037db63da570ddfe680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a262d4b3b68bfee45a5c79ee45efe4e6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04ee646e0e74d3fa4f964266eec27c8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591f4ba7a97e06ade9960a4f1329af96683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3fabc82565dd961729c4778e243649684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611b1c5874400c0e27f043c090d23fb2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db00b94ba77c440a3ee58e150be8d43686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c54ad413779769a11ab7cdd6b86e33c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727e4e1fd03bde9edd6f5685ac0826ab688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f163357f22fc52eeed04218da53b93689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6188d11d5e499f22fdccde53f9baf23690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f21f2d88ca63336477145a16dd9873691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d0ca1d4c65fff262d1fdd0e512e10f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1ef3a37df3da04fe4b2a3c5b3fca2c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1829d533d426e20a54bc3584585df631694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd914a696756c10fd98024be63b1d569695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76804b59a7301b061e8d229223ee4a39696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e0f729f382d4fe6db27f3ade9694da697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d36350ae71b6a5460566bc77158853698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5993e6745489cdd6ea00d48c9f8d09699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f499abe71a65580388bcbfdada2b56700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cad2993a5e25019a6ab702cec17b0b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f54b3634799e433fa92bad4ffeed47702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba71211a933c24426d605a0c3b7540da703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4cfdbb7e96d2455365f5714a53713b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0276358c30503d95f61472c1329210705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5ef02aa0ddcaeb6d37591cfd722807706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb62c8fff930625b417ebeda32c0223707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c799258926e6735bd66d7d624a36bf4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb82337f1bd0504aa71da1b990aa744709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f79ac778a88b1d08f2ce605daa2dc2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40bde85430b540753bde53a1bb585a2711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bd729a7fa7c14881a8554772e882d5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f847145ef0ce4407e1b4d4bfe7ac2190713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569cefc77368fcef9570822be959f038714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56093fa67d193e01924f385cd8166521715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b0ca5f5228a19fa49d3b67a60434b3716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb50e5bcb9a90a1d7a12da168a9aad5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072cca7416a84228008ba36c5264dc6b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbb711995a92c92b56c1e2df6f5cab4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32500b681f1aa8355c55995f6c4d41ee720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8398fcf9ba5819d17413510a6b1a22721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f0d6ee19b833a64672a9a277e0d643722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395fb84678aef74a0fb03ebe1923fcfb723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7c9f7368f93293daf3210c62f82246724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63773cfee036e6961f466262db19de2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47c7e3d74e460ea4b6bfb73c1aea697726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f306641fea9da58ef632e23369674c6727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb82bbd73b33cbe74760fd347d4bf0b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1d081eac136c1f828e7c70ca245207729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5754b4194f4b84d1354ea910a0072eba730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125f35ebb67795be9f72d3dd5a58f2ab731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef9f62941d14f13ca92027a6f7445fd732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f18ac3a9a3976931d36259931ec2fd5733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32888c8e8d0a5d5d604743ef134eac62734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236e2705a2b87738106c42c3ea998a7c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f49523f0b977f2d1ca2641c36ac9d6b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c143bde57cbb45e568c31e2ba8c965737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365b0038231093d6ac4ff8ecf5a03bbf738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b6b975c076e67fbc0e8dc10efb6b15739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aa830da57a4e72bd7451231de88faf740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658bafb600e15be6dc7d99f14009e60e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b40107c6ed722e9cfd43f0fd5ca36bb742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3d7e9db60eeb58aa8627b8e48c65bb743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655a999d42924d51d33edf81c37a4dec744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92885ec1051455580ba9c74e46ac12f2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb1b7eb5b1b2afc192e5c192b8de27e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af91cca5acb0a022046c8a6c9ddbd26b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec165e95fd283113997475ab5b87a821748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2cd48ea66b2c701d9aa8965974625b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab5b7a984b75d842c1f9d3b3f5e7527750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d78a56b441804f08b7bfd2d4e620b53751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3654d02beadda5049398dc494a6af5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ff0239cda623f7466efc6d3cfe7e56753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01a24ea0fe2f78e87aacc7b20440eb1754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e28317242643530e4957ce868083f84755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00858fcbaf571791e558cb5138d8e50f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5819529a9e0553d66ae7367f95d917757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43c241801814f784e80f4fd81d7a1a6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1f9a4f387ee52cf3600416c4a07057759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>