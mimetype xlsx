--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abb6044864f63f152c08a693bdb25e41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21cd87720ab01af61fe64c2e5b2ef382.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d995a1f7c2e86d928f2d54831014badc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a30cdf30cdcbc9f926636b86e09dd6e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4f9711342b4b3879ca585323e4cf135.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b797241415884dc4d3e822aa8f483d8d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f542be4b98d69cdf49af51894368c67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8485449b2b5fcd7076a9d5988e38e388.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65185a2ace46f49dcd91c85979523e879.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7fd706abeeb51c987e6aae3e6c0df410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3afaf24bfd62dcc1ad7a7354ddb58511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde7ac7d931b85c8a369b052d1840b3112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa47455625d4a2d78e2c0198413b61613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3239e039529af3a08336328e359fcc114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959f79367bfbe8f8c4a5918ac771d39f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65ea583b4e33e57d80ea6764e47afae16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b1fb243179a67f7afc6d425923af3b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39e3a8659c864e6070410a7d9c40ba718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcd8631cfb082a64c9d35cdda701b3519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24fdd008ac364e680cdd99712a6ee7420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfc092747282519ad24cb8a6555cde921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9bfffa8c7091151576095f9922a28022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8749ca48b04610fda46a72f8c370f8b323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424944766c8d26a604a0f9533d30679524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f847111e48e83982132c7cff39301a325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70459497ee604f03bab2580159da94e026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d60b14f31b57fff91e084e2c408510427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdbff47ebb2a267f4975c46b53bfe7f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7daa0002e931dd7b6dc79eee4b0bd8729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9911ec31ed84c56abb647f5fa1ad0d1c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10875481269603861a82785ed18613331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b6bc36f4c931d7c2226ff6d770075932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b41f43e7ca24d4dc1640e6c15dda6e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9470fa72c789317499e98ef557193eb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215fc6da95354d8c61ad208054369ab135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ccfa3087e4e1f2f0daf15c613b794036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ffb59b77801d9ea9b8827b0751f32337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef2f82e126f7b9fc9dc96ff751b2f0238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71277d44743107e93a531d9091f1064039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3a0ba054ecd80da545977ee782343e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6604fbf3ca8527f195e7356f2be34cfd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bdb433de031370057e1e3bd75ecdde42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d26f26f477c412c12a19fe9414b6fa443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880ea1fc552b01f90733ef3bdb61966744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bdfe088fa3b102bfe875d515d6a02a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0a83489294c10891c0ea0e1d56ad6646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3537ff5921a329162e383fd957e28d9647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec1f085fc45d9091c1efb13c4d6e4a748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fbcdc293ca836c9741057277e0a88949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189511cbd03aba571e7883d971fbfe4c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea10d23ef2446ba253c2b70a618cb5d851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c686403a743cbe9ab7b823f91684186c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f868302affbf7d588a586e7cf55f0053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b8512feb05bbf575cd6601f477961854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8c42dd7f2a52a177bc45f2f7f0d0a355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44204b3811aa23439ef0eb9e30d6f9d656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0bab2de4fc6616db393e842bd2868857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8557c4a0f1ed7339a9f0de1518d4d50058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687a8760b69814fa3720707a081ae11259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71276d4035b35352643233c0b5a31f460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b0137a8f2790d99200bc1ba89f6dc461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbb9d17738be866ce2058a8d62ffe8e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6526c28fa6eb8983c6719db39834275663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e1a1fcae5121687e9873a920c5e00b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6bf04db5173fba3cc29604eb389f6465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190090074eceb326b0edf0662f64b20a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb9111fc627032f8ad6d98caddd564467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b514616deca6142c38048ab9da902868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbf1fe3548417076c8c89e198466d1f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbde00e22a4bd24277b2e3c083216d5370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c4ad1c983d9ea5927f1ecc8d26326671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42456cb48ce36752a1a2dd5337b4fb472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b122db6dfaf9cc3a69d329d4cb311b9673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac42bb0d9055eb804761c67c2ba6bf374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd088a8445295a9ceb8467d999a2d7975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7f8460940fb8721fa906ebf74ed06b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bc83d4a4cd253664394ffc9d91d84977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b417d6e7b8b112dec1d1de6473a6b4f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cad56e788bae328c0d41193817599579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3231e2635ea89d73dae214efce4b071580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55753937c7bd8c102172f33d5eadd2f881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0407b20d41bf37f7d6951e2b2e269d1b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34b3a60952791b06a9926dd8bf5205783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2118f69062de2cd9f494480c18edfd0a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f87ae5e8597097bc8aac4539ce49d585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad298758a936d612e993ffdca68d5ae686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22f84feb36c9af8ca8eb7e561608d1687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4921ba5de631f714da6f7442d23af688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7744c8d639e2fb5bb228aff4e7cf727889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238368cab23cf408d062ae4b3e23b1c490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f407a667ae2e8ec133795a3fccc06b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880b7d5ea135d6ec87f977b0be12c64792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec3294c77fe749751f5a77d20ef680493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5a41ae0bd53b67281fe4c51017b10894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60180b44f7d368f9466574d297b8eb2f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46b427744df5c4c072ff1fc012c42cd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec0a416a5498d42cbebfeb6d26cc50c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5ab0f1088108aa1eb1462b6945f77a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362d6ed50dbb9c558d41ebc9ae27963a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e050aa488935a85e6f4fcc8a5dfb47b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015c76da08b5a6e8ebc701ac57d87fac101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1358c1122102abb041546a1e437cc582102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d199aef2bb4795670a81c387f790f61103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2297a0ca1ddc154b96ad38d662dc6afa104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222c79c5ec0605a7f1abf2a98552c628105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4441fe775bbdaa9950076e45abb8f30106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af59364738c5a9f729c48d54adeb357b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7bc837f30901cc8d225b350e2b98de108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b02cb33f85daddb50ab82730ac82371109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2b77c5cbac02169b781c221412d209110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b54510dc9c236334667d63ebeeacfa111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb73ae65b0400cabf6c065a76614eef8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43496a08d218cc89ab0def94ae557ba4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2683f58d44a2816cfe87ffed6fcb6815114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4d5c4f82e4faacdb1e03a6121b44d0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd40844e92dc83c20db945b56fa450db116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c621dbf1b269cfa652d3d05fa200580117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a24eab97943486a39bee889e994b2c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ea483e8828cec5a128f106ff51215e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512e9ff3169502f6d8901c9813071d7c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f6236090796f401d480280ae04db82121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab2b18f3bc44e5dd21f3f810c889d0d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee69e6300a93250d45cbe0e252d52533123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0c7f6481e97f50cfc0166641a06687124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f94b3efde04591ee8b0942876ab015125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a797c2d246b9c1e82c8b7570c20da12e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0330bb862f063a23fd1364aaf93345127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ceb49c11afb71159deea0c9edfc001128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140128ce5cc2bd6b06fcc2f535a3a35d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fe0edc007fa7821f158d9f62c8a6c0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da0a9b36f143beaa2029773df2fd9d0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65cf385dc45836dd1ec47f6bc068a35132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42c6c89eb4896e2fab6c00baa10d97c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9717928bc3db01e6536fbc7d5e65760134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b95bbcef2372ff6153ba1703f45a64135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2151acee63eae704fc362537e5829f4c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbcd49f2179b131dbd2b96382e465dc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26c0a838d3d32914020619f1a8cf48a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f602ed0eab4263df2509d9bed09df005139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0464747031341fa554c8c92f99e743ef140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163dcfde9391eda27348bf14c5d4e01d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce97040a75ce2377fbc4240bb02d492142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d541ce51ba8070b09d21e66f69da3c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8bff2de587b775cc4f49122fc68143144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4bd2626fc79c4fd8104f182cf82cc9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2a0fe8cb28af0db891d96ccbcdfd8e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863c7d3ac59a68db726b451f97e400d0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32681a132b30025d29d3025cc3e4f8ad148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c67f2b2dbc0578852d9b4829c7a74ca149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878917b262eb6a05088e0630f123385b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6f70545753d741576742b8a7662451151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49497ff5a7dae32778a2a941d858e825152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bfe897a5ed8848b1ed3589c549d205153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269b3d7334ceefec55da06967faf964c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fb6303dcb4023d4e8a63e14cf28531155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700a06712213beb81c153d2b6aa9fdaa156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2857b49a7c7d9d5292b3a44f92058f2f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a2e52d03fd204143f37f4ba891b7ea158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd8df6daf5df561ccd749c3b62bec77159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b6c4e09156b2a568077e79a0ed2d84160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb90ad35c9522e650fbbaa2e49079806161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477d91805d2ff8961f97c84c58b25aec162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bd94054bc7defb24a23433ed694ee6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8137d5f6770480def6e6311dd9df805164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac79d31e26cc8355cc51ff7daca31f3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f5cae4d87e89b0ae857d2b934e2a56166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435fd4274561c16108862ff0c3862f98167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a589c8cc562265d7855a9e54afc23603168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fdd75cb73c011fbac155a1472f3e53169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c269e01e01f90ceed16c4d4e8abcc6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4e2d7edc632f7f499f64288db5de08171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4b6bd4442dabe01e2ec5e9ae274c23172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f354899ce2dd942f6e9ac6a63c1adc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beb5eea7fa9074a06f6a729a54c26c6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219ee02ca2a5178f762c6171cde4ff21175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445078349c77fa0b1341c0a872cbb02d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8afcd532028ca3756cba67a94dd1687177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92306dd5d78a3fce1f48170c2bd11182178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3edbdfe99a300df3d931673f5fd15b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac1ba5f221ef311f1cba0f9348414d7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daabc4cc144abe19ee8859ae50de3b0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883a9ffe82e07a32d9b93262591be64c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c26091649de5f17c73b7e5d3f0ddc5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c507246831b94f2b0583500be858c7a5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd86fc27e96df556aac3d2b72e784e2b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d0f5b4d6377cf957229f22c83d8af3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b278e5d49f795394dba8f52f0dbdf7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3943b61993f6c5ab058afbd1d49911e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73eef2063691455b84fcb10d5c8a956189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6141f7ee2e54edd810ef7d6bca7b029190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbf6cf6b89b84b8b4d479407e396c13191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb08be619d01e246f4e940918432352d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d169ecc742535a13101e50bcc0e38d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618c622ef250ea62c4b868ded0768cd7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbba56ab8ab573c01108e8ac622ff38195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2d0f91dc3a9b6cd284c651ef1c0291196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0566111a4f595f516983c05329368311197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f49df13bed84a4dcb1bcbfff145a6b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863f1d48f7fcb728d87626d905dc635f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0116339ec1b08dfe8f846cc0a8203d44200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae0466e93551103ae80aed1bdca4754201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ead63eeae99f50f9181ccfcadae1f53202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de68e37f690bade2eaa0b27d2a6804f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92a922c934d1bb15903cddc4e95aa6f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0661728b58cf1b1bbfdb6f0002c7d7e9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb81bd5303dfe916f9ab03016d9d8fb2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18db02809613134598d209d182c0aa9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa608917e73876a71eaa0a3890eba62e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd78ee162425301def32cead32fe9ad2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128951bbff4590c5b57684a28169b65e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5deed34ef7bb2125fed86afdebb4194211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724d81e601648755b11fbfb419b1fd5a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c10a060e6fdf07a717112b52841963213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3c7bdf410b16cb6524f02637ea442a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f50f9c8adcf1795c49d6f21d34ce8ee215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b61311237cb764ea9af586c875e7af1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef968484627239478562553ba3031f0c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f965a3fe9e51963186690252cc48649218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21039551cc569b40246718707e26d01219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a0b53b0f60f830a17390e87aafac85220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b386d8240e793f132c035dbd23687a9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f02e4f7f49f4a14b39becb51699d4b3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d78fc4c3be35437894f6023e2aaee2f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea387e74a89e6f69d28c86ac9ff5adf224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8232cc9ca6e0b5d0ba4405dc05c3b73f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b2a08261b417cc92c9020e1b86244e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d847d3ad60601e403eface3db14baa227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bd813a08cc092fcf1b6eca54f8186d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd89cd209cdf012dbbfbe56496857f5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d162c0f5e06b75e8d6badc78e5b5d06230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec04dd4ba849fb09f050217e626b91cc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c9eebc5eff090f5309f55a9d4e9797232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703db278805e4ba48baa07a3e631f245233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acda67a3817d40c7c07a447789c31c2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f863bc97208bd4abb0506846d05dd5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c11aacd237863c3e067e9c7e4fa7d9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5081f7af4f89e63729e1f6724f287591237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1fcd3c824db954b144a900c2b7da5c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807b48d543c62e572881682e6d63c6b7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9261c21106f30bf68e8b5a5c4f59cf240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ced7aa2183fa74dd526cb6e22c48b9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613cd5cf85c2e54f1bc600605920f939242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b567158784741e48305aad93dd3600243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b828fff8ba56f59759656a19e6914f1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d23a51ae9b5686ac1705baf93409e9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b6c7c298ea097d554c25a24ec9d1d9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a3f2edc2883ab5db386bec4a9b6c17247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4211c3b436dbf9e26587030b41b640248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3012b82fec22b105b5cf617de6b7ba3d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f526ed141a9ee292c110ca769483f9d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849eb95139f0a6935f54009d697045f1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c5acd56593bfac3778213127066a7e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f91f2651123ede1106c130dae06640253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c74f90db6e3ad23f73ed8a1d7a6ffaa254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d553d6810265c762a770cb78428ba094255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cf44e2fb9d97f81286cf3954ada0eb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1188ca7ae976518e4abd20784b582ac3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e984f18d65e273392fb57a5ef1d824e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5ca69712fc0210f8bbdfc9ee4b7ba4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed526f68b6e6d8e5c469a489be329c1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefcc2df4a801ebbcbfc5994922da880261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561f3b881a4154c83a1e09c17931a61a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c248d380e3ee115a88f1eb9de6469baa263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61745b41f8be82e285061b9010df42e3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5408d5bf3f07b4f48790f858245d9b3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a4c6c8b0d80727f103d6b807346f42266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3389d6a5826a411cb5f12e72358845c3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7c0fabbca976e0697d318d015f45bb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83a853d26f33c635596ea9a334cdae9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4d93bd9b83f64a5ef440d2d339657b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a620ea250fbfc546ca6e8dd1918064271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09286c600e35f9ca99183b36923b10bc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c741b0e1cf7114586b87323e3f497278273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5ba828b6bd29ea38ac22d1d402243b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e9a55b51e081783909b13d28fc2d89275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24b3414dfb744a9fba085979db07a80276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48181bcc60769401827a573de9b426a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c118da693cef7936da30ab435a49f043278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8796925334ed0583ed853dc1efcb1c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f521d092317071d87efa559ff8c2db280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfbe4781010cb3b974f5ef325443da7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3979a8838b2a92b1e26d8b24ba4a2ae282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce33ee18a0ed5596200398b832a6959283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d613fe733aab7a601c01e84f39412b58284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6ae4691f150e673b4ef5ad711559d8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031aa41191b66501ac3158f440638212286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b08e3c5dc7573bfb517e22a9ffc6175287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115613d4b534672365e69672851f01af288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935cdcfeef488ec158db3993e7630911289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54f311b7c5f93d82e559700ee8f3aae290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d07baa6886e056242e2ec8ccbaac5a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a3bc99cb03e33832edc0420e376f05292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f72d57ff6df04de38679e8b0033eb1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b6b0ca80329d8f7eb5c001b9e9281c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc893916b544e8daff9d4ce2ebdc485f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fb455e35b97cf517663ffb7d283946296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29bc806f2ae32ace3a0fea684f306ba297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e68c3ec0cf3dae93f46b590fcdb0aa298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b5bcc652696c47f90f66bb00ebddf7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5476a66efe39a94b79e26f250694767300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50f7396aa6b61f8d78a5da5093f74e7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040581933ef0fe8db4a0c1445f2216f3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a18dadb50e703836c649789edd3efc9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a253761ff8d1ef1e31aeda94f45cb0d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79054f3ab0504d0fe08b33b89c3197c4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617d0d81571360cbe2df634403e0263f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e3b3585393fcd0bc6a5e81725b9d31307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4515e7f47638b4f713097f7750ed9a4d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955228231776d9775f634b7dc681c221309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0166e5769db4bc365ec88fc2554f1a0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ac7a7fc2e8e98ef8ea39331d5af5fa311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ac0bdb1c7d241619867332623509e1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72525beb00786a199d47168e8858b80313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aa54aed912981c7f58a969e579cd2a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a203fa9c5f490283fbe91a74f89b92315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfe8fbdfbf8751342c39ca85f558573316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f35f7285abf8fac5cf0e09ad8678caf317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32eb747b994364b5456c01f91b52202318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bac467d85914f5fdc7a911bd1c7ca0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610a1b8ae75a2183488538f16994f5f8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ff64b4ca765a8d32516cac139f0f7d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442cc142df7b9d91067ba84961207440322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f041732ac2262f30e23aece614ca4f6c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525209e54a4e31274c13f9287dcfb245324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c150f66381744d1c5fd3ba346afd1b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e986980dc716d9ad8240d4cf294c6e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a74084665400b9430f8031eb6f6fa53327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83cc4304b2d594f56f56e2f07cf9986328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c252edeecb49d3fc441f88992b97312329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b16f140f0b4fee8a63978e822039dba330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f32461584c4a0fbfac50ddcee47cac331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1486b4fe9465d9419c216becde872d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7b738e175164c7199423cfb244d806333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d48082e84f062b087a050ac98fa9d50334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3502abf2d48d181fe99a823925afc78b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e882b7e89d6d410c215a1f6bf270f025336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f59be1291339f80db93d5aa488d84d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2b56f17a0a9b54dd645ed21a1111e9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b88a1df5e3ff6e5f460a6156f7f68f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f63e8bfb4d06d7d83a9d8e23f1a400340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d846102fe2d61bade74e67259bed3bf341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9109f951cb37e40403e20bfd1678232342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd088366188d4f86f9ff518c52e29f2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc615a5a43114803c5f7c9a82024dd8a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11331c42ad5a0af3f02a19bfeb1027b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbc2f096a4c29e136a71c48adf6d478346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a7f468e6c0aeffce9b213a64c12a6a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6050ecb95e7fdfc6ab683905ca89123f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8d24282480ad53212f02eb998ca19e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566c6cee83a57cbee56bdc6dfc5f684c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350a1dc4590a53acfb2cd22a806c9dd0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3d9cce3a10a6fb0752d774de1797ba352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b776e2076139ca43af8a26069acaea353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249ad3df0830639a76272c88db00f803354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409642ab30917456bef1692b3e5fa947355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89435310595964bad6682ec32a983fe356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12588bd064025dbabeb888b4868d8a77357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b045b09a5c58785691fb608d92a75210358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7993392840acc4b81bc3b2c650bbe2b9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d39b9d0427053af53c432ce8d7b1db360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc313748682a2e630321c51ccd6ea92361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3cdcf422ae163d41118286e99a677c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3af5596df445d9fa0415b17e62b1ac5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73fba6a8835dd8821b6a94429fe8d7c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89a2d5b4384db1c55e4d43efb8eb625365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bbac21024f6279856b7de9c31a2806366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6625df800fc85bbe8683180c3c5b7fa5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63ed467218b0119fca9aa5c80255f10368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f977c56c9213fdedfd157d5909e7f59d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032f33cae96a1c580ceba2d83ccb70f6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5ad9621dd75cd8cf84995971466572371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5076875f602bb50bea4d47b85ab8194c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da4fe96d4018ddfb66c6277b1852318373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca5839d0a3d87d67386e4385936ffda374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0203f4d189dd4ca5e327fa1d5f66a0a5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5badce9bbd22e13bf1427b0a276d0c19376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe8b983dea891e3750699da3f6b305d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4693d24295e748e95d1eea94e9f4d2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73878873f9a37e275cacaab1e0ada717379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4339ab06afe867708f3a277b63ef6aac380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed39a1dad5c40897c3f3f391a22b8a64381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c668919fd2b3f090d6615dd43c06bcee382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8f44dc6380f819aa4eddfff2c6441e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808f05c7dbddc5d32e1631d5d38de880384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16c67c142170275bf711ccb4f8e04f7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340f8ce96a9573a5798c9e9e751506d4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b267b28eae2f00f22ea6a44d7a9019a3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc183fad90d7e6e7697c5c0bc0dff05388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691baeaedbb09ebca97e43ff7ca05ffc389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cabf18b45f63366bcaf5b87e896775390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96af3e88831cde1e8696bcd05014ef24391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5193d3675163beab3db175bbd7115584392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0629a6bf21981da9b3a965aafcea1802393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54bc5c86623cd37bc0aff1d460d3ce1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c571901dddf28e794d4de81930481ac8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f894ba1351b24b1d9139d4ce9e16b223396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a054b9dc00dad449ce56d46388a96e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac196e893ca51b499bcf9fbd25ce4c2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b220d005230c6a2e1d00408b2ea141c3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444d8c0be97d70428a06e11c92a289a6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55ef46aaf290d0e3eb1e3d2c9b483ee401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a9d3ffa6f3deec3f1d2d3083f2a66e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28c34259ff343bb238b58e2e75d8a79403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61e355152d7648db55d44d5c93a371c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a36606f7bbcc0afd6f5f5525ad6bb4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4cf7865c9c845ecf73db7847a4c2a8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc321fc4b7f638b47b541b64976fcd9a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ddf964effdd9fb0d334d8fdccfd9a5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a88a9a67965f31649cf8b9492dc88d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ed507b0abf594dbb44de0a1b0b857a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469ba6eb464ccbdeca70b3e6ac93d46a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae83fd33d2bebb3a40b83a45095b4be412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211c2699969650c67138bb3396b57fc3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39359b75b8810ffa805fd5d246667b4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423d287f5b8edced8cbae81dd083c096415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b0a63d4978608a4f655ef2066f2d46416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0b0e916b1193762a4611cf0935025f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a26001a39e3b30387ae0ffaedafb8fb418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99bc965f8243c785b39620544d53f7a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1ae89ec9133a2575287b3b5dc7ce7e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad865caa5efb62b39cc88dba38ab15f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ea4da2d7ec605c91163dcf30e88da1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91a3248b45ec1ffaae1c19615ed9162423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f811c46f2363fb0b0813045578a019424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cee43137c5530e5a2996df8efa95fa2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924271c84cccbd76e9792b63a84ecd1e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6695d277bafd2b8205cc3678eccbe7a9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b1b8087bfc51c0e7d09993b1feeb6e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aa36a7663e4ea1ffd76e172fcf2d31429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf7d42801c7efd01045a1d391b57985430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f26d9b3508b9087f410587dad33adc431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7b9e566243704524e446ecf17937f5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f562e7b5d20e9741fdb9b9c3f27e78eb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bb0ec4e7cfc0e38b16795aa6a48213434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233a696e52831e76151e1d429dc25ef5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83398873c35723a9cdf49188a8f674d5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbaf56ba2c60b05caeda843fcaffa85437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8401811c1ecda736ef0baffffaa3f9a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92571ae5ea5ac7ee9a155fc51e1027a2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b413378c8226ae38edf87f85a0661e58440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7ea7ec6875aa8c1b915929a18a4819441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12771620fd0fac07bc95676c34e6c36442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670f74701e7e1da179c7319fc131a0ab443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ab03d06865c3e6f6748ab713f95d4b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5778affbdce8c0c11f58d6a39c2cecf445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5a2c2d39323aae501f92270cdeb5db446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4582e37e7430f5feedfddbe11d9b16a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcb03ed73ab2ff76bce633e364ea59b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e878f636052f48dbf37575c2ed29ba449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcaa1e64627b13011678c956d03034f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b252d9afed9baa4b86400da2da5fd8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdc0046a501b9674225292824ad6cdf452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e554766929a88e41e21b7d8a1754125453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7e6dc2e103467c27c2ebc015b7d4f6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05fbbb2d9294e7ccf7dc25dbfdf014c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e27a3d8c5ddee099ec56b89e689f6f6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c622c52b37c8cab373a4439646c9e7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43edc808c65d94196d43ae897dacedb4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d9d57993860df45463219d05ea49c6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cc3d5965ac7196c7b550b7f9e2a3a8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea72bcab37152f571851baa122b74f43461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43f81021a3636da26c8b544dea71eaf462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3aa08e5da6e60aea6a0930d97ad948463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0aae55c06d232bafd23d279bd36f54464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149c7703916f1830feb07937bfec231d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb50e2827a9996d115bf70a059b02885466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b4fa3ec1a1c21981b2f880830ebb3c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7600d9d216777a19e867fa0345387cf3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11cc3551326351fe83cb4fc2da60c81469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c97a10cb4a159e90274e838f0a115d7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e80e4c2281574e82215bfe90f4a781471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db508c5be7ad03ef06d1abc004e3c0a7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd7823c641038ab6cfcf5d73b4698f4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43833071d9b1ff34c6db5be15069a63474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51f38655c19001231a30edbc24c5d2a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acc4a9ea4ac0f0fc528d7ea5e068914476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d45f876cb516d9fab1585386e6cbd0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba3ff9319d4243c347ad40b4ce98f6e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d911f8631cf9b3328c9a1edc3b21300479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c9847641cb16d232c66aad92819590480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e78c629e0bdd13ce457bf71b5aa3bc0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed60b134b98c4dae308c888d358a91d8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0be17e6ff5a44f70a027cb98205da84483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f95c2661a4668ce4f36bcf43bded2e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234290aa221f96d5397d17329170ebc1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73836fcea1072c9906d0e1676a6e8747486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7483f0b86381d390485aa415f97345bb487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c70e46ec5c646e5121cf3b1fe6cee4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cc315b50e6fe835d22ecbf99f423ae489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc9ff919755e7d68c172f3e20b4a2aa490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8960ab42727f9f29467312690438dd491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc69a48377070922f7829aaf33f21b9b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29d0bdb09f164ffbac6e841f516129b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e301492ca10533fd041cc952bdb23e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194d92234fee1dfc143f337d8dc47ce6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f76bd8df44cfc5db816a2a14e54192f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902bb9df37def3d1104813afd46c6a01497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78c1a8054d29328338f6f1630c8bf50498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1207bac149df98c813d8a0f45838f373499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0941248866bb2bfdea93161e0399d2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c66003bf7183f475130982e60691bc7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0451e91d98a0b920961e0d641576e88a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ddd58dc61f15c0817037719a377b6f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4fb45bb01061415fecd9623a33848e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332aa41a9060d54f9a162d3c4d857725505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e434c65ae639d5a977ea64297c411121506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cd40c8c5d7faa6827b695843f41cbd507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb1a87ab1bdaf3217327cb7883c15d3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d50bae246dc4898a2660256cd9ff73509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f08490b1c8319a6db7e387f70f541f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbe705ec2b3d8e159142a5b36cfdfcd511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fccbc031faee3bf5d0aa5506a16e44512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cfe942156e3e5854cdb75d1b4d9e37513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ca589fc5c6e4594484ec7b25675ec8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e97b8e94ed0515c4d32f42234e0384515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13af09491d7a73c34ce40308f440247516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c0429864fee08748fe82fc8e43eabf517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d3dfce91fe4b488b6ea593262884f8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f248facea976e54f9fcd43566f373ae519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f5f40ebce7fbc2dd64f15d49c7cbf9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b561225152e295f265108549e489c4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9a189d4964affc86751588ad64dc26522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2cb6977e4551c91ac33d4edd91af78523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a91f10ed02888e97fade2ca340e4bfe524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986811ed8723343e325318f426c45769525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db516eca74641c6655e08fc0e967d3b2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b6e98ef6e8da6404063f9ba3baa9f0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a4170dbbb5b9d44e8bfd84529d928f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca40cae1ed850f40169d995c9147130529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa8574794b4b03bd1b3981c7c785b19530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cfcb7951e0ad4a39d1040facd10bb0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac17766c87d8cf6fc648681080d71c05532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df062fce08bffd43fb69072ad04ab997533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f488e3e6678e88f3d8eb1ddee9a26389534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc7774de5ace1828c31205fa56c5ce7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e675f06e737a6dacc28aa8360d9d9f5e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7337d1710ad6b6f53120c2226b2a897537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e73f91d4f774784de420ba5efff5599538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211f9dd594de9f4b36da5e346ff86286539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e99ac38b1a567d6e71f443ddb35150540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3105e814136918c556ad96088847361541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8797bf299b6ce348aec4b2047bad85a9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85104b49b8e49fcc3fafb3552faf40a8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23af1a00e629c35f21ceafd245fe751544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad054601a0c87916402c71f8f6684bf545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bc1891445eac385927604f7c4c9520546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d11a41b6d78d00cf5f7c1ce05592a5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee12c962eeb69e2f3936222b4592ee68548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b9289fc04f5c79a28abb168a832ed9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f291e9480449d16280995beb3c8e9dc550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3687f65b9373f0ef04da76af5bac40c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5ade7ba06d35e46f77a7c4e9026a69552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d9882ec7a17223334e797c08cca888553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60af3715a0017db2e3d5becc12cc41c6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8c7d89290012c78393b0a9529e1a1c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f6b404d9a7c2a55958b496543641a5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3886db9f0273142cd0d5a7f4a9a588557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08cf8215ed0904f95a10e06792ac546558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22581f9c4d2872aa1e33ce4b420059ab559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f7b9b71d3402f14372159f0d317837560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ef7d1da68f888703934017c557f831561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88916f23b821374d2bceb79bb54d1ca9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade8e86651d31df846edbf0ec6b7f7e7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c972394b728ab808c7b0e801326f171564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e16161bf84626c9fecafff29ba0dbd1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8409203f35b82b3064132c93627749b4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cb094cb973c4c88a8a28536ed2430b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314a9281f648515bc08997eb3b1bf36f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e47fc0e634482e3cc576756e35f637569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0ccac2889bd50fa73713cc93982033570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c41fb796b8ee155ca6fb724132abc0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257265e5b493fe0f895012270970c9e2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3168b1a330f9e0d87d827d5ab90def573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527463062e6e4f810ccac19272ef4c0d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbed2aa037280a0673c8ccf06086ac7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17413a8d539e1573aad85b868735a34d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67d152d1532902951054ff86fb3a1d3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117e936ecaac0bef9489afd3dbfb1c37578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7187ce9ef3d4c5ade4ced7c866cbd009579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f29deedd69185838e36e5048a12e00580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b5a7dcd326fd4155271cb3d674be0b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa12e9749a98c35d330c54197217fd2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a14185c5d71e10a3be41354e7b18099583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac261ea4786785cfb985f58d4b111f79584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ac12161d1400ec4bf1d0c90aaaae30585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4662b7967c103f1b610ed3f9f874a50f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b6bf9e74dd76dc2653f06f5226e9b4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbed9b05850aee8f668e910344c2a688588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f395a93af874bbe75091ca3bae9c97ac589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932e2842013d58c36f097f24f79cc1a5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c108d6aa0324f068d37e6be5275b32591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447250856a21c085a2491a4dc57449a8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df94d4f737576927d046fb5f39472b4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2039a40d2d299fe86394d45b931d3d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045f8686329e2f2bf53ef9956b625057595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c29a981b04a139b2a4a25930188f68596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b069e97c3e93d9317dfd7f9b276fbe597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df292e21069db4f87844e2cff7d2f32e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6874d9c04827ef8cc3235f402d2dbda1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f74ed463609b3609a0ea42e1607f242600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa8aec5f55261d6bd9b6285d88b88f8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c1bb0176ab3c89e57bc568b93ddcbb602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd9bcee8a2950eab53cb3e0790d5354603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3ee710939132df892e5c7bec83fc18604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff13a8a999c35c2810ae240a045e2cd605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1978cb09de0bbd0031dbfa4e838aee606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae4bf068d54121a2114c3c4a19c6b17607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15602b33d1aff93b96c78bafc786142608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f29c0ad97a401f4c5c0c0f52933bd85609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2e5488c06c675a69a22a9ac0f0eecd610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7041d6dfaf1591cb6c0f81a119187a16611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6101895ca22ee582f29fd696e8e20b0d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ae160799ad04c3f0a658d449811f23613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ebb627940a33aef476aee5b0549e70614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fd5c29422793eebec581da467fece2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bad65bfca2689c2f55a6685c659b6f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986c4fe757c5faa5a2f2b8eaddfe592e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546a8159d41d8a6a237db3ef5f1254d5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b377ab1e5c2a88789b4aaa6c563cf7d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ff46bb567319998e25b132b12bca7a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c66181982f8b732c7b39b9592e12613621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895451bea6ec74ef7dda153f20b173ff622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fa3ca046a5bc4ee2ad0fc0564eb4fa623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ce85212ec6da1f360b69c8f4c89e57624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a2e64c72c84ec9d7e0f045ccc26669625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d220c21900b67a0f42dbb6e19e52d3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ab4c7b5db64e125c7fb7ee2317ef41627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbdf473eed15e9c4bbba861efb17f38628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee47310fdb9326f362b9bb259543c309629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caf2cb0149998a789d76932bf0e671f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a9f0085d054b5a99af629458c0f882631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3f25ad36326b9e0c12c76a555b3388632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aebb2a717ff2b249cb5b1c079bf96b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e962bd10c624c91fa65c9bca9643bad634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e138e4f98be7c917c688d7cbe37b0850635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f94d6b13ecaa49a744084e78d823e6f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c890a1c69c49edf82a69f405bdf25f20637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d644bfbe0056e80d4bb9f3e7826ac79638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4294c17c0711f1feba596b2ac4c450ce639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49144bd1ad737afef85a1478bcb6a03640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6e111b827375275fdccaef9324423b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36842b7f8c0f20e649ad4722e140d5e5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb02b7e0f8343c7b0b59c5c22f1130bc643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bee44a053dacc2d932b9fc45c3a580644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc0cb5199282f81b9f8d21d1a3ab810645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dced00337f12be31037051b6cbbeab646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28bd6be30c83cca6f7230fa26d5f38b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb118d3eedea95cd351ec844ffc3da3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b051bc279279b97cd19fc0f2ee688d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35adc7b64e4c43c85be1631d31012328650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac312d4fa639ceae8fb856e46a26b8a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6472d736c37d338ab20f61908a65e2ab652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b3776075c895d08f9a3a659c641694653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0a8ad2d48f2246a75d84fa28706e63654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177ff902638967dbaee17ff92cf87cb9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffbeaad617772cf5b8489ba0bdbcdcd656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27988eb8a75a8d9e0a19020c5d56f45657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acd79ec62b1a62c88e2ee597e2ea982658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1bd3b328f367e62b94ab1ba1237827659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee786668c21dd2df2dc3350f805cb90660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731d1a410ddf22fe539d50dcd8ec95e1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31efd0fe25bcabe4197e2662b1b175e5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a054ed371283138630ec379e4f23ad5c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbf9f63d98d398d6ce6a0ecb39af6b4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9c33d788fbffcd52d02b792e7f0482665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12d33566fcd155f0e5de2ff623bea73666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80775d3664bf44ea43c43ae3b771f15d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894a777106ccb40322634a3c3ff8ff4a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9064429ef8fa573aaae216b92a6dd05669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9901fa20aa34d64a5e3a12caa4abb4c3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6561e834a47a7a304c45d8e108fd75671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf2fed8b6c93f348ac761f14bd3688a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a62e4a35a5355104cdee780e7512bc2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dadeb7d15f0adc586d3acbaafd75c00674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79856bb3785bfa341f30869200a56c9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405e9f93b20823c3d6440b9df858b08a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89af1de58bbdbb605dcb231644027fcd677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bdf1dc2042abd81241439a41a19123678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d549399683e5cfe52e10e185bf5f47679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd56d8dcf9acaf5c8006bb3f22873b2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bc9edcb1f9d69e59db72b76cca3848681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fb4d20c7b965875d20da22776be094682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eac270dc39062bd013933ae7ebff1f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6623ead8c2a20c0298d17beea57e71f5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6319effac1a1155a0039e3420c6fec6e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a71da491b8fd1368892431c012847e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec3494ae6e10bfee874f09b016bcdad687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae72a003c168ca09a439066f94e3337f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4658cb5ee28da584a0fa38c187dca075689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d8faf788e7f18c4a0afdcf450e1b19690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66f42617c263a7db2c66ff6aae98f1b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58446bf8c2aed880a698e5081246d570692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6335e8b4f76253f5976ccb1a73e072693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239b713e056592179f1205143b626634694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3117b2d4ef2e4f4bed00c2d5e3c575b1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337434d31e830266d994ecb5ed963f46696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51404c7694e8e7050512e8f939755df8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82be1bef42b8a4102cb2ba520234fa7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c45c09fbe6e798283d37a3724c10688699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c660cbf0b3b3d8b1aec3d3f8c6e5cb3700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ff9f3c389a93a2a4ece106aeed881b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be6c917ac15c9de8ff2240ea819870f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a924b162d2222e11d1049ed05cd5d3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e1b4b6417a7976373642c6633fcfb0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9de1832c114bc3bdc5600572eee2ff705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18a0e607cc4970a68012b9f96fabbd0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51a7cc49c2155afba62fd2f15c34e1c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6f0bc7c765d7fca399bef83a0b1cbf708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071ef2ed1517273aa70a1b5081621444709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42423418a63246863b221c63cf7e608b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8484ceb142f9c97c8ab751f12fd618cb711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349e9120765fc7cea88c60f9d143543c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebc3b7e55fcf0eca0f712248b3c9537713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a897326b0e90117e3a2d3e8612b56f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dadbcaf2b642ea75adf202abba3726715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394228871d639fc48ce0209717de4c1d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15493517c69ad6808253961c10e1d36717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ba92f1faa5213addf84fbcf468d45a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cc859d795fe3e86a40fde248094290719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e74c59b7992b9e50ae7f5b61655153720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9b6d5ac533332de8a00701a0868cb1721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1ee45bcfb748c3bf81ffcd03e96e8f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c02cad2b5ffb88ca5ba34c01c0577b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44847ccfab92b99ec1484896c97f8a8a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e95f687ab783f90bca4f62122916bf725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84eb76c01c8df866ea9663614dd1322726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa3c300c95852d7d3ea14e7b35ff4f5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b643063cb529a7e70888066a9630f5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d50eb99d3f0e1739e480acb93a34ed729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619c7e76ffceb425d244584fd51b9317730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f4c056c54b78b0f89d0b646971aec0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa5baa944de94d8de92d5582a33ab50732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c4360d71c4d3a0aeb209291ad6bfd5733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccf571af4952517cdb02cd50bbf284c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9126237147cbf8f41acb5af46642d86c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a7268c43a904b3dc5a35f2d06a6af3736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc63286c2afe543dd65132bac7fb2455737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2c0871cb4c7c9068f21c2f5853e88e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d44b10a055d7888967661d83bf9d1d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c921bfbaeeb6f16fe96e74e090248b1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c13591087ee17c4ce604b6300108d5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9818a063eabd660eca6ba8a488dcbcff742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6e7c01e347892ef5024cbf538f441a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d207a034c60813a54071df802bbc077744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0f942585981060e32d66bb699d31ef745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2f5eadc47cfdaf0f85ad46ea436692746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a6d39a18bbc24bad19a2f7fd1f7468747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a82deba26c8b630d463506d11fbe134748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0118068fe472311656642cc3f2ce4e5f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b989fe058fcf2385e564a4d2378536b8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0e770c9b1720f260a6d2cc402615d4751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173f21ef516e45ebdd5b84ea2714b01e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02df5992d9e288ba0bc8462320c523b0753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f66d0f6304cfb9f30192a505acd10f2754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c258c7f3b5707dcbbb5360a2c88c9c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55429189f221d9aa7983927fb55fb60d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f240fc883f6571cd492e9253f62ac704757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b775c13db7674116cb02725c527e63758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d422d990889879b8d83b84823fc39b3759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ed8c1e539ecc085d6c6299b5d34b251.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc6594a3e5f6e1561981a408674785a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8106db1015b3b7ea3af4eb1c8dc708483.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c12195189cff4393ef5b540dfd28cb04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbc35d04a9427da807639e5de17b1785.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5649dcb9f1bb791fce61ec6680f8ae6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f8a31aad43d24a7c17044dbb1f418d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fa374f7fd60de07f1ff18bd3f328e38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1c33183fedf46ca12315231e5cb6269.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68141c69a3fe0debcc69d5b10636232410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed53450c69fa29c3f3bb84b37f0fb31611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7889cbb81e7ca25ea752101d70e160fb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdc02d03b6d12cad2b57a4f152d44a213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d9441d0f6736808d410124a6b0725214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8594455feb00b374eb86d6ac53093315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf9992e821d50fe0f3abc8bf26416b116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb6cfc2d6b5653d9930716ca847d6f017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf8860608bfd94d88052e84edc2dc7118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaf7a3418be6cbe06c98987d8308fae19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a9f041b4d15ab7ff0b0edb1d8433b620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b3d453d1fce970ed578a4f572b110c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4e571c56760447c53c5b07434b7f1222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424746228cd31dc8d8f87d4704edaffa23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a86e89f7b3c92e5d9ae9c6c076e873d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f2530f118d7de8cf24d5c0651833a925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0483a5de632782275e16ce2b9b80c57a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aa7ad501951070a185da543063c8c827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b854d0ef61410d5bbaa379ff53267b4528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d7409364a3a84c8bebec786cd0559d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85b402c57290a31b4b6f031a1bd1da230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d20a7882c17e055f4126647da7e7d831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf802e6a021e0d999f9d75998299f5232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013b489e7905a190cd1d3e4a4489778233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be11405ec56152746fbc16e818bfad3034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7d1d00211c3e108e633345d98ee30335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84b3d3a142fa4e2324d0135f4cc6ae436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add1050b6f77e55e2e9bb0c19a5385b237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd28b8ac76a79f20e526544fae63060a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e58acff94fe4264c3825c12d7fc5f339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c76e0306fc0202a9c8c724e6ccbb9a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15bed913f7d6e5d0218041c0fb6cecf41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a238c2a43b8ba75409645709da6e378f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ba186a7282d7adc06f4972e0b68f7343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aa19d9ee062f67e24dd2cfa1be937444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da021739afd413f9120dc1dffc58f2245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e056296ee1ec2bcf2a2aecba996cbb5946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fdc2cb0299bff94af2249bcec03ba347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb71f2c61c159e5ffc32948c6b3fd60b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5baade0dddf88997bf847ce81ed5d0149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972d56b16796fea48398ee6dc5977db550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89966b17ff50bae4c0f05203d42c4c951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3801cc200cb8feaa84d32e7ca0156c6852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68239ed2d02d8f21339e5a26e645a19f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae59be65839a5238283a92ba73a36d354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b4994fe5b2f3e08b7d3ddef8f0fa9c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a4e94420df923b59288080a8c70cab56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc602b67c5f52790bc94524bb200289d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4742990fc2dc6d2679613c26e8de122358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a574df2825374cd14a71131b9fc06959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baecfeb6b516d3ac6330c09bda5669060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26741da48ae8415d45f3c422f16ce20861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0a3564d1e0b7e303f71a1dc2b9a09462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d363b47a86c63d90915dd69d15c1e563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2666c5c14ba96308323a87b5e524f75964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45efdfa4c51fbcc25251c301b3acfbdd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513a8334793cda3a50b292e30145b65966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5347f876f5b12a600bbb716c50db8d0d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5ec7cc8367f9990f69e7733bcfe32368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b1eeecf6ace4955046a6b437bf5cda69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6cd8d0f389eda9121e454f691078eb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e36a2b61e88efd8beb9161266082d571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59e507a0ea575c2540b19c785c2e98c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083126fed4356b04e2a9bec582f2edfb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8e89f73aab62a9f27b9ef4cd77bfff74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f7092b6ede31a02cbad8d17036689675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340e54a272e9138d37a326dd02284ce176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91c47206cb321653ada9776a01b92d577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace28647c050b68e03bab575933a759b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c2fa529bfdadee3154b2924bdda48779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab04f6198b2d088bff45e55ca163fa680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98d59e3f5a95fedcc42d62eaa79b88d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b9f13c9906d4466a8097b6d54fa90a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5b6022807696d3da836d287f661f5f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75463f958ebcda4aebc5cf1f17a55f184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8554aadce3491940e0536edc385c559285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffc372448ae3c83c838db80972d099f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00d12ad2c1554b670f7ab4ea76ba4c687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694ba6a3b0f0f2226da2e3eb47581ceb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2812ac7791c60398c4b435b44fbe7e1689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f281862992c9029ba09783f5b0a2d690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42da76fc5f488d6ac6fe3586a3b21b491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cfab0cf346da14a84be4ee3e5ee74292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699b1b082eb5651c31462987368cb67a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727da6b8749d96011f621e41b5145bf394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cbfb03ab383cae910aa076f9605a4b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b71718913def0bd1cc52b700d27f3bf96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85d4bc9279cd608929e95f359da084b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80681c4ff2484bbe37c9f86c12d6871e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccb93fd7048a69e5da451dde5fcd03499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ae53210b133f159e1ec67bae1ca505100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9fde7fc4dc9d7198695017c98b5a91101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30f43911d3451995b7bfc4c847d1d60102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8e78a5497a8049abbec208719bbbc1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23b57fdb27e120e47b061e15953c316104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c712e8d9c67baabf3ec9d909e6f88de5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13db7ab5b29400c1a87e30e4746363f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f135e54ad8a3ba656c2151d0718883107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db6e62cb6152aaf9f90926ce2dfe5ec108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec83c63ba2c8563e95ab0ea3293630a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3d3042904543dcb6a1f4aa8dce2c15110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678c1786dc79b1018e62bba257f9bc1a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96f3ff0e1bfd01cb6cfdf7dc38128d9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7e0587c429b9901c2eba55caf6b2c5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7da7cd6b68dd7745de14346e4b0d01c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553f512d578a7438ffacb7b1603c88ae115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3d06e88a4cad23c589edce10e912f7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c71bbfa094b6adc8ae8ba4d7aece28117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a16f8ca38e56c5cea0e0e3725b1057118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8502e14339106b065a3a72cf4066f0d0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba1b33562b370341f2a75c2ee4969ac120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f616b2518bb8aca5e931c6b583949abc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db6cc195167432c7878cea8e557d1fe122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2f5360e5324af68d253f6db8a2814b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd61e5646872794488556d577d9c1588124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5a92349ecaf6ee4d81aa1fb38686fb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041e6d955ee9be8b78d456bca584810b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2340bcaa6b9fa9ccfcfa3464f4f0a945127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8b951984a3642c5277eee203d281b7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cffd74f60483ddefa5710b43a58cd9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67486b43d33d97b97b0f0076e4c77214130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9ab2b1e0368e7584a965703e67aba4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887be59e1d879a5375bdef96993c7bd7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b86999d38b48c79cac3b8e13e415dc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb4c860dad34bd6aff98ff9a2ddf155134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf57e3df12cc505f3c14d566457c26c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5831f1566b8aa03be4c21ec7c633f2a8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f671982bcf6b37e12ec6b30b096904137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226ed3702a2c7e8babac62cd3b13c637138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bc7c1c3615537fc24e2a0880bea1f4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91adf34db95f8ed33726b8bf1a4df58140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bf7f5c15ffde72eda598adb94be62a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a10c7ecd6c9eb37fc02d888f9d38c9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54c2199c828ffd680f502222ab16b3e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4b8a92317a6f2a0bae7b3a3c7eb028144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bba8685917338525c2fa057e9e7bf0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3640d6642816c399d27de993994b419146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbfaad1d940019a63e5ff1a5bda0f63147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418d528d2aaf1174ede3ce7e94fafbb9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9314ed49a5046123d3c7adefab857552149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235da24d06bcf0246de5caf4c5bb5c92150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1d5384df6fea8c68d9d9ea3639f467151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49458ca6f4c597e646aa5d0eb278e4e7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dd500c01c02a210640a8a2578e03e6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5419ac652107d5464b8bfab996eb88b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0872f58510762d6dde5297c6829a01155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ad4b466a9dc8fd618145bdd8141bbd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6109a1be7438dc25e72d5ed0a5fcad1e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32879d10e347df0f3269ffa1fe5c6c58158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555b5213c2e3b9add425dccd725be5c7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749eabc6b2d316ed42bbe9d2008a035f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f187c5e313cd389b54f5f6371cd979b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f1176fbdc167fb2a7b09ac416839c8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f65493c98b9c0319c689d06d2f0944163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ec4d7bc8014e6131309f7a81eed025164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5974165a21cc450a11b43a5f220c31d5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61523e9cbc422ac847c9ce0dfe2b8f85166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f1aefef63cf1183ed167843244ca80167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3128fe599d89515c3d9b8d54c5cd97dd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c4b8aba26e67c546fa6cbefb170a1e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e38521a74c20babf10e3261876b1848170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838a05ecfe729a70f2640ed704c3733c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41c043502732c384d3a47ffd8364283172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373b3bc1f82c2fad1de11b4a14ec3d88173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932028b831c2fe0f85dbe0c2310030ed174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0b124deecddff83110e32e3080fa94175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9917a178286ca79ebd6706f9152d5587176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b59e8d1de0fc0e9674f6943f4d7066177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd2823917662f1fea89b711df4f007f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e8f50f1ba2a6e20c68964f074f0a59179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca1fe4c8206a761017e7fb3d1d2a5cf180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddcca67cb1383f7f0322dacde760f72181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d18d7ca9c5dd5ed4d83be9eadc07bf4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cb235b214cd156692efdf366964274183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feca0f28a8ec1fd8c367edb0a3649c0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6242ad37a1c2e77f6bcf25b76550d080185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526ce63caa6235ce9a20165789f8699d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64cb8721b26d3d25f4d747bc8b59a78187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b1708ce8b4646a68bce2b18d464a1d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8548086d0da9a1cb7dc91803170c66189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f80ace17a4b8a261c479c489da87b73190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24f6482fe2344738b63ab84c2576d74191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d527e0f43ffa67a25085f6b61d5482e4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb4d0bd5b920995a031e13ba4d0d10e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11698995bf4e0f33e194c79c3c2a0248194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81016f99301fc711f09847c319096b7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7640d7e7b255397cdef5721299ad76e3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180cd0c5718307ec2e6b2844d47c6b33197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527fc858235fb1453516c0f1ecf91c45198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a37c69d5995c0358e38412a795ddb8c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8838cbc4af916df300d132d1e67e2c05200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d0bed7d114a9b85aa4bc288e95b6eb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0fe4a50b5e83be1cbda34312c72fa1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ae930343f2f48c9068552a1107a677203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557671a9f81df57159e1ee01280b5e83204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e38808dc009a0ec6e858cc1a09b1520205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40995bf2462d72e136b96c040c797e6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce68cfd1e82ebb6c800c70a7e11686e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31243970f5b345916966cb3e2271e4cf208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56600e8e902a7017f2d9d1dec768566b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b393e6d048760fa2e2baa62a1c0b720210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f838d8368197d26e6a6dec3d67945565211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab236b11b86e26bba96b51d69336a9e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbe09c090791f1671bca651c5629a27213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838673d3b02f5c0c1b213f2fbdd3ebc8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c6e3cc2d8ee7510529c39e8128642e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3f8dfac4edaa3442a6b37319d6cac4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186c85c7d2cf71a4d17bf390da3fb96f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943ba06c6bae0873120b046a61e8349b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3502759a36f32d2898ddae0b1830b9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d4d0f5053e107a913a15859a04747a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85791a7f85d6ec4d40ef1c6438ba45f4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4176775ca7457bffedf1a47e5af1f1ec222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f8bbac1b4453b3f71dd236d817c620223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ca9906c267c2d83f0f1fb0e21e2773224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0940cfc745edf0c87c828e4f7b01b4bc225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ba266c1ea3f11247102cb9754da7d5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4434cc0d13f22e3f7193d9e28a5021c0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7570081d3000b1f605ef262b0f6f013c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3d31125e395123cf35a33d43348042229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3174062ec2956a509412d6ebf3efee230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1344510b4b68acd04eeba7871f741ec9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5f1279ef2d031196d0373cc9130e81232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731dd767c35c6cdc7d94ab9f7b9e4614233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c02ee9bfc94f97f4f5476fb926350b8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adb56218891126a1cee248058e96218235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87015acf20aa9df9b2c6cdd97173d256236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6e36a93e5504dcc666e6904d2905cc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7b81a059dbe2a74dea43cf4e8306e4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbff62585366c428066705a1e4b6d04239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87a6b50a2598017cf67326cd8dc9aec240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718a5fe0eebe05d2dfc52b847ba36bc2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee3b9593d257c268e48268b7b0de264242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3243bbd2cba91d5e50cda1a5ac3d2a4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3830c79600e6f4a72e7ba6f827a17c0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1545b967d6234b3dd6ffee10e8e30c0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dfd5a1a393afd93ec7966a7522a0bb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6968896517762358ba444b02f211a171247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1820f80ba9920654729117c1ee4f12248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e16a2eb2360c21890dc2af7a0188b6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7fe5032936a2b2e69f653cbd75b227250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2394c11c43951dca33486264b93cb73251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3253f046ee0711197bc45608ca7256252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87453bc52e253489c6efff02a58d73df253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04540cb4e91b382cc1d48095d6b03b8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872407eb61e3df2e1ec471b619332f64255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0f5430c5f207413621bcc6d36b53da256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e913a358e4afb65ef3e7eba4a2c30299257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1b976866b0ca68f72c9db4a219ceec258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28599e3966fa9960ca5b9b64b6500584259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367cb1b8e124003698724bb0b5180620260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996228aa5dfc31cd49d3c043a67759c4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5d4626041dfd3d96cf3b64013b2da9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de280f2a1c96c7e73636e85c0015f6c7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665bcf6fffab5390e2cb1539e8632aad264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9fe77bc010f4db6e39017f9cf94959265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3323573e84901ac386c21b89e62e9e63266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297fd8c69926e898f2b998e125bced25267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d58d3af2e22560341d7883783cb408268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bc45ffbcc2af2cb354677af859fb23269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b73ddd166719805c194ee2da4e3eea270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e5171da821ecbb020dcbe789f54dd0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b81065f346136c1b5b411a1ffe3257272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eae083de5df2818d548e756b9eaa9e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263a34b847add88c10bdab31f3097ac3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b0f2b9ef2009cac56497b8d51923ef275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2d50cf9a423db1d7607052e27ada85276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf5c2a08b309b0af885c758af8e4ea5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3de3c11ee28ef42e26878f8f770cc5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e558f631ffce503f24382b41add1056279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62fc31d40499fac840afae2564f83a5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96873386970e37a6198b783a77752d0f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d5efafa6a622556c5eb4ea63326b7b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0e32230edc6001c257acec230208e9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4580fa6535d83bdf74e10684b5a575f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac849ade1c34fd2169c3f2eecadb127a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc18d5c6a2bdb6730e41df014d867eea286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e4e503d8df774580ed6e9637c0feaa287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9215d99436bbb208f33770b96f4c8ab288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af5052a6c15a7710e628cf549b4daf7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675328f66644b632649d7dbd9bb93657290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94def471a5b1cae24f5cf5a7219f6dfc291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134dbc463e5f4be85dd02f0d08669ea6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a7e8ed674d0aca9a545c0d3c5b659e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7053ce0f294f906bea1037ec2ba5b03b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b68d464c0d351ed49cfbfbcf5ef99a6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c21362ef0840339ae7bf21aac2dab08296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e30bf9405235d468e82c3ed8bfbbbad297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943868864712797138f661eb2de66972298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8cf08c417a519b671e1abe092e9fbb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24ab4615f3a114664d7863bfc771498300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82137cc1ecf91f0ee4324b7ae020a377301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f90c7be51a7e87d448576f1ec0bf75a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724c8aa5fc48af4a87c27d4a4f28c427303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e3e703c01ce9d9bdc50920b19fd0ca304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0efe00afe1d4187e96d723b35d307e0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e00632d8cda2174ff19cac50a4bf57d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37640cbf739e99177569fdb4042e582307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2d644478c88a8ad29ffe415b8623fc308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546640c61db522ec15ce94055b5e9769309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1d644223caf6201012ffe84a4dc851310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be93e14ba8dac174b126673bae439a0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f64566e20584b5427c310e801e3c29b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3d878f96633b7a2353b636871a7075313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d982d6a1648bcb4bf772c4e7491f408314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabcef1b84485232d54ee8a53e1f1a7c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f6af1184dc03b8a4989ec5bc37b50f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1a9c82eccda35b019ce4e25243bb49317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2f8c41bfbaf3b00041416b9194fa8f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658e50ad6188e15c2115df628cafffca319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1335d80964030743d5892837ab59ed44320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc907591ad9fb981372967654211a46321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe5c2a830b923d168e1e91b753e390b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bd7699f46b80ee5017c0d1c1a43938323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9653a940cc36f37b75a8869282b94a1f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1480517c88855023f638e84c75b49c10325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f69414d45605fb6fd7e221fa0b4f13326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d878f669e60dd3b0468e9e1ae93c7774327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23760df880e9de1b6c3b6bdc30c841b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e858fd6733d68ee1c05e77e00c9907c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f37fdee90a594dc9b7ac07c3289e24330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88302f59e75c01ac2b87d8e5672e1d8a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eafdcfb0f290aa510460a87a75303b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7092d128e6291931e56e981e88fa32ec333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed2004fc1c3cd34394cee44d9a1d0ba334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719b46164404c746cf7db4db230ae6ba335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a12c19fbdb73e9dc64805403272ade336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709eb6eae9fdf814d8689a789ff1e3db337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76f1c6b59ddabad0dd69bcf96f11ca7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebd98a8dab2129a266ef74b105fe911339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80decc1399167ac8d894f6aef3220c3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e28c07d3a8f2a0a5a9e78bc97c619e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb3730a5ddbef2f4b9f35ebbdc97578342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd141bda05fa1fb84643b8f39dc65b6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d81403640b9aea1cd04442d7ae87ea344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1564844e1f99a72d4cbe6ed9b62812a4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2045eb4abe5e1402b2b939a7d0acafb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4791fc58d1301e4feeb948f387694481347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63be24b7517574e5dd482d00c137aae5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c265ac219ff2d925056b03a88dbb6b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7a1fe1b85f7149723edc4fdc4949c9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27095ba25797b399cc3a84adf63e3b01351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5a1f5f94dbd7f469d25b865ea64c0d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76943f01a526967129888b4a7cedfde8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c6822659aadbe4a01d5cb0c0c3321a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8c17fdba33d048254a541b36f1aa3d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d85f81efee056717069891fe674c45356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd9f49ac7727283d8a2f3f511d5775b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce7550a025b3fb6a0b683b091dcfd6a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e502a631f40bf853928badb792c8b44359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bbca3a27fcb0cb8721bc52ad354643360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e63d99a582dc6d992dc70a8f405307361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce0e1b0482d8cffcd1e58e259fa9a6f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f3e676cc9ec3ef0c9c5512ff32848b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e819ae790d43e286511675fedd84b64a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb65d6283b7a007e9db825681d65becf365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baecb1c0773600ff4fb1527febe676f1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0584a14d49d6a47e5766fdf49db8c502367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5db04d9ec143cbe251f414fed779660368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d846c4640d4971f9b6056a1d3d38594d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a495156f3282cba0cbeb37c031eec482370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a6bd98fe836ca961f4d4932bccf19e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ea97393679a0b8c1600a04d3be3e6d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eee8e0dec88f6f9c2ada9296ca7bb1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141957e6bfcbb7bf3ec45446d7c5d6e3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fa22ad07bebf086bd8370058209844375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4d6976212c55451765bf4589929b8e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ec62321f372a920cd2f14ee573d142377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991ec15e343df88d4972afdde730b8bf378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbad7581dfb63b5dc28488a97ff92cee379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862a483a1fe9fafe6995e2b4a960cdcd380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756106453b617f479d6ecd8d1da435eb381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de4df24b58e2b8ed30c7d05961d8b62382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47792daa200928e84cbc6ae81f4bd6bf383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23edb91123c3eafed10fa90f36234a2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fe820c5315adaaa4a23d511ba0002d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2e5f1c1f9046f15fb558b8847749bf386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7740f67d7e6207cd8286a8843eb5f749387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820c32ded39d8de09deec82dc43ca199388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8726c15a5a8932467dddf7ec32a4c6da389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d895b2105f3943fa7e4c82f2d74066390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19adf1b9243320343a6cb4e9728b7857391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc3a328cb00ca08ad2a7fa6ae3f7c7e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ada9597b82eb266b0604aede923605393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff99cfe1f60472aaf80804014944c85394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda09d575338bb1aded0fdbe25812094395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2b874de4fad6d2922c4d5cf969de5e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835449ca8fa8479b50956b12f2370356397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8794ddc44c22f9877262619af6328a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120bcbf09d4ee0cc9e3dff09fc16f209399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368560a1b7d9ef067b5ef49c2b60dd71400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716bd0dd294bc8c8d7602847ae93c1f2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056185a11f53010e0abe6ce4e37e2f42402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5099574181135a0d6c8b413f732f763403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac2533f76ae94b3021b7b022139dbb3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955c83010d58aba2a3f5e55c388de942405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcf41705ecbd577fc3615b8fc7fdc68406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a43941c93373c6adcade5f9dda1249407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b41c703b25220157c675802c064cef408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060e29bb34eb9537e21f19fc32e0e95a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418883cabcfa0fa9381b3f5a1a0f8b6e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8018c605732d6347b54d037333e2915e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fcb2358f20bf7fa3e54f93e80e8ab3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c17859ab1b46e55caf6034b86eb0df8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9857af92dc6034bc7961801d601de3ec414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e3678db1c17b44d0ee07305caaa436415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3184d863f7f6d86a64178e7785791f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b878a6dfc40dd6b07678c38c3969dfde417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b7f9447305b9f911c040020b7b1808418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bb802e926536d17eb11a9931060a47419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf7b540b1f6d4adbb82b3f84fdfc38a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41cc11b2dfc34400ebd69c8bd3c2320421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d03ab975e535bb07719c9341fbff33422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2073633de2936c76909c6f83dc15950c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8ec9493ec76e4fe9540519f4611747424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89935663fe49850bab67f6438ab2b225425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86f7d1094ada6ce82f25755136983b9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da1cc2b0ed32de2f8089fe7c45a5e18427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500e158d4bab2bdb66fd5beabfbca63f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01fcd9e06b0973b0773699b46735782429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3424da88fb0e71fe9da8ba778cda806e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3adf822247f55e49692bb45666360c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fef7ea0666613c7442abf8d82401cbd432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3d2ab99576a52139b17bb62bb82d96433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7883ae0cbfb385f6fcd90e6d8dc0d2ec434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d74d51959b88a8ddab23960ce786ca7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cd9bfcfa25fb1041e53beca61236d1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3bdc6911f599f981762a214e895fc7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84859204be9ef8688fc7bb9c2c050336438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1085de2551b08bb49c445cdf7ab55c29439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30e67d8b7658d703597055c1fdca126440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4596a5e099956bfaff2f81f803f465441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ff8b87ffde042c5ff8735bbdc449ff442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a51eaf77be020510ce2c82d9c114377443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c87e481e02f25f83c0d7d3ae40a895b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f121ee3979a3066c6dde5d7842491f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831e0942344c061c46d498efc03a6305446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2322269d3fa8cc64ebcd96cda745c3d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8fb6101daa45e0d1e256757214ee13448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7ee6b91cd89b4d5751d55fc85e6313449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fb27702d05f2b719675e088a4d72fc450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853e855d62f0046b160600bc59ff443d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ebbd7f77cc313cd73118e344e4ebdd452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb960dc9a123632609d51c9395fab977453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733e4a1bbc92b6d9b1c15c39e553b067454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500b12c2f322111ea905c9c31f7d7617455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9098b4274d540a7ea473c7a2107a3b1a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089fd76dd9c9518852f1f3e27f13d1c4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29713b980e143db3f00364b77e4f0819458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bb8e2a60d6270803229084e9a87bc0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59acc2148c28d4d61c907308b3e4ce55460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164523c1bfaa61d3012f8fd7ae1307a2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87391018ca96f22c71dc8ae484120aad462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e718c7330d228f622ad658f24e793db463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0d0a4c5e8269c3a1e50fdcdd44c61d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68dc61fbedeca37f79433bc9f8788ea465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dfc771b2faac8c079681a95e0285c5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548b27ae599b75ac3322cd04cefdde2c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2e9f6ab655dc9bff14e87ae706fe39468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7c5c85641cd91b3b3db93885a4dfbe469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc2fd052885f06b5f7c2475027b5651470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d396500ffca2374b090d14c577d07640471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d86f376c07f11b056c108362e8b552472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3885bb455598ee7ff8338a8312b1d6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adde7e9f0f1cdfa5a0cd2c60e53d7f8f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a728574325db075152a06792dafaf3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bd427bcf257cac24df69fa7d2ea285476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d905136f2245539d2fb3120dfb7418477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08553205d7b8758285e89f2c19ad8d2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea519d83fc6af690b1149c9b81175f0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8795f7bb2b1d000d54127e2cce6969f1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beca3430ed109783ef6887b84930758e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdbfbe17d53ecc84341cbb3c726efe7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f10e08776fafc8cbc076777d1410fa483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18e03148c458d90e7bb48087f083bba484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7323081e5af8b1fdd72f6b0240e7c594485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a834a7ee14dd5abc771f568e40da1f3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c2f87b59f44d25ccf1f4836dba18cc487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbc075662332c72c0c429a39da9a77b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7d8679c019eb7cab2cb833ac73d700489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259f10f6948b0ca40d5ab47fa2b2948a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec638e99a3e2e00a93574c8bf6f92ba6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fded3ad099fa15207d42c89c89a5b95492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea31f046408015403b7144b72134a32493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f057a82c0aae3e1c8e26101b422238df494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792703c064a6fdf515d51325c3019fbc495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d871ae21436e3a982c8feeeb1088797496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626790316e2cc872bdcaecfe7254b7bf497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56c10c274ca507d8c3eba4454c435dc498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8277c9d42161172fed00e501fd864601499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffad29b1d80c30698351fd4b0a67a5c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9213a749230b07231efb2531e02eded501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983a0b81ea7fd068a937e2dc1b6a9ca6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ec04fbacf9633d6f2f8cee58dc1ae1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b846084daa0d6a0e8295c17db97e9c4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd906f5c6372d954cbdf425550b7dce3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ba3ef01aa87f44c795961129b663a8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b018d9950bb8bfd5cc72f4edbf128c0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3862e679cb09f951f0b4a6ae95a6edd1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98876019f82558e1c098135ad555b130509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56de089c0b29a7b52e1bb2ddfd70dac1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b39308a5f6404306e0f2efaa7c5ffd511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fba2a64a01b1823dab8ce3748c56a61512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e0926ae764459f477bab9784640bc9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2788f9b3441a09e9323453b99126e880514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc8f91c1e7c311c252ba692c2ccc0d8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0ef8047572c2df3efae50f9bfb3784516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6d67caa384993fb084ed01754bbb8e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576ada31fec34d7de5cdb839c4c5896c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61af687a7ed6021412f52a3a8a7fff2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68c7b7260fcc3b1d11828fa87fff91f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c725d3b24b613f2eeac25c873d23ab69521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893e05d2b0208e9ddcf59ba91c58d2c0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454842f2949352c27beb48535d51704a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d513e18f13b70e7475d1f2bf4e7b6a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe841b669b5bfdfae233b061fc65977525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b516d68a6acc265b28473727f6c5856e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68484eb3c8008b8ab1597c829a67a176527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071783ebb8d6e8ce92ecabd1389da1c1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15682c3f08657343e067d457c045b75c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3076d938fddc064eaeee13e0b2e619530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0eac407c54e1b7c33eb2da28a4184d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb865ab052abfa4110d4d8f11dbcfb9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f024235351254f058463d310c24b8fa533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d7732236dd2c3868a8cb4329596a0c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20b73200995fe262272870c634e8822535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcaaa8fa2b510601b2ed7bc60889613536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7c296635d2e15b3916c7c26d4ba434537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c73f06096526b58702240fd18256052538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a0979d4bb85527a2f42d11876cee5b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ae0e542a4d3605b51020cf772cd330540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ea2369162ca30235c5ad2a4f82fa10541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a40b298c971c30b0a7d971161b25a3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706c149873c776eac91260eab9ed0c05543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e205aa56a56fc173b536c943be7738544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1379bc603b0579fd32ca5b5003d3b9fa545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0031fed85377746bd905b38cb575eee3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2576cf5620723e791fbaac3898ee28547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafe5aa9d6d7b2b1699d1fd638e92610548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d8663b570434a4ed62ad3df5add11c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a76ec5eee318c9b01a4706bb4eaf17550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daee49bdcdcbda59caff195a58067a1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa263f767eca6d5d92c3ad5ccb40e3d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99073def752199c6fe5e4bb060c7abc5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f70711193af3e665e947926eaa2be2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254f03b4aa46d856537d78c743b790b7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae47f60840242e0c5e5ea09d7433e25556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ba215e8b2d5cfc14a9f5e88f379fcb557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8635799f9d133c78c3f38990ea04dd2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547c1b52d29af9b173c2722f8a4cf79a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ef9e386ae1c38d5e0054fecade3125560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb2d5e77014981dcd7d2edf160d9465561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5262251ee7366014cf15b6b5c328b7f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38106d917ac22283be17b4e35c94b07563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf735819d8fa56f4f221e9a9597ff6f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5939e1d6f36b28a1029854cbcd210c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe617cacbe16a791cc9429858509441566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3089d4062c238d8941a76beaa8107f20567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5390fa53b480a5dce914ae344dda36568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c0575577a1737edf7639f92f513c13569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc21d2e311c5869e206450e2c0b1e22570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58c5182942cd590196c6f4cd7f0d172571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23701337cfac84d030d9e2e6cd2154c4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef25fbed39f3551548acd211dc6e800573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43e2e408fb65838534fb0017bf79dcb574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e468055e8feda58fde2c8cc9bacbe1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5132176575074219fe19871fdcfdd9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccfb7417c53f66e30ab82be992b6cb0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b76b5241b996110de7f4ca4be98726578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d97cfd750fb1ecbdfe35eac75639f5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9f81bb5bfae4dd59f80a40df9069a7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a936350b9e3e4537606652a0b450dc581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7499651cbb005d2f98da2472b383cba3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f1913c25d1d07d190643e4bdc38e18583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae90d025a97212d300bcda0baf0aa1cc584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cde8e6deaf163bd62d57f48b83fe18f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d235f69e298faea6c817d72a4192b0b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd52fd68962ff351713149dd78a6247587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c81b578f6c9030f511f2c9288703a5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb38ca0453242c0db405364efd6adf6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6325bfe8cfdcbe589a196e3817d7410590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8564c2d4bbbc5bee2c9822ce49b64285591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4e8b68ce9851e7b068954ca7809b2e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd876122bbb3ba05b47fa25e2702207e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa06a30d3c1717b285a1a7b1e75ec92c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e20abaf57364161a8d8334eb249f845595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1527528e0b5bac5d78b0b16ce7e70b9d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c2fb1887e284a508e575bb1641e88b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676872ed2a02b783b54b35c900d2c501598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff394d567e800c88663d0a903f23938599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4addcf87d27ca06cfd38fd7ee835e8c3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2015180def4cb6606b93fbea9f2422601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cafb8acca536cc67a65538ab5d99aa602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ea49cdcd82fe27916d509866810b1d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f071026190d91437e308474534a1c7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e28ba5a24e3299f5f3acff1e08a48c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c14fc84412e5f6f8c53120692bae03606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0d2728612f63c709531c65d0fdae41607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5946281dc9ee4efe5241eb5932fc39e4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307ecd608bb3748e2a570b291bc46808609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a1482bddf800199ddd0cbacfbb5dd8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4969c95d5095764830b00646f346b355611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a193213df981f203fe0a2f64437a31b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a2eef23176b3e3d449e4597bcaf04f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9952fdc35b439d642bd476cc5588b7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1b3afd35423fc537365b09dfbbd265615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a527eb3795a3c8009b3b748f80da22b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c4faf078ec850ec7ebe1bfeedabc51617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247b5f2bafff782e92083bfd0be80298618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9988eb5ecc7f735306eba8b638567e27619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef374b031956715e5f154981406361e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73f772883c3f59d91cb8b0e92ec5552621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d39618e9f212aeac55c77d0a99714ae622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bbd71823c114ec02ef64431009433a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5397b6ad3f70e41ffe4eb730610795d1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdd47b27c57a2f7c0c322f339505c1e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc8ff78fd7bab90a7fab21d5ba319cb626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710e3b5b2452f7797547adfa7f2e5d7d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70e7e25c685ea9a9f5c9e79f0e53221628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbf4f18a89f09637e3780132d631628629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d728037eac9a37673565534f940afc9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96ec602861618b33620e7e3dae97155631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ded90aa6894340dc7cdeb975912310632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc339a2e543b13641e4ed64619d2613633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28e157072df5e37935911b6cdfa5307634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b0ad5bb6aa90e1bd01468c9c3ab2b4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8175ed495eb2b26e1121f223bfa66e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c2bde710877e3d1ab1542692419177637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a939ffd58756cf24a3c96d5852df1667638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395504af09a202b079fadecad1bd9a02639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897bf6685e53833cfd834cf146813035640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745eaaa917a5bcba690343d0fedb2f22641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0603e11772256b60175fad646796f98f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ac038815b2ebd69577f683ff0751b8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3220f40e8d300b1edb4b6799404bae644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06be11e70014377ee3c0e6b11dae9008645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb187f4be58696e315ec5f0afb41a0ce646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7c1d4ec7885fb555646b72acf25642647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fade56de84da142d20f47290b30249dd648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b773cde4058cfc4605a377e9373f163f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8314191c7865dd7a76f50e69532f34ae650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ef4e0c651dd8730d9c7d40701ea650651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a4f427f7eef52ab60258ca7fa08b34652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8adf72f2ccd6070b405592804cb8743653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7770d7cea4aca553c72ecb782d1e7f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac190c86b17bd8a4b0a2ca206c7ffce655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c5963db65e46903cb9fa7ba72c4639656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f181abae0c6f04d8dc80bc888264c1b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd314346b1ff7d4d04209b30a0cea94658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45a311ce71902d186824c8235e26abf659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ea8b57f3aa9e666299ed572f4e7b18660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d2120f497dc5f511056e160433d379661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8d8c8d664e2c3474c808cb6955860c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8727922bdd959393629f6b982a4982d0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fa6474f6dcfd0fe80de808d181fe17664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702590c4c90bc51a66f5b83d7b5b2060665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f358c86c2f06cd21ae90a76768abc9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e33c55e1461cdf86d8de313c69be48667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129c2ae85d440cc55bb0dae2de881576668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbc2b8a68d7a365ddde15e22492c3ce669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45541e5dc057a60ef81ecbd1e81441b0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a813b0ba25affd07490550b97489570c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28806c70c98ef6f65560fe22422f810672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc5c2c1cd79d5417d5f3694effe7bf5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff1d7bb49e3203556fb8e9f86673b60674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f438e5b2f8d69d06a23eacc27db9e1a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e28323a6ed2ae143a1533815f20664a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dae93bbca676aa06363a194350908d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47808fb484b64bfc922aad029ee4c75678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1ca2f4a7b04f63aad7a937ae0e42a6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195ff99ffd36ec53bd9df12da8f8db20680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58696a771b42ef01fb0e837fbaf5cf28681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c8995567c889ed8d96d76a0e19a742682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f23aca181ad94fdd62e1399bd8c422d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f15ae843a8c3fff28d7dbf11fb94a9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303d6fc0e9f5584f91e96e5075867be0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9bfec653603baa7851483fb241e912686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c3d0fe5a3977eb6d80943bc917912a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f1e0443428e82660071260d4d06389688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3ac3632f5e50b631658aff0aab5292689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9088f79dbb796ad68dbca7e352ce6e37690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a0b9ba26707fa4dc851a9f2ec4f104691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fa2549c6678bbdbfc16c0ad96ca093692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6483c408561d8d1fd0a90de3a5cc90f8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243e11da24d5e182ec6bc2f40cf57565694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cabf5d96b4185651f9b782e25b0cfac695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f4d940e1b891fe2813566e9cb348cf696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2c44e166286a3f2bef80e4eb76e72b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a039448f2b0912a3293500280ca423c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a914d29c78eeb2b75466399480a6cbb699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0280625c5102fa66e76fe583b357b2d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ecccd22a8af6df00c9995f2a0ef449701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bc75281a5d9ffa6f2482da277c4fd2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce18f7c00e8594b927b23a95aa149fc0703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af3b4d979f70fdcedd06c8f8854ed06704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f407849ac892115e738576d02beba99705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff831f7969371f73280593fa0145342706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f836e54c876e3e42c7a78ba0fe679757707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c62184a88bba4bf82d2d1a10dafe8f6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2e1cca39867865595d3fddcc0c6725709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4119e2a895fc590543b55e28254ab930710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2446c173392283b417f07d20fb56b4c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37c03150a87afb7a475c05470a59256712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9815bf5a5a85db85c04264f59c00f246713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e82a9352c2c0fc2f74b1ddc9b67eb0d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199719bb41ce1b8b03ab1804834e9e62715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc26d351c6483006be2ee152f85a4c7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e015f3d78be828502b3c1b5e85e188b1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1892b2c2cdf92bd80fff088e77376f79718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733e05671420a3c9ebdfd4e1070b5011719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a468c7cadf28669e3c5c5ae1f6f895a1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee66a9c92a18b293868dff376140a5e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf5b9ba89e6433b3c24f833b73c68f3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5f836aded926fc38d8b22b65cc2b5d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875249e20f5dd456f33f67b41f68660f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe0d2f4c7c17418ce50732c15ea62b5725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b3154f42efaf2c6d4a41eaa72eebae726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e4127ea741ead62e7a9d9998402d7c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f350bd26b713b1dc6f18d5cfa0a7224728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0e33727681d198f18da34d7ea0ef1f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1d8cd47ec5098fe3a6b92a63f8ecdf730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26f6d3cd4aaa9d0e523f33fdf1dd988731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b3888047c01b8914a5e88d20948fe1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be79075f080c137eb143f37df4b3778733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96659c0c3f7ac481d4131b1baee38aba734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88e2fb125175376c4883cc9bdae6e6a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841157533f3bc4a00257519a85174d72736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f767163e3764f5557343b6c5369f1e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b8d4c967a38ee7c17ea579332777fe738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225cd88ce817e727da9e2d09ff58cfcf739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad142864c97ff32ff01193bb01a37abc740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e94cf77ceba21e90195bec1d508b3a7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe43852a86d312330c18f87434b543a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6981038f0fd910228fc1515ffd13c8743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210eef4a90dfbf46b99bd6434419a249744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff67e23f864536c0b7ef80a3f2326202745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da87bea75994159330dfe9fa0b20a11746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b7eba815bdad8c177e87c77c8ea65e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2d5942598621db6e1c0f34baaf7fd8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba3fdc19f44f0471eb192200f95708a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc247795a3c12c52dad36f75db9ec16750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c27928f029129fea447c41d7433b4f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafa4b3771f7f19d943bdb39a8de1b55752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd47aadf62bb6d0c76f62e264b71271753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530f59ff812ab8115f6dc86e3db15e2e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409026b47ceafcd3a5506125ae19a38b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f39af612ae7584185d65a850659e55f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887ecd985e77c1f7b38dbc6f030db454757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fce556308f75e41404581428b1b8a41758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6b7d4ff4164e38af44e919cac5a36a759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>