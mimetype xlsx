--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71228cba17a377b06cb406f984f61b171.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8d5c5da39255b1b4a4c1ed1fd33f1c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da0c002a241337b08930b51dd75bde13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52c319479794b664f07fa7c08c294ae4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa50ced8898cb87292e0fc7b57bbc0fd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c3601ca57e4b30e5551a32a8a0b7c66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ab97ad30744bdc773790aa553db93c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9281bbc4a74a249ce7ba94afbecc470c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1eb317eedc2255a65589696cd4faca9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8255214d3d857f386a5d9d03aa87329f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194eeae35f6a6d931ec9b9079355bf6b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111ba2f15b3b3792b6c68f3aaafcbff312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a24d20c08d4ae0193cad7bc5c3d61113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452c14bd8bcc8c05b0e70a54a015b01814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8948283d35198ae77850b32c3835108d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6298aee83f9ecafdccfb83ea9c18c4a716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196c1db249b1fbcc94da7535c495d56d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6611cd2e2009fdfe2f1a449998f1d718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409a4018186cc51112b2fa4520e41f7819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3541cce695ac5e94c509e953faccd620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cde6f9f1996c3b69a37380c9a4808a521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb69fd356db3fccb76b860d08c1e3c7822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b53399803fa60abe004c5e4b482ba6723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effe2a76b281e76a2f75ada5382e6b8124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f629d3ec6f326b76674d3e5f86c07e7825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846fdf1bd7f40d033c837a7fe27bda3926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f0e903e9c2eeec34fafb661d2887be27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4564bd75382995a3b715556056c210da28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef88d262ac3cedc4a9f356f9087e6d7129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436a89cf07900c7db537d949e3aa424330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b598e65bd7ac1203aba16a61166cf4ac31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e696e7eb8c16d87e776b2211f51bae2d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63e4424d7bb079e69f5af3431e1950c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935fdc37d3875b56da92707ffcc9f87b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27c0e16a9aa0594ac2e867622f4365235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11eefcf6e6833bc06b0acc68244a8ae36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2025707ce6d3ff360fa8266f58a49ee637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4826829e2582896b7b3cdc9bfd818d1038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e32d515cc7dd727facf2c37e2b667939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91fdff78e7e606c4086b78456eedad840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e66a1f8c7c9ce79c9f147a60c90070741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165f9c05ddf4b237fa1f6f2a8291a1ae42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253adb6ce4635919cfa0c1ef5fa2892543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f7941abcf1f7629f0372f70afcc0a544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f69e35937316d8b873304c8c98168745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d24136f4f8bd41d69c5472f1bdcc66846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1a41b96a1fdc9f2fb66d77a49c494d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc9788842368ddbe977bc17069b9cdb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4ea7ff8dfcdeebc8968d7311e9bbdc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2561f65bde14ab2508517680528126050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d402565d90a088ccecb286122031a6c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea4519bc66b2ca313c0262024209e9752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea909191bc79f06b5268d285ac18866153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed64ebe72cf0044e2b6ddb3ff56b66354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aeb71e70622292049f040a951c8c7355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7500ffc993b359014b61262de9ce46956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35f0231a67d009e40239ca0de30082657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebf05c3ae175d08fdf10fffedddf5bc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b14ce65be8110d61bc5a21d45999fd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232e78db0672b889a0fa639f1b3a2ebe60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83be5a80dc64197108cea1a0a73416da61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fea5a0dfd5c009bd71ffb40edda7e162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686b3effc1b2c7cd71b02fb148f9c3fc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a36ec95a2f8b633601a5e568cb5efc764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3822dd2550d938ac1bf78f0a7b27aaa465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679ee1df80db535847360bc8560385cb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf50de97b709525723cc00a1c36b717967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409767bdb4736b67ae0c0fbcb1c4dc9768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488e0bc093e3a6d2dc026e4095252d7969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf573b0c473a5853aaf28e0ebc7ad9a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f93b3fdd38f887efbfa979ce263fa671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75011a5de784e90ec5ce09945d7ce65272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1382b01315358cf76e6e0349682e9173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f4945d8165046a4e50432f52c5d6f974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eff759e6d9b335412a93191d8827c7175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce2ac3d2f25e77d0bfd8ff5892e03d076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998abb8ad8cc10862bef640b3316994377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1a3ad0a201b0dd5b769b001f48218e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6686d2c42d19b0a81ad1444b378e3a9a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119b0f37f3f6c4f1177c97cbb65fa52e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2041b150c601fe727edd24f19898fb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2800dd55bfda347bc272dc85290144f782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d403e1c0431469ad60111d4d6c7628c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4436768e796efddc222c5799a5843d3084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f6da3f01007b63fc4a5b70607e003185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7d05b6d6b0ae8881624f5a0fce9f0686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2a522cb48714e540ed36e16b005b5087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4f0e49a7524c67121ad59086475d8e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d62e142754239cf9f661a11648415a289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a5ba6be266c325b2f953a2dbde951290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96122c00401fa6327cd41c4a7e4cfe5591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbf2d3158b75dd01c847bafd661058992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f6f1b0b6ba141643a631cc72a15bf893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911b659fe30953d9003c6d1a58c8504494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292c58d9dbf755777ea242f0a236c35795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d54cd65a9a72ce09fb8d11524c9d6796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b26941b677d1072433dac15264f063097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4732106bb6d1ab2dd0cf702fc585459898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954a5d42f57666da58601e0d18985a3999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178df7b0452971d7d4e08acad84dd807100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c1506b5c5b3c03ce6fbecf0bea598c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8027dd504684ced66f0053d3c572009102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57454671c2120f87a882053d22ec75d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23804d1d757a73e9e31a3c781dd56e95104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9166fb6b47b698997b18fe83906684ce105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f44ad99b68a110fff0758c4354839b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c73a2c49cae31f907a2a1fbb7947d4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942b2f772b03f5b81df61f565ad3cb0f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b02f0739ee0794cda5fa6e56c3d4d14109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2c87df548df0522a401e038c3c0d9b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48b5e26d2b435033191066098f91b86111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e7ad6adb1d0493286b270a5ae2879c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3da766d3a6aed484cefbeff1b9215a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ff05ba85c8f6ab4d115b4edd021e95114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41ba4ccbd1fa9c0ea05e8641fd67183115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecf10a4cf6a1bebdbc8a7e0e97ef233116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c08ebcc77fcb002989fc1406b7644d1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ac084d3fa9f8e7ba2aafd930a0befe118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d7a9d67dd03cfd30d8496ca1e03a35119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd4d6e5ace726bba49c3375eec3bb98120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45c7c8785943dd57a02fb09ab426961121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9e1338f8b2a39cfd5194aba1a06c4d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5427977ba38b94f7795e27d97c16b9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f733f63e9f54cf929a45d1d6bb5e9b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f83a7b5812cc61e025960b50206d48125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefd242c7e41655d377d114ec5e4e348126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8d85a6cf2ef2dc2b182535fd6faee9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcf8ddd5bd175d1a91dc55a98d58973128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3e30d40fd2bd7b64843f553102fde8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71397e76fe1ab61849798a602c41072130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee25408cf630eea3aba73588c4cf00d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543501805c26c1385115adc52cce1c60132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf1daa1c1dcefe52c0388e67399bba4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9e6d4b5bf4f437361427727a76a20e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48f37aa3bf13085110c353e77675e17135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d31a889983e24cad7fff08f4a052bf136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55f64780f7353adfe69178e88ce7dbc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d3685822ee09564428b587970a0eb2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82db77718e692e84b6c364a307c4f7d4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c48c4c17a482f5cfc1c4b09922f7ca140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24c45ee47ad5dc132dfde42ac13a740141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26662aef40e74366d4c58c58d883e518142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7a160435706be7c2cbcbedf32cdd03143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50817fd1fc1e78d8ecc556348925b2a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f9ad0739f17d8f3423918474e5387a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066753053591d3be2802ef2b5624596a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdb700da97e02fdc2c04baddb7a3244147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635f3b9e315c8277add16308dc408fdf148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47de05e7dfc1924291c445831f6fa8ab149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8096825bf220e34e108a1ff3e48b8191150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934104a217f5e9524f4a5b133165baa8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a007e2d8ea06f89da59abbf1bafc92c9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bc938a4b9b1742daa77a174a385ac2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88396f04a37a5831fb603b3f4390c5fd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265267441e57630acc5f087104c07bb0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88b3c96932147092dca54367ed8429e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d898cc7cde6b2aa6a82f260a4748f9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a6213b73fac55dccbedf6700791093158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9f987ea7822421e60c538e736690d0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2f61609d394976fc88a5b40a16dd99160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d84bfc377dce36098410630bbe01c1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4cde730ac2ab6e63fa7022ce789aa3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bb139806f1ed1278bc5ba5d71b2de0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8d0e2ecc6fe9d900eefb2ae0138962164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7365f6f780f6d8d668a6e0dba6b3fdf4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3454ccea1c9853b242bbcab8484910a6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37afa76b3eb6fa149b187149134b9859167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e80004ea4d379d869931ce26e214e05168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf5b8be3ba7192883885d330c99e9c4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68316623d6fc159b279c92cda76d3c1c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5e49d9a437c50425249436acd925c3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349250a1358c535a3b665c434ced9b45172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab7799c7dd10b9983cc405c857033c4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48db4d273c0386d9cd166091c3f42503174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ab4212aea596dc5eb49964376a5ad7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c563620910c0484521c4e9a26630149f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3994e03b17de22c3b24457c010bfae3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7339d6d96643edde19c8062cc9614062178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2303d5a2213c92ad6c5ea05ec1fb1071179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7d3e8562daad36d98c0eefcce07b78180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8b2f6374ccb460bde45a649d74ba38181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b14b1ecf25d37e20a8a42bae501eaf1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f9fda959b0c4a6f21e25e5df636f51183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d01f554e0d1eeba7eae07f7a6799e2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd0e8954f445f237206db5a43d79783185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9111343a9cd9d27787600475356fc7bf186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca050235ed55fc91396cd9c6cc509b82187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18b2c19d93126c0821930177ebd647d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb63c61856d91d08079a479d940369c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e25f2f35189d7d0ee50048180982b5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d12b7f6217d80a95b23b203a0da2af1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d916b3dc78783520ea2d4ce1b91a5e6f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86347978bfd8ef3e053bd87b6e165ba7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e264c88799b1427efb61d4f9c21c3afd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcccf18e97ae185d82344a0fb2cb512195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c42f60f74898319d84d40d5eba6ccd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eaac6904733fba7cceffecd26344f0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cc75466a0550e11977b6279e994d5e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebda9913819075af04117b5d2970f21199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1795e94f86b44671136417f2352c19d2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af5b70e54adef5c83958b8d8d0c88f7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce20bcda515c943b203770bd47027e76202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2e8bcbd3989007e6a2193a3c3dd523203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69542febfaad3d8ce28dcec48ca2a735204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d508ec16ac0cd342ee2a85312a9c83205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91fb48456981189d8d765c63f848fb4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c62f7bd3f30aaebb0bd16f79c84c30207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b949808dcfcda99ed0fbc2ea130ba9a2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5581ee6b775c67d571f87367e7b1a9f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d98eeb310ca9155b4769c40794c22b3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98ae4b96a5fd64f86795285bd6e1aa2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b32077131dbb8c6be721c11abf5f963212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ab3567e9c4f42d5899963354acc20d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c5f7010d829919608e1840b7d3dacc214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80050658408aa26fd1be3089eca0cb2a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527216b9c34bbc4eedb7ceeaf0ffd02d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6d84ff83d969f246936378dec902d6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e5e82e2e793e41644c9cde620fa895218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725c8776ea8617b04d67441a1446e872219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd26c6c46dd510d3e8bd2e804a1fdec3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55005bb1d4579b9b25b42505d68dbcdd221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198650cb826d10c5d4f45dab33d1fac7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bcf950b22b87131f1ff1fcc3be43b0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa08762cfad85f0c5d887fa3abfd85f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea916264abfff1cd165978e46ea109e7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4db0e9a77b525b6480d657ec178bbf226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ad326612646c71b0fc49c66580ba13227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218143b129706375e2e13905053b2281228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1d89a47a7f9e3be510cda261e39d6e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffb98af40d77f539f36b2ea4f834c15230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebf256753abb1da3f3c5c6098ee290f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12c283b764cbf08ca3d21193fcaec8c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5a1072b95e5fcceb13cf69cc961a10233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32b73382069bc1711b930dbb6bc3db6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38368e389da3dc785734cb172c66d41235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b4d8b163c92becf36b4826b188e48c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f388f7d40a518b0c63ce731b68947f97237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e29572fa54d92b1bfb542c44f30d509238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0567beb38ae44c6af909c8849dbc99239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67a50307bb6b28433693ad439e73031240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3f985886b9261d1ab3e906769d5d2c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9e1cfb3af01885448f3969a5ffa336242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86480343127011f08d1ef250fb45da08243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91364b1c39f86c46591cd846e5d7fe73244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744f414cf37c3c5bb1398890019939e3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95a62fc8339b36c6c0546e2e692ee97246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f47c6ef7d9e3de4e40c32919afb9b0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93413068c82aae6b7022148ddc20b4c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05de6bb215de046336c19dc5df2e3b5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67e5f4988d829598de0f951868f4333250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20b705a91d271699cd6a0f58df7e643251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f020033f594f986262202da7d5936ce252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e5cc4ee415fd10d622f2aa05bd7e3e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36e720195fe6205099d1c992a92610b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c674039c69a5159bb78058aa81a682b1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4368a71d0a59bf5d2fef4a662bd31304256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ce86e1cee0836b19168625135f4c90257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c128ffcfefd8a3ac04829421412608258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d7404cb690a19ed1cfd800286a8178259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6830b16bb9136382c6a7c6c80739c88260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65da812a73cd1bf95e22266aeacbf9d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af3e2064461fe8fc61ecd304481a0e2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6f4a35931c95aa7f59a39c0cc758e9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf09fde6ec21e59d31564284c14e18fa264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f5d385850d8a499170f2d5310fc572265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44849c7c741de9282efe61959e6fecde266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75892ccf87234e5beccc5218098a78d2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34639b496924a344ca932609d29e3643268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc49d7cfd4d90227b378e4122ab8f64269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d267f5a1ce7911ce70fe3a7640b31f1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70824df4105758c4e89de83ade3cc25271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58367abb671bbff3b600c0b48d348b33272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53768f6e916f3bf1c96ff5afef45326273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd49a9495eeda805bb188657a53c5c9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e568c0eaba42256bcb420e1774be45a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077c986d8384d07422858337ff3adeeb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a27ce4aac5ba714129ac5724c685a4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8a7045eedc746184e5251d589a26da278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d10509fd26c1019e6cddb47f96e7a17279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fb6e6561d19cb5c185e81c79bb3c0e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af109e543f8db55090df29b9ae235bd5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3df8292789d05f655f8d5f45897093282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e83525c95464f7f6463ec7620a8e860283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8b33a3cdd7a61f8d1caeea980d1cf5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9c999095154db8f36bb53339925db1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557fc2243e6f887d269f0ee4781d251e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f208e636eff1770bf3e22da78c19224287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba89ed01c5eeffec4fcdde3ec23e8ea288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ad6ee82f9bdb1f38554f92864feb1f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec97f8444cdf7292db0f665feee94e1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5994697ae9ffaa267e07a7c5d6606a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe027f18649667a48200cc33534d1a55292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93b2891dac991200d0537e7ace8ca6a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041f25638b7941d529521014d9f27ea7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ac3155e7a9a212b18d53cb9fb2fcd9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6715c53dfd4f2a44d338a7d227fea39b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449c4daef7719049f587dd755a6e4907297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2560afb110565acb001729b22e54d79298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877401af02df6c04915263e3ce5fd799299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb236eb386c9d9dbfcc42118f149d3c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d187fa5e5758bff958e64615de279057301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ece688a660c63be2cc9420b3cb6634f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e4efacb8fd135fabd1051cecf893f9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d9bcef90b9630f2806e2f7842437e9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7590ea6e0985ddbbc1869cf84bc1d3ea305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9962c4b753445fb314fa5aba45027aa306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fafc1810ccc721a52ff19d6c58aec7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bd722e8054d67ab438baa2ee53b5ca308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828047f98d189b7e3377e7f1a53464f2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa77d49d5916e74730609cbed5c98d6a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d9cdeffbbcaa71b6a7506d47f8423c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159e03af8fbbd8d52cac513218ac26c0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6d21ba316641c179ccbf582696b545313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474aa6c349b2808c0fc2ba39b3f4d8ea314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a21de0ecfcda1f95876d49e2a05a38315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5676d85c9ae8f23db01da7dcad5e20316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705a166c47f9a273e84d6b6b54983ebc317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4808062910cdd51fbcafe023a8d88116318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bfae322a50cb6940c8e6df96d35a8c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca43c8eb7abcd744345333ff76b73810320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514f4cf99951e996f51e51bf1d0eee9f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9828481e823db368720ab084d5e95c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88de625c7670bdb1d3f289eaa23aaa87323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43626f63b127ac4b937378df30297ac0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc9d6e9926ff14a5a15776dadf78cf1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d39f5d9f86fe7a9ee04d68e14a926d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c389ad2cce37b3bb0eda8e48d63c64327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8909783f497ece6788bda45043e44d7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b53dca0023fbce65de62eb1f7c342a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd82fd0a4aeec2cba4b23dcddf3f39a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0df0a316ded7a0e8013f214e16af65c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b2a1e819325720877dfefa7cdb07b7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe2c50ae009123a3524f0108dc6a338333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871f67c66c2c0b147eabf43adfc7aadd334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c427ec859cf5d0e319a23ed7e461bd335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea17edc02b248aa4cfd42dde704ac5dd336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a833232e5de1d93304a179a29d975aa4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddae7bc8b66e22354ef4f80ec89bc5ec338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3155b1133c78d1088430b56bdc99d77339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea9ff36ea0781d5eb159eda3dd8cdf5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3560ca416d5c02f54f204f9df8fcd9f4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1600647f96aacd3a8d0da607da83b4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecac004d152755d366da79c8ce303c0d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23a2a2e021db4b5406447302c8ea796344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd430f91cb2a1bebfd2256ab2b4104c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23e30302df4833f531ea8403787f445346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df31d11dbfbb1c3d9ac567f0bb85e9d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600715494d8b0bba4aeb269a4e296058348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918d7c72202c5321eecc41965cdd7630349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aa9b1b80e82c143fb6448712fb055c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2149021f7709dc0aebf0cc7bb3e0a9b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c2d9abfce68cc439490201135acb28352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d159963bcebc0e3cd0d6eb7a9c7f69353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5af168ca0c4150fe1719e9f5bb32d0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9591faaaa1639423d7803adc8fbc5a40355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71248a8c6a5e88c8e820539bbaf1fb9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f719c82bb0206af1e7634faed78e9502357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e579dca7d09f64801e273de62a9c5793358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18720debf2963effa45baf0c6e75d1f7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bb1c2fc9cefd199163d79137194a6d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63b3a65e43f34e9b4fb5cf07841d227361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fdda7554fbd4a61a4912e7dc72d357362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80054983032506ee589fd6b2a4cf9ffb363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271b3895f1bbae79cf6a7e344c18dc78364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2395364d4f69f3a2b694dc2523eeb070365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ede20402fe4dc33191f16caca140ec366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5e1776be4bf1c8098beb27cecf6933367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff335f7807cce62d52c854392dbfb6e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f17c5b1eadfd4122028d622893c268369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eda470a21bbaaabc12627784c4dbdee370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad7b494388d7752eecd7978b2784b72371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d76a60e3bdba1cbd70ce4813a88951f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b05271f547a486f0a20fc5bab92f265373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ffd4ba5f5ff178ab98cb0d087db844374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e5d7b5b7dc1f635bcaaa55360becfa375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b3f4c0fe21d97adef602d89603e6cc376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388f7c94b9c318be84c99a03683d8d84377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1b03fcf27796a399df33ce040b8c5a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef415dbe81e9e0f6432a236898411974379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a907240010950e7d35efc1c08d47aa380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5556472089f23fd5adeb63a13421b4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f3526ad9b291fd27ff2d9b1fc0c534382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1001fcadf5c18ad1a7ad730632f57c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbcdb4af6664045e8f61b86a3534dd8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7d26c5b88d672bfe59925d05f1e325385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c335e85b974abe55691cd9266ecf23fe386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5971e04d7c5c1c2342e9c43cd231279e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c3e9116f73ece955db0b3ed686e31f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503070683eef51317fe0cb068a6e5244389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca338e5c35a9395718edde5e4103d91390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc5ea34d7fa4ee12def76b3860b9ebe391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1329c82d849023b292843aa979c84c44392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f62ccf28359d7461429d11d94aa48e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eadd4b93256890de41671e3e80d7dba394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8684afa791585c44c55a290d9441ba3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad32e7a7907ad806e17ea3042b7b273d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3740a47914ab40b61faf798ac0e95c1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ba0c25f88a68315e33717ca8025afc398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcab46c8af00b1baba760d3be8ede661399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3f737b6188d08c85a493f7049bee5c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0363f78bdf5f4748475b8cbc67149ff401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c618b0cc75787e61eff8dbb327561a7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95532bc3ebdc39c06447c0dcdeec9f5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f9c95c6d755cb24a6f1bcc8e63d155404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f2821d6aad92df182ef588740f7263405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2752895eed94b5fc6cdda4e4fe5429f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cb3fd3fa6dc39ef49e5f875a113ee5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a75b66da4bb8328f7364d69fd53e662408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8f930f53f667b1f2786b884f244639409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce732b8a11f62134f63897322681593410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c827e849624e60d9b1c7e511a654cf41411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cb1c63c4fd6d6789e20e8217352741412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20887b172874461c2e9e914342d4f697413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f478c5c44a7442f45d97718508c02a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522cabab6d6121736af5c47b5a1fd6a0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0900c360dd2bee9139887e2dd454e87416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d337bfc42acb26940d21cb57c861a045417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2bc8fafa8db7e16a835245cd2cce9e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829e680659ad1c86916d6f8a1dc60a35419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d1fa60011323b1ff1da5946a97208c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00143cd124c05319118e8d7df112f8f0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a664b82396aa777114428c1d130ae3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c049abab58e706e89b23024608868c1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa54c6c21321d4a96b7e51ef19e4c41424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17835e69959b938ee8b7c942fc09424c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b0e7be349d9b73702dff9258599ab4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7346faf2ff2ff9668d8a1335ab11cb7d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26de61b22559aed4695a3af09111e790428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c0d0ffd5d0fa6b277d9faa598c3df7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933c2222e5692e68a901e388c110da9e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6209c2cc6ae2ad6809d5a04f3ef29a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a971fae150a6fe1bc7c0f7d01d7a2f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072d11bd466b1d41c20ed01a90fd6f00433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b508d4371df08c0b067c3f314e86f3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffe0fe4d8a5bdfb272d7455e4a2e254435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087c6e5d45b1315c61e6cfc666f8e8e3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00b60515b41e87cf824be54431c5847437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d2ffcc05ca7bc134889d60a4acb485438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a127de68323f4607b8d39595ba8c2eee439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87cde51fb577381a60b76bea395c4c6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14482df81dc00526dd8a4bae40cc730b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a732fce14f3ef106b1b035bbc5536a5e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdf27eafb29fa8d694d402af9f36e7d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a53af37dba7a1a3536b1f86eeb43b7d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f212b3218730e3f9738aa6ab4d6ce69445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d148b41ea4a95b2dc5d837a11ebc40e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b851cb9fa3470b84e02c31394eefab55447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a6ad2bc75f21aae272b2d76705ba6f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283bfbd2b4bf24f9ba6a38e390eacb57449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b29e893d030212fcb7dc00a2333b63f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00887d1abceaf4098b1970c4f59ac20451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e6c25d388f5b54b866da1e7ca94c49452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61415cc3f548b6db1b08665c40aa4a19453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6183bbb21c3b7f94787678c30b92a7d2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd55e70f3c04e94f718079907cf22d59455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce7705000a35d343702094ef185d250456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e775cb290e28c0d02bf3ab8ee338d81457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afc61041da0d41950aee00b75e894cd458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa178fa0199d4ac2c0c0e615a0e022e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fde3ebcd383e227fb9be182e5eead57460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b372b7421d9ec2631a30305bb4b5aa6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4828899202f7ced0c7bcd51fac23ecb462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d21b36940a99d5c23d10bc94cc0b992463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ee5e22c0f78231220e16fd4acb5cc2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b0822dc7f036c29326e18806292938465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644f57f9efc3b7db57e2dc92ba1e371c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a6d5a3d97616aba1bcbb6b4b4b4a4a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8512881833a06d7f9c7abde31199bf09468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ac99de3ff28fcc8c298b4fb31911b4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54bfb5d77d8111d753bf63874d84872470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796c7627f1864e872b450494f1dcbb80471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b272202a2f7c36e6a7ae21f51f4d771d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad87cefa5c079d828214bcbabfa62ce1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8680637e0a5f710a13fd9cb4f6ec60474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba5cb45320b67145906cff238d12bf6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de74f7542187438323d47da26c3d0c37476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e4e15d6be09973ac3d6344fc35b7c8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f39bf2e7568d4a7789031bdf006b03478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31113c9cc641099253c81db21e4747a4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92abac0cfb8dfbab7f0df3f5c6e1309480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1838459f21f16737a32c27bf787018481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a13caac7cc0636bd67d75e4432649a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde97316461fc1807615ea21b6fad633483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14866638b5f00c6b36a122947b4b74f1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d233212d62de3306889f3d9e8acd116a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465927c2a5d69f39282684b6e839ef41486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f4b91a932c8464d83e8cbf92780bd2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ca8baf3b459f81d31b7d85fcde695f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2329d70f7dbe8fce2b49ac448f77d9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cebe22499f998b9dbd11b472f693f8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa32e775f1a133b75d6348043b70261491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99fcc7ab94d56c979ef4f66d19968b3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e7331b99f1b908d1a56fb2e68c6757493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7091e02f6dcc81549c3441041b5c4e8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45ae14b046a6361187a1f1c33788f13495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f740cc753ca321d7d034229ce187c12e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0664e542cb0dc5d50cca8efa6956cd5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e5d1e50888a9b8911a153d35263394498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0f9902df98846993312d120613d1f3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b37ea6e74d4b9a0dfebc74938ec0f3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70c692d3cb6bcc807369441bb3e0fd4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a6ae6dd07608518dd2db56956de6d2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc12844df3178766654d517b3db86cb8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9311383dd358e30d68324b8f7baea3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ae10607118283f97d5ba0edf67d108505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c0776e47b89e7db944f079d517ef1d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cf6cac345e0973f786fa7123138b2c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e70cb43fbd067fa85355ea11ca04ca508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9631ac7143fbb43216cc46c18836ba39509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a61a779b61a46fde93117cfef159ad510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9174274701dbdb5665872a3324c51789511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ee30b125ec202b001fe78ce79f5ad7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b13054a77f18eb93df59ad61688940513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c423a4f18fa18356d9f19b2d0648ee96514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2980ac5a50abc37fdb73fb139060771e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071f5d8bff8c8ca840bbba3ef21e418e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641f7232ab05163cea0381c3700b7b90517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb113236880ab4db70983074f362baf4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f87f471f9ac0ea86f26aadcb7011155519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f20e5dc4c832b7e18b0d0b7cda703a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b1d68dae07fbe14e072e19e0df2d81521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4464a0c8886001f5f28198fd9e8acf34522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b169123a621050ff692a724ef5694b5e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a93d504a295e92ca2c0ba44ed79949524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d4decb1b8164bc8ed85e6a71deaf7a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35bd7e71d7a94f8c24dba41a4d58ca0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439d3a347283a3e52d7c7a5860ad3584527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6247d92e842445a2e352bc2e7b391763528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbfa39dad284bbe8975e55d3e3df05d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346a95a2e250547d4c9c7432b8c56f16530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d4bf8f98605ab2e4acecc8384589fc531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3460cae2f74c7b13c83566214f097cb4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8139c9fd46570cab40322994b2488319533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653c7cde55d42d3802f780227c9cee11534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff37501990d8446676a5873b46f1f64535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c80a9a07276e8c5efc63b503537045536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194c1ef7d89519ba8725c6546726ef8d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b77b43809bdb615a65df632f65f104538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aece69206b5674cd16d8aefa93ce7e51539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33edfd67b5f7547a1dd63ab5918d7386540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8407ccc5b71e35e827b8068dac8621d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4847caeca86f13e8770626947f4dd91a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e62765a7e6bccb55be6a457f9bfc7fd543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b725b99407736632b0b2ebc162f37f5e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7cbb74f31feda20479176f14064296545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79d6daff79a1f1529c0ce68496361c2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057eea658715cef2ea7a9573b5c23b95547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6342aef2c252c9dc60cb49617ecdf821548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a08526355442bfc83b9f2b0d9943fb549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f23d1fb868a6a5f81469cf4791e4e2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a62fe3eb2accb61291b43bb914606a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce9813be7d2446957acf2af508d1523552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f90607fe4cd51f38e5024f56449e674553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74cd2d58718da46b7d8363c9451490b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5450438e4a5c3dc9354afb9ec3d36243555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564983d9c998c2e316659e36539d6503556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511196de5893bb23e72f4048e46244a1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28d7c1402812789d2bb11efb32e12d3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6fbcbd64c871bbad2ae2f49bab442a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0db52f2a95b132788c93de2517f0c1a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9227f337e314eb427be8568eb09c33dc561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f51e25b5ebba355f322e223fff1ab1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1107809046735bd1eddd318925a3fdc563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1032a8d2b7b72105ad4c7c8f7bf68352564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403883777ad52cf995142c90d96e016f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ddb786dfa45baf7bd41f7b7e9a6904566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed7bf72969871692b6f05d3c95fbcd0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38945bd65d9314fb502ac256627d2e5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23c255c7f5393e519cab20417a46cf7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a47b8a8c299c83496c8d7bbb6febd5f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38abb1ef04c84a7cc174abe47e425d14571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07cf87101d006df12cdb14551d6ce71572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107c8f7459c0ff4d86d7643b659b90cb573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea45eddc3bbeb9005bf98db51a83c408574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085e665f6e6f80f21aab8ae0a7cdda56575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7a9471a61badf12d41077176904518576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671ace4151dca054d626f0c85abef8c5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58876f692b3cfc8bebb21fe0f95ada79578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aab778f4586377df4f240ebb65d76c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9ed45c1c2e3b58764c541555ddd550580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f97837e3fd14d49453e8906b733c49581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56679a8bdd43de5b947ef9e1e2808763582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65713be242bc8238003f307c7fc90cd3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff551c16a0cfe6baa330f9d15b4d9ca584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49864806c96d6a0933854b550c55b7d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794427168b323f1b65cba3a90911930c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b57dd83717339c3403b783d524a0a84587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1b5f07a077f2d71676fcc3bd870312588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58626a93400108303e43e3121550a211589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480ef2fb1681603e86ea1fb08f4cd251590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ebf7c4abbfa361e3e25f45be6fe34d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b263385c0cdcfdbaf33eaa1dbc7b76592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6561dae735eb00fa6763bbe1957cea593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d92a3c6a92782bd85b97e5739dddcc594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a5b091a291f94856bf125a360e9232595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18c4e247a0e8144294e35405a8f67f7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e70f96827d287eabbbb3411761f6a9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f51ce77c20f429dfa9d61df5570a7e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee75259412c662bd90bb18f8ea99d215599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e4cffa6e72473becdb6cdee624ecff600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbeb88414c9cc45a5c258dd52efb97a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1a103c8a2d5c56f6c0e52452445558602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e701d81c84bb77af4f7300079b8c25603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3753903eee1e17c8fe32f01a7c499f72604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01e222cb573bdfcc1ef36f441773298605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a6d406b840bf81f75e04dbf1a8f3af606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f456f47cf15314bde30a12498af1a0f1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519be4da01f944423dea4f21e8dc58ef608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4ea576ca3e2a5cc72f2a9311e83fce609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c14d40ad03f13b58843511fa71c0d9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a08e4a95824a6211f163581f14dad95611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d01c3136ed1117c33f3f53db2de764612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cda2c9b5f73e8a5ffc4306658ec9b84613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f60eb2079b39e53be96992a85fa2c33614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bcd58ee3873ad9095b83d3cbcecdc7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c906bc4f85238e515758f466d2797658616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f3d76e7be2d883363f380dca941a6c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba957f8e57d1ac99e1e6f01fdfec44f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4e35d0d0a2f0ce8f36442cfd4344a5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5a9681b4a574a498271b10c0e64558620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916449ecfb13c5f0522ff7fc98a5d083621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3912894fd06cfd897a6f0675c60a224622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bbb89aceae2e1c4d7b5be5133753d9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31ed9d757c18fc4179582c6bca0a35e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50139b85df483a09b3678b5111b91ad625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44fbfae492c2f2d62c98e36ddabe083626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a250e9b75c39742b9a997136376cd96627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6a820e18587daa902abd47b95fafdd628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe96e85608b938545152a0762854b883629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5af266c9376696e6f2924e9f1d644dd630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba970bb933df81f96fd1b3ec47e5ad27631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7074ead98ce9623e22377f519953df9f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5236aac98f61106603e70b64b5c9ec6e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5542c20259c966627b5538618a41285e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272d87a24e0e73eee25d97cf0fea2e4e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b966a3f3d55300fa90932f61b9fab0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4561d0574d1a798e1de0022d10540a0d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc05abcb5fe948fab76cf3913daff87638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c232af3225f6519ffd15c37af5decf1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27870284007c645335f5998fb6d88cbd640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7a1b014adcc6c185bd9fc8a1195c0f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dcb727511a3d8528935f8b35865d7a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e36437f8f79118620affefc8038375643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e6b4af5102c16bec3cc0318d1cc768644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597dc91dcad8ab36d2651c2d5489974f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768b5a7b474f73c1a96769e9ea432162646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c757a83f6cd8bca442c0f9c7318aeb647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e723f5f3581ce9384e800b64a3aa5b7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c7bed147d4e2c04148b2a856177566649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945abb4258986d41d250c15b5d389696650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1361e4f795bc22ea494b809251248d53651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278563abefd560e86bcb21f4f66f0bdb652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a5656c59ec479a4ed5dd2511b4c4f8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d0834cd0a5c1fdfca3eef2a213b801654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fb1084da011360dadb900bbf5b53b4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93336bb337274ea8ef6fe208a906dc4c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a7e0f6f99603d0d75d305f280261c1657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b183a745f49241fcc47eff97c7650e0c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b464be8bfb2b1a900db54970fda1cc659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e21fcc096e860223749d7245527cc14660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3815e8e2ec503db82c613c9a8929f4bd661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6c18879fd816bedf9d2228c2b4a1e4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40d4d1cf77042255788d801681600ae663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102228cef012a84403f42eb555d4405e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c016831f13a5880ae2743a9d290ea0e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa88555e84d1d179e534240cb012021666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cb9598678432eb46288ad0df31d94f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89be304f457f5833230050bbf8f971a2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccfb5ee530d05f47dcd15f82e7c1be5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c30c664450485f10722ed2efcad14e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c781d206ad48635208a2271e975e7094671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b718f5a284de75bfa666adf74317e4cb672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaabf6866fff730f977b9b4b96af78a9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff84639f2a5d2f286725a584ede8526e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3a4a9c5a89c498d0161b872a0198c6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bfc5eb5be8d7bce5314f58bbda85bf676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8515a118bc97d7b08781252bddca089677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5f02af4e47538f415781814b90875f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770a68bb83a10a9c21c877e7b10d056a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19557b8ebd5f066ff2c526db83e0b87680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dea52337ea63acf688fe700460709ef681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ca735bf5d3b005d721ec6431a18aa9682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09982d1cac1254c94e8b73bd0317e220683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7727e1bc03aa56e10ac3647fceb393a1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3c95c0bc93a7636ef325b886576664685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46948e0ff078a614fd6954db7f5e2f9a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ad6cbb6fb602e5123f5db2ebb02cbe687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04155dabd57fc807815ca87d41b0090688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36844b7a216db55b5e0cd0a92129b6c1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c211144b2754ebf93956b357aead19e5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74b88cd1fab5d21d1f502fde3c3fc58691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64ae5e1d6b6ca4f813b6d792a196f45692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d881900952cfe97ce3a940405f57462693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c704f9a3b52fd520ec2424f7e5338a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdf2e7e86d1645724d084677e37a03f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4206a6da6cc3d5b56f6a76cead12a57696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f6762ec5e9d52e1da8006193c60576697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa4c2964a423b908dadc7085defda42698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aa846d8040f4a49e0c383c1d383083699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42497de31e78bffcf554252589722696700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e5fdcb511da3978f8a9c40153a7133701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174575b2f5840e0e69fed81aeb9517e4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fefcf93d5a05197fdc7a4645a4a9983703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eb88c2b8f52bb820c09d4d33abdca6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aa22f4b49705586626e084169d31fa705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9da6868ed0cebd5f6ffab43de1d5bfb706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a8d279dccbfe5ef99e1d1285db9dfa707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315e67b5209086dde3bd0538444ed0ff708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ff13cc8797284df70d6dbaf3749f77709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c32f4f357f313b6db0c7182f0c1a4fb710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cbf9b08d6618cd618585230409abf2711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae9b4e664dd9747489292817d6d618a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a0f3dbe63a45d7ad815da6625658e9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc50b063c8d3f224051fd308b817c4d2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2473d9c7a38cf22f999a2fb71688ac83715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d286b90a80cd193b68241af113acdc8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdd4f79622352a2cdc2d152f0a15607717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e0db29a59bf1e6378447964ad89c11718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a3f462d73488fdf47100f2c8202ab6719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9f053d5a83f623d256a7f453caef6c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6f4fd297e71b2c08402b2f4e26dc06721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3333970178a2d858335e006953bf0a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a3d402fccdf2552c3c337f3d9439de723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ec91c6f8810585d34d59c5cd30e230724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99514e543aaf79935a3fc1149359889d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9e29a7dee7ab1579416aecb957c78c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85704a711f4230f11281c9bef146738d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8331ed7a38fe2bcaf6986475512f0a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95429b035a27e999b8f568da2b82c49729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6391ffd200919ca6c7e6de4b22b5106730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df0062ee7a87623773272a548113180731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c30b34bad5079ecbcd9a5b2939571bb732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bacdc2deb71c2d54495db424639c2a7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7974cef03e5730adc9fc87784ae3edf734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c1525f268c66ebe8531618ac0ea26f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b654bfaa831943fd3a49def04561fa69736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b861b4b3ba9a55adc9ab1a1ab71e4730737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51143f8b8acab84d118ef17d13084f46738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8d1a5a8bbc3f5d3e62c050cbab76b7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886ea8669f2ac9964d250a571968facd740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4bb6ff6f4341dd63b06505a0497595741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03c5b2c25c8c86a0b2022e167d2570d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a6bfabafcb019509d91bc80be5f48b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7f115fb6c7c631a0c08afd07b90c67744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fc56cf0e0bd9977f0afcdf987977a2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aede384130f43417855845645f4a80c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29912f7da648e81c4eec7d7ad229b8a1747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0958ef7e89f32f029b6072d44f81260c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df8d4b370fd9f6cd8f8ca6b8ff51b15749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c3779c2a67f11ac0011d68349b04a0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151d00449844616fb60e8fd25c2d10d4751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5c4d810e730510826453195c7761f8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6d9a540375a3e58f313cd67ce84999753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5770d7d1ea43dc305774189ea7e3352c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1ad5af65cb1f4bfb85fec9a0cc44c1755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cce81c40a67b9e36f4eae719b4bf03756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29b61f81024673c4f7b50b29912aa66757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbfa206970d3ebb5e38dc1499faba82758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d77f8bc6cd31451add871cdf56eb9c9759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b1aee8f586e9e7a18637c4ce0074321.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8430742696d79b224c74235ecbf49a52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ade92d10e3ae6c570e94cd221bf36b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134d7008d8713843cd52f01e7b1e0ee84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39de88b26d8579db7f54bd645419fb3b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6447fc6c95cfcab1cdbad94fc35157a86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d076b74174df4204989d3b9a3163817.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15b74a5b08e712bdc052555f92589a08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8a05893e3d01eba3d0123da6ee63f09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c029620be550147c6292f89d68dce2c710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2670210798c698aa777c5951c2c0b30111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86e351361a9d2543c24e99263e0a79f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5824c1bb479f9f784112726fe899d1b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2c9d989105648f82d0e6577dc41ebf14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0609220ed89435c3373ba3b424ca4b0c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa5adb7bf820e6699b08e079cb96b9f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23706358d68619538a0f60fbda4d407717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a475c31912253aa59ce489fdab383c8c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891ba971e70db3d25c9ded2039ea852619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9b1a2c1b35929b4962f8d798cd420a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0a945242448772d3ac6810b4d4780b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af8e4b829deaf720e882b3cd11e68b122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dc490fb1f7c4d961fdee3d8d7f30e223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a979e8d92bb14c10c5a21bcd83426524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927b31a969dfc04f6afc6fcd64ed36fc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fea9e0513ccf48d27c179b0b28db3a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4a30c49dcd58a0d621a187da6c4b8427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf5155450ca9f09c7ec3cc34c95384928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108d565da9e7f1716059e21018331a5329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e1bb0c7a48d10ef95b7046146ea28130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c875deda603c20a4370b141d90f40b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5a84bdb873a4482621e62d3a518b7332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249c36d0ee0486b9fd2dc92ba55b052933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410058ffc3eb4502ea4fba602da5668134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c4fdfea8ed1dce4d357b1146124e6335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7013b3cf9fd2d1e4995966a5ade8ea36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ede5724a1a843750c68f7c84cde58237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650c4cfc69f77d8bcb9af8088ed8f63238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6972276be891e55457b7398885c54c7539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd8036c12b5364db721b3cccd72f88840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f77c79ff6f1cdea04835c585abc48641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac6f85dfe75782e27cf1b370611feaf42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6281b27db2873364c6ceca457fad9ce643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04e11e207ca05e484d1bdc94d9b402b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4138de2259ed2105796d96d3c3b0a145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752b7cb285d09863a38fa064a8fff16146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7234eb9c9788bd2b9a888c3b7dd11cf47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fc74d1086fccafab733989b8fc1ef748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8cbef369bad1fea2479f8e2ed230f349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d52ef311adfa86f73543a92854ad2e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390035d6bdb3e6f21c369e5ace95bdba51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1108f7f745dc5648bca41993129a78c652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d7c63d8804c8b8238f5403c478d4c953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a877a1bf25fa233f044a3598d9869154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e47c82a55c0f621a4a5910a5376b8055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed17169c1db27aca68617c4a2bc3f7a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac562b3cdabf4fecbceb27e23555ec157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fe96d9111fcb87471c93acc0a5a16258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09540c4901f7efecec654ea2fab0e42959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f1a50ba7ce940d33e1b74be349900b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637fc50b98079b184eaeac20c071116e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d621679e0d0a052cdff602e1bb3ff862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3e74702a7a6f64587f30861f3b11c163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cb3c36630280f07346b9179819df4a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8933c9c648cf1de3301afb9811f4d465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4815be72123bb5bfb557b7224412ed8766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9862035da844d294e655a396c524de1f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730f3dd0f461593451c889f6e069af3768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b359ac2e1622b2ed6fa111b448e0c01469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096473d8038b9f0f66942fbb884b14a570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10104552fab0d0f5022de3bfc6186f3b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b5c6bd2d00f5cec21fb73db6b7add872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3225b2f992b064827cf4dc500763fe973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0c409b1faffa25b78c93e30251ecf774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c6caa39eedb412056d2ce9b055c49975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4662742e6f455ba26ec9810777e923176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dce21d4727ea7d61999f4f18fba985377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd602a6b147f8c20356b4a0119d486c478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fc163895b19c7c32ab2b103bdfe98d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e0371d18f7d4373c208c68c7d428c180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed3538205e2a58fe6ccf0d3fdd919ad81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25b47181f450dcb8d046ac9bd39542982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b081d12230c1c8587264c037820af9b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a50b08334cfeba0f1d6614c2b90e70b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11487e9bf7bcc52cc23abef9f4e165fb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599b65b3b8915e3d4bdd09dbf657c9fe86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d68ad9f404e9f19bc7a20f7d469534687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bbc6cab5cbd2abb9e18348d8fc739d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4205e52efcdb914f932648703115c92f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65a7feab187ea813c4b088df5260ae490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66913e9fbd37fd1463c28ad1ea27e9191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7951d74b6752077c8030cdbe36aa420192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a70fd990fe1ea8e89c883b58d0c91fa93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eec3deca36633725c8b6d3126b57de794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb53e78a46886d6dabc75829382e27c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5fa17a9e57ab58bf9d55e4d488f22596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72c5c5bc2e9f21789715e914d15d20497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fcdca76dcd0c838b07a952043987b498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242d1f5af64d7ed906f892a7baed083f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a52f99ec8290a879c16a1a0bc4dfac6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c557905daa74e6effaee9cfe0366de05101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0bf2f7a6ca4733e69d93f96bbcd87a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6af372d3d96b1299dff74a78d92157103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c382d16caf7fa96d9c324d1d2bc10f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61636d60c8b8d1c592dd9be256590f10105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161c304b3f3c83261cdb0cb0f00df1be106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781f04583f2eb2164c31272068c8bf99107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd905e6689836d5899fc843c03a5d00108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edde439bc06943fb108fdee4687156e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9084b8e887f9009cbed459c1a11a9f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c4c249a2edb6166d211101e83cfd0b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093286e4420d56d2a0cff5945bdda224112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73737721cfe5e0c6ab41663e912ebaab113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146653040d7ebd5124faa20261329823114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce2fecbe4b1edc689810df1a7175264115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216159f6845627383769a960f7363ccf116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2fb421e3fb38c1422c2d69f7cdf852117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5605e55f328bfea82f435fa91131a7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa63cd7832a4457c1a21d641ea0c299119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc976d10f22aa9be5ee54744a049210120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc648d6e538469a6716c61df4ae6f90b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe0635d5e946c93ac3c7751baef9822122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a24d84ab3ac42d892753d0b96ed0134123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629daa5db25cb46f13b1c89327b0f327124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7f4d7ed3af48f61845ff65253db60d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa5165ecd1c180018e44a79a177a3e2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a2c643e540ee57db93538fc785026a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f743bc4e1add3b971c7a2044284e5ccc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b4c077a59b511109071e708f774bc6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2863d5fbcefa203a915ed2d7e78907130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9501aedfe6f54cbd9bede3712e1dbd6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8dcb41ef31e32bb57ab961fea13dae132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b596dd57d30ba8a6decd30613352aaa9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8987357cee130ea59a5454786c2c72d7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa36d7140cccdb27a4e80e0816179fe135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0440e0796c7cab7614cdc27d1fad63136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3ae3b4366c4cdb4077c4261c3fd2b6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011cfe2b0568aeac41def02714382e48138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a13655142562ec27f4ef11358fe4c7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15898b6729a22bc6ca99f2b656d5635140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dae27f22f276133fa74889441b3ec3b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f3f16dfa4dc295b5efe15db9a4d95e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f5ee615b3f9b829946354e24ddb540143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c20d191b9b59469984877ccbdf9f03144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6631495b103dbd1489a3e438c29f3cd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e84ddcdbf5328820e971991be8fef0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b5ba19f664b24ccd501e4dc8dca60a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1302d291e433de543cc684a0b51b41148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac151df6b0014f3855c55ee01ea9331149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74258f2d0be1c5ff232775cb7970412150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d32136068845a6677b83e20193c1b3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c50d26a7174bba1c78757a0a15827fe152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be2db74c171f7670e30a31af461c8ee153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf612e8027ad9719cc9aa04d5936a6a4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbf7557510126553c37731d57e873c5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ef3773b6ab524fbd76d32f4fce12f9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ebe786ac22be0c7aa5802817206204157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fd6b0be73ef107f7c1b4e85e66a1eb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f72f27a7f6e994bfc2ce7c2ee7ea30e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de334a3c9dd654bcc953129af3257d9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf5b5d5890966fd4f684e70cd27b8b0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a717ed37158a6d3674b4d251b48ce4a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a198adbf5dcd607a205b58f99c97e89b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ceed903184e61726ef7baed9d421b9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93888a520df7a350b391484627fda49b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf0e2d6eff949d1856e469fdb7e64d8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23f3080a0a7bd1ed72e3f2d77c37fe0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17c384176881dd1da68213e18d82b01168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3de7b8248c5364e4177a28eb71ff3fd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3da957c3d7ede1550f5517851e98d30170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34254868f37f4a1ae8e25927d1b5aa4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e087499d1d830df72bd2043e2511ac0f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f21ea36a799321407199c4a80af14f0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14c93c2329dd0170f8119c11f4d20f0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30539f4eedf2bcfb262b5da664cf9ed175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8a1c9d418e1a501e7f5e3642d3321a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947e3a27f16b2e8129e0ffe749c20bb5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5cebd7394f5e69657da692daf1f30f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30ef66c2d38e5a0b32921653e845fbf179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35abb925ccd7f3a15da89ef91a7afbd7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65069690383ac571434ff448a6dfdc8c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347e408ccc2ceea419468bf7dc98e355182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6735b49763e1bd410b87027ff63002183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10aaf9a0797b5671a376aa785e67362184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1c4cbbded724314f2cc3277a0553e6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74cbbbb10d4865502d9597b93b76be0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65726983e5f5c2b507703fd0669eb07187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7131568bdaf343810ae1ee4804edc1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb807d5c6bc0802259af2912b669ec0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4451d66bfdcafcef78fe7d64af4d2e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5f047f18cf28594e5bc2b01ec82d73191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb741d05e5c1027e509cd0e90edfa17192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23f47c02e0ddfaed7d4cb4c96c17084193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee0b0dd4dab0b21b18f2bf97ae37e0f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead3405b5d69a7c1c6b3b74cb79ab8a5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cddba9684dd42feff4a891077c34c0f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a8c87d054ae86c3e07344932c029d5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72492e175d54def4f688665ae89bf0ff198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e43db71c270cde55d44a76c76bea679199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429f1b6248e85dfbadb9aaae41d913ab200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a90f2b3f407c64652a31cd9172009b4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef7a953ad7d836ccc728081f7e54221202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec3229c5f9cc1df8e27b16f41427c8a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a38aa2e97388cdedcebfe861b02e40204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd61640ff75ae12f7959da432327ff32205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eb8270556f9f053621482b404fb4b4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdda75fe367d34572e2ce79ef59732b2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ae9ca37763d43fcba77e2cb9850ea0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991bd208254d94fe74a7cd608a0a5df0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3348f2a574edb6fb6dc8ae6babf2f86210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2093d9bc23a5bd7283e5ef9d37b5f436211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd7184d527505444346a69b64a5c90b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2707cbb9a5badf433c76bba8ddc858e5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0747df3d162285c092850b0f6df38d4a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a53aaf7c12400537b98417b1bb33c28215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a86f4898115bd181fdeb082276508d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a0319512e4a532ff8184dd52106914217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d522e26b0116301b1562e659c30a69218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bda7ee391a1f9615c981567c56b530219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8289ebeb81935deb28842862e405a66220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760d14d2a5e8aee597e2c466806d4319221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7bc67e48ad3bc0b9f614afdaa03e02222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3626b8a93a834c9328a47d4ce41b7824223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8537cb1a08af6a0845bf5d418c88704224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d69a237af6bbf63a897d1641f2318e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1025f4e30c847a42194823d8a0a47a2c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9613bbe68d0f1d90bb31ee8ffde63033227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da9dc548605ac2d59b7bee7b0fa3125228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca70c497ea0cbd68c1a1aa7c8825a6de229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252d9cf1fb451f8e9f7711f0e5a672e8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92071c507bd4e2d7ee9529e65f9101f2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5762128726b0fe71a127b721b91e20f6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efacfa2b7ea7ac5f9ffbf6699df0f6a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be7252619995844be1ce3ce1c40ccd5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4bafd797e5e0c76b17a293042280cc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6b71f243634a9dfacb3dcc64fee392236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01310d1a5ca0d44a02ff7218a54e8a8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58e0935afd3e76f12f1c750c1793eb4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4367c983ad0ef4bece92dbb51df65d58239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ec55ff01806765e7051620a1eb4314240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93489e0ee15276e4a50730989fb36c3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2e769debb86541784a4980b0957ec7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dbb711333996dafe2b3ec3d40be63e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc9e7cdb26dffe9141e24cbe9828f83244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd8f7e634a7a57412945fe7c10e86ee245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3943507bc1f0271a1be4e07d2a6299b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be8355403e50642fd0b5cd1404d1d0b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2904f93a4281fc74fc0513773827f18c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8549dd60dc348d5d49c08584e2f4e65b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204f887bbc27cef0adbccfc8a7e26518250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9c4e28c658a80b1d5a381a06f9c2cd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a041dcad7afca67e3a27358ec607307b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f557dd8bcfa255c09c6fcea24f812c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0646261d86a163b9585ae43a7e0d71254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7897c4db9cc5f6575fe79cf349eb003255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5439e0cb593b711ee98727d79653cf256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f036bf46f574afa7c32c3fbb5a4c3fbd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fff5345d6ead0db69fb70806893905c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7fdb21095e4bd16783b73e622179ef259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325a506a32442fd0398aa01d83070cc7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cd8195d971fe4460f5e00717cc53ae261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769815025488bbebe246cc966de291c6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223997030353fc7088c3431c394cef7d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ec192f3faee80f17190324624b2d81264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e401bf376527b58258f34f56878bd3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8740f27c2d84dc17a9dba95f894250a4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44870d7a3c38b4c4309acc6c60932a5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09417cb95a80feb17d46ce7831992f05268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0ef25eb08af0a4d819cfd28a62f026269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3fd21623ad20a2e22cea48d0c95d47270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c3c399348d635ead8903df5bb39c62271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ac06505e138cdaf4862c3432bd7d64272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6917090901f99a885ca6c8dfc78a7b91273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359988dfe1373f4b19fd2dfba67b7490274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af989ecd004e341c26a388e36d17516275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81292b4f1c96e15ddbffa09eaa227eef276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c273e5e996195cb5422f2ca880cc4dda277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693118672e686ecec3440f49dda66d06278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a59f2da05cb8698ebe1e6fa818fb448279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36161559f2db9aee6f7e760331729f63280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e646632d161fc6c04d7d8dd8c406bd3e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5a178cbda698715cfd541ab5001c19282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0acb6f81e9d91052edbd1c821d0cf8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bba9601a70987d335ef0d5494a8f491284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278e7a7cec313185900ccba0b4928138285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c651814e637de9aa2b0781ac02e688286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a276829e2f2c3d0d4b633ad5d68cf6d5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d190277796e14f4a9d1ad63b816db470288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e6d5f82a661fa7b75ad10d269e2f17289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5206964ef8042387b48bd5ec789e2363290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301acb2545198afe42c2cdcd06b0e62c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232627990ba9d57c59e9cdb05d6a4dd4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c0228c10ae13468f7e5a838ecfee3b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9214876d299cfc15907f660a85dfe3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b634463b69f946028900da5a7cef5c91295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75abd42e499dc5cdf2f62135022d1b42296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb2c6ee0eb673165f92a4c1d1c72ebf297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9643bd24bc2cde65a73142c1c77f92298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c58fb88c37112932f1927722d3269a5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f566cb77faac6a7ad9ccbb7af817d6ee300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0822b1e3d25791cd16c093910b6b2079301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b891a7c03ac67b749fdce40ff186893302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cd9312e9bfe4b809e4d453906eef7d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef0aaadd502d9d01b0ec8f475515385304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa51160ac3bcbeb56f01e0d271bd50cb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6828caa421cd32be3bcfb05c8dad5b4e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71256f8b573aab05b0780233ff490f2d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c355cdc731463496aceb533f3eb6ade308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1961cd6141d0cab23fe408a67f49dc89309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb6540a02fe29d0eb6a27012bd2e0d7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7d38f48bcb7530369c403587192d17311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c813ba4902655cbab194718a3daec700312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8a50cbcb36a22f05a375dc0155d55f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55923e6d493caccd22fa829f7989f561314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fc98b182747a4082c63c5a30c8f82e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f52e46976756eac6d3164872505b319316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38b961af06460919ba8526747af6039317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84555743976d06b6c63f9d32926531dd318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2718cd31be31eac54ae3544e67040d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2977e2e42953258e97a6005aabd89e7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef026b44e6ef7e788c45a4c9bd580df321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e83f0c912b94193ea04bc1fb0c89e9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b8e89458655f8d5f76f48b3280fc55323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7253b29ad3584c082ab283f3240a79ae324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fc50c1da9a68f34e01617b97b00ca4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46abaaa8c7b21a13c77a9da4489eba18326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f0ee0f1485c12ed267392bc38fc5f6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d117dfd915b48e9f6e04768a151d6a6d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e134cdf146360968de8ccbb9a3cd20d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf67996686fc3c9cf5034362dd7bf1b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcdab4ca2b42daaff80e6b384935305331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e1c4bb311a106ef7dfce801a19297f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b06679cb0937af471ea12d643f17291333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d441d1de3d1b2657a7f16d0688010c1a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b626cc77a491a774d64f126a9358ece335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc6781871fad1ab8e1397592be0a39e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a356a708399dd3b4c5cb54db05809737337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751fb5ea4309bdd8f1fbb24476f70f50338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35a7cf4dffedfb41ae111b677492956339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eb4cdd33b99c730855f8c8765ce056340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c204f5bc04f4505e4667972a2d3b0bd341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c39424b52f5b92f1cabdc2bacd5e8b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2facb0ccd59e578d8edd73c2d34c64f3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6240839db2b96b74a63a38d1e8be6a7e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233da6bb26e0ec4d1159f8fc8c94bf68345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61175da61b6940df1f6f9da386379b92346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299dba51593434980a64ef3470cd02f0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6128f05631f9f5146a61db340a42b70348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90abc6d7edf83060826a530d1782c0e3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0a4134f7909676d0e736af1c6cc5d7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e99acfad4b47a7553844bfc1685ea3b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009cbdbd796416b8817391109ecab332352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f38061eeba27fd9c1282f9a34e149f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d84c57519b27da64c3b6dcc0187575354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f5afdc56c87de4f10c38a03c49f414355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8bd859a7c4feb4ada8e66f18e2f1fe356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc6215cdb502977ca468a79a1e94a70357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f210f7478ca0aca18ab0d91ba9e6ff6c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57159cac390631500533feaacd7b2cf3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297de56875afff4e8df5ef6f5dc46185360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618ab900241f87e300b614378a497a49361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0575f6852807315d6dcdd5d89bdb84b1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc31ca6eabce3df3956c2a16647e328363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29fdaf43cf8eee1083df10666e5652c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d926b8accfe89f83bcbb6a5848b8d8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfe3dda79b04444e75403d0d1566b75366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea10015c8e26a9be0438299edfd1346367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b3751a4a576934fcc2f2399a1ee080368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3724d123cf181b7308dccd211ad7d61369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f66f342a67566404fe67d1093bc4c6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b0ec0b5a730e592e0cf3d725d40c49371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2108286b94f3b95ce6f450a38a1b4790372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da13d4d1ae33796efb4e8f97b95131a4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8038710123b5d98e3416db41faf0e4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ff7622fad34805900d38e10e44f340375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb51c8957b036a93ab3a8c6e57dcdbf6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a871752191a12ee0bb9baa9c3a452c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989137e50fc91f6acdde7e9f875ad9b7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0712eae970aa4757a5a6aaf2be010682379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f6ae76a3f1f0e3352c562ab833d586380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6797b42a03c518018a6e0f84759ddb76381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7844ba960544bf54363fc6d57efcaad3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef31e9c6bf60851b30a9c0ccd8a13e3a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e55703f8b053cf0ccc15435bd8ea91384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7bd5b39c1e9deccb576be4cd412d79385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2613ba9d35c40bcb852165d5f09179386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2643cd246de43214b1320aa27057ba4f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abd9656adbbe4ff0473a6d2f224ebf0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef67fd294d5e83f372cfa6a7bf4a452389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1185e05afc064e3a681bc2b2e262938390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7978637a43c1b7e63eb24ca9e08c8a7b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9417e5ebf2f495ac1961c951b7d03dcf392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d307272cefe83ed8e80140249c1c7af2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a524fab7b271fb9c2b6f0476ef9a369394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795e22fcb9b42dd65be2daa7f71b346a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d91b9bf690a614c617e299ded778016396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cb6cbcdf043bb553841d4cef3b79a7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451f12fc5436a939df2b7de869329b9a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a058005fe3ddd45f06e4f83bb1c6191399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c262645786c1cbf55d071a2ba5433b9d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990c14f7da5178f0b978bb8a305fcdb9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41caa121cb106f42830f117d6e37d33402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cf740325ee5acab5884b1d2bd6fad3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9557ddf4e7e3136fad94581e2ba61452404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80ef3caaf01e0fe71444d1c1a9a8cd5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f74bc2fbc631ef92655aa5b75253fbb406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21f2e04977c97063d2a80f7eda5c8b5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d208a39bed566d54cfd7ad299d903d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68bda33971aa59c766ba4dae4bfe2f9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a72e211d51f45193558024ff90bd7b0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084a4c22c56c6bbc274e72bb8b265bab411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917e474f4c276fda80be66eea45e97b5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3a32047dae4cc5af62b866fe2fc255413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86284ff25142f882776eceeecb9e69e3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c465af826536054e5d74e245a1da1c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185abff9a0d3e0108fef17633190bcc7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96795ac556390c567b0ad054eaa7dfb9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa5bcc9984e88e9a7954cd9ab5fabdc418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0483e20a9ebbf4ec5efe68e5758a28a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651a15adbfc44db4f71382a70de79b09420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f4c26843dc36f6fa18d72d271d200a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b53a43ed71ac678430592106386eb1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9a0d271436dbad2c4eb3e5c6a15c71423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8317155baed3ebcb8c4e97049c7ee505424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6b7d6f3dd44ec7dc2a566f9bb3a962425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb75aed860d806170503f7da48f05c9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2762198ab2a7140d996e260f94c52ef427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a084daa0542f3508bb4d87e7dc7e9aa428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a86e9e632f5a33b0ffa2b904475dd4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b530d8aa4b2906d452e6d1774d1cbfb430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdd153c2f8b6b50c3abe249df36addd431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc6f3bb36afc5a04f0ae92aefe2b378432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294fc7561162f5600daa967844d6537d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4108c702c1c1ce4e26ff4b9f9e0741434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf59235c79875700d55f7d74b9293d1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfc9dbadfee4dd0d29cb2e224b3a74a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae3c4a7c563f9e6130770b84cd5bd36437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79207a2093ff34d8a838b969300dbf62438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5789488cc06d31ba95f09d319d6f40c8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6e0c24fd83aa4dc8bac2af47b2ffc8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511d2c3a20ea6c0feb65808b537c5b1a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2000c1e27b573c4da421d74ad01e13c8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deb902532a85557e30f54e4dba94b1e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cebfae8e6abb993117c0673d7569e0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f02f6247a83e5f77886db2f4f2b5ce445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4957d3e13af660a85d6d0aee9c5fe99d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a538f822018e0ba986c12b48f9b20656447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8250f282d05c7321c491cbfea42b1d4d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a525c5e05f1eae506886cd65bb324117449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b37d5f73f9f064c8bf44517b86504f1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0085f7fb9ab87ef8b5a08b0c822c98451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4695d3893bf713159601751dd0bf647452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b512a55526c4899f43df18da4e03d3aa453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57a785552d4bd4b9a859debaf707f0f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb8271960d5d3a4dbf2475bc91d7b10455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8e60e3759a27b1e94ec3b92eeb8c32456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0362be6f65674f603e545eff7cc02147457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ee7eb50c5b4fa81f52b08a0035ac8a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e2aa44e287999f07c64a3d80006b10459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4654a7236e18c421f74bb36a558c9604460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6688089540ba78da79994410acb8336b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0df782dcafdab185f76199a9b8dff5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8c64586fb78960e0f13bf343519c0e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f90a3f1481568a455f98f09ede335bd464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698044c4f7a4ad0473fb9274d5d30a03465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051474dcea2ab07676afeda653304d7b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1553ba9a771604272241dfa0c0584160467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f267c774c630b76a80c6e177c2723eb468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a713c26ada0881d9d980b86a5f6fa40469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0c9230ae39f17a3f2531f108af2cf5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e2a8a4526404acf65f1793f95effaa471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4437de40a2a2c2119c855e313d00d86472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50069ae7ebc31863ef3865167b03b0e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0506fefbf85c333d141b2518e9662616474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beba021aaac5cb149edfd20072407982475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a244c95619a648e600710c5d1148728476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57436a3e1349d0be0058ae6aaed0e0de477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68dee255cbf3405b041792e8ef69c26478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adff08e04ebc8d1ebe7e391b53d8ec51479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f11a129ad06b364a14108e9c8a1564480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd569a015005c8558772dbbe4cf5de1c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e2de471659547ee3e5548bc89a1a50482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f46e0ee151448a0163b6c8c48c320ea483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23d0193e4e8f4d57a86f1e64d85e07c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4dd0a58098188dd87c67e7fec5b942485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df860bc1154a6a4ca8dd1924f31998d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3447fc672678592235a06264f3ebce8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1388dd435215d91db5f1417462ee19488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f86112f2b786bcd7c60eeb85c1c420e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68e729c44b9844814410aab16329157490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b242e8abda3c1eb45cf23845af6f458491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e56255abe4471d3823fe3a1624aab0f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a348123787c3e78d6a5550d24730e71493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc10f76c112ef601dd3a061238134399494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4406683d238d581b103458833f52ab9e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe3caba4e74a2c1d44e9f2f78d47d1d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6206e9d1cfc3deb694b85d9a0fce4fb497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29202a7c4cce4bd741200a8183302cd7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab50e520637023a9413118a96b10c26f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fe3c752b03ceb28fa95ac46d953e81500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4907817e6d525de581099edd8202122501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7fb349209cca735816f4640aab4211502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d9056cc98481e9f057a309ea0fb2a0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a689053241b4df4b5fd9aefcf7168cb0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e5ef2d73e75bd8d8462cbadb471025505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850efe0ee9e1a2003f5afcc0204f51db506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfe3745737314a2a4c28943cebd0c28507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff987467b956a0cfd41316380194e4cc508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2f69f2520179729de8e055491cd3e6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0155c19f323ceacc92b061dbbaaa3440510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cf0f29289d05ffe8c5411504a22194511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffefb384abb3fcbf62d8a6663ddeecf512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802bed42103a64b07be45fe9d2e44d7a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8e2db2b867868f682a454384d8fb86514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324f44a94c76e91e1e160a98fa310b8b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7725ed475f43fa655bb43ced4cc86fd516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531b7455a138c971dd54628ced166299517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e562e4b81640c8a8beabc53780b37e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270fc504adf687bcd646d26983452b55519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593e1f9f62a8fd0f9ea29465c21ac1cd520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e1cf3208310bc48a51956d668bb38e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20bdc8912421a7ef105d9b9dbe91e5c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fc9a81f36079aabcd6b82c431166df523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37593fa10062e2ff44f22b5635ad0795524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57372e96ea02b44abf472b39d4bb243525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3997b05b4459de761d03607bc9136e31526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5644a9581fcc87e9a998b14ef4a96d25527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3edb44d3b267d6a0d3a1dd4de770d1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e0d2bced889621c75cf66af1bc458a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c773df1444296e6916ae08602a83cb5c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1292f031d8953aaa5c902de545958b5e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819ae2352e5acf72d17124bcdc11fd3b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a44e35c2f74e2a9a036da8bdc599dd533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d2435b0ef28d8a68c021b4cbffe320534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df5df5cd98aa61e8e0f345f16a3131a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebace6824b7cbf381e5c05c3e57d85e7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa244157b85083df5844325dbda275b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf83c72594f212aa55edac61468c70a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8098d8ea54ec0ba4f7576eb06c05ee539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da0dd405670cbe57000e3bdda8dcc54540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300a69a00a0814a4671041065472f5f7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a915c25a7b315f0afd528f1404be92542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a396ca6f8c0708771a0316142544cbca543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae062343d02a5fb4f7a1c23d7df138c6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfc680841c36435828653ef39b188c0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3782441b279a6fd754d984fa24c04f18546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347114ba599ae1345d15146a57b5e9e0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a300df477b51996613fa9e3d2cf7cbeb548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3763b8b044ce1f475849f18368fd121b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd84b40f448d5bbbcaf612e7faca51d0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd707d384ec3c77fe2a10c419573efd551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b79197a81dc1f20bf16c08b629befb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24faa51f2797660e4f8ba7a1f3d0e948553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365ca21998163b73fa6bbbfd5a67cfe4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70585ee440e076fedb3ab5ffeb41faae555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3068da363f4e5a52325f8bcbd32657d9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca22301da1a18dfd746da560d1ddc51557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734335a4f2d3968681c85c448fab0b0b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f9d65382b35442bb5ffef059c4f11d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92208952e29e8413d0513138fd916b79560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1738bc27ffb75fdd1e5cdeb3b2cfc9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b474bca04c3cd273911d097b45401ce562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62450070dcf563b7c8e809bac63e79b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dd80d9e7fa6776a1e7b7f431436c2e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e056d72dd30965c10d746e5a41666b70565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00ef18eb831dff01610c254f3e65499566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131b396cf12c0bcaff1cd038812520ab567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063a90c865fcd0d4bd5b354926ecdb88568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7fd3ba99ca36f1504a6f30395b1e50569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b504e5d994dade6bd4de2b33015c00be570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d42af8eac0f350b7888a87baa2fe208571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ccfba6a9046170c9f293742f4e7170572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed73f34ffd1e56da9e4a6929899b7a23573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74c2272e017cfba2883eab4285cf868574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6652476fd6d1763e0a37b3f1d1d43a90575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ee32c49c6024d0fe7dd52de53c5a78576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680c09605a71ffddb400ecb049ba450d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16535a1fcc09ba9de52eadf57a28379578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0d4db226569ae9c3013e32eac35eed579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ebdc9ab2d8c8bb979b638d290d6270580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474dcb45180338d9075c81e4e3b3982e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb05fd449692c8e8c8fdda5f0da1e24582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd08e17116e0ad184c108fa26b4a130b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68876ed100abcafe0b704dcf1895dd4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faf4b5da6f0774946ffc91677fe5648585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abc3969b0aea670a481f4cf74711ce5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a6031874fb59bbc846ca498faffa1a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e95b7e1bb515fb00c4e6216aeaa126e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86927a81e7980c8565781b3b7b9f0236589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d2f9bb4fcc1a11573be93413761cde590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a34c051981fd3c972073fc0bbe5b8c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e722fb693feffe1236197aedff24cc592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581ebaf18bb3e5ea9c44d3a9f05c2e47593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911d6f9938ba15fead6c8da5887fa972594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59949fbf0835d63d2b1c2b9b1633a974595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4aab0c2826815485ba2addb5ab6728596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4e260efdc736f01d61b0d2561ac050597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97543902fbc32036effb3a9cb4521455598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695f96d9b72b65c76af3a85ed1c539d9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a802f4a3aa0bfff7d74baf865f004459600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f28ad5f237e0dcba9f9cf20ed63dd44601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29901b2a777422b7e5e8b1c8b0de09fc602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8524f885113f8594e16dd1262e76535f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5379993271470e678b2a2da7a3249d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7156881a0b5a2f6833719fb8342aa6d2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7598cd147b8f4056925825ee9164527606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1224f70f3c96a425d852b880015717d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23966500d8e888925a24586723c6b647608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fa25f8684ade283183f978b0118155609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb77bdf9c599901eb7c36f988ca2a9ec610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221085d9f3bcb6bd242d69372d9059d7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93234a303bb0151c781ac9f79e11e60a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1146d04a6cae26e69d43487f78fe7a3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d712c41b2ad78c261b9a2bfdafcc3b3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dde795a8ae47bc2c36bee9a89279f55615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbf8b673e28eef680b90b87b6b92ef1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bf3b0a8d446549edf510b3a3d34650617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef0c407ef96fe7e00bc61738454b972618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aff2a4bfa2135c74e329e3072ba1cf5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9c20b476546a3b4c99aa4b057aeda0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a5c4a52f88ff10756cd00f0ede27c8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6c845af6895c6561bfed0c98ae11fc622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9420a7a69d1453b09ae90ae641d11e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631bea5acae8c5d49aeaa1756f6e94d5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3366ba66408c3ba11586adc01df68c17625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6881de61b4ac5b86cf582f8072be3853626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c2622c96b291ba5cfa10a5dd8d7768627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e790fee33c64341e9d74cbadeaebee4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6e2afb00fa35ed0f42008cdea531ff629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5773065560a660c42599e8108254ea82630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d4c865bb7813a3f7cba26763e439c0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7981f80d5ffd341d6da69ba2449a07632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bd9e815966a635dbe846f2d6e9cca6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092730c9a27fc4553cc0903ae3154983634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8591e0762e3f47cd8d8e0de1d896d81c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142bfa1d702ca3791c7eae419811e467636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e1a6dafdfbc827580640674dc1656c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a352b6637a36adda39b5679024d0f100638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67261ea2cfab26cca2e8dde780ab355639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43751d6edcb8329f3a5da243acd6610e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97450e6dbc147f290537157f32cd78be641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddfffd8ec9cdb57557dbcdb21eb2b38642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c8c6c1f2eac4a0283171696a6efaa8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e9c098ec0a102e19dab0b9456f3bd3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11d3c733ca53f2a13a1100adfe02f67645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d771e8c92feb8a369525388cae88850646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c753073accae87c09606cfa121cc3c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff43e3da7b43429f23e72579efafa992648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdfda627ca0b9e904e013fea7c593c8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db1d4745478b98478611dcc44086ac5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ced8288449630b43ff746945ccf4b87651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9699357f640f136b1c332a5dad36ad71652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9294d0f976c7f6d01f770de0ce8420e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c0509fca820d6690a1af649c0ab5bf654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd9d6c7cdfff721adc953b6dd05b575655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e32cff9051f4a37f0f4d97e69963f3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c7d0a90687103f0c5dc1ff58301045657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da97e49bbf151cdf6535cbdacf5c8d70658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d892b072cc646c80342b249a2d2eb252659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9dcca8cb68a700e380ebb6d168e57a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0cd1162a2e137d802d081903b57160661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc21a75ff1bbbee99460fe1c5eca3c9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad73f5b7c5d470c226b1cc2678c6c37663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e99d5cb0625f16c49a01b1b2ca6489664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b2348c35e028df156a8f5a12eb8a93665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786a009b24e5703ebf9f80081b828568666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c827f926b1699843fa080a038fde2c92667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7aa9e40d07ae2cc2482b4892d43abc668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b2146897f788fb2f51cf66066a5418669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f28321e5554a81aef97d8cbe483e79670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4219aac5a51a2a98e836d1fadc5045ab671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cdad7598fd225a173b5efc97c69ddf672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690a3ea065270f087bf2d54f6d537cb0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd3f31f0afa71b8b456c4b9f9b641d3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa6794c292688dd4c1bfdac1c88bdf8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd5ee431e5707ac36597b085cb6e877676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce0f5be33dfcdd336e3079aca3b9039677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f541349982b4d42a3550f3bc5ea37425678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d1e30fc767979618a7197c753c79e8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18126517d77f705ceab6bf79724dcced680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2efc649dc16f6df97380caa02037eef681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236ca2c3bece57868525d74d1c723f0e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847558dc3e6ce2aa13475fcf70ccfe8e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4336d43881c29a6d5f0b214fe857ce88684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e726a16830b816dafa666ab47b7f7754685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182c87945c1efa7e1d349b024cd380f6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3454c1e373c7d81137a2604f22f273e1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3204d5923abc808d8d078a548c9e9084688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da681527ec944d5e0c54112e687a9e1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2ae6bc12ff2136c0a2eb29a5923fb4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21803d3104811d1bd46d2547f13ae61e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305c11eb45432d5044c4489d21ae5510692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4b08fc0c1d01d8d7c35cf97e023bd7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f31301974ebbef30afa69c93b5c8c4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19090da9b342804cec925d816eed8d5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fb233310f0565d6d1450fa5c881974696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de5ead5006ddcaa0482768a062bea00697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0751807388eb05064458ff209406a632698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09450975756df5fb34271d20fee0642699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20059ce53299d2de4530b2b66d30c081700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e22ba0f1bcd5d112cf004bb3323aee701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6123ac37285b700a1d83026d50e1816c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68855d83dfa3c5edcf3d01c96e70b90703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726c0e912d474129ffaa495759a0bb2a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b56e9a4c08753c70b6823613f0ac61705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cb26ba69ce8d6bc12dd6230b868c82706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24955abfbb1d47707be525e95dc09c9b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4d5d03c555481474218d79eca7377c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95ba33ac36fa78510d7d979c4d815cb709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e1ed49040b0bcfe70cd0d27749fbe2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c9b672b0dfcff5ad657095d3643998711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77cd76cefb21ecff16c695d400a7ac3712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5504daf4a96017a4f1ad2a426d4cb0f7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fa18f2c599b94211eb72a6ef258c72714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396cd6383bae00d4d6e590009c705ccf715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395b5423323574e8f68fd817031981ab716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cdb993ab94275111f2528286c8546a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ea4e83a1d1c874266edd666be02ea7718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbf98d90d2105a2fb2ab844dd7be5d3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddecf5d037bfbb859c697a692ada66a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6501f2f12736f8f1b1e454ecbcb778721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d57e96629349a2280da7a439ed9702722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9561c700937647f4c882e8249aea7d6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81711a0d5b42190edc5476b0f8959f0d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bbc998eb5b795de1a660c48b094ae3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ef631551b6785e6b86128e0e08d75a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fccd2b866ddb2c1ee7ae21d773514e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5b80b1620d99934df2b680f211f32b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5971b8908df86bddfb9b72e043936ed3729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c380520d23fcd227a782ace0c2fb445730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b6deb5356e6b64be27f3c341c87596731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223f1292fc97749e98a88b6b65687cd7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa075b2f8a33e3fe24c8f89cfe301d3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c1057a18e4b6617e541c5ca5e23dca734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c9651f49828d4151adcc0b85dfe8d6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1faf191b308262cb2a785f7a8a2ca8736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3c6946c35604fdcbd1ec0b67a0fc22737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b861eb504d909157dabaa0c38610eb738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7c20c206e5ecebf414560bd82bf5be739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f5ce5aa336bd63f484d1a143e03180740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedd45d4499673d8e39981ddc0ad181b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49df0a4244767faedd1a339ac2b88034742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac16d7147ddf3b2a5f7009dc0a8bb3d0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb636a4080ebea149efab3c194ab824b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148546cab84b210f5993b66cd3f5ac67745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2928fd8b6689a4e15165106610780eba746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b31e495caea9dfc9bf9c608582d02c0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947e014e87ef798ecb15823bb9b68421748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dafeb405750c93a7e979848a9297c6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6dc48b8b65fa679b3223618c662b69750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23f0420c8fcb860229fc7dd8d764bfc751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eacf0c23bdead9016780cfc317ab9c3752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65268c46f8ffa1a78c5960799d223694753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049afa55d86c50a941238bc1e0f66f31754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b65ed8dadc88b0ec6f139a07d84ba64755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873ec41e8bab9b1863ad9584c58d1d35756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f2363c05726e6f91295d025d34ada5757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd38e1ea9db280e91d1331c59ac64ac2758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2ff5832825a19b6f981e8c015586ca759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>