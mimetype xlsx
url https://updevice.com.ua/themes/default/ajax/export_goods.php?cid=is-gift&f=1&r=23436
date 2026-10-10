--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f064bb36cb0298d228b22589431b171.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396234fa0112064519620dbeb294f7c72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42912f6cba065986e1cf0841e288d8f03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58244270e6058c68633e467f16d098f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47623396ed5574e0d716a643962be83e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6709088e55830c8a20d653510b9c8d46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757db830716ed974fd0bebcb102da1687.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d86ca509df760810b02d90cc28731f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2c46e50a2b5b78ca54ba65cab1f3659.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581d294f1e17d1552fc86b5022fbb13910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1bb0518c8f4292af54ec770ebebd4611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66250a9e3518035e980ee6d59ce6908712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069a3c2c9565aa0b6b81a17b22b6450113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919e484b8d5fe34b999a05eb79dc4b0214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9231e13405d47fb1d98c6d7f8e6c51d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50af301d990e454682dd9ee5e67cfb316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01697dc34040fa40cc8a4864d93df5c317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26265b5e652a9db4d7c22d69e7ac31b218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3726a066848bd4b4469dacb0450868119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e00a86c8a0a12cb36efe9ee7db4a8020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db52dbce57fc53cf7351edac4a8911d021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165bfe283148a3ddd62669a5eb0e76b922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3567842b6f09e33b6741c37db4132023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ae8b88f10751bd6e83df57b32b8c6924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890cb716048be7a97136872b04deac2f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72252f778047b00f9c7a1e2f5ffdbbee26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ab305c468420bef61790af6b7ddf2a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a53fd8a9c9488122af93c4233790b4128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5daa641e49f5cc2ed50aa0753350a929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163dbb320b012d0f136caa965642fd9e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d742033d5725d4e2f7899651d88b9d5b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a15b511a5f82bb63a1274079bb19ab32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38833b7d809a2ab55e7af3895990ec1933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9975076a5bba99cb59880180cdbe807f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d16b41337276b1f9c43bdfb1e2e01c835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60c66b93940ee6060fb64ffd1c1d8e436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffdd56ef94c137fa4efb1ae10d046a637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49518aa8847c63b139daaa81273957338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e3ca48aaa328d610d68fa58de174bd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310328ce99f4748c85ae334d7a93378d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9387e0299acfc33e7ab6b22fed916e3941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0f7cbb938a500d4d201d9db125ec0242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31090d86a8a829035365d8c09f8619e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e3d37177e5c327b96e1c24af6f40d944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2a8dbb81a0719745ce4f95bf1c870545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad16c6e249f803a3e9fd85f2689506846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54a0b65c7974231e485a7222a280ca747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c891cfc7225ce7d9d3e4511ec9896448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cae7310871642aeca0478911de86a449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181d79e43a0af807f3b8acc93860db2450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd2068b266cab3678dcfdae5d42ff6851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7867834d043a9f6cc676de4d81a69052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f4d9c4fcea269b4378190ac02848ff53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d940883dfc82c24172f834d9b73635254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc87c4743fb115a13adae132690688b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2b209d76b2e02c4103124fb159cd9c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a339da52c2f4925890d574a6b7b04f757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd615c4425e475b94d6b11df5fbe8c8858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae61897559d0bd517f7d0679a11815b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c86e59c503ee6d152612403c64e7c860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dbb5d9e80327a07c03b5e0dd31afb861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea338d3951567bc7a10f2b78c95a72062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ea7dc4ff0b6e1329861d957d86194963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62230ee60ee73775bf72ba3d20c3d4d064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628b2f9506eb35f7cee34a05bdfaaffb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87566d080a9bed1723c39435c6381a0a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d4b1554c925dccb7fe047ee8f5922f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b99b7461f0b9ca7d87f5a3146ea71768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e164362c2e9a7b750b908bcd54faab69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9617dabf4c3e16430621e8e740af760070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80eff0ced385d5dfbfd11ae4fa6ca9a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcb12dd552423e07aad69af008e7a6372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9897d071ff2ce0bc0b295c07ea8b2aec73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aedb56a38acc0eca3f712e63af5a8574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb800ceebc41a04a45434a57e6f31fe75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df45f0b5812c2ee1c91e916230e120276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29b5b83216f8a129c15473d6004aef377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30ad2f6dfcf05cdee52fd8295c46b1f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94ada64711c0b93184cd7447a190dfb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ac6a115479bc74e29901f1d5bcc34280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd73b2c8135d4e298ba5b4bd892c8d081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d903ee620dc2f6e6343e8c937f527082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b653c589b2a586feab8c950b5e04d8f483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22b53009e194a0f6f6e0f1bd76c900a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f7a4677afc864bcd8a311f80fbd21b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fe51d3bb7408866c5d45b0de48b03486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ced554d412c09a0a7aca3227933e3d087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7ec939e00570ad0715fc3548bcf47b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c642e6b1a3cfc528b5988e81d931cf89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fb6f9aae5e1c3eb74bf82bc3d6894390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfcb036cfc9a705c11f13643f6e238d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ca3d70732b5f68b8af339ff08d249e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b196a073d793f64799588f833c741893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43c0cc444cd4deebb0bbdfbe1bbe29594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bec9946f1391909bff669ceef2804595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f377c9d2981eb8cce7c03a70a1bfcfe196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69c98333678e987bd5c4e09db4db93597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6037ff982a97889b664ecf44a8769f8898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3964ff0ebd305080ff9ab65677684bb599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384a18d82b50f533dde02080f5c8bfc5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5551dca9a31ad7e6b5f42925afc593101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f0431c5fa045c5d74e86ae5a5ea54c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2ac8a82a582cca652582a7e92e06ef103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b42f95d2051c95747fa42276b1d59c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11e0466a8cd23923805e4f60d93511d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2456474b598483fe009ccb6c9931bd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94dd67bc87519bc36185bb2405b0752107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa0bc248005f9dc193d625c5fe13fa5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20226154775444f62798dc252ea1c5d9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39f88f736e93e270f7f625681fd1f5f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f64682fd1c6b5b321f99bdbcb968a30111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ce543c6f627b620f46e0e22c09ddba112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c511b68d5c5a2e653df2f14662562d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b464141a9886087ba6692f790801a044114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14c922e56fdf27c00a1bfa52cdb341b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587899bd71b20aaa59f549ca9a44a706116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84f2a5d671ba560f96d6de9ffc7ebb9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b57e53cc218b676502a31acf2a937d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2b0db781400558ab86284a8a1487b0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e19f1c6e7ca7fd61b85733698686599120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a1de543186b2fe04470fd49d25bbd0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a51abea03d3c8e16a9becbecad968c4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8459795a85b05d234bf248b818302077123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f81f952a811d4131b181c9d4cbea71d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305df00ad9b8d900b154913a07de298b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b51ab4147df2c2496e9e66454bbe6f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95125469af63ffb0d7256bfdbbd1074127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964d49bad9d509afd90beae0c0aa289b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404b33b515aa1c0711bf0ca28a1181af129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f79a4fb01dc041c893ba28a5b5eb8c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2657e8f097041e59db25ed3ecc940f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf84f6ca4c9908580a8b424d6a46274132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be0e3576e613de83920ffcba59c2954133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd0ca13678902d0cda04f098c80021b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148d4339fd1364fc4d625fe9fda7e357135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768c8461fd767b27d8fd30f92a1032c4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c862c27e1a9a2b79434f8873ba9d14cb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007b83f8e595f1fe373b0190219697f8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1589fe19ca0efac39e7f1490d972a8ac139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2654bdf073eebf3c0ca64b2195b90c07140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fca22ec5b9a6e754658b681d0bcd139141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3fbf0aa921a30c6f0d7801c5bea4b4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76793939ea0c9c81709204dd7b2cf565143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0417035b5a94d104568367eea3e45ed144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0759c13aff32b49a8126dd7a1c8d14ae145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7981860c1caa363b11cc072dbc202790146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d970c5c8f66566998d401cf21f8644147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ace13dfdcd5f6df04f30b9f35a03ab148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791bd044d1b65b9fd089d9da6f03464e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f526be7734fc8eb614c57a664572ea36150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119e47a50110bf30aaf6e075bff304c5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cae33af612855adb4c8e216d0577c4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad948c17113a0b468e50acc6d36ebc09153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834bddb4fefc479256569e7e982285b9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642c17068b74ee4046b8505aadcf6626155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173c0a0df33a611402bfa71f6ac1282f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fc2e93c575267b84865920f6c797c8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583def0dc1b194823f1d13c3879c2c86158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b317ea985f7b31342c93e4ec8ab4e928159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acd8b8cf4fcff85482d32ed7140d611160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e826dd82ea70cc2e3ce5108b599fbb3c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a32ffd21339a97d524d4c697a73f3c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7836fa38b34ade7308eee840a8bf2715163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c64a5c9347d8048205999896886bf1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4739ce401e5c3cb2a94336b58ed9bc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced5b7a14c83f0b15cf9f29a8e084240166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c557f40b36b00c0b3e5d7abff1d1f553167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27cbb4df9096dffd7c3cf2008e5e707168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec3f0e99e97b76d27c1e11b3cee4e93169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d933fafcf58c584adfac737b1ac00ea170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa63bbc106715e5fa55950ff7119346e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c473073c540e7fb5012a1443f81448df172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a54938fc9a527b55f0f0962fb7aa79173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf719cef21f37ac429f0444077808f4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661f1d9bd936803afee38ae14e3be42a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea15a974654bd8eb657cf3123b4cf5e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6638f2b86370986f97ebd4dd45f2c45177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4321c35b61b0711668c8f70b9bcd28178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b51f4eb231a0e1c0c2622835a67c01179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dd9a499f27b714597583343b157a56180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabffc18d157cccccc270b79228d0bf3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2906fd547622f6d1bdcdf8a835c9116e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458559edf2e9be2d2f2d64e18324fcee183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691ec8eff1d6f8f3d436200da20786d2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6e43a9e00f5efaec03e117ac022273185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db37c7e96158bfd546ebc178e81d7d95186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0a22578dc3e1de39b3267729e44e29187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4fbedb9779c993debe04bc47b0f27d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a14254322150a121362f9fd649c11f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f0b45b36ded6818c7a58450213138a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee380b2a5aa19296338c98fc066f8c6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24faaf4b4a62695280dda6d7a499433f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682de4d2427d1ae8b17516894cfdfe94193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bdcc440277465abf98083fd946daa9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eba786fd20e1ce6ffde45170971830c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0839df846d6730d9bfc628cd7fe977196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bafb27cbeda17c85ba9fc5827d679f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1499d364306cff9a1fb8083b1d6f53198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa484838cf306742775eab34455e3b97199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398cbf6f3f003f6d1048071e1b75b944200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555812dc3b3189bc240d45041073585a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4c5dde8006839b2ecd2acc4cc07be1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee8656667d30d4cafc55808d37ba364203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b254b4b1808e676ed3f9aa395190f5c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0686d2aaa2b88591fdd469033b217b2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0919f07057dc35708e91af6000bc0d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99f921df2c3c15fa1a79d698bb702a5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083176a6e47e189b2a1eab83d88cbf19208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1e066982790fdc4f4a68e8f1d6a1e1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d32c73baf7ee8f4811da4cd278647ba210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529567cff4a880ce20ab60b7eefc45d5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584fb361c9862adb0e3a2e842d228fa8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b15a8921f2416cb0c070bd9c346016213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d058e065e82fc853b3e2e66cc67a60214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1c3c9c816e47e3a9a7c8b7866f7e96215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c29d7ab185afea7ed06e5448b5147e3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc53d43bd21d493be24c31945d324103217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3150e6a2b9fb172d1d4e95c60edb73c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f4a0968ae2bd0ee0c82d4eb8297833219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f4dd1f405d51f8a5d5d4010f118aee220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be535cdafd68901e371e67691649bd3f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8299a2382b145847557172d815679048222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cf96d7e7fa3192c4b8d40e84339134223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30046351da870fa35f848ee7f40e4fd224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422e48e23ff73b3579274d8547a7f6ba225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17874f14acab2c67e4b6f8c869c87a4d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c357e217e88906a8a2eae06ef4d1ca3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76481d24702f65a93ddf7d8a7f5d3b90228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2cd100d3bfd77a2ae4cc8d2d934ee7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b87cae71af8856e01faf2f5ef5b00b0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5ee81b205cb62c110f9d0b83e06a7c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72e4e2c5472a40c8ffc0f2f788b7906232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906a36959cdb099096b290c134e928fe233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a284a3a72191c32c086f94f10b869e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3faff6623cea0c0ccbd7376d7a84a1e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cb7a2044031c8d6f95e5cf1637c0e3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d459d3a4c23d934763d936890717d9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd21bb3c5012bb92c55e8e1cb79079b9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1527ae4373eff9d937e18900c00f66239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1e1c2972295be2b691b7ea7dcd562f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd114c7ca296d457adb4402e152049c8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a279f12a5c3ba6a0351b17ce3f1eeb1d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d966554f0ffbb869390657b0901decac243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5280c8ba8dae78010d6b9e29df24edb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba31c6278ec725966b56bffff3c6c05245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0396f57b85f6a9dfa1cced0be1fd3db0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa009f81c0c078faa279ef6b2b60edc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025cb246bbf0c905c764db9d90e3acf0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de26d48008b22c6e9e2f517213ffac91249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33344e110df20b83b1bbbafc625b61db250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9891f4fa1f668a8401f1161394c419251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc0bc010f4035e55f03408e44651529252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23d8680641db4469cfefe5fb874bd0f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68431f34b2ea2e4e780b31bcc22aa7ce254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f61120ba2042a38f518a450d009b3ac255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90293e79acfd44d52055d7c8f6b8b192256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad85a28e809473eb6ec39cb1d87bf66257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4259e0e4c3b3421562402bb17b3c89258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727a11dded1e70e96bd9d75a6919674c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912c667fd48d3b5cf23093ba73056159260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfe374496138f56657d65e00f98dff7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2a0178283847378a3ff698070fcd45262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36702885a4303420e77de52e4d05d33f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e6b9cbcde2f05c1e00e9cd264b1f9f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea16a1e269989fd34195d600a69f110265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e8c720bb8d56ae6b463b7fe61d9921266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fabc4c2609d51f74c5f636a79dc1b6f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838922663c62aaee59b1acd40bf8e2e3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fa10d292effe55d92dba9d211a977d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee166ab24298ba7f46a39e074614b33270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a083d32fc1969c0f337361dc4659c31a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a3642bc665bc516b4e4da740126dbf272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0733e5cbbdb709b5d2e281afa04ae364273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb49ee42580bddf83d20c68bc21d8b0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5351d1aa6aefd5092d3f5b43d1b6dba3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc085f0e217402a8e605c5a0823326d2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9e2a08d461abf7ce4101d2b6e4647a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83305ce7e5097fa7219e837129e3992f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b7d6ae1c7e88efdbdead80ff29299c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063a085cb7ebf840a80ebb9949c5eb51280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e63910742c396789a0812ad56696de281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e4dc8e6563a0add94357211eabc865282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2368a87a8857a4aeca1edbb7d7b328d5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae784c8bab12bd4062a2c22fe92261c9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba18f5a0077ad0dc2d41ce35b2b740b6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd7f6f24d48c144d16f7f47f9ce6d2b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d1c615bc54d1fecc20f053b9867d4f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb8e929845afacdc6e1faf4283c33b3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f889d27a7e1eb257a3f81e75b10bbeeb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43197dc8e53a71d1fac8def9b586c80290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8283974fec55169ec2837c488b3c3d9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8c3aa5aac483548ad8957a8a26f63d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425b1b33f04b5fa1f6329c6f7cdccc79293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e0d3c01865aa037bddaabdd58216b5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5e31c891500817ca4b2f2c4437eaaf295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b51d26eb5c97d62b06a3d3627e9ad0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fea262fee147c80438c88295556038297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9424e1dce917a69abc5ab96ced625556298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a7964115a234293404c72af1311ca5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cf635852491488bd918a1f88178bbc300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7edfe018a871afac28c7ed96dfdcf9b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5a35d34459d406d28a58f2c6a6f7fc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e1e3fdf9002b32e846c2ed200cca02303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9f2ff7938e16f20100e9220a124e28304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0550166ef7dc4710c8090124fd60a71f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfd7e5a89222415b61fa55c047444d9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1d639ef9d74a169ed2f68d4b26db18307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80bb2bcf94c5ffcf955dad3f151dec4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2955b56ea889cc573f35717375ade25a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6301ccd8b951a685fd9f4d82b3334a1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f60cb3f6db7c5d0197ee0d7a623048311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7699965e4d1eeb94d5a8530ebe2fc6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38f86fd5bb615b3b083806708fc5ad4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cc719be2a730ac924aec50c14161b2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a38cc52f21a95ec80ef910397604bf1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73f1828947b712ec26947cb47aee6be316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cfb57d25d2a51f19042303c560abcf317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f423bfee0afa63c85b083d334a952b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08ac4bb6c30db16c3b841492e09f889319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc129d2ca666c7e716cec56aabe71d47320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa36b70fa3ac40bcc3ae75ed8d28026321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e77abd42b917f8c85500c49f66a20f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716768de5faf15c497105525d153fae5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d500f3cfbee3f11e73a5819ce3c828324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36e28fc4158fbef18aba81df45f8a1f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604d6afa5db733f20927c9616eb9407b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de1e01b1de525fb2d00141323adb57c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2f2403ed44004ad835ba8c37b7d8b6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d6fdc47acc4111d1b5db8e1faab2c9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f33b389eeaf00b5f9c891969ccb9fc330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1a1d03ef4d9a9de6234919b309e83e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095ec081525de8c8b488c3aaeeab64bb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8960bd1ac66f208a2ff7e995d72df309333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334180a10c70ed407d85f72175cfa75f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8d2535f9e09ae5445b711ba0c8bda1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fce37624228fdd7a23d1996a2140e1f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ac91a688f86628763007908a142601337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2734b4786518dfb422ceaea57ce007b5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999de873f9ba60271cf1a567e5ec5403339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91378d7c9167963d7ed8c8c6b9f13dd4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c999972d5ccd73c6081e85b25357b5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5907dfcfb3abb1d050d32ca0dbce871a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79b5f2b84bdbf70bd5f43a44b710832343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465264f7b1e9fa0b175073d8ac1084e9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdec19bb024dcf9ef2f93f573d87b311345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672a149f66c6c695c99763d81725e47b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eb2b274a682fddc6f69bfed68a91b5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d910b506e0b1e16fe2630235c154a7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16b58755deba6a2ba88bbd33d4439fb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dad0d0eb1c8c2185410c3a8d24bd8f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2dca713183f22ab1583ce3f3a553c0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0961e9033b6289daefc61b64f308f3be352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cfe30e7410d3d8a4a1af2b2eb0cad0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc55b1e503c4dc6a04dc0b2ff04350f7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa9cbbb9706054d5fbb07001333f9ac355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0654d11d4f52e426ea2d45fe91b909356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617d2089e4ce5bda6367b3733e9bfac7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3f7800d293932be65262f52d14793b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153f482cf5722251dfd80cb292353ba9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08af1a71ac5f50eb33274c2b0bac8212360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50d8a852a9a39bb7494a95451604342361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d117eca7663fa6d5fd3384d90128d90362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e6b4abd4d19462c8fc80607d20c803363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce408427dad0a69ab46adddf45ce2af2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af963317e128c1e3e25665395adef15f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0292a2a5c7a7574ff2c6afdd3b8708c3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c998db4c595e854176d8e3c480566735367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee408e049cdc68afe40301d17af68c69368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1847557df703677bcfdc289c45c980369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239c7368b59a092efa100514d270d266370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7373968bf4e261c8beb009a3a1d33fbe371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416149f39463bbe625051c8d1004d6f9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad135854f0fdabc900938c5b7e3d9518373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb35c0c00d5c2dded033875e1764b194374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995fbfc954c1d7ca93b35ca492ae3850375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d597ab591852183d4318cbb737b5511b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306c38c38a8361505cca996f813f6257377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d952edb545154dd99e3515f1c378c89378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3512bc5a68409fb969de4c3ac1170fac379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5b79bd86f89483be66d58cc37ed4f4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04a64fdad658fd31e9fe43c204029cb381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a2517a398f5dcdde8d3c2cc440fe94382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d102e7201726dab3c496f41e7f1f8823383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad2683cd64b9de54acb255ad9be9727384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed2e798b41dbd3d42858ec12fadb59a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a395c6ef6ae31fc8b2922f6caf5c18fc386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51be47d251df47f1de7183a33fc4c96387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b6202f9bef6349a1ef28ea7be7face388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46334acfc5818580884f1918c5b24588389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a69ba63aaeb531f41250455b797a24390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1107f5b7c99e03fd6dc029ca55c756391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca74b47bf15d05d438461233ac8626c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f933d3032d860e4ccad06327539c9d1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1dec47cace0954a1ce8c46dce557fa394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d4125362302b68cd66c59b12f32b05395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bb193ec9af42ad66d2459b055c228d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16000bdff88c28218176bf18cfbb4f50397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2a88c5451464cdc9a96f5fbeea1eec398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e95e91240211d7d7babc309b6f6d9f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511d7850f254f2b5f7ee610dfadaed9f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4078a0bc88fcc2c6dd51def20d6c24d7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ac181f0e5662d90cca70e337275a83402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3ae46fa19c10baec3923338fe39f2a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b1a299cd8ce2a28b9c4f6387aafb6d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953859a487684488c51ddfbd0ef4fa4b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed983d0feb35f28791f3d5a1283fcb7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58d33c85d8cb6d66a6cab5e6bf1e46e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245e210ef175ecd6fe7ca8f33c50cce5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b39008621ee05b458f25e047b02140409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0617b5789d3a0a780e42eab5b79f444410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a5baa569f36b08ee28d64bfedae12d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc51b3f7ccd8bb644030a9ba1d555c67412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3317e966c9fd393b9ae18db847f7e7db413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6773dfddf7368caf17fe24da861646414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa42b8a9fa8174e76039faaef975ac97415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5180ebcb036aab887ae7bcf4a7bdcf3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bffbce9e65c6e7c1b9a37316e593b62417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732276fc665f456db7d9d169f849b181418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d518c6c7c41b564be9f97021e021b6d4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c7b36cdb7a9879aa633a0e0f12890c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a061e8e950ba9904a23721d4bdf98893421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71048d5c23410e87110406fe4516ca6c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac027bc4a4aa8c44dcd7253f8307cf7c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa10e8f227688df8f2622acb6546a84424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a34915e1cd6dbc0975af04736b7c03425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374da266bdd8344125f8ee9b13dc582e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486f8cfec0f2c98d7e7e34d61c5f9c8e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbbeff789622761d4599a87afd2ac41428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e370200d80add8cc15ac1c6fd919d94f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4063e374f28d6c9b88288e889ed69889430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b61822dd8f48f5450fedf7abae55f21431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9465ee1af7968421156db4b4da3f76432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de9f5fe829a0603a208da3f00e10548433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80153f193b014b59fedc47c39fdd246a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67deee31f1365015785156eced558b45435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111609f9f0e4b28a28ac63d4d6669e32436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6297069347acd91427970bbd27a19b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a527e6a2514e05d504d904fd3d85f8bc438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425a54ca1b5275a9e130fab108313968439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d01e005ebac0d478d51e46fda85986440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0b6a65441f53edc0a6ab3d2fa31f8c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d48c1d9a5c5c44cb0e87c1e573cf52442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886e8600c8a8372c0f7e45938ad579e9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6925fdf910ee1d7dc4147bd67a1614444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ab96ac3bc4911d479fb6dfa6308589445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30befd42c5da06149e8221ea1c6759a2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478ccab11807c6bf9daffcdd0780e1ab447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4749268d881962a80c2aa1f7a634a38448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76738093562e2880c614bafb92f2624449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606bd4a2840fa44b51308e518380ca10450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e8546f3e61502fbc6d6f008c92ac8c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688253799a037c9a539e4e1037665703452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775ece9ac2ae76f78faf80d5ee28b2aa453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e629b2a3936c6adfee3dd99e0b80e8c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d586e292a50c06dbf666f86277709f7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2716d208951a4b9b1b9cffc2eda422456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e509f7043f3b331523657b51e19f264457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682268547d143cb21d4b6abff3713d92458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d738014dc356458d12566eb1a0d30140459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d4f6ae218fca3868199adb80337806460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffe8cccef62a3e66e8546c5851496dd461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd651e8fd3a1c98b3f1d64f76220916e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257d74fe5b406255923a925e4ef8180e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f23cb34c78ac913b95d8212d2a56ea464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259f31fe73bc99be7accee8245c372af465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0339221e45407e2e90c719fa16284a83466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c70ac820ea8512f6e702eb9ad6f536467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec34be6fed9c4e30d7fdfb0f051c5ce468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4accbb63fb66f0acbf04100ac219ee41469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3917c6f9806a2e48696b5b3fc8eff1d5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1303870f76fa9225b2e6e5c7e76504e6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbf92d3fe4e115be6da8135db3c70e9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0c8012eb9784745d946b08964b1915473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47310dfb3402f2aabbfb6b7bb1b6075f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4442c66efb79951340e7f6a83d586b5c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d870d7faccf16b93d73869794d4c4b9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6648bc7e375804f31a89a1eef16ddf4c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3327001536114329a36de917f2f4514478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10db49ba56d74ccdcbcb7f22b19d4b7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710f7de3149e08b3a0368adca175deb2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f2e0e7763aa4dc8c573d01c3e987d6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188bc9d3854edfdb1202fbf71ae95349482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e649a1a5cf3b07bd0986e7d6f63831483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b854ea056c61e3051fa366e9eacc9cfa484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e33e63ad5c4823da30b2713f8a3688485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae2550685d1a99ebb8360eaaff0ee02486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9494bdf6371b3f0b524f52ff89c8339487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a245a5f2f587d812b4fe9ac73141030e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c45780d89b43f8dbaec48dd84fa2325489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df233f14091e6b10b26b1bf04f95c1cc490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10376cd7900e5a16a0b8dda8b80a737f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a4430b0281b26ccc166766fcfac0ed492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6ceb60cd8d3d6d542d973d612ab04b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caecd28b271c3bdb09b59eb6f82663c3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221cccd03c94d0ec82ce2c197f5b6bc3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c132acfcadfaf1d953004f582f5b66496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f91f80d6c46720aed3ffbaf99c0cdb0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed457f8a41f982b277b38e839053d5d3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a684a020e4e3b811560cb309f083c827499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c34f56deff87d3c028bc5a8a32efbf500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39100be1cbf0cd8305ca2b46da27dade501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7da8666c30753afb37ea7650a31774502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eb3c2ebecb2beed39917811bc9b166503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2d43df471256bad793b4d689cf0c4e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52e62fa5235bfaaf35c88afc7990265505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d803fcb685e7c87f177059df9b6f196506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8e4429ae5ca86c1a6ecd392b2671b2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fbeb7c308a2a71a7cbce79735b470b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f5878f3be3c5bbf64d22fa094f7300509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b831b881777e127db7f7a8020005c0a5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6fc6008595dddb45d39dc05ed8c864511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48385074937b5e98eff7916540bba9c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eddece9c2e196db0a30d406ad80bff4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39beb0af74aead7afd8453e4118ec8c0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2dae215ed1b0598275ca919c2d5a2f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a9ed8c44c9c1308450e0fbe3d5523f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ea39e3ed80fd744ff74f204c0ee61a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04899d458d0a13ff3776205423e3ca2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e072de1dd1b6b1b48b297a8195746a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b5a747b571fc6e3c230d10654e20df520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66bf0be0e0a2ea7025150389b6bbe79521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a080d332eab3bf3047f5cafb542ec7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bea8bee4fee09dda56a4836f0142a1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a22366f265a162ee0adad4c85400b9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fbe5507df84b7aba77f56789ffd637525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caa685eccbf224aaabfe7fb8e24e57c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f487b0ad8fcdac3d32ade1f694e7d2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2b01d347303ec956bf58e0d3b62851528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ce83a4625de3a0a287ce8168c4e9ae529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52d6e560a4de161a9c4de65972f96ce530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c0e2446c91d46f15a0be3b91446500531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2588feeb8825a6cb38e75513dcb92dc532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9bcef7e34d694f822d5d7ec198115d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184caa2a3cc84972b0d7452ab6726a7d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31df76664c54726a4ade8116b31d309535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3478814603bf3802da2145173548ad7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25588464fdc50990c08970c107bcf4c6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd536ed4e29d1e8023267e3fd66c3f51538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215b2740ff662b7a4b5354a170f53344539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a170ee87451ce6ec56b8a53ba8a2c61540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5945bc67df90fead4e305fa2baf582f2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b58479dd70ba4498085e5e827bd255542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d61da50547897705152665dad08bdb2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f575f91d32c56368c37f3926808a47ff544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f7baf8713e0c8f9aa34f9d8bec39e5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea37a0f7ea18c6120ae13bda7a7b8b50546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27da54983391e47a5a1e0e31a8707b4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0a7d4f38f6945d91ca6727cc6f8446548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a48893e9cadab1196defbcc96d33c0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e815443a8eb671df04959b256b3c85b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a440bc2ca5a154a4d386d95080b1a860551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a84816434fd0a93990d318d091ab85552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aa3373b395a6e53cbdb7fcd49b0638553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc39de21a04b2634d1b8bfa3c84a926b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b447a0c0a44ac0ea839b0de36d9b6010555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee152425090f16ef93c71f3a6a17c78556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c48659bb4dade638e6db177de362e87557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad5703c94a058206e139376aa890874558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c706ebe6c38563a9cf1200efe5f764559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b50b81ae4ee34f2f37b6546b5e0f495560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62db166beec3b825acf81711679bdfdf561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c4f2a5dc82b8470d64b4e24992ebf9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30edd4061fed4df03e436bfe9f954048563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e522ab048f4114169324c9d53039b3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d88492040e5a27948f76d706f9aa4a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fe5d2ad66eac53b1db10184de0a497566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e97aafc0aea22670fccb5ce1d8aaf92567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7530f9ea7ea21d2310b583ad0c515679568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec5e6be9a1a1f8ec554fce2ee9abda9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c80fbbc77cd01dcb40af30b20507ef570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b904c8a397a9ed9a3047e15e195df769571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb6ca0451a665b86a0f4c41f3cedcb0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9029993b03705d81816e62506c657485573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed927c8c962bae88323894fade5bda7c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a03ccb7ff1797931a3baccb245d361e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b140127dcf757234658858c44ccded5b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90daf59fb53347bf7a0c821f02b5e0d3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232a4c2cbbadd6d02d2287cf94f0b7c2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c8a931c68804405497dd90ad9bd677579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fbc2b0132906b5a007f90f48a587ec580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5794c9b734c282fcb2e076331ab116581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9f04f42f3c3a0970841b757e854e98582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7023840081991d6567a0547faa02ff23583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32b8bf2ef5d9f12e9fe361d8d842a16584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f384e8e522e25b534270522eaf01b0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a3d0f4faca15d1067ab7113f5ca28e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beea7aa119360bda25b03abcd2faeb1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a065efbea1bf7aacb728cf08bb5011ad588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80825fe314c34670371c47e7202c2bab589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cd7c4791087ca9f0df16c0e21472d4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b0c85c1d5214813c3fe0f55269174a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeff9935835f910037fa01fed32297aa592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1962062d51779a39b59b762555cd835f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4d5500a47ce1545c0d4033ca882175594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486d4b6ab28858d32aed696a274c49d9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fc11657dc0ab6136164c23bb3b97e6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39894c97a8b35b748834bc542766ec25597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe904e1caebd3b342472f827f07a9fa598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b861688689d40b23d6a6492f4e93fc599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4527adbf1328ca5e887af0f91fa4d222600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa89f1b75e5f2b554ba987056f2ae6cb601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021375d84526d84423d92690e040386c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6486a937b030ae7ca2338255bea737b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a17509ac61f26f4ab6beff76ed0a641604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fae4954bbdad68807ffcb1895a1b1f9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045e4014dd9a220498355a888a01e54b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ef3398f03954ab4548156d6f2655f4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794be4b98b7a0de3b0e9853f8e5498e8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1774ef8e40f332640d0427458c2d5a28609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b20462fbb8c6e79f7d6acee436ac56610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc91e81f5a889f1310498464545bdb8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878a78de0d39c8dc43a06f04d6bc9a7c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58661160b3ff1b8b4e1f1f6f164a30d3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec908df540d4d6fe1d9145ef07b2d31614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b17622bcf0cb1f4c623e4357dc874b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8a6799fbd25e102cdc746092510a21616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ee9ca2af614ffbd66dd64ff0994fa0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3363e17f3c94ee699677126d20b6038618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f83ba2e130e2eb668a76190f00d64e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee25832eb34b9405aa653ba42a4e879620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe3bd17ef3715476d31c4066d45230e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a68589b2ff35fb75d385408df20c15622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fdfff55ee3c7ae7b6a91ab945bc19e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d97222ac1afc5fc5fef9d1d4619111624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870ad71a250b4839246c6268189e8bdb625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ccce78fc85fd1706f9ddfc47273daa626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b164f4507b29c2da8eccfcae57a36f71627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1210eac91023efebbb0498f849f50b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1b2eebf882ef8079c6d201f52ed181629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8694127119ce24c8901ad69cc6b90dea630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501bf63057c3c6cf005c68e350dbf789631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ec227a1875b5f94ee2163671c0ff32632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8243ac4c171aa7ae3e10419ceb09f36c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca0788ae8b77c51c838c6b7315e50e0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0decb9c44ea8c43cce61ea7d609d27ef635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afeba84f5a9915a50c64e59a3062ef8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dac840b90dd03b4436303c04360109a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ae20d206625cabfc99b3a7448512b7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e241b18dbf237b31bb7b9aebab3e5ceb639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6ef9a1f51d6efa07277ac528817eab640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7668d6126a61d643c65c9af50123811641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b87f85b62d5d95e51fb1f2d50ad8d76642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2419c6e9e6cef64eb61f0d3f4497d10e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690bbed76c9083d05b735efe11d50c90644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493c024e38ae52de7b5f9f91688eb74f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9ce092e81a861f851c36a64d6ad9ef646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6713004b02520c50a4db39b2453d538647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90352123ebeb16223fd1f10e78a30c62648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533c20005d1d3f7d9e7a1ead4ca194bc649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14b0edaab24a27073de741d0b140847650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320e8ce328102176b1f799bfd1f33d23651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eb46c78b86417486cdd670b9c0b53e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292b4146dddae495ae7419c284ef93bb653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6424ff2a641c1725fc43d5f09534c9ff654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c69b80b2d6e12591ae25f22e11d7e0a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818930a30e8702cd15a4f48acf50ae5f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ff9e76e7bcfaa13d0d930015b308ca657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc85d6b92d1f99647ff69e6b8586eaa1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348da38736448a29deb81ec56e58d03b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95abb223d91b0db75a3acfa4e92558e4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c81701ac6d961534c2b237d6345a32661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2306784bd583c526da9e2a6680b220662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523305bc733e21d3d0e4e4e6d4840dce663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdd395348201a22d5d66ac7a87172d5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75630af5093bc82c134914406de7baf5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413d5cd44b7b0d1087116a250731ed59666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b4422a3991cae0b7596cda84f5a0ff667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14da276f5e320d99daa5c6902952d0f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9103116e6e2e2e9f74ac3733b1196dac669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166ad02bbc551231a03213392074f579670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4795deb0d3d64d38947c30456c21ac671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d55c5b0d74efbad950d6c46e1fe755672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfcc24f2ea582a36346a3fea565b973673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9087a4c6d1763714bc7de58df17a6b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fa16c98170622c37f43f36b175a750675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cffc43c68229864e47735ba5087b4a5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964116535c8529809cecf93f4a638eaf677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeb66706c0ec4696196d9d271cb5ce7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927879ffbf7e4b28b74cf9f3e816725f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05a2ef1fb7c7cccffa72e49dc15e670680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7813b420faceed1c9092e74d98a9a830681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e069b19f7e31c90b9c3b7f5af39df0de682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7057423ebd36b01c5b4e1cebb41f1cb683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07bec765ff764168863e414f5c45483684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa491cb161c9a28cbe66b2f93079a9b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8db137266915fbe1a4ebd91c84eeed686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e7d5781cb25e365a195bc0ebe63796687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec0e715ffd1f3fd277198615f4544ff688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f939bb5627b483c2cd9d144896fc2b9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014487a6d4954704636634f29a5aeb6d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5c8e5ab7312b8040f68ee1a29137e5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174e16292de5b881ab5e7f9cf455d6c9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4addd120092878bd8f468588a1b12ca9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c309f8a7681daa844375f4ace55732694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65660cd5dc5cc66a31c312fcd39e399b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beff9770e3e4cb2b8ed94bc0cb46c0e9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28067fb959008632364a58fc172d6c70697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b28137b436c46cf422c5c97e58f0b6d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd632832d342e16dee56283d76712dd699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6721e71224b190ef671e11da732fb1b8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c599a6d47216943f0bab63f05de62383701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8e67580644967738708d8af65c3d19702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5223fdd37bc975092a0e095e181106c7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304a107d24bbf0a60f93332a9123ce35704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacdcab769ba5a90472ebb5da365f48e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bec0b569b12c1ab42d50c888d9ca24706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4abef53413c439612d05b3d02c5418707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcb9d76e80ebc0526a3e8889dedbd64708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f6dec62e7bf901a6f18fa433dd0217709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0ee46e6244c749db50ed41eb861dc2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b93384bbe2de916e0dae768e25ea70c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507139afc0bdd880687f0ea3d7988e81712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da16fec4a432ec21b2a6af689a1bf976713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0572b6328a86a83620590dcd50d4dd714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74fd7d2f13b071694017c52703e11e5715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079c1d9edbf1d073ef30572c5b1fa60d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d1706bfb00a9e1102993e61ea53533717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dff5bbf4bda7076ec13034faf0f34da718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944de89b644bb38597dee6118b0d6d2b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84609332793e54e48a532af40923e77720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14a57a1456d454f360bb3f601ba33a1721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76fefbcb2736b54d3139f09d0648171722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22c9f1d67d720a516f3f5efca01d8eb723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bec30bbc2fd7af62976811143233a4c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a938831dc770be3a8088247684f486e3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf553c4fea27f2e9a22abaa50456858726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecec6e6687925918b93e882f70fa6a7727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4d010d3e86d77ba43fe9bcc01d02fd728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2e6e2110e22a563dc9f4fadc3fc12b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6537c50d8864d2ce2756a057316879db730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014436c7d2c39357c9b0e0de02424918731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4930d0ff4cd2ca619bdd8a5dd3e421732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929df3451cc7e6ef9f7ecfd4b65cc4ab733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599227b5373bd6ef3e89fd9f56bc0e50734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013133a34da7869599e1789004c4c569735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9682172eb8cd6af3da61e5c7c9f222736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83257dc9a69e5f08b484fd15fad2c15c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccdd2294ebfa548a5ecd2ef023b3061738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02cb9a3707f169570be42eeb10d2e8d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c377702c0f238e235b448d9192c4c05740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af08e34b2b00086eeff7e193d7369667741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc22713ed24e3c1099f1433040578add742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad66bbdaabecbbd2e74d8548b345463743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf79f7b2dafec0e89f0554429d554b2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d118d907c604b6cc20ad4c46e4899f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e7472832a13fe3ee8fc7f0510d250b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec04b0235e9c736e06505aa8e0e55683747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bee80a8261040779a319e729bdfd8d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704150c6a602fb2d9552d74d8d8f0301749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd015b1909795f8c469f58d7873fa62750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc786e19fd23474c122ef8a842675e7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b223635e2f9ac2fda9262014920cb9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c76b5fcdb961222d650f7dc5953027753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552197fb86b18424d22fc563b838944c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bc4939eb740bb946bd55b8182fef33755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcefeeaaf1a0197ccba8249f090f4345756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627ecc2aabd4259c2e2d5bd7b45a558c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9848dd35101033c4932ee6e974b09224758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db79a12461efe34e08bdd7f422aca7a7759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5f4f18d07c73640bc59c0753baf3321.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8708afed6606a23b9225c918393d8292.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602cfd6b31937de3c1708731c6a9057c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea221ce46bbbb011753db1a800a0b784.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb323129eb6e68b8e6d24296899d0885.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe99ad7e225ac93b6fcdff560b555246.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46df9b15ff97f7c53e7eb0958f0e37887.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba836e128fe53eeac6ff6ad8111a2c38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223a51eacbb4b24d2361bcda07c8b8439.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0fd1ef352d894882312fac8d3e764710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4876415dab2b00f22b29bea4f53c6111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59bafa091a47f24071f486dca3833a112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa19487138e4697acba85f399813214113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7fb35fea95736d60cbe0a428ddac1e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb65b848b4cf76557a2b991d45a63a7f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9069f8a65c764b9cd9a633f1158f97a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f544e04642ce4834387f2e4f973ada017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718b9627fb035d1732fad7a2943f4e3818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566c1ed7c506d87c89b9099cf59ab8dd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6a4264adc2aaab5b79a54cd20a16c620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54679b8983ecc47c45e081c288b21f2b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03887cd1aba1646c5e197a00d3d46b1422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dfa09427c10d239a59fd4f180bce1623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedb65abfffc717aa1714cb5dad6aba024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1004074345a06bd38b48f193d9934925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc954654bedfcb00f91d7f988f3000a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779d02bae0553f24ce662b257c0d375d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc42f9aad1553597a2f7b32e9c60c2228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9380d59d4de3d950f7f2ccaa04ad15529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1677d170f5ffca48fc911d877b3631130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cbbc093c67377bc076565b48a7e7e031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0680a4ee8bc5dc2382a54e7c21083032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46657996772071f406f05b13d6ff6db33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e127484d6dfdac38e26305944193a9334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01de6dbd29a7a87c28c823575f4f7ed135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468e57c08f536203b1a8b1b3dc03c9e536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d061249f50964ecb5c4cf040b407377a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e890276cd5eaf283df6f50591ef8bae38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b37104c9047b9d52baeceba57b853339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdd269109825238f8060cebb628ac4440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7787b558ebbef6c78184c59e06830cc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787e141d3bcdeb30a5a537b49b47a1f542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d98e9a53bdaa4df9d74b5e92cf654ef43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86392724d5770e7812aec6670547ee5444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067b819f933d719b594ea4466345a74945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddd371fe612b26a54c31d5e07bd5b9546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3552567b4992733752ee689787a082e947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a240edcde1f79424734f1e5718e979448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f02e03cdb010ca6d0b8c14a2af9507c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77e45fdf81835ebcd69b5afa7f78e0250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f716dc7ad05050be6a0fe0e9f6e8f2751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944ca0cbe565869b92964591432d840852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9efca2cb09e8115130a9cc7a36a02853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b057740b685e1b7bfa6f836c94901d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f597da0b548b4aa7ce4f2ca4827537255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa02a3df408bc0e129e5bfc7bd52e2856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15dacbeac98249f6fd78e78c6ccc3bf57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9c0d69b3d427bab80c324dc3abb1be58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175a2990a598bd3917e5e94ca704958159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3824108d123cfc188b8ece68fb07b260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605f281e36858d2fcfcb4e3b2b786b5461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3e77b24ba4c330c1399958db9ad65862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014344cb3732e00780d1627ed9cbee4f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e97b1bb7f648b1c1ef51354f950c0664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e838cfdbee8d53727852a10c414342c165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6870243c3663130b0833512853034f5e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3ca1d1dbf79fa02e4698a0f8f11ea367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c35ea0a9604a3e6b09dc529909abbd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30627bdc70fcb7862ef727754449338b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634be1573de71a249e834e0e775ea84870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98c080cc11db7df322e4e81771fc1ab71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5e5daf18bdeac6c8e749f5145d1e1f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a511e34a7f70085d62e2705d5288f473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147f56d3aeafd41c90ed190d608bf57774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c53b5e6afdaa47711204e3093a2adc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f0b8499b73c6b752b519921382bfbd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050c7e629a27bb7451523a8d9de5276c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92510883b9209e60c063e92ec4c3fbd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9d7487295e21a7689128487507ad3b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e6578e467a7d12047fcc98e35d40fb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df12ea2ae16af706e0998e6496a04b6281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96592798aa8be89f26a0fbb6ac81202382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece01e3d4e6832ccd7fd514a54624add83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24f9a7fb77f34e56a891cf0bd4e07c284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d648195a3b69c992dff5801b8daf7885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34807a790b605147f05a68329a5837a286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb1bce4048164c1acf59c1062304ef987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c007b34c7e3d19e8989bc1020bd17d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9258ecaff1f95ecd5c4f121a43bad33c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9669fedac9eaea7abd186f17999773c890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8063a75b737e56b985e7b3e4813ef1b591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c72aef5947472c98b0979fb7894e6792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6f14dfe822d0355ba850532a9e133e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d01de723c5745b845cddbf6ff3284794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da664deec06a93c6f6c36470e15fe7795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeed878b8e5553980fe3c4c1c124e0696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55b397977ab6b66b9b371f11a30341097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb550d5b4bfe1986d39c3ad2a17973198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9b0343279aa409a433b79d2bd9a2ce99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322020a666aef3b1213146da5f1c6a1e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533267d2eecf2572ca08875886a52449101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3fa441855c15989c7f5e9d369ebabb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4b85252563b629d9d066f7cbb6ca1f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ecc07f0c7eecaf8c00be96192f6a4b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b4d4e86f29aa3ac497408c91a3cdd0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecae813e9f43a2bdd449b8127f605df0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6059c8d6a0057b588b1b618794c208b9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4563a11ada87b6da2029c570d722e2ab108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671027d213066480777af95986ab1b31109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea8b802181b1bbfd8950e826c2c5521110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae192ad5ecef3be2d967e2a6c40ce36111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0118cc8e02a1e6dead7fc7f63016ddce112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c274a7f828de535052272698d9a5f54113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db734adf4125895e5514c3a639e92fd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c311ab1e2352589661a8b7308e63ef5e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ab0e8cd3378ebcd08c98dff253afde116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a6f81a4220ab07eac052c296540a4a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3b3a813bdc5b41d01fa03db22d12f7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408f244109c5de84bbd3db47aa144348119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764d2ad7491df4a240a542c1e57d87fc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65280bee5a0dd40a01f0f9ab6225810121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec6dcc970cf75c0c230ae3e0e92f9f0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff3541c872efdb1ec2ea99d16ab9b9b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989b49749e0254e9822b250f3d3673e4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3b20683d23ebf3730f402a197ac079125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5773e176ced4cea709ef2968feb5a8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bdd8ff7c0455ed4b904b7956e4a6ee127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda63d94df82705dca6dbd9c0ad23bb4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c19c326182b2af71ecb65f05a57539129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca98df366570ffcc051663b05f385230130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53230ae4a6774de2aa82c9549c2108d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b570ad06405f8011339b46ad75731c11132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca1ee69d0b1552f78c3f4220ae7b082133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edca76a38050cfab97be4575a8bfb60134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dafa518bf2d814451cfcd369428d6b1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5a238379b738cdc21fa9df1db35a32136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989586533b2073da9fbb147760601ff2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eb9c412250a29c31865d889a3be0fb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255aac673ade0e6c14db4d1c8906f2f7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3187ecc710fd26c0848017a44c9aae140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3014da95854d1eb15be060ddcc0812a0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf5b01aeb50fe86afce119085bab9d9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364a738b79e8aa348370d8e29638e32a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d43389f40583e9251f18c30767d74ed144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7067ba541b8e383ff4d3e70b79a4bb3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17717cdf624c1b933800383f5ac1bf12146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1429c3d94d441bd5f173e0277e45965147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c51cc68fda708ff869a41d3126fa132148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a4675717bd27124cf3d9581c03bcad149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d210d678c57d27f92a288518c4f277e4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c38deb6b75d4c571c5129dece24a25151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c0944d6f4c5c08cace9caf250a5762152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dacd7a358ed45ff0d991a63f18dbc8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabaacf013d88403f56f3e6e401efcab154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9b5117e0557cafec6c9ef3ec24a3e1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b0904f926f5845e835d4fbe8740db3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cb81fe30947399500763d6f4a329ac157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b77469087340e3dd7e26a4b2b670d5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8ba5c1a1aac3643633a8a981563d83159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f887ba0307680f0ae9ed2d0659cd51bf160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a357f1e46cb4f88fc5647af941428c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298065a4113f661c36a78ca022489316162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998573fba7d5a3e385a6e96d89fc9b12163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c1635fb715fb026239c386fa60d564164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99b069366bbe1676eb20d505b1770ea165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619b25c14ac5f4dad78ff53b8a2cd88f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52592f01335c7c15c1edc844e48d26d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d17b45f273b0645415aa6b0df36144168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa330daab536a788b6345355ce1e239169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8691cd24258289d03335f0ebabe5b60c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aa0de9974f49e3450ef60527d35b80171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdd37d43849527c1128947bc04e6146172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678fa1bf9a370a6029a69b037c3d51b6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83404b744f40f78daef3755127f90a3a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86c725685a3845ce29e73abba07f47d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110cb14b5e141098766f03dd3a81e4ed176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae0e8d02a21731d1dedeaabad464550177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702cbebc6525ff4b34ae0c7ba4c3fadd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f13bdec28af950449b9d4003ac025c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12c0570a9626f3f5bccf27f7ff48d2e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c2d8dc2de6b1d1f292593fcd529dff181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548a850bdf29fb4cd72664d8e2068102182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd4a05bbdcc00b93234fd4bf8d1263a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0dd9fe1fa0d58ba621aadae2a91e07184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2231e48e648def8a1a17ef7eed078eb6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865619dd95dc161ed1e8c647c6c37701186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399136a9e9e098a699c31d82d7badf8a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b82d455194d7f8d1190a801824b8e0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054f3e47052a41bef3a2ea0cb33763c9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f30aa627cf465016760b646683ec37b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecea5be28ed9841775539036e0f313e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2541afd5a1156c3429603900a4ddc00192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77d9c49a062e3395d97f454d2a2f2ff193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8861a0a82316f2a2b8af4b315816a0c9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a5d14d1fc9a3d7306033323a792f11195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389016593b39cd548880239ebfd61d1c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a171cef6601835e639564a90c6c748e5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe076291765a80cf54b922f78e99176198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55f808d4a9cb1b1583ce04427b9130c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ff64c1b579a221f7ec3b4127571dbe200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31a5d1ae54e2e10f3b038b3b8793e1b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c4c6d858cd21cb75ad8da34b22ddbf202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ccc5ac04407a8baaf4b08d22711cd0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d80fed469826b74684bcdf980676af204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba208a73b862a63d17fefb9d5f0d9a5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f770485655741d857fda737eb9f8edd2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941be7bb10a8790561c51404ae2209a6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301cca658872c46139f89927c9756716208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51a3c6927af11f84301a6814644e844209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca7d485dd83187099089cdf13003f62210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb5219e8d23e4c9acece8cc9b71b785211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e644d0f02b99d65b55f05b9cc3f736212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e29c035321a0886afe3df627c75e3a5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62146593d0b31b5c9dbb587ec07b847c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cc84c53978acdefea11326204d3404215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab98deaa4ec15731d1fe7c4b1593e75b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712ed94032707f7a955498137c20ebdd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9677eef673af3ae699b0ff511b57d3e8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dde80f13ac4d0032e5684bc393f7c3a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51c8323f508f62243c7eb77acc8c98d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea124c0018592f975f36e8af5af1f1b7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bcec8ad71ddec3736d7b538d8e18c7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc4db4d03f699671b07c25f9b746d4e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edadb43669d845fd2ba44efa35190025224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557d87c19122450d08dd9c2ff7a0ca3b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8332e1dbd371e3efb7909a066d2d95226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede7da2d68d0c6afd6ad1f1984ffdae0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fc63f86c0ac59a31716e197920bf18228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55ac0bcf15b5207159636a5bf59b26c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce1858accaaf1210487dbe32620ff1d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c957b88920b95ce80847602b56960a8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f8ca66e15c87eed25e609ca6b91499232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c4c4d3a7999d3f36b058e796cc6410233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac412026c17bd3043146e30b940235f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d319771648f856679f81d0923dddb9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1245ec370dc5ae630327684dedaf2b81236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c85f177866f1fd97908ab17929b6286237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9800928b7602815f26d0ffd87607bb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3551417326a8b49ae9333d61c508fc7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5130f2405d221e32334e45e672219391240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13cb9cec94fd2a087070a7bee2483b3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1a86e277e045df54e248b8cc28e009242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bceacc447dacd8b6871d3aa9f933217243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4e74ccfe3a4bd29fe2bd6d7bdf0d73244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffbf5487abd9a77e845131aa81787da245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b567a698480319224dbbc89a95999f2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9efeb185154a554df88d8024eb742c4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786c5f460bcce9abd44fc32ee65eb236248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235a966f62173d26f5ad0c8a948f814a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebf2be9a837b582e415cc7f547bf9d5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb126f8debb193acaf6331f9e9cde2d1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0337ae50da75535e283d615bb3881af252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564f4a74c3d661f2239cb2cd7645bc2d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8264e7fc128dd96c09dade6019104b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb4810296cae9bdcf15a7056d5e4bda255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e372432ea1994c964205f015a3a75499256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75475cf1f91bdda60c05538494cbe01b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a248e8407273abf01042e0e75d0663258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c121b99b4a27b9631e58517214808e98259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d3ee9584bc88961fff2f5d7c73cef2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa80c6588b432ea4202730cbd583802261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ed96dfb2e6ef710cdcc8dc92ff2d5b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1126bf064ed6281deb2991d16e66961263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd44e07722447eec1211f5da1aab2f95264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b02b7880b0571011e99fc7485ef14c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5752a4146ed0a8bb6f6c134d8d5e1740266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2740df04d4f2e8dee3c75a9e60e4274267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96284a45753b6776aca9c2a31b8dcdeb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cdef022523760c29389a1990f6db71269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a0aadbc9ad8e4f50e0473ecfbe7009270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13282316de6477124430b5cbdd67e11f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddaac43ca153f85997bf153e59e7fcd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a608f3035b226784056632bd28028af7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752797d290b53798375138d18c5a2748274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e3b9258f2f5b5e9f57b24485997c48275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2807f95c62c39a5c6516c6d9235db799276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fc8c85c62b50c9d46b38371283f853277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931c82fd020fb9315b6be9690116a394278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aadb0da8cc368015179db77e26f05d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493fbceaf28a7a407cb8411ae2b033a7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c75b0608ed993aa548dbe01bcf7dc6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452e52944080fa4ec5dbf86b4c92b628282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd44b3d2fcd9325f3974ecd710fc0f33283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3236c4a0fe38ce1c7b3bab1100596ccc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c22e2b9878d4893a2d014c59a8c6e3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d0602081dc9b4e75ce45a2afb38a69286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7069a1b9c6f313b4a7037f7512e4cb84287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c90110701a702290a5c8dad7cc11b27288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a88a5c79f91127132459e50e91d058289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18890342db08eb9bb6a08bfd1850587290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc1b55447559cb808543049491a791c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b525df85419fb3311f58c5e285efc151292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2213460c54bcdc7ade80c214c6a977d3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9479b96af3e36e649385d8a371d76b0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b190c2a1213b682543a096ab550207295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c972e1449b72545032e99b951fc9167296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e701665542118445d12a4292f5d06e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae40ffd6134824c35d9251837b826c18298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a3cd83a7c846b49a59612973e62d6b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79539888c1aa2eac44e18b9a2a8007e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6783e12381a2e43b7dbb1f481356e118301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438b6af88a134c31c00c4f7f0bfd52c2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec0affdca15abdfe3fdf4bf3be0755a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdc3b10dc547757918dc6e0cd9bfe1f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7fbc6f62e13bf36dd9a004a74a927f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb93bd5a1b4b132410462ee23426e4b3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e976ff35c428260eb4c7b0838bc2be307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5d15ba74955bb878b41871c63b5be6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231fe3ec1fd98a7a3d17ddc042f675a7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8426f9cffae00665667197416e832328310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfa9c39e169825fd8a25d1b356e9ec1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eae60cae292926ecfc03c9d19dc5dc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92021717a04e7dc5851c8e881b12aeb8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6d136ac44f98dcc0768a8a3021a58d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f411e0cd2d9cf4b9a982c88deab8cfb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f65f6f0a50dcd4f1343e8369e839384316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561b439808de46b2894f8ea1e06e8a4f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc81a834732b74b7142d22dab14f134318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfed10e032c6f2d40299292b9a34b9ca319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99a2a2ab706fff30219e401d8820cee320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3899bbad6ef5b7b5e1d785a9c46fc064321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ea04bc0e62ba02b6366a2c89c1296a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7628172fe92793ce4e47b687fa7a3163323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9098f56b9833fe2138850fdaccea8d0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4187a48c426c51b1a3ab3a29add854ec325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeedf32f3bb28befe3230fac127cfb1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95757bcdfb714b2205136832128ad61e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96a669c10aa4829050583df52906ef7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fccffae70c52e50bc39fbaec34c4a38329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff145c9ea15f9dfde95603f73bb7877a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca2c8116672a4c415c446538fa6e822331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbfc3ecbb41e9163cac91344caacdf2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077e639182b51595119a3666235f50cd333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bc83da63982cd04c7c0bd0f47fe0eb334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9c172e7961d7966c6c16a938283530335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8673c1a8b134358464efc1e9af7f32ad336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483bb308040a106bd26bf2b0095529b7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0d1e54d3a66ea7680688504eb3a44b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678b77f5182cf13c8abdec4b1a34d362339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7dc1cb05cff6879d8f484a9c7287c8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2e54d4db2fb6fd69f437c809be9bfe341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5ad7b894b82e8578752e9206082346342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd17cbf02aaaac796af1d7ca97640ae343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0fb6b10ad68dd90fa48c44eabed509344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2247dabd672f5777912b93dc2c549f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ba0a3b1b157323b927e817be200816346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed562bd69e763713ca9a45f73181b6f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7abc21ffc19a47124881af05a24f861348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a259fc1a5d93b581dd286d1e7fa2c6f8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c08d91757227b8c644500e442b0766e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23b02832d63ea1ef8f990547e072ad1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daf702142258f85c3dd6a03456c1f1c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fda01519f7793ac72f8957efd2b1a37353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e5cb09e0f72c288116556bdf75290d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbd54e8aeb5ff30f3fdb7c979f75ef9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3a04487b25ae47d64bc915042400d6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4708ddd1bd18efb22f097802dd080c84357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1c3271f86a71193a5164ec559afd20358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ea9ab33ca4dc7fe3837e2f1c87ed2a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67398b36897eea59d9122c914e95ace1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a692e6fcaed0bc7b1e49cd077fff4f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cd5ea88a4ef3ef2156ee4038af4fad362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87fa5507ef2e1b303bef4e56de804fb363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456babdd26213816b0e485311a98f026364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1762626f2aa6ca66ccf6be9d06445458365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a80160f4659e7fbb8d35f2aea7ecf6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb99bf7b666ffcae4d7355a57251f381367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d87f3099b03c732a72887f313ec83c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8804fc1fcf9c406bd4f0921f7dc9dac369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2025b953b0ad63efbbe36288d99299bc370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7afdb689b3af9c0dc6e7f4f9a1efd79371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfff8f66d1524784415b62915e86e64372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9c5fc3d01370dd9c181e40fce65a72373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52534f679b54764afb205bb323944ac7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9359f95115295273eb03a563884b28b3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95058ad6fdd5eabc4abadcd42bc3b190376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d442dff7cf167f8b71c72d4d8c276c90377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145d71966e38c1f42990124ce371a70d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c7d015f0f11e76585cd705c47eb506379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d19eaea6d88f92ecbbf4d5fb2d944c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace80849977d727e290966b75aad387b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e710538b71dfe9b8d2265b4f018018382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feded4989770f1566e64c4838b3a14f4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7b3dba96f1f478812d09c7d50a70ae384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112e8094a3eb100ed8a814ad822ba8e7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a260508ec081da91443468c090be77d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0db325e46904910a82e42239007200b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a07042c32f8e039665e1230061b619388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84b4cc48e9caac349dd0688afb0169d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7507064d2972c1e93a896c12dd88a0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3218569d5627ab0557afad7650cbe0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2910603bc319b7dba5c2a1e7d5cd4166392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310d4cbe444ca40188b68ff4dc3fd238393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1db75f29557604f817bc5946b08a7b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aafee5b663658313acfd89866db90f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a91dca5d932013ae8bdb53b7556cb5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2b395be8fa3947723cab85e4a14852397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5702140968ccd11a7ec042840ec745398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dc86479aabc5b36d07e0ca680a6943399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1cdbc0082c4c7ea13907faf4120345400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01943be169a4bc1d58951965f8aff2c6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c7b7d4a003be5eaf6191bb209ae447402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09353c9f8f106132a96e70a70a0caec403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041556c01419a6568c5b5faf6393d83b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d2378b9d9c8a1702eaabea438ed788405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08bef416fae9e656ede81b32fb64a90406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1464cf46c1b9d84a12d3d02239870b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a9a52e2ac1743a3c0a433d0fd51fab408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d1b16b9ed8b6a8231b086ab26fdcf9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e85c086496685fe705e7772069e9e2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457c9c31d8c0b46c9cc783b47f2b182e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5b6f4f8a8a265e39598aa70b6427b3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1728c189f2671908143376dcba054a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32e15c2e4f7909387785a3ebe7f5428414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209951107882e7c9b41444ca1a7bab28415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a877d20bd0ce23a9982c85b52607542416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5adf38c300383723861c1f5ee6f0183417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fef023b5b36947d49cd2c90345c3764418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f22cfb6a7c859bd8e68c65c592b4ea419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c853aebba2e8ba3547f96784c2b2d411420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1939a104228e6ff093460b538c2062d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcab1eaae0deefabff32051e3285f779422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b52b3b95e736e88f7d902536dd2b8e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99dcadcdc054dee27e59f9fe77aec33424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cd213f155b65d0d30e6f370d29f979425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c25e6feefcb1572ef6f6be14f113219426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3661e94e56ae224b47e2af98123e67427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d865b494d3065dabc6ac66fc7159910428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22a40deb63e495a17e75fb0c6614f4c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a306d14d277fc6308e4eb3d7445552a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c261d11d268d370bb899f6e0d85f6486431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c1ddb26b04ef47d5de9c40e8248fba432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293bb074474ffc160b7a1b3f95a50564433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ba3413a6d4e8e8dd2cef2a0e059d0b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0155f3df7607ea24f2cd809bf3eea7c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519bf0a0186f1be8a6635c02a1c87f17436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3a9fea3bac885ba895f6ccc12612ae437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea46a841ee313da98706a82a51a9b99438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4768b659973c525d461ebcdaafe98380439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591fb300a18a9775275ad5ee121c1b79440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed2d708bf5990055568387a71e17c57441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5b5b07b68bb52fc8d0d35076c5a743442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431c2ddad4dae94a922dd01c22b80cfb443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ef791209af973c27d756b33ade656c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a9a95a44b5097eca9f66ddaf2c3497445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3c5775775bb7fc430e124606707b01446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d5263c1a41c63efefa47808dd5ac71447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d578f721bfd203b9e518893da9b6fa3d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdda43669c974a8fc9c77d7efd36b4bb449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0059bd3af9ebd4c049a874eb5fd9212450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61bba598d16cfcccc2abc17c9377d14451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9711b989f4596d16788257f01c0980452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad9ec38f0d3ee2512381edbb999f0fc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fd897e7e691ec6f662adbbe50c4917454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9ac7c0412440ef63e0555313e72cef455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eb2a1d21d8fc68b91e2e8ba322e844456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05cd74ce0ae11abe6794a9d923968b9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94332dc63dec8c0ae33ab751cc49f099458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7fcc147d720c2b62c3cf3a31a860fd459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9f356b27086cb7cff19fdfb62cbc6f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75429eda5f743353ce391a2cbadb68f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05a0c452ab0ffa6da4adaaee5c347c9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51c2ffb2e247ed346037569dfbb12fd463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590fc174d27eb69d79ade6e993be1b4b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba12cff485b478b491b3772ad3c3489465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f74215ae3057313318e533d7f2a792466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2402d3e19ae9367ee438f3939a5f89467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db85d22a32007322db057de5b8fe7fbd468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68acb090bc602bf72f579d6be3589bd3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db934db6ad1103ce65fbc223db2dee20470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964ebd42f8d07469e32c6f33713d3abe471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e81ad6c8997e8a498e533003d7b639472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d3c820fd140f92e0382d34bbb08752473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d17ab03114c9986cc223438b218d64d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21c38a36b90dafe5c537f8496d05279475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089bcfaa5ed271ef6abba8a549f3b66b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22860f348c933f246a9bc8d0ae34924477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d6501f294e9356f00a9da0c03ba533478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f224e5558b1085253abb407337945471479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d5233c06197829e4d4615a9d0ef78e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143bf534ee23825c53088e71739d03b6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17cff20ebdff8313384927d966b72d9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1561aec1745a3eae88c1c3ccd5faf6cc483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f4541599e00ace26e1941cdbc8cbf4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65d16c81d058a36e13752ce77d2ce38485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efe8f8dfb216f6f14638439c9eef70d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56273ac32ec1501e811892ef2dee666487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925a6d4eba7af7613f4ef8924a27b9bb488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f1a97e2352b88f324be9494ca2f5b3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea8cd6ed3b34e7536952d2d4c33fd12490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3125df75952eab65487f20a9fb34d606491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea50b639799929d650083a1ce6da9c6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51c042ebc90e0683a58d6c87f4ac6c2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123adc78fda7ca350e3bcc10b2982768494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6380ec8cfeb9466afc8c84af1f64e0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2921e66ec456f9cf76a91fcadada89c2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab39d6de3fb2c20b21f0e18983a63ec497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed9be182148e97b950b7412f73ddcdc498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708bc740542e5b051f40e8b88f18be4a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af480f25dfbe5e648580dbfc32b9749500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c41a5aae99d3ed1a132cf1100293bf501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aac7f2d837fc1e46fe14a6bd696b873502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda31ceaaef34dac6ea51caa82a3df43503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f4c953be1cf908bcc0bec65ad18ee2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509886e39c242770f00f8d27f31a8900505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42faf4790cf24c5c32cbdd0af49f5dc506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cd0757d2cdb65f3dda79b50b70365f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ee917cc851aef3b1a59206f9ac8a3e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f298e9c0a42b027981e59395eb3fab509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4471e534ab277427e7350e2ca9a9c557510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda558d788b45e4a86e04d223b86e4b1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f4e2d7394c1f26ddb6f726ab864bba512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6825399bb58535fdc987a81197d6b00c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0505b7143b46770330db7c4646c6fdf2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697c46efd70bf7d1a733fb44de5cb34c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e84d75bae84c397747f01de7077b7b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362469c0f3ecf612fceb2615f883d036517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9795f7a1cd22d175368844df1e628b25518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53383e00bc20d4ada7101d42a5c7ef80519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63106cc69f5f4a2d05d9a7c5ddf163d9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5743ae38882fb5b3d87e38dda741c0ef521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc52d15121b74c2bb16e4a6b86c6fc4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea5e895d03f70d540b41299ff393440523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f55e5f88a17a3b07d9e152d41293983524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b73aff277cfd661a51cbc650aa4234525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4d6eac57a6567e891566bdbc2c0acf526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c49f54dfa831d8cf0610a0c1d8052e1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f9d843459305380977e9d87f11c375528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bd312edf2198c2fbba6c4bf87e1672529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0434e60f6e8267fe7666c7a0fd1506530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55626fba016e5446b43652e22eff8259531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9303ad18b32860346568972a4c4f598532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ddce76ceb1fde6204f15684b8275dd533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6afea06d62b8b96d5869d5207d7c16534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddd6c504fd1085ef8a29fd08798f8a5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c03021501cac1efb968b93fc6bd412536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5454982845119e247dbb6f96c575b05537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ea1c5509a934c4585955319d8fe751538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ea036dffad35221288ae93f560559c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2f26849ec871bfe3088a9e531c4693540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80e739b75e8a7144a635a051349b380541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694f1e4ba75ac68afe0c1e349112efdf542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d842827a7842bf12cbc9b647e6542b4f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820411faff5d0584424eefe8bde439a8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b85db5e2e504fd36183038ab902d820545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcbe893dd6ed2b2529a15bc4a29a5b3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f097cb386fab7ff365aa1b07958a4be547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d38fdf4567c089a28ca276a85967915548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365058119fa47abcd1f09f8bb87c7038549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fc1900a7870cbef393a4ac59e3964b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccb9af0eec9e0ac6105fc79fb8b6321551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8324fa8809381eecf4056c5a1ef6aaa552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed8000392d6c89fa9a29ee799a494bd553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8509457d70186f9605281d9fec7dd6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66325f31a8f34e8e030cc508636b99d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c424a4b882b7f18b9c26f55ca1aed7b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661f69fb519d37b80e2d9a73a8a62bc1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cfc1b475dd774235ff484a06d74a70558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecdad2345107a94ebf63d4bd30c0979559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0351bb34665c80c0af65b5dbcb84807560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6e6850907318f5c6910ca8ddf32416561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc0b4fb7fae3f005a92bd90ab0aff02562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91328992e5233bce28831663eb0a1791563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303f0df475a04242a2304b688feaa66e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be39694342bff9100af99844a5ad4df565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2decd1ae9ecf246763f8449837115d3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4913ff82357ba929e6bade9754f61880567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e4bb813db7d86d436984cdeebc8bf9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46c881f9244577b2313dbb60610a304569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a215030894e9a7854ccd7b0f584fa6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af274a2459c9550016ad07aa5ebcfde7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c0abc73258533c9d37717f5e696b31572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e66648d936a2557a2a16531e9bc2ab573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ac8a5fa9926d287efb0244de167480574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acdb8db5b4241d8761821be2ea5ab3a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f9edc3a8b9fcacf7e88d54b104efdd576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6159dd457fb16e8277d1535733fb35577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745af0669c7e0941f8483d0f841709b4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdaf42c443bdae24ac5a4bb1eed0078579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81800c536b58a6ed56054a58e50a5757580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b13c2a8f8509eccbf272193d2c0e1f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e922a19e30c8e1b039b9bb9ab5180e66582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37e1162f2bc736ca95ca47ed58b432b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0948b96fbf7e37b5e8a88c2029cd6b4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cf03fd73a3cbc11277fb4d807f2c18585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94662b2ab4238b54f381ec8943253c53586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb3c7e748f85481f71eb10faff0e190587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6aaf6db20907de29ee173f1c71fd2f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2662f5f01dc9768fbcf4cf8c5dc2e477589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8b7525a68a772599097f406f46712c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769b0838f2d3ef9299187f73640db720591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124d28f1d7a922abde112b0b181ed5cd592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ac2f1d0eca010e89a7b12fae76155a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f848f8cb58c3337318cbec292f4b87b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5322f5712352443e83cc3187189de89595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ab487511fb5b1015493ff7b18ba712596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33f8449918f0460d9df6ae5abb4ac19597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db23e6f273c0751cabcf5d80b44a6c05598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e563e9aca1a0ede1a0c49a2ac16d4941599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5dc466ea7a25a463d233a3cd0a4820600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5805b3dc37f0926f3a1608293ccfaf97601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bc20611d99c7b14b8c0971c5ad102b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc300d9a9846f5ffd5d20796ec112dc603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59aeae49d90ea8cef9de0024fdbf330604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b409480ec6d26070db3cfb21aaf25fc9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2da166b6418a9ba0593d1b5f4965cc606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1f33d7eafa1ee7f91322a8f26d3b10607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2648e5802ec642665b92d16b8bd0e20608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1ac6ff72350096d3bfccdd9970dcf1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b271ee30add81ed11454c7549f83dfb610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac95e49cfb64b24597bf70b9f1c1c03611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78b37520173da0ebaceb3ad3fd0c206612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542663e493f7855480cb96dbb65ce106613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837ac35ad50af47a14e08a0a015558f0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a5d6eeed24831579f3420bdbf571db615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0327a58cf177f7dda1d755a32cc89231616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7850dbba0f549b4f458fcc3777acfb617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28592ad83a67f4e5f33c82c6f0abbbd4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9b4550e23c8b8af0b2676466b7a396619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5d1d32a25a5629dc0b089fffb3e677620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653d409261a159961cbfca591bf6b76c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0a72226ed7a7c974a690778ca4eb41622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82e4bacc35f4d640cb44d86731c3aaf623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc32126ead5177af0d070d179ad06fc624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faadc1f95c0af4174b98d981686cb75625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba83da21fd8c56c82f2426d68fe3874626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38dfa254ac7ce512d378514c8dd3ea8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4449898ba43d5119adef8408588001c2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2b6b2bcf046bcf7515f784b37fd168629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0a9d9bce126f2f7379aaabe4d782fe630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da1186b9cf70bd407dae900d484fe4c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d5ad0ee44f93a3458bc28a2065ee34632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23b7f86c00d38f399124c56a7ca9a0c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef4d05314e245efb8b5e1ddc4ee4951634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced2420c17e2ba9c48b66823c9e63aa4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c8e8799a0a14afaab1dac623e81b74636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b324c0a98daf1f407681134a664ad179637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f650f9457d7788441ccb0cec1740ed4f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849a893e936f3eea3a49d7e2604a8763639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478521f837ce9e7574745a847b85984a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3564f478bddf62aa1a4aa0110435f81641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5402139877346dc89cdb0b37895136f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45932cbdb23c087c49708acf382f4974643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d222e75efb61eb7c26da7775a65358644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939b157f0e8cfb925f86ef5c39a763fa645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1866459cdfadd569d5c216b2e98440ff646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1171dd39d6700961cd652483b1bb1bdf647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f4d71efdd7b4ce8e08857eef0efef8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e5d9870b7f41b0c944234a9391d6d6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066f88baa9d639e6606cddcfa56ce5bd650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c92fc6620a02eddd1a40fa7cebd74f2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9510e81d0cf32c0332583e3424bd981652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1945ea062e61f4223db5e16dce1aaeb8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c04ecbdb063434348ba6defebe03612654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925cc73ee79ba7eb495a341cff408580655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e8585fadc8ca6248006bbc78726bec656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7feb3a19341686c3b528bac0e6f43da657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68afee81332756944f2575aa6286465e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ef78fb293bfef188bfe57aab77dd1f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4717bb541b44bae80ba4dea8d9b545f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa61245e7aac6cd4cfc6dcffb79f1aa1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666bb61822ae7534c8f25a9de454ed65662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff96157a2d60abefec3667b5bd62a27b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86de021db1b853744de769be6b8ca88d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ddc9e137257fd416c2c60a5cfcb7dd665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4cfd7210faad8255c58145505d338c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5a9ad89d79677629323ae601529ab6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0de5b5f378e5f77b0b1950ea2973f2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bb7845fc5244aae32f954de471efe4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfa761f791eea98ec5be227ca946cda670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d272496fc473b6ac578160d7c9eeef19671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a31f4cb73bd187ef0065a89b402de3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9b7df837c4f13253464de38373f425673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438b3642c1caba3eb2668716624a8e83674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ae0aa2e0225840c29c7e66353ae8b1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d499174e7d593c9a2f442d5abc77127676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2fea9956de83d5c4d3920a37943987677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d0fbfe88d5c7963fd012bdb405bd91678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e3b63e542a2acfecb3479fed324989679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dbb8e63389f4b3522ee61d632d038f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd623a840f2c4ab21ad6b625e95d2b85681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a37b8ffac1e5a3a2c4c41b1c4cbe1e8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6d4ac284dd57166c47f3cb8b1aaa20683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc5307e3428d1ecf704614adfcba8a2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe055ba4f13296036fbb6676356283f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01fc4a37c724025bd0e8e1c03f9f746686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7075a360148d98e814e2eadd6276d1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4074822060c22897bd3477d422333835688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afce1262a7436ac7c835fe41215d776b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1a70904ddb4f5c1e3a19451ed04d84690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e610f78864a766d0c1fce052de5e7cf691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64fd5265bbef59949de7080db50cdf3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258399c62e8f4aa6b03d6c18bb73f5e1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c5fec3c03bfac50156f7be8ea42098694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab491aecf7b1c96d0246d6afd3461a2695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b10ddb3b7f7beec3edd7c043fa62a9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6c8c1c81811f7bdfcec2f6f2e7eb5c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f082a738e142e9ac7801a16e17eed13698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f33903243d109e5c696ad655348dfd699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad6a1d49801bcb1b57b1098530013b9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5338d94f2da94de2778604ecfed783701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ebd0b34ba511eb18ea638b083cddd4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a4e0b79052045d39aa8c5aa9725b07703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529aca9455d868e5a640663eaf9e2b5c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739aa0a8784e1d852756052d2d2b61b4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0064220a6116f117453aa74c22a2b61706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761bfbe512e8ff0f48b09bbd24e169a8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522f62fbe7d655255cc689be2ea345c5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0586b1cadad4843029cc824ec0be4dc709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f9c4f60be242cb90f36d4fa1be1b24710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f49daf5ca32af2b393c5d600c73bba8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aae906221273266c6645408baca5ce712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a9d821fae678dc603f691c23d83baf713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d241ba437600d99ab5c13e4f0b39911714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cc100e5bd5e10e39b49bfa210ddbc6715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0587d9429e10498947cf37a1ff6413f8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2500c478113f87f5ad15a94a8e1e41b6717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0439030b8524825ebee1f0d2b85f862718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4088dece6828b96934818ba2a5dedf4c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbb2f5dddab63ebd6ecb1b977d656c5720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1108cdc3cff2d7fb0f1cdd03404aff721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03b21b76a119554799836886f307b80722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01126ea429f32b4c678ba67f462d5c9d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df0686576718823feff5369175917df724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04feff1ea8b901895f16eb4ed9f33d33725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ef165b37a5cdd1dfe6e9bb2d2aeb8f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae4e2765d3ffde9cf6a5f27684a864e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22cc5a9506dd9c7f04c8dd3eed9f180728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08aa398a326cc7da7285afe9bfed576d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3843e36f1918d4d9340e7c641a9818730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213a78463ae00a8ddef47de350c7abca731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77f4d72bcd26fc160fb42c834326517732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038372cda9d4e12f0192de5567bb6052733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84072b3d75f4e9c2e01561005e9111fd734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f248306f866e2034834d7dc87c7129ee735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2951dd631df8ea69110fece3feef2af736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccadaeca17b681a5c3d1d636bd91907737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb68c54b38168c0c0cd46e8bd626b849738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bca48e431bb194932f64f268d2cbb3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9203a350eb8e0468eedd59908b306d2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5260d577aa63040acd50f2f3c7b4e445741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325f45021c665cb0e8f56ccf037c4fa5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cb9a9673394ada9b8a2cd7a8294c59743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3969bdb8cd3451832e4b706c677941e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b600c7795464a7c44937d3bc69de3129745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f31cd873d05eaa8f8a15edddbc7c06746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f323b348ad839722d197f61622dbac9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63b4fbfb6151bb7ffd2713b7cf26e38748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f09ae0a0983dc5d280ed49e762925b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bfc9e7af432279ffd6bba6fd63a598750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1fb5aab6885b71cdc57df9a7e3a8a7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81180b74abb17153b06002c8f361be7a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e688d3d845a454d393bbccb14e8f2b62753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7faf77c2f8e49a601a29b5134df8529754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d272b870a753c69f8240cf9522a7372755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a11410232d471abe97512366acf5c4756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3a30981bc7d3c3980485e4138d23d2757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dfe8736e88838d67d163be97941680758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d37c6cc4e573b4e69c3dda559eb700f759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>