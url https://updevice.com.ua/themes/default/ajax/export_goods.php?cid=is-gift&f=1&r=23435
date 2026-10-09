--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5ce8686f1a0d9d48bb36d70d337c5d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af73165dbd220dd27c6a55eb6ea72e412.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96327b53930de09003fe9441f1217a2c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ffbe6adcc756924e5642c228df98714.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df348b4d361d50ded1a31026a23d8895.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2334269f998082a4d13e11f1e63a1156.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a1da65574fa6a4455aaba0185a515a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d640ebf80a6776ef83917f790c9bd5f88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a70673ad7513b06449a14abfd859329.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b09d7dd6a85bbd6055a3416f7df3e5010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa913d8e94d8e93786f98c5f85a4b2e311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702bcf96b4e3da65889244660b5a367212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536cf6d9ca51bce0f9f0b67a1e2bf56913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a119558b385d2acc6d7b12640c064e1b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbcade81ff7e9546997f0686009a34815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90cf66a537522d3dc01f2414a73867116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89eefc8584bc7dab2d206d5a61e055a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b206e93c58ce02eb54b797a1a58fe318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495c3c7d5e02c1c8d0075cd7dfb9750019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceffd133ee9dcae90210189dc4cb71620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02dfd66cc7dad4af33de888e43e721e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aa99bf727462729d17444b83ba483822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b255af1e7fb5dbe1424399de9660fa8823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeece93da9bd93612d3b93eceaff16e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4932a6cd67c51675280247668b3939aa25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c36651a2d8e7c797b399904b10381a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed71a4c6ffece297e4e8e279775d5b4a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e90fea63dc7ce239f3ef40bff94040d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7783ac04a32a30181c8ef283d5fbd5f329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27237222f7c46f064404510ae308c74c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524bb83a424fbb355efa5eee054940c131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644c4e60cf186c19a4a9b5ac2360f6c632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edd83e51062b719d6b76545ce8c1a0a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b8824ff6830c19d22575e94bf99b6834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9390415056a336facce166897f128735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1d5cd4755c0bf9aeeb4d59e8e1ec6a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b072f9a88a60521f3442b109769b9437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b063e64184bb0dc0907939fec20fbf38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56367f2313faeb49d685ad151d5cba2439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6dcac529de4e20e4ad909a496f1ddd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9be7743f58bb411315f7e146e1da2c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d652c29eccc8a658b5dbdf3cca76bd4042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0a3b823b9346dc714d125c56c218a943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3406fbcadef2c786746bd782d229d24a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674a8d60e230cf47b98b6fd565372b4f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49217a8a8c4290050434c37f84f5d5c646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137e78606ebb7bf2f98af70e4885735547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac03777430ced1e7dc43899f7996e2e748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26992e6de13801a10e6520a03b9132949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a5a2c4c9a7d5c281e9f57cade9e59f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d9bb6f54061f2aa9b153b52b2fe55851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc28e1eb31328afef6895532180fdf6b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b7458ad02e45ad828a946fa037069353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa82ee0f481a6db1be6f025ba53e76e954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f195817943a0d1b6fb66e7cd347e4e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed744fdfa557c27a8064ab1be5bc608256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b7a9668fb29079d260628cf476b84d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab607db6c72c491c340df91394f0c8fc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dbcde184d0c9c580b25db69777393c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e179b1a77d3b399ce61cfb070e17186360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8d2b19316b4fbee2d70c23bf9d00ee61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cda5f2f817e96225aece73ad81dd8ee62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d847700ccc9f18e5b9d99836a97fe28863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62323338b4a9bb071170a7e42317dd7c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c822f7b97a5a8c1bbcdf2dbca24791e665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad14d223400c6c51317acff58394742e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb57131027f6dbf7c389fcfb2d0fe4967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbd4f760167aba2f84988c83989b13368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774b5d0657d2e20d55574e5049ad0b0069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2f87f46fb6095248365a6c3c8a493870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5ad5b0a6ddef0dd7ec52a5aa62931271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e28fce5ae948234a4215bfcafbdddec72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5cead9601a66358b00aecfda1d187f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3239df372e21032dbfcfc71f64cafb474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062bffd0f9940532af063b2b435d547975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1126d1f87addbcbab216b2240ce1f7e776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b37f07db42289571d8d7b587159cdf77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe7acca5a62cfa8acccf81adfc3147078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a684e19c4b58f36a64313cda3dc8679279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789769a7775e38892ee5ee65b89ae49780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24616f6e4d7cbab7feecb291f3a1d7b081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8409e50c741031dd917bef7fc8a7e8fb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e4a77323648838ae54bfef813fad3283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957f87d4903e7da643ded4d90776e76d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faa1b5b9b756b6c88d3689772cf7dc585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9055239a563e0d8c8958248a8887ff1d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed11fb987d2c6476618dab28b79ccbd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0543ef96399df3da92de710a67d7142288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868a9aa9c4d3b4b2683f2cd19ea47cf189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dba2f96a8366c460f27994269d4a8fc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b36c6454d4ad2bb462748151ec218e391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8b8f3edbac70234899e5779fcc653b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90ea3171c657014b564d52b0c7252ab93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112bbe580fc6422ec0218a7390336b6594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5b78d6765ed27f7342c098d5f5b87795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2997f122a26d579eef1288c8205ac596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d56352b388e84bfb603969306f0dbf97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b15796f8612b11de12d543f41521ea98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275e52f10946a9b171b5983612fc059799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cc8dd522ade280f16d68bde0a247e7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16e4359d5df2b9fff6e115e1312b0eb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471691fdf0d4cff482b20fe803f066ed102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1fca0fbd906528a3c71b0f6255451c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170dc89a18b0b2d428431526ab24c405104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aad19048065dc650ff19d2ad670215a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dfb5f953a961f07565e5c516705f41106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4547ffe6ba9be36ea8887539ad4b6d58107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b2bda976126e5766fef91360248f1d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbc9da64df1dd4d8ff86e92bce94fa3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e722432759a034458530b39b84ec898110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9d405b698dfc1b76c730fccc5ff8c3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff311dd41122515be5269a2500481cb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c39d97b4a191eae9459051e3a15af08113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95249705b98209dd9e2636b6bbecdd8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce92dc49ca04ffcc4fdbee67ae06f3fe115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a212e37eb2dbe56ea83a95a3a8ffae116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430845f0e44992111c8d8c581a321472117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7231fde9b9b935e39839f4162ff0a8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70abd309ba40dfc25f1c49742cad63e3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888f4a9b3ba62482220e0337caa6726d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6210145cc439b44071293a08e56a4b40121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e8f6cb485d9074a95e445b27950d51122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe1171ce6a4561db67791e8d0d17af6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e2c97e049a80e0d129e3be9fec856e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516184a18452a12988dcf0fc109798b8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a9c31b800955646ade5b5a12dc5dc8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5feff362f8c84608abd4592d54138e6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a32e4d344fe22450d6fc976bc02047128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b824b9c9adf9aaef59824766375a6ad1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af213f2a68c27e107937e089901f75c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f838db6cc6504ad291114cf495d51035131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a63ed2805e5c5bd6fba0df07054003132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa81b8dc5aedb94cc3847127859060c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fac4d84e48bacc8e3c48b4df62ea8a2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc340e3eec520dd6610e399fc4663f5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a87b0e3d8d84ea858bc02f702bb239136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1267a10ff03636431d80bdf9b71a3ba1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd63ec020131d32d93e2b0ff73b2ff05138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4ba77275b20789765ae036f8f9615b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1220b67c43e7a150a6f36ee1548866f0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33a6fee651a9de4823365c684c5ac26141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eca429c09e05887493884e192345b57142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85cdc94a5297dc5c0b52a040145e72b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619023f5d40da0e1b58d49615f9b6a3d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16536e62b86ac2f6c313cb0d744abe4d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d97cc4fa8ba73d4c9ff369b31010f3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99b91dfdc741aa7b701e555ffd692b0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c531f572d0a541208c0716d49aa3fc64148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d0f5830cfac836b4003913db6c7a64149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517d3c688efac798a0a73511487b350b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4702484128d8c4ac271afecd10d887d4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95515e02c5750962029bacf010cf9a9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbf578f468e7984744e15bbad905389153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7926abe541e2b5c1a399da8f6ac1234154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b155ae3ee1e9015e6585db50f397df4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d855cbdd542883e83c67eb4515242587156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331df0896ac4d7010395981315c3f57f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e5f27e3d17f4c60a22f7a41c9b36e0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f586cf994cf69fc15b241a467482651d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1252a084111c2a07c673485b026e5a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853239a66286637e059410912ce346af161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b17cb23f06f7ff7a960627472032435162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd83c344f48351bc55ff92f13e5f9b9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68cd4c0d97baea695a2ad529a09e5fd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d951e9b5ceaf9bb34cef3340aece46de165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1a2ea64e9b9f694813a8011f919e7c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0aec47899cd71c4851dbe2851a6760167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298ae5d4f6fcce271ff1a6f1bf71f7a8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217972ce78e177f756af44400907296e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04702a9c21f6593febd5287a21391f4d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35b7aae6417b28e26606c0f130325ce171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9191d9d79f4e4036aba4dd732bd15328172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f2677a89077078969d501baec092ab173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62df8798d5d38f0676f90b15e143ea07174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6375e3f49e36b28c93ab480eeac522175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fbc17901b5350acc5287b978581e27176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7320a52c2ae06b4030b781fe1c4b3ca5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d171e70ea6906b885f7d77290cc033a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408319570449857dfab0ebf6ea3c952a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4418e69d09ff7624c30f439a7451e2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d67ed638b3c5877848264e7a95acddd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a16df320ce36ff66576ffb70b923977182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680afdff098ed6d89b63cf745be9eec7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbd6076cdeef31a70731ed3dc3e6be2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d41dd5bd894bca2cc3ca4a937967c8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d4b30e10b30de8565b4d52a763f510186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5901d98464cbdf95c4cdf8bf3ff3d03187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb905acb11cde2c34b850d1dae7f18d3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2a6aa1af7be456c73b03cc7ed0aba1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9851d1aa43616c8b62a5a6bbecadd24e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b85e225993b1dd277027eb6683f196191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2dec1d13932ed824220f0610eabe4f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c437ccce2bf7fb68275a6719589065a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a69235dc81ff407099b4469badc6bc3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f2c5f1161872cb66ae725a56ebe0ea195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d098e3785dce1c747b1d010604df4f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78093ed0a59636274728ded1d098e816197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fea79d638e6871aff44e7ce7d72194198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9ccfa99d9e69f60adb0094301020d5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805acf2a9352190e443f3616c3e43b30200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce2fdd22cc9e6de9f73e93564919256201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b4a5e5384ce662de0e39078fc5fb87202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958c9d57d4b19effdca27ea8ead2ca00203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28050bb0e88499d4b1921d464b395ab1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa30e0296d7854004b6fa07dd28f5d3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8f576fad984bc94e08cbd6c5c94537206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34852d6ee9eaf634838761d4f2ed362207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e067747a7934c438c9b16effdbb49cdd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbe3b60b78c2eed85d6ef790563c311209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fc7946f66197801b4bd65c842e9475210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6f2cfe3310c763e33d1ac44d1dae74211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c4f3ab1d374494e5598712a4d13439212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1cc06db765895eec97f53f6589761f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e11c8ffce88a3f4d7af0f1c782e5ae6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc48d08d0b23bcd0acc74b7118f36733215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b084eef6559cbbc30779174913911d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f767dcb3c77af02f5011d7807ee61b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b028835e6e1f08402baf8fec0cb87214218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac7c17cfc8f5fd5ee3e61f2b233f13a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174aca9e6e37ac34ec24b539e9a3adfe220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f52eb3cb6f83c74991979dcd316822221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa002abfcb4c22eb6e957816e17c187222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbfe4e551996cf78eedd0be4f621b1f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f88dfc5428f9531a6fae49f901094e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc11e93150dfc4b692d4067fca68eac225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77eab5476c02d44f35542d3a825b0de226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6acf2db46288077aebe1ae70b883a84227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa8840183451996c33e8ffb694f7fb5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eb29e2dea6612278717833cdb78990229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4110b8033735f385546bd9d41c613b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455231db6d2643061713f1248606fce9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07681fa25bc81bd55cc5ac2411c36fc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ac6c71cf50466ab70eec5692fa0133233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c909e79bf1d2a80c4bbe7ffc7a1688a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd726f4fb9cee6c50f189f7dabc40155235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a024855762474465d25891be5b6533a1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266850ae05fd8925216ddf224026ddaf237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d21f116c206fdbc1424a0bf164d29cd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f42415a9f9f17d8423bd2b4b6f6380239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae784415025598e2e8ce83c17e6dd51240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc8d6b6e9be10cf723521aec80fd8eb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f4552eab02b08fc32c5c43c524bea0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c82f62c27080dcc3c3fc235c4fb2ec243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9e3eb82918feb2f234da05e66d4aaf244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecbff22c24a3768bb815541c7cb74db245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812b271c8e246a8e17372e28ec1239d6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a532e4b87171016da07ac503c5ce0cb8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8768206efbc160f2dc0a6d5db5b6d96a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f86bd494ba08ed4270e9f7e9f628ce249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c31d38b8cac5f5a54f29e1ae3c9dbd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ff4081859e4b845e945861a4c9c2f1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548df4242fbbef5ee615100f4682333b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e028b0c7bb69a7d9a771598301a357f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b478e3452517e7938de1fe4d5b749b35254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf852af278466656236c6511162a22c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6aa31ba22092ad1b4b48f435db4e47256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa0f74d74a0e520979a1e2791af5c1b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d57449c67cd59c0ecf982befc9b7db258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fc262ae816bc908854e5b04c102888259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc60584e0a795ff0002d6596a95943a0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac9c94eaa5fb1e6d0199cf8c68585c0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb82e11d0e2f4079ccb210eaa97505cd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07e462c596591c4bb9fcc8eaf11cc9c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84532b1360216b1181d4de02b79ca56f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e874149fcf9320566e435bfa777cc668265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0016108438f9dbf40585acb99298718266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae479cabdf356ce19068061758ce9df6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486438816d366e76a1ec16e6a754dcae268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcab0997d8c4670afe240398330fc8ab269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f22695701b5401dd6a1c24c6f3f76e0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d62462da999a1da3ba00370049fc10271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132141f8c5e2f8f2a3fae957da40d0eb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5df56d79cb3e79aab49e01ebdaefa1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c711e3b18bef5b87cacaab08ba1b457274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56a43e02e7f98cfdbbff81cc231aa16275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821de456f1c86b40b64a2283fe150bb5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229f5c43f51055c4b78016696f32404a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e849697e13d8d15a61d2ab252e63320c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cf2246e70c8c155f52c74b2a87b53a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393ef1045fd9142921dfc441453cd6d1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e338a2195ae2358f871780d334631f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913376081eda61fc3b3d0d4e052c2aca282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bedea1bb0b693e07ccb7efe4eadc19283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdf5f0652b452610c6ca7cbff6ecc40284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c820f706d180e51b5e66ee4ce19c4e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6ba69233cbdc972862087718764ed3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc054cba4cefa9476e631f73e8ea5ed9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63b0b064d1e33b4c194b603c38ef8db288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4667b66e3833d6047a191606ce7573a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0062f04b6d88a0b90fa6d80d470b094f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abf2bf1874f0679915662c2f78067b6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb9db28db0e17dce555f6ae38370c48292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9686146a13c4705928740721a5bc4e21293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff31ecca09431e29b6c5ac9dcb460363294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81037eca726681fd91c74edbec18572295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795a23875c5eb7b03a9b94303465d2d6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db230c92be08532cc89c4afa6d33c285297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c66000a99acb028b358233e5b2541cd298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ca6ebb706a65d846c346bc43e2430c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039cc63c54a10d934a922e9680873f69300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71bc92a603a574775d8f7677b1d9ed5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2837b86cc021e3f7fc48e87559d6d3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09a6920b9d4dcd241b99799ef33106a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc85a8fe4a75a135f6fdbeff6f7cc86a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6780e89454c742d218c550e7bed6e4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2d111e959c062983fa4ef9c5727c92306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e020ef087c73f910d46b598e5812a5e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf055fb46480d5de58279294745feae5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45eebb5283becba5a45320bae8a9995309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0567c736108b94dbd5f40380a5b94ab1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c7f4b0e2c601db9bac82d9b71e74da311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f3a2e0ca63c5c67f1fb14fc9276d6e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a01cab54b8795d683e99d43c4b91361313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c81da4b6200cd9436cec5121636724314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d8d6893518e6e83a6ff72dfd4b4e49315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfd52299a967e1dfac17cbd399aff40316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1e5f136c06866c56da974d43423faa317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8596ab158c831aa76021fb7988d7325d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b24983fd18370d53c12917e9855c2f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bc83dd31ff7bf8b454c03b4af53f89320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0d74af35b959762462745d418c053a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8462467b0b801fd84554527e0b648c2f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eeb58b8afc9f82d87cad3fff67cb88323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef07181d37f7f558b599c6f147a0392324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fb03a3c4090894cf9b7c21fdefd441325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10980bb62f1fbaf6e2bd2c97eab2f0e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2c141f307a8a09b635a01f65302e5c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a673ae67ae1fc1e6f9a8aa9bbf6ba79b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1432409bd87cf181fb8df95cc1b544329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358c4cfaedb59e18ac0c133e35be8ba1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c4ba883b7a92aa677abdccb191ca16331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9f525ce896c06b601ff001b49c9dcd332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83efbb5209054056125a12624c4e7468333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200ff515f845b112313edb46b32902ef334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be58f8cbb8d554a810b34a1e4c33001f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989b98784bf1fa926e9a98f765c205f5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e2da545daac4de740acdf3aae56190337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ced2f822327bb214428908da91e5fcc338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11fd2113cd547d26fea8ef3b324155b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288142355e0aac2d8b74b67a15976c4f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190774e35ab527b99d57e7a32681b738341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5b5a68d66ff8090148124010340e87342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f0247f09c3ba64868748f29d84a994343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57487edb99f6987fa212642140a8af8c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1255a47d31edb3d6dae4328fd56ccd2d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a2e632f1f5c6eba37824255b967868346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef8fc5e071fd4df2f903e5509087818347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b6a369bf9fc3dabd61cd020c57becd348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99e3aeb23682ca6254e321a5c70ddc7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c01bbd8f5f0e82f09c991b0ac1ab2bd350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc6c5c66c8975c15a34e8593a22797a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2422bb58f7d013e10da2c949248fc59c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fae3ef29cd83c567d976775ba283f7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1561e89b1dae23a48d4bf8707c0bd910354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b97e1d5ee21169ba244d0508bd147db355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884833ea536fcb4a6d125723bd081111356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242b5882094061ef9cab33bd1b0f53f6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37360d7a8183b697f07b35d70463dc1f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4573dd464869c7933a5a952248521f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9abec55e75c5682bc5853600092f99c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803587d3fac44754760163badf1ca188361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6206031e615b4e9dd14c37f43b5e1e4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe767ff2b367e06d812d514313d8d462363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c4bf12143ea5aaaea8b4ac528a5298364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c472e0c70696d161a3ad9b3d839f6c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac63c16aa5a25bcf1407a8ccbfb1250366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2290c6a58605902211810994a2f6c17367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d9e38b33a8942a4a5a40e44fdbd269368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c2f689a2cba59666ab88aae9d226be369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c8180d2a10e44359c071ab8e42cc9d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22485531e8f225cccf2651f390caf105371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b002cf6f41bd7c2ce1dbb6b601bfc5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465e7b72ef7e02f323e7a4e98b074f00373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590a80448b958261938a782cafbd42dc374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fc1ba8b71a39c0b9285ec1915ddc9f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d637ce1509c70fcdfd7b6236173629376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab980d6c0abfeadf5e0a6ec56976c99377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d7ab5e8e7b082a6dcc4f2d2844a177378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfccfc48fd0566827c7e4f31c8ffe347379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ada4dc83923a6bb1f8f6de4c2f9a042380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8648009910d4f47278ecdc63e9e6a8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f16324fd7156eb117baec369e664a14382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8015090535f80af35e0c345fc944d86383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06118e8e42c7c8368fda3a396a1e83e9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5c8ddcc9c113ac40841d0ed344eee6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce4af014374bbc3fe5fff369bd8984c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde57e03d4842dc58617e402cd325727387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6114e1c2bd317a80c8401437c075f4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6a9820e07be7b64b741a3da744a79a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567a3aaf4f0cbc2313f7af1195abd49d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c62711ff0320d5229279f38fb8d25b9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2a92d518f10a032dc86c7bb0f43a5a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0e62af897b78053a7633c64eb0f3ee393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd182186929c308b72aa197bd4f6d8d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bcaaa5db357ef5cb15ccf51aac4687395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3b0238ae3383d6d4207463ce6b40b3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c15838e81d2b1533374f076aeb8752397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07416a72b197fa17076cc25393fa280398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d4273d2ad8bd6ada6fe885b79f4403399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961ada270b3b8c4f2d2079592416b708400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff6f84ef6ce0b6119918be90bbf221e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a96d9d0d4d56e85efed39fdf8cdfa92402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeace46beffcd36e71d30e3a0b509c4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9feca96ec9bbff27da553f2fa9aa48404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3080d233eeaa44cff461afb1d857e0dc405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acf91ab9066cd5e48ed8a83779dd1da406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d5d394119fe0148cbd67e99872df6f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7b5a617c909801020438beb7fa23c1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f5327018a650b95f18f9761ead8379409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28224e657d5995283e038031157d65f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86688e76ff6827f6c88b85c7e0d8e8f9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6585ca3c043b3cfbd159fae743a5efec412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8646fa6c84ef68fa8d85a0872decbbd413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbd3970219a1929cde6cc816c226d09414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ac4b4b53cadacc639b1d7531750b03415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847e7c24c497cb403071acb0730e5753416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ea0e7ecebf78c4684bc9c01ea0e648417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061d86d5a5f4549ad24e955347cb1932418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0efc51d6f3ccec6d9d687fa2529d21419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57fcb90ba6477420bdf63d8f49b54a3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9370cfa82747b8aef9f87e396c30d296421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784ff5136d36e930e33f76c4486ea76f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f7444e3647733133645b9798369b3f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0d06c0512c431f65f7fb2d46a1a426424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9275b876125b3d746d4641f9e4ba8c69425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4019438d95d7189de96e9711db305d7d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec379f4a436db1fee18a3dca689594e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7e8d82c55affd87c95d8853ada16a4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0423334284c23f83f605e76d9f4ea11c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71ae67e5f3ec96609a7bc5f366eeddc430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0af8b9bfab75620ee08179623a96896431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17934861324705758c08861a75da92e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160689af334cf9c94cee7c0a4b8b9a0a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb433c6f1b7ab8786ffeed92c90c9df7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd62142aa8c5a58bf5721a40441af0b2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7a1e6ed95b7451b279669c499d0128436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a47e257764d78c9158b1d966ecd377437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e9d92ac68a1f4df95434d77698a2ba438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931f1c7a379d573bfd22e455c3d1f5ff439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca55a12032949e14e4236669b83671b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36daf17d1e6fc0bfff666d12fcfd011f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59caaa7d5017502a824d3a2f7a8a75ea442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13089e053240dc9fad39b1ff92723e1d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4814559912021570f2dbabc82f4afc05444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38230de2cc5cc6e24652e2f1ebd576a4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9080f5c04d011218544db84e8a1a83ad446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a8686ff375e51fa9ec103c04e2fa7b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c71ed6c2782c893d840149f8e91591f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a65ae8ea66e793394a223d077e0e605449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7600c580c477612952d3b3934f68a25f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5732466cc5e205c194fb26c3b5d1ed73451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec33476f184cfc9c4e0e06409305a282452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7896eee8be0f5608c9c3bc278cc51e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e4cd46e3a691a9e3f2bc67e7c3e8ce454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ffb0bd40b67b99198353e63863e817455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aeed63969c31e41bad41f4211d7e0b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5aad3b76d0ebf70dbbe11711fe97f9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599ef6cfc2af6cae16faadc38223bd62458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aefcdadf3e4c421e13f5b1a8c18eb81459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5a5f0aeae4bba8750da8171d0e6704460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce677855b7fb0c74eac71f4210009519461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dce210a8f9f07a267641d68794b0416462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87951b546f1068201a9a0e216abb07d7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a7bedf020fccae9f72b573a33f7b8e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ea0b22cdc06021b302cb687f8f881d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65adf0bc834dd880cc4233a8e7cb98e8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6cbd00893da85ea10679b9215e9a1c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fb79b45e8753020123cc8cf2d78f54468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4e40263eee01c4c987ab1ee9bf6b5d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dd66fd6594c24692b53037ba6cf7a2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66b0d6a2987d0b319101eb6339a2a8f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec89df32897efa83712b083a476e31b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625a6654e8fe9dc61d683e8776ac2c83473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e14b0b10023222cd6b6118efe97da2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c472f03fae083be857b820457b262ce475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7514207ccd0c4e027683dd8225334262476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa2e08014d9f31b7ec90037f6068007477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de41d8b0b1f7d4b36f60204f380d9ec7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ec4b9f0bdeea33810a41a4895b169f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f62ad2455fd4857674bf8ca3d57907480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633b735a243582fa6f5b3933cd6482a0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d710f814ffe138fb853c85253b5d777482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da272c02e89df36a1e6416bb9297dfb483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860cf3ff194366e0927c9c42c743e3da484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1aaa5bc4e877faf98db3d76877ad6d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b1bcc3de227366cbb86679057af593486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0a35406e4215bb8279b72c068bb5f6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1218a8eb0674e733cbcb780fa92badb5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f4f636acb298bb5a6530f67bddbbc9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b649f278ccfdec4a05bbfb2d81a3d34490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65767a9a35af75f938fbf8e20b34f866491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914e3d8d35a2a881a41798e597af54ee492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a48de6d70c2054afe50294c2496c4db493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7bac1227bf4dedc8ea1b9f93aeabc5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2298380a7261d0aa40d579730a26873495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbcc03ce50417b7262130109f1eb9cc496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1a25e0dc28bf61aaff3ba87a908024497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47797ef42aebe15a9829674703704991498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95e47161810149e5333a75f31dbf5e1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eac3fd19475bf4273498eea18a83d54500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70075b063444d07f74042478c826348c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b482d0ab51f1feaad92c289c6cf2ffc502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ff787abe8c4497fa0b26a34b2809da503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3478f6694c63be3d35bbd7592e2518d1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1fa00789b680f0066143d16509298e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46de53219851126c89c4068506e480fa506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8ca288913c44420b343332e5f9859b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23f207a0d688e3a9d22b81eb27402a4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20340c08d8ba8a87c3ad65a1fb52d35509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3495781fe8f489ef35e654ce29dcace510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4383ecdead1a07efe7c968f9c7361a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd14d616d1f6fe146318880fee1a3bdd512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3183a7c288e8ca746a67eeec9397610c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cb4adb26d62f77457dea12093541ba514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f06a6c127d0dc01ecf35b58b0231443515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fceca0b4f4f0362fa94d67e0384c895516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1febb0c4d67bd9615509c525434e23517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef2ac6a71eb1457317c51e32c240146518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559f12126cb9199357e7e3b6d15e2b54519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e75bbddc71fb745e21943953e94d5d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a064850f3c039b5d1a46abc2241105521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f83259d9cde0401ab3d0c8a77b312f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311acc65c335dba0ff24c0f55f8d33e1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee908c7a8f6eaeb85c6c33621ebbf50524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0da8768c869635e206941e0d29381f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca441700337e73d077d214ae88afc8d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5f479ed89960c8697a659ec6eaf504527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563fc5f018356fc27f6703316d394bf1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9369c6a5dc0389361d327a5f55574c2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0995be479a293b86eb1e84fea3cbdf28530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007bf7892d60d3b6ac3976ba1322c80b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d51b3b74fd14d5481fc37fa8debdf8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e350c919c10c351a7b15d40fc2ee5be8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116ca9228e20939d18b5480432a806e5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa82e85959d9d952ead725cdeb94d7e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341ed61405060a5909e9f660c18c8e86536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cafbdd19ff26041022d8c61fad3159537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53908172481bbac65883d9466289b43538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50554231c1cf28411b4fee0529120b0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0118d611e775c3a3f16d33f9e493dfb540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3d104e4dc1d0778b228f15dcb78621541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a976a47f1310ff7ce5919ecc41fc183542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a684ac667cdcd4d0d86a036e954c20543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2916b587ac838f9a08cf39cea44575e3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40b016b54afa9ba90defdc11653dbcc545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9783e5194ce19eaf4aaecf2593eba1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d793f3951f2d37a0df417386f214030547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2772f07bdcb2ce4ab71bbabbf46a63ed548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6499fea067374819dcc5305d7ba9f22549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26285127a7a79262dc3cd7c32de444a8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1a139aff924ea1cfb61f5d3d4eb218551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1480a92741548f508b0609c9c9a90eef552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f387768531f020bfe19ab2864a5a9fde553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a8120911d36f044a448f15ce719687554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6718004bea232ee7fef4029b8ed86fd555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cd9687771b901e01353e9719e149e6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bc6367e8ff043957775740ede0e8e9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401a2ef2289dd75236517e0161f685a8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9db5f1b3ff5a3262fa9414c0b4356a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3d16ab77589fd86fe03181a51c61af560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358d2f6d4df1c925b09b16e756572bc4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b72ef045dc508b582ae62e2c97a5590562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5122148819034d31984e3aa023959e8f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab330041fda9233a0255e09a8f5006e3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d07546bf2e568efbecae7677a07e2b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3d5111f690ac96d83cb61026387b93566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b7c2f217bc482bf770e4b0da0b485c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800a2e97f4af1f18d3c72c7990e59922568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2a68f826131d48256040bdeed2c3a7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c3c303bdeea82ddcbb8b1cc7e97cfa570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd6f30582b4efcaf05030a898c7eb63571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f98a15a4e3fcc759b6fffa828072f9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558c3ba7c78c6f53ec912efe5a21de1e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58293bf970fab35fd94cf00282f65ade574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d0ecf51f1c1b2a12f3788b8fdadc46575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aa56ec94e0aa0b9f38fe9098cac221576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b720e5a5d4116a8eb92cc1456bb8cdcb577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e20d2c45d32700218ede843b9ffc742578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1089822f1edd6d8edaa81b1411263bf579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc966b3c130d662550283850a3ba6ad580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a884e999230ac882adbab3cd7e4fb72e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a65cdfd441b3d6afcaeb4e9bc6d792582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041ba1e1e6c82f4f016c8a1b0edcc5bf583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7930d9090cdf3c232732d0d5f74c10e5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfd6f8ddbc1f0f84eef737dc52e1b97585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752305aa2e227ef748520e8e8cfda27a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd9b0f1414ae267fde51b9fdebce6d0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0480547f6820d924332aa8edde98d034588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e83b5211294cf253764a8415a9adbc589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a898003acb32a547676c9a04601e33d8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d231c4d96e414895bb4d88017e5d17e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b2acc8c820150fa001780d3deb2c94592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7fc887c8be7a0b994cab0725ae975a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69100303790127cbdf17508e1acf14f1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cc3b7b1cfc7b15508198b9fcd254ee595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103392d9947a7fb91ff91f7dca07f9c4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cbcf1b369996c3edd8d8b420ff7b6a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd5e408305e115bd2729bd0e5738db8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283b6145480a52e00b5cfd0d39ac7e90599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3a41b320b0b0e7684254e63985cf56600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba97651c906a24b2968a5ef20a1c213601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d032b87fa2d4884f92b7ca151173aa602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fdb0cf5b30f5f26cab936b984593d0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6903a7041a4f3d5e78368b42e638d3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f2c406b3c322c9f94f61bd86e16c93605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dac93685752d1ca1f5a075bb45723c7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81982cde69a99d5322ea3b3ae67a9847607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0879f3b3ee911a5a8292150c17c34f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f887db40a2a860b2f826ba96bfca6106609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190c5964a1db7502926b9797b212b4b8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d07ffb5192722b65dc38d592a49f0d0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae4df9d01c4cd9eb7fa28042f8a9648612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b366e4926a6f25bc89f8a3d4f1eef0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c0fbd8f9937cdea015f9fb33f2bd23614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46b914f214189aeeb6eb3dd8a869bde615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fcc51161c0d4372e4cb8984709cc7a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2038d3f4c5a810c6de185b88a9f5a69617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565d0d0831293d2e06766e054175c410618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62198868dc0f4727183ece50c9d0ac9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25b7abc5cfa5943d4015583eabdc610620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ddb9adae2d7f4c3033b33cbdab461b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a05819da6f73831b5881fb72d98996622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1729c98f8dbb9925f1949b0b938c245623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81685a36f40066beb90500e2a6a951cb624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3991744ac2c952876610e5f104d61dc625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9e6c3b04c04ad870f48ae5c50cd77c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba8e940a86cef13cfae44af5ce439d2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8f7152d944e18ce461480d9d8c9b5c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2bc7c3562f8a06d7e864128c2f11eb629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d09c538298a8933e1396b9a793591e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e484bf8b693c405d11c318caab91db631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9637c9a3882b7444abe6a336dbe25f52632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233d9ea389931c111e101faeba162b38633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fee553ebff74ca166606931883b148634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381df0e5d063a2c33b851becd267c638635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af85fa5ed66e039e0d01b1bc3c9ee8b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127961866ef7511c44e60efde56be803637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337ddaf3fff11d50cb6f1aced139817a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4680083b9fb80fffe996432638129945639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053fd6654a039420214880f84d34fa19640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee97fed520aa13b3ad1e5ef804999b4f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f166b898d13a54d2848069c45f27641c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa9e3b6ffb0320a54923e7ccffcbbd0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f757919180c029e4372b3b0486ce0acd644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e5b8a4f28e184eeaa37e6edbb1bdb7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c0834711918cfc4b58f2a03e252ea1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1d3ab90dbb820866be0ca48679ae7a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d65fd921cd1234f3713b2b361462516648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c6db96872848d9724b2b00f8722a13649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7358c3e664365483990a03098ed11b4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42783b14063fd2b01760e64415883fc0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7544fc1d1737d460a690f7b5bdcbde652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6b90fbbb176ccbc5610c70ade1b69f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8047f28f25ef175919c1a9bcf543fcaf654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7625f99b177f4150f9a2e4300fc769655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2a6be4f4db6d77244f363c3c34c17f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51e501d10328bdc6761b899b803e9f0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d3cf203979253a342d0fcd94b8d60a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953d51a5fde170648ad786306e822131659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1b6296e68faf0cb5956dae50a39e4a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff53d63f482f9165458d58d15859295a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61ebb4fc41697e805d14c8062bf5418662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fde7396e94098710aec12d92588afb3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8103f9c649ebbc4fe2fdbb2c5cf23f3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e2f2adb37029cc69a39279ac5da567665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2662a69c3a4e8dc531e51420212d7e3a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47912ff2d34d725a97ee3d9459be9629667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a513404fab83dbe8612581b2a9d62c81668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494a94df98d809a568ed5688741d05d6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d29fac661c8800d991db092b9860413670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0054d6aa46dc45e562ee296e358b83671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f37f04c031a2d7b9ea95f5aac729a4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcf03f2c0b91d1e81a30d504ae477a4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df30c60799b06d1a85c308e9be8590a2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7511f45c206ab09806b4039fb8d73162675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c730f86cdb0970b1f6b05b75bd9e3f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195a04159314a44598da3df42bd7e1ea677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a604d81c7020da58abea01043952bf92678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0210433f6f49d7e0d77c28aa98eb4b9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b4781a16ee12a3d0151cc1cd17011b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e5fc7e36073f874b62379bfd5258a4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea4e2b7f7c0e958ada82c69a62194ef682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897ea7afcea3f0ecb7293f60b87f27fe683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416b46896eb440512740ad78b751597d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06164159d220f9e7e3cc0caad1b0405685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fde8e1da597f640195bdf2a40a4535686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d7ee40bfc5a8c5e4ac148db7b791e7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9ea50919479f79f37b7befdb61d811688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e753d8818476347bbf40c3c125921d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448440939755318f789d668a6bdc57f8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d0918e88bec4528114d0b8af31b31b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aea7680f59fb7d30ac08564b98fccfd692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10babfa675ebbdec6a827ba5a70b9000693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99b2359d9d11edeaaafdbd7b7c02929694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3c7a6698ad0c4b3475fbf1d005d0d5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42a26354652412c7cdc4899e9107e64696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585049fa7f99d2fe56a39ade0b47b021697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea2dfd872e1ac3a0b6827fe5a2418de698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b162d673e012244762088a39720e01a3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18ef230f0687c3e5f9c08369438bc94700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f5565b8423cca44850ab061d219745701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9e94e76a66f1e1648b60a21898d4e7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874fe67d59b8f7b6cebbe2e14b630a0f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b3cd186c58b4c62e079a7e3372d73b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9262a321ff07482426b0b006ba100e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3146f6d5cbea48def9d1362ea92f40706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e356614e68ba5dcbd0fed1d502b4b5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd3129aed5ceee1cc3149e3c26dda4e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263f22ec8056c203d5d15275d5829ec6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895a441e5237e403b7e95e112e4c67a8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d680508aaa948463c82cdc9e4371730711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0f1476a92f5e4425c84b72894c8d83712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eada3f450bb9fc6cadf66a60eaadd0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73b0ec1690f47bf94a08fdce36bc101714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa14be327c4c3cfbbe2f87f858a8de26715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eea822b05461f92401f4733ec42bfe716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7786f9d4d619a96c40e26efbc2218a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f8faecd3fbee589b76317ea9812672718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f785f48d1a27a9f7282c5de2fb48b9b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80885e99a6faad04372665100d879a24720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48c9878dd214ee0b82d0554cf49aa9a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e66bf9c5771f64e1844f83bc7df99b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f75fc5f1b62efe59d6fe8a42a5f1652723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1096ba1e4abe8b531010a363623106724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44188665069eddca31cde3c26ecb52f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680b8c1c68af976178136ce2b9e01fa6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433cb57c753b68219fd657cb4c68e45c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e11766256c72e951e917d4ea398a8e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92102492a6e9d50cd66c0997d4abb92729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75ba2abd178dd9b3365da8f51a517d8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0cef6897e92d4871bc66a58fa36405731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aec65791cb188e896058609027eea29732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b119d6e01d2536fa047e3e783ba58541733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d849588f5187ddd1defab95e3f0817ce734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd9cd4bf3aac65d4d2c38027943e169735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e24c0021ccd32abb267be9376c711f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379c813cff9bb845852ee68e6712f120737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9072b68a30a5c30d80cb5fedd24f6eaa738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58c384249db4648d91cb8882b2fd8fc739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8714d5bcf0c71cc5bedcfe9c4b24c0c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b453de9f791e7c73da2a222074f2d071741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3595023920ee84e5bd697184f9051845742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177b789216f3b3b1cca44894e58e6589743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede56c064ceefdb3372832ba20b65e4b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b57d928045c10c3c768a0acbd762ac8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2228d969af3f3e7aeb43d29703f82d1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd956e2e5a0d7342314b9fa53d10678e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c078dc942dd7c17c38b21da7a1392b99748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f007e75d52857806f31d1453dfa0455749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7509bf927e80335e456b677fed068ad750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b37a7c78e4c0a2535702a3543523956751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7daefdb494b97eb594f9d0992fc067752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea014e9691d98b6108fbf317e4dbd80f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483f557bdf4685a150a0c45bbe643241754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaee98e0989c51d2893237417cb7982755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514d72462898f244eab87ce2fe39861b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f91ffcd02ea26c57ba3d1b7f97eaa76757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cc2376f606d4e9fe94ebd2936d5758758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74be9e7d814ee9a4148d958763581dd8759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86dddf68ce1427dd88b2a823bf8dfab1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf2685d235305b9dbee734e813d02f82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad46888695d6c3b8bfacff4c1a90d0ae3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafb80b690c2b5ed2a2bb432664e88764.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7f3720f9972ea3cbea5ab5036412d05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cc26ee94bc769602e77e48664db5496.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e5cbcb39ff2f046cb67acccf19d53e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215dc167660970bf5ebf432968b5beeb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d974719fa6a6482d7370d047a5008289.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7e2cb6989bb3fb4d7fdd3b2c791b7910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244b29c22baf05c12bdcfff835aaacf011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de68e936f1eb7efc604d3b80724d7d812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1355ea1aede2c701c8ca97ae325e209713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb10bc6bcd384acb122d6577c45d9d1914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a26621a442940a663f9185dac2e91515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd406db469b66850981e1f92fd67681e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61372cf17aaf7e2e7431bbc192fc04cb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b82b4649b7f2e4f181a67861bc116a118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802fb61481938c9c634236d3df4c028d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3f1e4d0bab9545606b3bcee2826cd920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfb83ea56bfe5f521e11d630f2e501621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425b57be5ad9a758a21e810e4f4ca30822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de6a039a2d67184e475b52aac2594b723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734ff6b4793e1151571698a59e09dbf824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043f2b60ae2064a34bc436fc5af2b95225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4638939a07238ec137c34af84a416a8426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ed919bbc3b5030e0aa7ec1f72fc85f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecedf21ac946f9b7531538e1429b22f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9059c8863dc277572937e3d8a1547e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cea404b4564aecc862895220b2548830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7f8386bb0a6304bd8480f51d1a5ace31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dbec797d2e22ed9cfbdc297593ef7832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e77e487c4d3a4d89d5853da175b2ff33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cbff0b52cc78e12b52fa8d963f70ff34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360578ec69239113ae8f4b200852814a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145283643855b8d539727110e1def74c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f76b4a7fd441b2589c93329cfeab0437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf7c6bbe63282cd6d2711986aaa5a7238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbecddda0dc7cd3fea0e1c8fb831dcc539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4121b7ec022d3cb86623dc4bcf319fa40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafd2c2ecdd3df463014e9028989e8be41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2a21e33c08466bcc1f621b6a36ec2a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcebe30e8fa63512f81eb0bee67fd84143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc3688efb0af23195a8318ed4cec1e444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13de24a0cc62315a6dae6a567d5bff645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bad3839af30bc4acfd28ed20cb53eb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76acf9e961f3b35beaf85b91567b913147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774345dd4fd431f41baca353c885f96648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639e2f72e8ab143f0ad41eb7fb38228b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dfab8547075cdaa6f3db187dedf1a950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc4504f3377cca60d53ece23393f37451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d186ad3bf1cad5907cdba480ad1b8e052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3a497d533ed8e0975c2e3f11790b1753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32478743d4293d46c11eb06090f80f1854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cce35fb3bf55e37a652ba1a029fefe355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b8649533bfd2b093accf8e760ca87556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc7b576a02bdca4473d2dd07d3b834857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd664a6c52c8e7d7dcc2ac723d6c6c2958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061b0764a70c0fdf1e78a6499532fd5859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d9368d36f3269ba62a6cce7ba75a6360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e0fa0a1eb6f761d3f2aac4440ce25e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac1f45a6811e8dc39d32cb70302383762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbde4a2fb8328897934c60a1e08eb9563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21cf1bd8a54e42b94f2835dabe35a9364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150bd4dfc7e827df28360c7f9c584e6965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422b72b4461ab281c243a4f427d2953766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c22800c9c8e91e112d872aae31b2a367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926c6053704f0ce1a04b7bcef3d6ecfb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59c6ef5174860e5f92e7b92e09028ee69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256272848f1f5381776f7bdfeedd508870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e45be2ad530df8ea137c8cf80cf498e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb3cf1ee88b93f264a94fabd33dd3a172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e893907dd48a3336c82c73f5bed5a20a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96034b96cacfca4ceab3b1255f3969ff74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3858da2af395c1141646d5557d91d2f475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55718821e237eced86b999388b90ab9a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c41f0e908834f666c52b7c00cb30d777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933f3411715173576f3aa3c8528b507d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5887dd48151fc66504590c18ffa4bfa79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e43a518abb3a69dfdb25bc66654ddf380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417d6c3f1830de82299ed7eeb080ed1781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e617701ee7f2edd0c99c90ccd5b43b082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fbf85f5f765be1186ff314b0da58e083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17be4ccf05e8aaf85e3c94c4603e225684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a235730ac52ad9ceefd0b4c59239afe85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfba26c41b7790732cd3eb66d36e04186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f37eaf92f7259a7e1cc6e76104917b687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6893ba28bec6454b4892c805420d0488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7165fd14abe37060274b85120d1ef6d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ad3859b958f884a000359890e927f090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b274a1efce5f53421de1bd499c13a591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2b798a7f782e3497a38a2dd323ec7a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8a2622ad81cb5c636d55f5192ccedc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04503c9cb390d101b655929495afa57394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3278cf5bff008f107a2869a5a1456295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01295569aa47d64ed8bd0bbbb3cb208396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95f0c035773d2875833b747764a584597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8e7628ab6e38438f557fc06f19908498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfef54991449076d5d44fc8409e1f2299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536e7c182185f44fd051e5c8071b35f0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c2ba03db2c2858a1d930a0b94262da101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ee7cc58694ba5243b21289a509cf1a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abc0c1f1bc2e745d2441b0ab179e14d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161f6f8b4e7c0e63a05f22b74791d232104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14745f2d89be99e37f4186e2be5a1c6b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed5a479644736cd854c086830161e22106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7041b2e0c7c8f7e0b5dfda2895bfbf107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a502f8ce1463d276c95dd6f574a7c2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55910572c6f906cfc0dc7f4e20c1c6e2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7007e20b1fca36468c2c73a65f778105110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c764c316e1af4368b3a827ca865f76e4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b52c75072411d7a121b7c4caeb07fe4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350c7bc29a0e00bada5552a52493a46e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeb19f8c4d2a19833b763ffb9f82ac3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b496ce1e305544fff86b4b689e655df1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0870a7b766e167857f34cb35a28dcfb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e595d7559ba077b40a9201fc64789fca117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fb347a4dcd62997dcaca71c4e0b880118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cfaf0604133ebb85ffa713a4edfc37119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d7184405cd4ae4e545b93578bae390120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d13aaff5843793fe70984da9ac33e5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc08c4c029dce3eb93278dac09fee09122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be223e836a5dc8db497daa1608d86ba5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d779586468638a961b545503dfe4a52124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3b05a568057157b08257127b315721125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44121443dbffb51e6437d9b049c05806126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ad5aedffcd6d89f546fa9a9428e78f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5139097f8e8f95a98e4a6a0c90fa70f2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f6588928e741576a543a18a753018e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537d11ee64d9820f3beb294b50bf7ece130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3406e21c98b0ade716f3077c4e013e3b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ceed5470df72e7c4ccc1198acf9def132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fd61950c2976a4049d18f3f2f7c588133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62ffc195e765e7a486d9074df811100134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022685a4113a78ee4302e3438bd80855135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eaa91ef4c1d8fc41b0817b9a9be0a1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ec0ff40b08b4b0cc8fae94f5f297ac137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e517f731a9db3d58891a5df9849a05c7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9367b0452ca229a353a262911a83506d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0fad997aeb2bb28e61931ed33ad9df140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f3374c7061202cac1aa653e221a2e2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeca7aed964009b8651f8e83ebd0210142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0df261a5470663e588c2bfb1397fa6d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982866e11c1f569556df155322ed096b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2499ddfdc6accf46b885021d6bc3fa60145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1abd8db91125ab792b17dbad4a1166c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154852e7788c417a7d760513540ba0b5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbb3847c5573d5bb3be0e8307f05312148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a6c568552b69ac25eab14029a37603149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce9db202c048d98571c22713b9aacc1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441ffa826a70f5ed720dee1cad1c72d7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520a79912443c120bc7616d4f079b921152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1745a98bb04132903ca150d1607cb5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306074226ab2f963b8a2f05e94026107154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6488d42c50b2e7e0e18236cb03a67267155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c787ec56e6d3ecc596cbb6cd488f15d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96145d1d6bc2633ed497f9fd02a3634157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3d434885c7b12c03f93e27f3fc6654158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c6a174087af59d815366780c355bb9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadcdf1a8aa0b9dfe65dc08ff8b3ade8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02501403f9b0f20009755e97a72aacd2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c03faab5768f3d434159b175bcab33e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96027d8804fbe3229d7b8ad07df9768f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95786fdeb78b6f9ccafcbb22afb3dbaa164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0838973d45e2a0e7273121a0cc7b4ae1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38ab71311fa5bc3f1f0193ca52e6fdc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78750c0867d3bf8e75c4580923017bf3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeb547d454f15b4d81153e73ad962b1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad92ba9c8da5b3dddcb8a33b0fff531169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6426e1970488b69123524151feefce0a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9108838f2bbd7a16e5b082ba1b4cb239171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcc25948c62280abf1e5dc4e7bb1864172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e85b4b8a538e4e8b85ae10aff29f29173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bb04f50e0946296d0ca56bfe44c754174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095d6e80d0e91c42d1ed7c6cb7648b2e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e65477d782d1d0ac68f4e7e3b205e5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fbb795df424f0070763dba6bad1348177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9013e708cd63ac165193462092ba6b57178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c08f6310eceed36127d397f820bf3c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b492f96bb820dab6f6a506972dc21d8e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273d1711ad2109408f7ba174c367b570181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd57642870818a1007889067c1735c6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf484296fd65f48a772dc900a05280a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbcb385af0ca9182bad1b1334addcac184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bece25bfabf0a235b6787c7f593e5bc8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142738c317b35477e1f7f6304543f410186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468ec7eaa3e40dee55dbac322f154a02187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0015904e69a79084b7388a9d871ee180188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4bb4ea378f0c6b19287e598760f1b5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8532af3a687e2d2a470354601580ec190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f3fc612e76351ea0892de11aca2cbd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08faa04a1ae33cc99fe9970b4e2972ce192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d6cd1ca9ed93348972e60a92b99e7b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa2920f55e5577e7f381df983b3eea3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2673394eeb8893c06b3380160300396a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a885d53c616c9a58cc4ec29bd17347196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494b91d25bf4201131968db027ed28d9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe7b9d64dfba1d08f3a8791fef43930198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ed34b7040d7edd887f50ba3ee6d104199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acb42e9cea6503b89967a20094f8a2d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f60a2e7a347aaac1f2e1cc2bf89212201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4b07b907d79a9e7c524dfc959025a0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9152f42c424e3c0ad98a1024e648aebd203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15419e3319f8a1107148f4ec439272e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6bc31bc3c4ac5f9f8a61d7fbc92c66205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6068e18b04f7d3f7c114724ada91b8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bbf4dc7b7147b1b6b4e10ec01852ee207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e913729b3ae7017377cffc68c18fbc32208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2aa43ef4063be8322ac1d01ea7faa5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0adb0aec6f31b4cf434bf3e281b9d2f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92cccc5b18712f018f9e87a1eab1e98211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95a84928dadbcaa390c1adf2895e975212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bbda09ce0e555297de1c6db5c7e1e7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5456ee2237ef7b9a2a6682b39e9f82e6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a46e65235c3f81d728d6d52a6eff1d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5800cd33532c0725e0daa6d9e0be7a3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c2331e7111bce4bbdbae5b736caeb4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5176237afe8535309f92bb6ae50871218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8483437c17e8680a9ae79b569ab53281219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1105124fa9c0cfea662161caddbee7c1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64f318d9fb7348bc1be0c1d53d1d223221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984972c62e14830ecb8fcc75ad2b1985222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d94c0a51a3cb6853599dc0d5824d004223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec87b4b0f15e5f57b8f5a219bf2b602224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ed4c267bf32eafc68191c9e8a20bcf225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b4a3ccf724b2d5c5ad9d4b41cbf9f8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fccc23bddf17013202c8c0af8305a5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ff12032f1bf53e532101eaf851df64228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10991a7b738d2630e8b0c62662efd58d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae1f52557ce66eeb8dd85632f22b04a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0c579a76cc6c7bf405786ff117f72f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ef6ba9063425d1d322d8a3203b9056232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718b8b73cf74986dad9d7d8e42069bed233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a016f30881a5f4a86ab17f920e71fc9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6509b75387b3dd8e85882163dfc587c0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8956c65b08d97f77563b6b46486c292b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac9704b54e7d77bc1895d62a72a3800237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735a20aceb4bd3b8f930983846f6ee29238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b1a4f031d019dc8bba22f1e4eb9774239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63058f89cdcd017f0fc11063d9dc8756240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f3620548d962052cc7a6d1da9c68b9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13be19d01ffb40de8530ee053006cd16242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c036810c85f7575591887192b1c01b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b407e7c68658f46deae41a01f0fde686244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0caa19509e68947b94617c3eec66df3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad3958d4e7e69cec3920c32f305d6ab246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e447e0c8de984ab20a775923ce8b665247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15ad382f6956b347857ff9f30208761248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4a74b7fddd420ad6d38ee375678ea8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca30a8afb4bd9a8e0df8dab0e6f5310250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e77aadc015ee9a06b5d8e95076ad101251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bf4012edfeb050f1d96bbefe16cd8b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00af3eda203cd0f20835a3ebaa0e21a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273681b1fd32ad2626718d7eaa2078de254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154bc67bcb48a55f57b4cdc707ce0bae255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfed5d27893e868920ba69744b237bf256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da5d7266cc930c053aa29b242b28632257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fec2249c7141183bfc113dd9611a3c2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738541acd7cf6b31c9630b3d085d04d6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458b37c9d74e4b6b15f689db33f2e60f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7efb9ee02d99891302ced6bde52df86261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba144e76c5252c583095cb29b52367a8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51ef96e7ff4489e8331b0484068182d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447c33b23ed7433b33ff4b9397665564264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a8108a2d1b2967dc0d086340cf0250265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9b7bd9cc870cb498649a767a65098b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7d172763ca7adfbadfb7acf07438e0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0230ef575b87144649b321eb4576b9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807983e81a8cf16b793baba28efd3af3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31675214a5483b106f357bd276d61c5c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48b807e5bbbe58852ff15f39cf63dc5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4585136307f4e8db19ac4aad8c36f778272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e302fff5b13dc2013228e036ab038960273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259507cfb871fdcd5d41c2f2e5e7149e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7c16514f99f05c6485b5d214d3b6fd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb54e4532be232c0ce5fe5bce0dd5bc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c85522365c1aa0f1418d0388b2031e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246f2c497122cc383fae76b984a2a2ec278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd09fab48c3804085376c6d30f090ec279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f9402d64df17f6beb6bc3293152e8d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd6f21e5c4ea675b202842572718086281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec809fe2a940ca2a799b0547ae9a62c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887483f55f4ab2e9416888a5251225bc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fd1a733b1db60b65af245455b5724f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3a334484c34661308abe6326e9ad2b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44a64061eea6b91722a3ceed455ac3b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d867dea4a79203ecf1b1d23b6b7c35287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013c6b5e0ffb7767c4d1acb4d03a1448288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2a3262d3d3180a1efb3c7228830691289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6578274ea3b1ef90756649dddad426290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b2fa45ae23e925d6626fb57107d127291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376e5e9b5ea7a3f873101d28ec993edb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae5907da2a5d70e842612d5915faefc293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51be926b13cb1af19afc17475f5b963294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd71c395aa990a7ae197e0cbbe7db82295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c327e35a8986b4120dba48e427ca9913296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f27505efe643a0a07b25f180608139297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67d7ad00579e42481831d496d483264298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a69714a9e99d5f525554e3c5544b7c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b1f5cb5254ba983ba95e237e088b35300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863b9adc961dfc8bae0362a9a535a196301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ad331d2226d2aaaeb870f4872c81fa302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4849196d53de7a1dd7f16ee75b44541b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9804fc44272eb0b1e96289a2636cc6a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0602fc6e63f8210424365ae57d211a6e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193df04c0a009be50c2b5059d0e16eb1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063e99c41537a8d3c7a711063ccc5fa2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10892abe0772cdafde0a8027812d51c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9981e693ff6bd3324eefcf2c61f26e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4e89f17b24288aa15550e24b865c13310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8908efbde4c2767648c0e9a76f8fee05311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac7ff8012c031674c22883ed19ca425312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4023bdfb2cf27a7e9bbf5a4d8faf7634313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a38e88e227fbf28acf676368cc5973314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dc02521cc863fd508d18f24d057f3e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c53c50022ebd1abdbdfc758c357e80f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833887e3fe073a5f1b2befa78ed4ab1a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e45389537ebf9ee6d2fc9b5c7b559cb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a38df446b2fe9293e30412a2980ff27319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b318e2577105edeae5be98f5f6fe7fdb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1000a29843d8853c2d16604a7ab44819321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0759031334dc80e8afa6066653769dae322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408845fafcb15a239fa56e6b4a31af5a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2a6a8550ef141e7fee052c6ccdd449324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2599af1da54c0aaa62b8a55468038352325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7af500d21612a35e104cc88056ecc0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f952abd4df9f107d7c0a4f1f96576fb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e31009199dfa3b3899232525d491e55328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e36ca189070b03874f7ae6ac0fb7dfe329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b94d90bf059b396caa3112c465a4007330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1acba4691537942be3c0f050227501331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb07cef3b1ce68f17d047293a4c81211332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b00fb1dbb5a5679539742f37054ea18333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f125ad29356da556198994bef74884334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0974592f02a4f9adb4743be568981f3f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559b9176d5274a6c23def83dfa7b0cad336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3504afa73fa9aef10597d436804f8c9b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8641e0de808bcbbe498e19b8ca6e5993338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2095351e43780f8c63322bf34102290339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320af02c5e9e839909b4945cc2cdb41f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfd1d5bc9e7a6e0c04a57b10cf488e1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc811caad2b0a027ec2b1e07760db0fc342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ae0a979508f353a45952111095f1cc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f50c901bfb10e0e2bef9a996e77bcd344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27f83261bead92b074fc26714fac281345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06778b51249ddcc7ab78232a95f80312346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e48759dc83ed53fa5677e00d134019f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ac2347fc48e8c53db114ebb8056856348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0fbbe51d356325c83f6918fe7c7b39349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2203a68592d1507a2bfade4b16a6330350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c55cb966d741ae329f78e79a22e67d2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b481be8344da525b23679afc1de28a3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937967a8b06d3f3b7bcdd7e9b94b579f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f4c27e9ee845226295151ca41545ae354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feca82edcf9500e88b94ea7fc51e22a9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f933493dc0c73dff5b76ce96c932fd00356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebbdf6fcc18d4c01c180db05d7a96a2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf8af8c2a3ccfeb97cc6e76c160560f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e23980f6c36b59c3f305638804e6d80359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a39891b64439419c92282d81aa51f5b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14c66e880e8fad5d02a140e2f9e9426361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908d95fb2774064b6ed40add4d1b8a6c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ebb635d83bea042dd7cc9d0b336998363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f2b5bbe31cbedda484947b5101a9e7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48b645871abfe51a0c4f40f0f38b203365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34331136f6625bdc1d76807c795395e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c16faa1d5954228528ac2d0665918b0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e2835ef3e2cea9c0cc3c4b0355f59c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67332ebf44afa196a4d50d0b5e4fc557369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ddd002d97da67a1ae5f66c0161f5db370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c6abf0529fc1bcf05a97c53da26b14371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbc4eec94b43d559fdbedb921761239372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3738be3863e5b217a7b2a88a3428fa6d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec94c5a49e4e8a3e99865eeb9fca100c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f2897434f0966b1ff11b0e6b42b529375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d158c1aa82f5f658439b26cf9e1c9b6e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890958dcff2bf2e46b755dc42aefaa7f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee01e9bd2dc8feeb4d6bcbc20bff81f8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b977f2154cb04a1df82de67e05bd4b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b683ec7c8b7479b33ca80f72f1181dde380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542e9de77a1b3300ebbd0d94f15445fb381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24821cf8d16970aa97dec63019211829382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8847ab882633ab44bde13115b1fc8e6e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e059e52b229b2fd91ce3d252a50ee837384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcf5d79fa3994785773262b1172feac385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e20e26a446c478abf0752ff03a7fece386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725abfd21a4cce358bf16f5c4b93efc4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136fe17d92a2a750d74c54db8ec95bc3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438edfca2701c474ff2a94d1e4dfc338389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41523676a49f635e5023d0dc015d0a06390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc379d78903320fd6f452b6486de0a78391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ad7c6d2be825577732ce5704dd383d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8e273dc85ea34b276fb4c3452dc85a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071a2a9f49ba6b2a839faf2b3e80913e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b569391f04ac57951f01a56503b18382395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1291290f14ed44c0567be40a52745ea7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1d73872c9b3c70db8b943927b95480397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45a5418f8760b22f4f0722e876acbed398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c5afa2a7e5ae08b9449f426fa8e250399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863e2610fe1fe7a3e1714e3355715274400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da023b25943da47d8902b7b59f2b362401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a452bb94ac169820ced0c25674325c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd6eb7621b3205ec42b6d5186c00885403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f350bb8cc8d8944a6d09aef1230406404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830dd6d7ac45e7bfbde95225d6b8adea405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84f0c0f2b6138e4289fcd25050ad36a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e87c25920b18fe67cf319347140ba6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288ca62093c095233c2a23b9d0e7155e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761852bdc2092e02441004e20ab18cee409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6f85b54a7d42a2ce6d02c1bd9c0728410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd38115ceec8b7b0e3f5402d74789a7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9383dd3e8be86dfcd48313569fd12fa6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c0ce3021fc7bc71470645f60a326d2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab6e0773f53491cc72a945949cb8a95414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ff37cb0245e864aa840e38ee3ca814415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da9e96d714ab6fa6f70e1739f51fcc7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b931d4050f9d0a7501438652b218d011417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6c5cc353f2f8f322840d750e81bf3d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1cd63fe8eb0fc942f36d36479f2f30419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aa95f08a880d37a862ca0b13ff835a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce1ac331f292e984c2b6fa8daaac60e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b157bb215a5d50118c6a3eca23325c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11be9f6342aaad066663de9ea9416d45423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5717312fc75f5210dc08991a0c6f75f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1ca10b8b163d2596580523b865d019425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79784be4a48b2bcb71dc759325dc3175426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e936e6e71fdf6971679469657a260fff427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ed59594549677a35db59f625146cf9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9f3880a767cf5e85cfb656c239ead0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f573807299b17a544a0c44d1b8e37b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1376d1580fa73b011427ff4009c5abec431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dec49bbd917005715d6a2f58c7aa590432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5084a3f9ff520af1cfadf1ada1ad8507433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe0c095df8c2e04bae7498c13ac1840434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c7bcc0240b222b6b53312c2052a6de435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffec7e429d32db2f2400b7c33b847310436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d669fa3b6ac245f88e23a4909678800e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2582e480d9afd258a9a7e2afda32d444438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5503e0ceab823611d2d2e44631eed2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf30f21f28329f84e91f8fb7213b109440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fbf730cdbcd5fc9d9a16db9259f61c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048ee1d69e2f5430c4c30b8f51c918d9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4472dae96671da808ab43037cd467e3a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fee8a5d62c25457415d625e7cc9ab4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cc3ebf0aa2a3f3553a362f569eca45445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12ee09d4e80f961f0e86539dddc5aeb446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cdda1ef17b6620643e7fa71d7e4d64447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c5f4825acbf5b97d3c0b9d5a36e5df448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d44e39e5d31db56c2306cd92a3babc449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76ffe30d89b7f0f35150c6443e7d40b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0f02b61c2c8657ea76ceb5b2a95e88451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc52b9d1ec3d8ea994066e4e9282852452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078f7410177aecf5af40319332e888ed453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582fe0b674fed1c35c64f21ed59d0b09454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4f773806bea1cf8c4d18e9dc2e2fb9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146bdd5e76717329409507d61d3bf1b1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8efb316201ad92e36460bead273eb2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a13abce6876b9c3ed651a4210d949a4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d04fd57808b4a8ef143fb8f21fa0c0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e17382391132ec971927f8204e047bb460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50c8c447d8b70b9ebb9cf00a2a24cac461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441aba1020f7bd5de5bcf67f6928762c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f88b3bb264ec7397fd6c9ed3a06fd59463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09516b5b92426094d0bf928919be5696464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d7b2dbcea7d18d5c2478edabbe1b1a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8ea0e29b3a7f1615a1d26bfe8b794e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0331a62a8270cbdc9cdca79df706f9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0102f5a5ec47317e354fff72f611d96468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad197a6c8a7eca289348f95f3dda1c8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc038840f3ef15911b55ae44743d51e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f9860e6b1d69e8b271b0befc3dd5cc471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cebc2dd36e273176aeda2275edd84a1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705d1e523209451bf9ca7760bf265903473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb17fac4d192c4dafdca7385be443b70474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e0c49fd1faa7d05572f21fd1f05bad475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28830c6fda56754326ed2b31b6e7496476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74629d35c8ebe9b22612712fa9fa9fde477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4f4575853ec997c68727459e19b65c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf13f0bfad1240d8e52dcdf4a65a256479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289d7902bccbf4527633442b1ccff7aa480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a406624927c217d6c7ef0a3ac31474481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faea59ee4d56e76b5ad75a68d9caa26482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352f001fceb088a42b6a29908e1940aa483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40713178c9436a4e2fbf5e970e23ba23484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f72168c89195b4a69484391699c570485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae890ceb444338808eeda25484cb40e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57690fe3dd2c8666b14290afc2f0eb8b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cefaf2eee36f32704459bd23c52d99488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f775aaf0bbce94100781da330d95a52b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8f0ebf264f533226da29bbfa21cdae490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df0804a34e3c05f7e6ebf2400919104491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4a7a1d273f059fe3af194f1055b115492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0d186f895f60432e871025c2415370493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2755cbbe6875b97cd406caacb5850178494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7024c171195a3e9731649a03afc7de25495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38450e416dd81c6c40d0fa80e0b9579d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df5371dd7e0455daab7539baaa46e5d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afd57b2dc43a107ed90b92f7a8063d6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6acbb1ac9035176f6b20ae61223c47b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fbfc752ae607348f9c36ff6317b5e8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2fe1b3776a08ad0f6b3366c1ed5dd1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd7430c7d968b0301755d44a983c830502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98862676a9d5eba2f62db1f477e528ec503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7d23204151f68553fe45c9dc318fee504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7264315a76e3f57e5ce6e6c4265a86dd505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8a6751f179f696fe504d1f9ef09447506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d0b1b9a5755780f102e09d3eb472de507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83516ead796193efd4421680a86867b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484fd2a1c7c642c4c34e689aad7b5091509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0febcb8aeea0daa164e02ea63d75b493510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88e33954e4b196e63a0e2b1ab6d4c70511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cabd388ca48d6477dd1c24ac88c7cf512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c29935e7644f2c590e0f241fa6ca65513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ce1934b1d367dd5989ac397383fb02514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a762f473021cfa26a25ab892f62ec10e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd57c605589161a93456b69ecce9fdd516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc116cc4fafd84551832ad254179f00517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd01191c2882a820754fedc164c814f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c1bcdcc224675611a6794324fd3021519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a737911b5f0ab23f9c08808626910309520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a593889662bb01514dbca85079dbae6d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f4ba2b55f5ad5cdeb5ee910cb392a2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a234aa3d284651f3a3d1cbda01ded9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24beaa6417cd87fe80252cf63d7330d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7f15d102c91dc33aceced8333a94d0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0962ec9f56e12024791334fba7598f43526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e0894c3ef6ca250e33df7aa85608e4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716cd7c5b7538dcba2e9a6a68126a1d6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a34f0c00b87d1892dab264e91812e2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140e087edffc9fd1f15f939acebecce4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f53c967779723b3abd6997e410f429531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77ba1bc6177779cdea3b27567ca5317532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb286acc9f83c4ada03cfb2f94ce2905533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5898bcef0b684b03a202209d7eb7836e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f71ca61c56c9a2481a6fa045bd1891d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a211726e4e665131deb47367fe27d573536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561897343937a58628f8872bb74bc4ce537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c56e340e640ad499cfde95d709404e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2920f266b85e8d80e338837c825489f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a70780fe33b3c112d81b28eab0d5ad5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3ae2f6fce1806ae23d571fbdb2b78e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2695ea3bd7ea70dc7d514081c2447941542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b1be98ddf03a9a1cdb38ba9b430895543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da0b2b3de92a1ef6d22731914270157544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed690362de6e9d9e7b9b3a64d9d2804d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379e3ee48514d94c70220ada501cd5f9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f055ce50d1f3d2791e29893a3433d8d4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105326140e03909ae938d85f7e27749d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394186af3ce2666313a6c324ac024f7e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a620ecd348fa4111106208bb77dd18e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd916cad4ccf5141dcce38db306806a8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4336a489dcb04b9b43ef1189ffd5f009552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0669a71663852c83699ce4a6b9a5e4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f966e12be1067b565f23a9fa7a031c08554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6c443ff095a6e5c0b5d86ccf82ce54555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80a27a9be1257ba58941a16e443fa16556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6214ab47433597ff9ee43b55ed64cff6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80775ed9798290e4d90d4c6e277e189558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200b6165c42be1dfb43f224f75c26e9c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd080271fb903a8b839baeac9ce3646560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da864d7c8861ab6666b5fe158bedb8f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcfed8e43ad63c4d47a563cf78069c9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18d38188138d34f84fee9a674fe2650563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a385f6ba87a7aebe13936f5fb17251564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7074a8d2e3d1688d0605ea09b7f4506a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47ebeb0af9691c0bf7ab7720b35fa60566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d09ac7911ed00709033a9b1f0630dd567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c488a22a0e96d56f5389f85593f09368568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e871c6929542618ee9af84113be90e44569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a9780192d2de752dedce022f1dce10570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98514b8756ab1c99c3d79b9f546546ae571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fba6bc1f6f7077dcd932ddc745c4ede572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127ac05a12b7e47db91a86eb24b0a929573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2209f6d3fd565fc864be01589bbe556a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7244395dcd11a86e86110c5597530665575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab53cfdc3fffbf2ad6c4287b5238d1e9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6296d8503decdd731721bbe0473e59db577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a8af296412b7b2681d6a198686005f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010867b26f5a2e2e304fc918986edcfc579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9227cb420eb1f1486d79dfba787e30580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beba94b685763ac1112653519b63e2e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ca1d425e1aca84a6e4c31712b354ad582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827fb5fbbd27626b942af79e1bfadf70583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce60e5489a78b4bad497ccf345753ac4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c6933e8397497f39aea68b428b400e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5765b5367e2c70067a435b5fa66e23f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dee244e988cd2be181bc4af6af0bf46587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32721f1c43713090ff70e2178f56c754588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576c1536069dbd1d2ce5a51ef0a116e1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bbe88014541bdf8f9b98c906fe4519590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee70235aaeda6069523dbf0cb794211f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ceef5fcf8901f23e9717c7ff0f91a8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c0910d74b4346d05ffbb41b87a8201593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e7f5a2a1c65905b9e90e2d97587ada594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a952c0d9358e0d0f467cea52e6ff99595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd0ceaf7d36641a7b33088b77d48c88596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152911cfb7abcbf0627fc91935f6bb0c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8ba9bbdb0aac0c538bf0235b48a38f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a638f3d510874832299b4acaa0736cdc599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a8341707d3e1718d17d9bde07161e4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f9f61b13078fa171caa97888dc410c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d847178e32b49ace140ee0032924e0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1debee85eb8b524416bf0c217a494040603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca49e40b9f1d5b8494606924d649e97604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0526102896dfaaafe87aee0f86fce814605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af979254d5e7bc2bb754390b54b51cf1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3365face6192936edcf4d91b43f36636607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680d9b79bb28640ec6394d038f317018608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48a9af9cf3ecf50509304f4bce6554b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd79745350f7588847573ec264e20fc9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823bbcee90ce1fb9f2a705f94768ffa1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d305462ab162ac27b954498d17782a48612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab8bbb6ee1c5d1076d8ce77c07a500b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3256a3f19d2b44414acf90a5b4f858f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0ac5d9ddafbdef5bfd72950c761412615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd7a74b27892d63a78258a01f012d3d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bed3dd066488c5d1d4759c06486cfc617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d004a7d74d85138f40bd33ad2609a14618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f3e6c98574b3e3a0630e66a0abbce7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed840f98b6437c1456f969e8c82eed5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f173fed2790321f471699080198dd7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8de9e6a82cf45da6bf51ec706eedf3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e0f30c6b5c142f7452806b2b7097cf623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e3f1ac296a38ccb853aaebc8cb6859624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd09f285b4442fffd6604b16ac8261c7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c601f0a958c51311de1f8af265c0c06626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bb86b0bfca33348c82680306b3ab7f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797d8670707736be61e20c33d8734ac9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df47691638259fe16dbd3239a7bbd765629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249fe96617a841eedc00acc2817c57d5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005121ab7ff21fa205151534aba64ee9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11e96a1d0d9171c9824fc0fb2235937632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360f5c5fb6fab3db3c81a4269c7a0f1a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeb6eb47a62daebe1ef93d4d461d4e8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b533a20cdf917330b201982ec7269247635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4edcb2843b6791db6be35173cef1f9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53cae60fcf235db02e72772f015009a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfb81a0488fefa525781c2497c21951638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77330f224a9fae330cfb07b833e21f5c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac35c610568fea5cedb131c372aad0b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb83f08a2903ab259bd44571553ad11641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e330e8f81e5e28d4fd171d41cae0593c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ce94e33dbf51b98713686f8dbc0f0d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9844068fbc81d9c835d5b365d92c2f0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a167f11f30552f002283078a166b3dc4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08fbd53cf62cfd49ea7f0af9e66432c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3939246b7878d94e12a18ebff2ec9950647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5875574eec3d68f1628020a515e52e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c7eb931cfc7b5ba40a636cedda71a4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1362fd0e87d618cc29515653cc857f3e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5575bf4689220d3424e98eaddd5f56651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698aa57e9c343eee0d656e989284e897652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ac22dc7f47adb39b2ea91d813cd703653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c347c3887a922047bf4dea70b0be6e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761b1225608f8691b777fea6e188584b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a334f8cded5f30773b964a813370f3e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c82fc6057b9806324e96891f1f149d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbb78e791cc783631c1bf914a215107658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee978b226ea9bae218d88226e4779353659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5982629c50c27aa498c37f1b6bbdef660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb14b51ed8e6a65c7eb0da0c37cf702661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcdd2e494d2492a35f245544f917531662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd30da34443cb967c98627d94fdc805f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b53793c8d5dfb4ab9b19685ab34093d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cae9b40be28e5238702c84c45cfedc9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a3778e1e7d61247d7837fe9ab4859a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43a7073aab811d5b37b841c08d9397c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61716158c837b57c65220a02e2cfaa44668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3acd1eae76af6a8a186af9019049fcd669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaf38251026f64675571c411c09c9dc670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567770adfb78adbaca373e7a5bdda757671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dd01d79867331abe20b07885c314e7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39de2e4fa09716d00c796a37975359a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43c4b9bdeebeb305a7026a546adb3d3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8a5cfe99d087d4bbdd33d437e5d42a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c40ca05b8ffc2c39c344306801d488676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e273b45eb22107a5859fd61e7977dec677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529dd065c10908ca3545ab18dfb99ef1678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a985f959a5ddaae7d0917bd144b02d0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556c021820f5375c500c9fac35374e59680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64456df21f12290bb59e76549a87116681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4bc5e8903a6b9c9a4513e8b0448aa7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329fb06e3e7db81933173d0033e92459683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f530708724f6847ba99d1e3b4782a0e6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25787fd284db3e6f0fd45d19f94098ef685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e225aeff7a41204c0b2f99e6c42704e5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d595a4eb81b653a8587c1b897f6d4c61687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63404438170a7b40db27af258fb6122688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f1ed997bcfb3af05b5ad1182ae4c40689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330954053335e99bb931db5b48588c3d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925d7b2875e4015a708dc1fbf6963b65691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcf5b6015a26b2dfe3f10e7081b0c65692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078f050554ef0559dfb0c50df433b82f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcd0b1a061666a0432391e50017f09d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e0f121b803f64aa89eca07627be722695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06ad8c74bd03cd2640438167e9294af696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8bef8f0f996816e262598b786ff141697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e6ace12ee18d9126ce712e1d446a08698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92849f6a07be91867e36f79f7b97058e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6917af75ba730f58d06b3bae554d2a13700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0bd6989ee752f394b78d5956e8a062701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954c902536ac01138fe6517f0e7f7a9c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8c73a2db80c173baa13210175e58c2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1848807fc30bc5496f7024e71222cc2f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7278c8f31cd20e21ca913721aca541705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15e0a3432c393484dd79f1714be4698706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7c3322b7e326ccd2ae935b25809872707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842aa95a27485c28bf6c4ee89871ff67708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6133403910cfff3028efba3fb11cb03709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53b954885691a981d93064db91134f8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee350c1a3223d0bbf68620df9c749bab711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cfb21b0f2cbec3057cd7608bc6875c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19257d78d8f29cf4f50f1d30d08890f0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320f84b4be856ef6c532bde296b1a915714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381ba0539b53e0c7a3a9e51792f55f97715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53702e56705c3375ccaa1c97a4e7a425716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a6cff92852f9fe524d92cabc83e422717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e50911acfebd974856798ca37ff0f2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac6ab7acad096da1cb3c8fbfcae09f6719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47726cb86339043b6c1dd084dd2a75e1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1cab7a40a909a29fffac66b5e5175f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a29829341df08832ba07b2b8be5450722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f89c28896c5d020f1260c5f54a58a76723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcfbdd9e51e172f49c1a1b9d808f9e5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d4fe96d86403934c2f2cbc324df54c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63a5d5939ea3b3dd94dc5dc2314c0c2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dd3f04329e3908dec0ff5ab3e02cba727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d4f21d6050c2fef1f1b29ababecdb4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4620ca3ac6fcd6b787beb2e06ac388729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2ff663d5c23757dfed8577ce8daebf730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4384b961ad8d5480a1fd6c42be378d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e185d56057f47f490f20c2a4bfcd3dfc732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a06b537e2a05fb64ea9c0483ef8a108733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86ef060f22f60d6a83dbb9872a38a75734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0648a595efb32d4d8c55512b870b60735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d49b2bfa2fe79663afa4829e43f382b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb9be0c2605aad3592c1cd17815acf6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0165e0ee04a2acaf83760d50002b2024738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fadead83a2fe4d8f3749715ca8157b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a98f07f3b380de26b59f2f2bc36c03740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb5b6d14060f3b867584bfdedc7e01f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c589a665367af12f36bd3ae5f5de6072742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae40cc14cd1ae2a07292f54271b1696c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1d5660b34d4e96f06104a8bc81f89f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad9dd8f5991889978c4e61c9b2710ab745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e0631d900ba12752c3a1482a5123d7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d26839d08125b8089477afddfdf3858747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d8d98b60ea03fcba589a0c3118057f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dca809744855babd1e1efce173450c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b6144c75d414a896f910fc86c459f6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd59e693250530cc2daf9fc96a18db7a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8803cd199fc1a9a4af8011234770515e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a41aed03f5e9ceeddbd8824348c2c5753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a606ae481c9b366e56ce2edd592976754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ea4734297d9ded4328af10d0fb2a15755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18cbc271c7e69d460180521a320e549756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f182f92519a55033dbb338b0313fa4b6757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e299ea574388dcd6e908e6748635d69758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52f10f8c92ec6b100c10e217ad08673759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>