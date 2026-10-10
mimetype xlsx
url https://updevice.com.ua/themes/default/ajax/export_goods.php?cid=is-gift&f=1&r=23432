--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62bde220f05eb6e071cd61699f51ea71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5647246a9b85969ae0feb16aa52cb6e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697a839db0cff9fbe926a9cf09ffe5183.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8c68cf486dc627225e7728f3379c1d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76818c5a4fadca09fe00c6cf2af8205c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f109627326d86d47834cf3c878b4e16a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5ac62fde2087cbe9deddd54e6c1e4f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b3a627be2a3aafa507739e596ef00d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ffd62666dc8e2c079597e00b41a11a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237012627816fb54557b73cc3fb4616e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6d3ee17af298d58fa3caf2979e097d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf0b699cb624cdfe862f8dcbbb5088112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a6219f8e9c5d24521509dff95b60d413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398f7e1718be52b443107df459512ad614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e563ee8315ec21a0243670ac6c4dddb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0081ec42d264175647836f31346942c316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9737c040201b412e52fbb9093fd007df17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0fc25f1295195cbc1a725524752b6518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058db20e523e08fc1fb1feb86fb38a6419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f116d54c12f265e8f69c16cfe2389020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0be8d17a009dafbb352db344138daa21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35711bfcbc87371f69cdddd3b66a665322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528838d759ae5721a1eeadd7772bfd8d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246945ab67d35efd7f53a2865d6b189524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf67b411c2769e6dda6802d5254dab425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ffb0094741022afbe350a81d3430b026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5a5bee182e57c09edd5594221452e427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a6988fe838c31728de382bb3d6b52d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9495f9bb205559a8bd1049593f46d32e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce7619b9609c0fcf54bc9ae2594511430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100084c3cf92464c827e7d5637a185a531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709280846f8316268ef69e5a1bbc49f432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af24158b70018d03ad93409730f546d633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321415d9394485831e3286f86d00d53734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645685da839c79504c66355cc9dd094f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474b3c4c72b4fcb8f528c4540673dc3436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59c697f6fe37a2648cdb6083435981d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f546212a1659b4a9caf65deef11763738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3958929841d3b702bcb303da16791e4b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc9428823e7a202ec6a165e0457e61f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b21c08feefb7982add89ff7fcf0d3741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6474df6aac639e6c0c92050692719c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd040c50b34e83aef4befa7d9fb040d043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79de7d8697d33901b2ee7df917bef4944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f44553175622a0e3ea4fd2c9e4cd9345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266473552e276f825efed387c97ea67146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35777449e8c4ee198557b33d1cbd7ae747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b202bad47cdb595a2312d60ce39b072a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449aa78cce198aec741981721ac68e5e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c668294b061822274b9397f0d6c5570150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e47a77797c4cc89f546dc0d0fc68aa51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3507abc2251a94973d94e3c886540f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42ee960fb0e782ebe0a4a3d21f7761e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e65cf3b87b3818771b6313d1c348a7554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca8a66ba7c8dc702bde22b5a83dd20355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a719b1411207f9b0f54bb32807a7db156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e790506776baec55f842b275a333c75d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5730f81a04b9eab686806272459bdad058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a434e4180429f2706f17889312558aa59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9e97d1be4a779df6b3956304657abb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2efe7e99851219259c447bae652ee461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23667197f50ce24580ea97dc357ade562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eafea3045fd91e982e91d0105d039df63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aec5f6480116b9193da59ca915f9a564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7cbf88c27968cc228747cf06c8e07a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71da7410245438d64be4e7ad8a2a9e066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab11418b588bcba4f392255879d9f39667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932e94e197cd26008d875cc1d194be7e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487d59f869886c75686a3509884bfdee69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166610314806803752311bc24cfbb74170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd73b53728c606518c66677b2064131971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87908bb781e78d4f2c21504c1d2856e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7500dd29f95ff09fed5e3745a6bed96d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f3c28c97706eb3a40c3f7c75566d3474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9f92e03896a083f903d448a06fccf675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f421de6defa4de73a8ddb23f709f27376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462044e2860d3d23cff85bba874db09c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afc6ab0a7914edaa5e1fef6d036370f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f42dd420a297b0b52bdaf147bd4634379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ac5f155bd26ae75cd91acfb8faff5a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378f9372c91deadcd73f24e8bd75939681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cbd07bda3cb6ed9f76b153a69e9c0682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8d0450240030572d307f26ae7af4ee83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f344c2b4612039b6167ec80e2eb69484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecc7fda1bd6c120275a3c556912d2ae85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1c5737d71ac1a0069ae13cb105360d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465e6b9a4424006095e37ebcb923172687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b4f977186d350d8724796320e7150f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09fba3e1255aa5322840ff1b8267df189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd86d40f8eb644a4c60789f9093ad60990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e707c1604fbf91601b1818c548e4bfca91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaf906c47527b9f21dcf84106d224f992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2ee4b64b8d940b0a8bec674d631ef193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b55b3e7c99bb0bcb56059a7fba6c45c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83703080c180b4fc8f24aa8d30739e5195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02333b35beb32e5627e6320139e37e7f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0522262cb5f16a8c91c40f3209f21997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef1ef5c0e2e5729b6bb4141efa414fd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eb5d7bcaf7a20ad86e397194805a3599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7525ce4597e39ca0ac924bc340e96b86100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029793bc8604efe652fb38bd08fa4fac101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feb9a66e5e0612f0a5af89742d74ffe102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9704d7a1b5369226c9339279071506e9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390cd5d3c2dec8ca0a7826916459a358104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0339c6e52bfe9b5a5d6416b002e33339105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3a5bc33234299896cbb7d4e112a014106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210bc7bc79f2344539e5a4081eeaf220107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c180420d0d14d0ed9eb63abdfaf3d7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dabcc8f3f2d405e664a8ca467e1c76109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262d860be40e622f8192bd2302473d7c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1237915a2b367dd6eba7e7a12e0b9443111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50e369009874ed75eab0ade791ab898112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a960041387d3116eb88954f4889fb41113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f016bd91f38b92e50d7cf3eb842db0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd8099e97df121662a067c1f3fcad5b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c03899c0cf93ae5d2fce4137edcf35116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33e2472e7190d29c531681e79884cd3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acb242bb020575159d1a4aaa097add5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f131d9f8e73c143c012335abf1e908b9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914a5a94fd7fc1c882ddc7aba76b5edf120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a6ef42a1b51a3721f139d1feec9605121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126db292bbcb08d4f6ffdbba5de844c2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4601ec12b141301f621b5c8ddc0789b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109d1d836b074b120e4d7273536c9129124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66da50e6e8a4e181ca2f7065758f6e7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0e1356f57212860d16ac5cc8693371126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969cc912b58542a48b16291c62a20dd9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19597fdfc4a3e30801375e8ca2bd1f97128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4083954316256f2c5e6c49d27873398129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71de14c85b8975db44d43a605b3cf04e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd4d79c992f3a8c3f9f62b204c78942131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab220d64f686444e0cafb072346620b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34bd34b7f8679cf7876423a4a0157f5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a15e5d2ddb8fac8708ec27f5a14f981134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f64216a1f762e6def3e8d26af4c77cc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc401c2f44b6da02faa339dd2facd0f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279c6000471dd4e138577abfb1446eae137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b287c0bc0b5223d492c8f39a8f4cefd8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c95d05b35d4d9dff633aba7c39711c2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817d01e3fa3765ac8b3e3706d45a66b1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0faa441ef02ea312d2afe0ed3112da141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b2124bcae1fa876d44a99a272f2c7a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1f041301bd0cb1c99b53432974ae0d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc08a1a36008d2e2f482028561fe4e1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1d2a0200da02fd480844fef2c1d10f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6786107d54cc2ceea9566b6630192da3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40229cfafc3c4797ff9381713db0e22d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9424820e621eb594dae7a098da9e9c2a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0156c9d523f64e021fed02449ec9bb69149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abef5870ec8bf3e9334f834e6a6006b8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10397adb2f22f344b691be7a1178399c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fc54a0fc978dff9b6ea6df319896cf152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d02dbcd14ea4d7e436e8bdddb8d16c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be644d0e4d28eeec97419eb670c15f17154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea09dd43841da13282c0f803973e7a29155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df9e60d03da57c3e5a50cd8cc170ff2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f054b4ce53515a9c9cd2fce39324733157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eacf99b73d65e281150a8b7ee036a24158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26462960ba46af096bbfc0c7dc56631159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501c260c04afaf8fbed0a8edffa06ba6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adaf3262d3e4236b209c8faf207d1ad161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ff037fb307029a5e61d1616d8e60c2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83c5754bb3894fda70c1df3fea48aa6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7b9ed4c3c2b81722e9dff6dfd5abfb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22be9c6393c7bc743d0842dce7584129165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c200501ba7de3899645674a5995de6e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808cfc2ecb29c759140feda8dd77a8b7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4924d5e63bef998c76ce9c9ff10f851b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85349d91e7ce4105bee1006903a4a2e5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9ec4ec5ca65028c82b4fe6fba6de5f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb15958f909771608b0e0934f99c545171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4585b749c7f3c0da0c8950d4ced69f5d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a988f41a6cc2dfb0a748650b5e078b4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158c9034f5239b6b5accbd0d6b69ee09174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f0012964a2652bcc8d35de119d7aba175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1050a510dddf8cd686812af766df96176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4902192f551489da908f1293403f2a6b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff1d80fdcb15d45331c96b821d4a347178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6a9f383f2b0f04e73dfa45e94abd34179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ab224969a85219ced925b9a444d468180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcc45bb8e5ff1e52bb63aab56d32585181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02b1fba06ee8c2d0df41d7d426162f5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501f91edd378ea10f97af9f7cad61bfe183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c9bf461f66a3a0b06c8d2f32ff7109184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1300fa0d41ff2bca68398583869013ce185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fcdeddf5ac859d2ae88befc29a90fd186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10b375e21075613570e2c0786dc527e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0a4ae4ad2b439e0e0fc2574087a7c9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6358dd912dd4c625201865f676cf646189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203c2faed77f3bd5a19f092b768989ea190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa0c5ea76fd1fbf946cb3eb8c248944191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db05107f171560f5097780b4e6570a94192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ae6c8c59404fb7454823d29f0db0c2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3adb831d8dc7c1b52c5bee5bb7e48a3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4c6834fd670645e9da9e1088159ed3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b30804148c96553101766f3fa067bc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e63296879304a3425a54a630fff9747197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcda274012653261cbe7ccfb93b89079198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8564cb285786e57b3112d693502e794199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d01654576e69dc59ad65b35d5be0f6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766c481a044879dfd2725e11f025a581201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4ce44b16481bacee90bf68b1345e3f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067815c7a93cad44e2d92c68b27d0a24203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d27f1a316060fe96a86a58f48d4b79204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369f8871da20466f6080b1a05495fd9c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8827b1b8f0f6f8a541eb076c1bf4fc08206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1e1138f03e5857b39a9177b606e318207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9831c9ec2cf056deca08c2503dce194e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f143f517d464fa75c4e9072dac607b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e646a678d814cd67d84e2dcbc02110f8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821294eccf14a6a316a95e51650123a3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0af6a494811583bdd74399fa084331212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1f8a5006971a4e5e390e2f9ceff556213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c498ccb4ebb8a7efa388afd5571562e3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e2b14543f4bad7a4ac10f8e8d68db5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39433566daed5dd78819dedbb7e07872216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c23c2a4580b49ed5d383851d59157e5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb40a16b82ce4bf7e1c656122607c19218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c5194fb198d43f6f4460c5c9a90fd2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd728e31bc4837556e70aa96cc15c633220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2185b2e0f04a244cb20a3c2b2e6fd5b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc237ab8f972d97383dd6cdbd940871222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6d25f9c81519c544a8c920fda2ef41223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfd59e41bae9189b0d310c885aca84c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e66a5c3ede98ee6e944f7eefe03dc01225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fa31ee0531aa142114e8b49b0f6cde226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9988119269eba7dfd9e112ed3a07d4d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca453c9fbc8178badc02608896f57314228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e5fa10b96209c0496ac218238936dd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81338b04898e58c5b7a462550696261a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e38925204b6c65f09ab29d7e6b66db9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a542583289f8d0377e0adf82f20fcbf232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6668ae58a308a17d82aae459d679cae0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f70f63fdeea6a1708b71390c90234de234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a4a42c4a92f2fa12c94435ec946629235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd5c4365d967115c60ab9750927de9d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2dfabc42270e1f2b28394cf02892df237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e10c7965adcc691f242ea2acddf85f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9e1c38e1f875a4823852cc6fd21c43239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fda4376e476b7bcd78577a01cb5da35240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7870a4b57224eb1205244985921bb2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d18e4bccae4d0ee976f08ed11690111242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39294a341299d30fef3f15b3866974d3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d72462dcba54ec5608d151418f0263244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42c35275532a46807248b0b49234523245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f524d8c3c4e12b5cc7eeba527718144e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9669277644dddf888274d75d22c09989247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb368a0c6ad7cc4328f4e7c333a9bd4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad666df607da0dd651506ddcbcb1661249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4e6bcb4daf0b7187897bb205fb7e34250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4112d6655c91fd54f55e6b231fd43f26251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ec6e6551b97aeb5309a17ce0ba7847252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fd40b06cb0550bb2d6b87ee00280f6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b015cd217bbfd5c242e0723208ab37ae254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71441c5f3c2a4c0f236841440c04c896255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6749f08d04c15c6593d591ea18e5efe7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6accce83447ebcfb514db79f56b9f9c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc615a7d4848dbb7ea4f9c0101507518258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d25e700529a0e6a48c4a8917edb19b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e76fbd3e33135e3a70dc6ce04f8d2f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b313800045d265997eb84f3b17c0c98a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d377151f23b7c9f25fd59d14d0e5651262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ae79d708debc787c95800b48048921263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4219d3d0c4a2020d7507c57664f7014f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bcd9cccae9b9dc0fbfd3b0e2347823265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f307302a8f0b285aa0007993fcd6cd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeb26bb6d0f7fcabffcea6ecef4adc3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249e53dc30806d18341942d5b885d806268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3718075fce9a421023e94c3c163b8b3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5e72c5b13bcc80356d171855e788a3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9451ca5e1814b093fd1df4d367ae21c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1d9ac5be803e5e0911315fd6688505272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc508f89bca7fa4925ccd03f259e090c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f444c813a97c45b96d62c39faa46945274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949f9242f01d49b66bf378eed30187ad275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b53a7592e7b5d70c9e4dcafa532acf276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b526d4c4f0593481a4743aaedd4e2a18277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587e2d838eef9b20b68597e31c04b3c0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccf465d468feee47997bab6a1b2df6d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a58386bca9f64ed36709c273a06f0b5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0759eb355c7180a230ecda32e921188d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f72472db4619e2f6f5071ad3e771ca282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141c3f28ef19b53d4514c0fe3919fe80283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27acee517bc0be1d7f4095fc82826ef9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebcc4a7f1949bb66b6f74cbdbd40e4d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b50769f0c4d9b4cf64e1e5e457e3ef286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108cba2486b861927071f24709ef1cd0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d50ed19c8c3e972840f4cd5dda3c655288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6402fd27f0a19368a0c8e7cbf16d2a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2161948d0aa6bbbc88e86563dd6b6b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8ae7c01377cb0d9a7fab9120279a15291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fef0830f5586a06b4408c05c18c9f2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1153c7e82fb4b65ec5ae902e3b76da94293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4013a20251c285750500de829a82e2c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe47a2bd8db1e19935b5cbe9ef0683d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a695509a295fbd9669e44e6f7f52f4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140fffedf2f0278aa2c3bff9d28a3892297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff79ca4c69f4844b3eb08e6536bae2a8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffc4f336047ecb7b12724f074453b1d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f2e02a935a957b04f0c7571c926c93300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6b524491423ada196bdfd47d4ba849301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b35ad27cf31eed47640cfbc41c659e5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c862d233a5b6e9aa22df865e8a0cb5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee79621ba60bb27f29d6309adc6bbb1f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f860b0d560096e4970e35d0237a3c4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d903e61b74287494313a9773cbd01cec306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836209d1b3db2261254005854d43a603307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9994cfea4aeebcff18879f4273d8b730308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b028bfbccba6caa927a1e90b6a078184309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66057d91b6c146ce33b3bd6184824ddb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3171205fe018e257e6d5c214c4ac167311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34519b5884cde646b2f84771200a999312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaa3821bf9fb4e0ec0079abb1281ff6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa0918fb41a031b895e63a800528dcb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa9283a0132687e83ad4171ad90ea32315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407d2bc7cdd9e29cdffaf941e2d27440316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c035e1521b419203ed00d31c0d337ec317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241bda3fb1155bc657e6fdc165122838318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc83c69c579ffc8204a5a07a87880b29319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8a721a5763c80b81821c9114bfb186320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dd7e0ae64c407639cb90050f740743321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bd80c1a818c24b9bef6b1f506d1aeb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b303f24bab48e84f0db017665dc230f0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd1e0d34e386d344539dedb6ebf8d1b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f5cb5e2ec0b281badd1b3a48f61289325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a553d1bbfb5fac71932809a48e4b4ca326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24dd26c43bbfa0d08741561ff8e0508327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339bbaf375f63f7e14080c64f246fa02328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26da945c995a35e58a69f81ae42681ad329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6718d1f2be2d55ba8e903145f79d43f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261fabd15b322598dc3e2a89dd8709f7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad6268997910f1bf5f1c744dda8680f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656f603a314c2bf888e06ea153d4ac39333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3191c99abdec6315973e79c6f508c42334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff36297883c72900eb5341ea6ec67d0d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04abc0b322d205d35ae9b649174ae5fe336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c73d691f6828f942193ff04295bc447337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b4dacff31a4cb1b3588a5da4a08634338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6580f627d0bde467d672a4ad39c9f681339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad3463fa224801cd583e2f80b33e053340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8304734aac88c771a820f20865d5a5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb8b8bc34c51dbde4222ff4dc62544f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74285bfb501515bb897d4958a8a61423343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd046bf3db66a047bd0225010510f21344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07539f538b6704c2e7aaa119888b51ec345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da66a40b40915a10de0812e5dbc1fc98346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747ca385f0d060860e781fc508b08f7b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeee10cc7949b5707135f943087a05d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2010a01e152120ebe6edd7e01c61c030349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68015a8dc8a0405e3bd30060f581001350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed1f2900f685b29d65ba2b3253d0a5b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb749a83d1dc5c6e90b6edb37dba480352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efb4d12c216efba743cb000dd286131353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270af558d048dd9f81b8874ba40651e4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1138b479c6936f0e8b584c214fce05355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a476a8237606455b8a10a06945a69ea356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cfc21d9114a611ab61df9a035d4049357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e488b3db7c569d512d93b37ff1d47e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb8d059a4d90f063e5f3a8c4ce63573359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1574d7ea4c4e983d3380594d37450964360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7196e44b985b1e4b6151016852127cf2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e4676a97f7a1b6e3fcc5c906a20849362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3842468ad8ce65e287f85d339b7dafe9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e22cb4da0741c1a7c003b6746649feb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1d4916ed65c9b3256bf42d6396315c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd49b06b8d46e670dda83a1f27b2a72366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f86a482b0fb8a2edf19cab3a7ae1347367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc655e35f4e3dfe0249fe1738ff234ed368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d81d49b9cf228cd241d3355d4cf2c9c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ff260eee0c9f23acfb1584f8c8efb6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a45b7d9e54db5dd055c363cb2d16fb6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c295ec508e28d3a2fbcc36b05fa86bf372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbb10dd15d95e843cacaffe2fc2e2b0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8e7a5112412ffd7f90fd52c0593764374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418a64f41207ebb03a2721c708bfd22a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722f1a89bc919120ae7b1f7be5ae48e1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3519d1d1a368d63b337331f7e5cdc46b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8c6b334df128170fe98aa8faec6b95378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b88c8915a6a61fcb98e6fe2982f98e5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0a6d45b8bccf4b26601a6821746ae4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c664d232ecd324da1bf7796a11509c6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f95614ea75dc94575b494127f5a2534382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f020fc60945cbeeb519c2b4f679b48b9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeacca69dfa898ec8ce8bfe9ebbeeeb384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aae449bd06335f0bcf799164e23bac5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafe8d9f451aa810e32b530abbb9f52c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fbb73540c924d7524514c3a7e36aa4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba048372fc3dc0ddbf2ebd3ef723d68388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadc0397e5c057c455350bdfc89453f3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8854d9c6a185e358b627547674c851a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060ed122a9d3735e64d39118988553d3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e5b3c8abe014b7d64a9ffdcdafbf10392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e0afaee5dc10284da37eba64c7f33a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455f047b9e992090fa2616127671c5c6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3866d46dd1a42c99ab84aeb49959c081395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd20b7b3d116c3eb2c679327d03d85f7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298039467a4c05a58b3ab1d822923e10397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd5740bedc46560c671f10d6982f480398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a358357618d2e61f04025a5ada5269c8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0b153694606c67fd385056507ef193400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a1d7b389ebbc51c34ed3591f58c0d9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95f17322ee538e2baaeda30524cf713402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cf8bf5d0e2757b63c2caa181359ab9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640de91d3a59be7cfeb1daf087cadd85404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46ff8e57e439d57be69a5a59548faeb405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20379c0102781017995a97a6245f53d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcd03d52a9cff9a3d862397e8547ff8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16cc3632f787aa0eb610406f8a497ec408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd74aa5a5f6e3380cb153307530b9d9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e3b59a075e5db9f23f90508f81fb48410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a2d2e55e1b60ddee3f6beab19565d3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875fc32300818c5a38a175308a98ee3e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f4390c8c2096ba48f0286a75f13333413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74c7e39338010b23c47647f6deafaa2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462446128198697487ea640364f5199a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e444fd73ea956e5f95c6373cff4fce416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb224eafd0d21df7dde7da9d63df64f7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26478062fd5e3220a56f3abbc83201b8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade6ea11027dc32e2db365ed73ab960d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bda015d5c70040e3b4b245bc14d4f74420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce031e06456a7d17389f0e4af0efdec421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614c23a441315833e3317b9c47825792422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c15cef4b625e95d73ddecba2be40969423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c69bfbe09f0bdccf05ea62a839a297b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066cb85f3144b9141fbd82fe50ae331f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b130d60f5e71d06450511689dda38a1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dc2a268f62a8dc647d74b0649d00df427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66600c7df651077c6e78fedaf0cd0c72428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c29343873df6af70905b0abc154814429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ac10db1007332929fc48300a725aba430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98871d7634ae1c1f568a22938f4dd202431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad125563481c22de2e688d298327950a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd79cc654b369e8b59ec1a4d14d28c14433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82970c977ac87b2de3ec151b4c1d4960434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345710548eed5c76a6931d7eaf7507ef435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349e3017bc2352b15008aeece997f45f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6675bdc5bbdb3df8c527b5043513b7b9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cff036131c9e8dd4ef0ee03f675588438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf37213079d9307e4a5d73931d06c3cb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c708707ddc5c27963bea35687f1887440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274df0ee2f52571ac1eb032d27e55639441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe7f6556a005a21e104a1ccb93d81e2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbfd88a22a6d54290935829568adf75443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc5f4868be4bdea7992cf34b20c3010444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d6f1cdce49d2a03ba6508786d30361445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3151153851a5a8f91725e00c10592297446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b43a3df0145eb3b27e1bfe952663e02447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eede68214c572e9e63c7a161481620d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031ccb8a39b6f65a9a57ed6ed50968bd449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfc520ff9ad689d14c92fb48d2dc2f4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66dbe71f74288ae4c596a3102f79820451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbfe15411adf22afd15e4e76b2c72a3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea2effe4775a0fd3a83f499d2c63892453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fe3790bd0b7f5ff69308674e0970ee454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561c5fd0847e4dde7548ce43768865c8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9b07fd582fbee7657439e479588799456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38df6800af939d86f7edbb98b8d6022457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f89c1f03280955b99f10d8c99013de4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e1d5a694918f6a853cfef80b347ef1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4623f0ff45873ca27f520ec940d086b8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54d809f53953ec60963237a93db8578461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1facbe2389d34094216a1abee614f130462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0a36b43a6801bff13e291a3a0a46f7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a3655ba97657934e8ba523987fbf38464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954b55e49618599bb92578608740e6fc465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0219cfbb5fb59fca7af4794329114a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4990e82c1b508ac23b91296f32adffa6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcc806af3513f5cd7d5ff787845d963468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84122d32aeb262e67f219878790919e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985952e08835e7425351415f059406a3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0992e3ecead31092ca376275b93380a4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11313276e0ac3cd7626b2e46ba2b4d8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cdb7638e6af711dcadd69f07b6abc6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99ba0544c40dfca3603f96933825034474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c10d132fed536def4010b359356b6bf475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77d79cbed6ec7a9f4726c1d8fe595c0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089c1bb78a48fb173bcc2755d1b1a155477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0e1039906ff3679a98db149759a712478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da1d7f975a79a2529ee9df0a526e5d5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4773846c1172ae9bf0960113623f0b0f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9072e74706be855142b511e8d3ef0663481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935991fe015f394e28fc882c161040d6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273fd8a36c34ac55b9e9755ab8268f1f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956f494efd8c263c7fb76d0eed7320bc484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fb69b8c56d39740efef1a61302c68e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610639b3bedc93f9fc3c837dd97c315a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f79960264afc673f15a4519e3dd813487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a842f5a02f03414755aac984037e415488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523c41e813fc0c6fff5ea24af746ef11489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa81e39bd80a5b2281446ac8e35feedc490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f24222a9a253ccf627645d617432d7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ca8914b9f23379b3b7ab5e2663082f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9145e4ee5a262bdaad2bd9c5a69982d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8280cc26f369c8248fc35733e0908a65494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69e008f14b397f600dc36cdaec19d6f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e2aaca3dccfda84fc6ed72549bd8e3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579b9d57bb127d40038590fd1e2ab0a7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7530da2833b0bad17bff26695b12b62498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1475f72aac84d8c7f32ae5aae34f2662499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4d963fb77fd36569cc7e96d7500835500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24dbe2bb65c00f020415f7375b41316501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f435e07438ae7e5e64c54837d06d1e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37b8206eec58fab7b582ddc403157d3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440c861c568877d8eeed3d8783d57b06504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a529872c83cb901661b048b5192165505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d297830b7981913ee831fc5701c24e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afac1cc1f170f7d1c7775a7304082089507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f851bccb64173a1500f48813ad6fd4ba508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6650074a2c3ff8ff940f4a548ac5cb509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d58968b504e19a2f60e3d127441668510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b116d561f8ab8214061de44d1e232458511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112c9b8b081e19955a7125b08819a8df512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10935875e416b4a29dd85046677b4a8d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2831a72d9a0773b8606264fa69344d5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1a1162db993365a8bbcf75e1e5def4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6bff9e51d0648221ab978f71486958516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f4d15765304cadc50252b0b5df8fbd517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4d5e5f56015066a5b6bbb4e2d2ae6a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75327f6a1830cf0d5cc59a9e04168b8f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c403875b8afe01b5423df34091c8d3c3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78978ea25f91734089254a08ece0034f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e01fa85fc3fb1329e701bb5b77c3f3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b64a471569d35dde92d91201cbe8b75523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be8827880e359e5d9c779156e601c1d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da17d76bc70323cab329f88de5e36eb0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3dc346dadba8f7322bb1f98278521b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d85eb31ee5f363d707df912d4df50ab527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad3b663a2eec3c81161a04ba29ffcfc528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e30b6b99fafa4d1442ea9e47f07e228529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfe20305dd8a0f032178e4f8c807f7b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c652dc98ce884752260a4cbc0c180d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7997af6a3f2776080654889f68865a1b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c37ffd71d1f1025ff9810eaa5dad8c4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9db66041bf58834b6812c09dff485eb534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75af7e8702c55f0196ec24989c06d7e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24e59272abcecba4e0c34317d77e9bd536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7620912835bb9acbc67b9e1b61def747537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba474757f59ec8b604639a2fb5f99ae9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdebd8a790c62d9069da6f395b285a2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a7dfad8dfc80de6697ed64ad35182e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c764466d65c7aa137fa83c5f8c772fea541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac047fc3c9b170ac4ccf50a1dbff69d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94870de30f115ab6f5d768f08cf634f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2e4974ed33b9740cf18447b331284d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba39ec96c17a0fd635e7788440c246b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d016178f4f53383adbc97f06e05472a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af03efd202e414068cfd61f1aa7427e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bdccf5d35f88720fb32e5b40dccc88548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18979891541b2e0cf5aee4542722c5cc549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27033c0077a3050350008c40d34d8358550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bdf880f55fbbf9148185eb8d4e3c71551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681cafb620657461baddfa0b40cfc424552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69961f2069ce6176a46b0aad6852c5c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abcbe62c5e82a2d4c317bbec5fa24d9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28e56cd41e4aacd1bcfcd0a490be039555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55e10eafa4a8d2390924c7ee8a6279f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42931950a4441e1b6860008be184456557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3dc01ce82cddd26aaf27e3f595deb5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a6465dc7aaaa70dae336d341617d59559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce82b17f5558ddf539ab9a01e77b2192560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcab079358c98caa6084532c10662f1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5020dcc86991fc4df0e5af5623cf62c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b451347c7dffe8e77481a5e60cd250a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c2ae25904b8267c4bdf8d350517ece564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb51450635ed98867067ce278ce9a5d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb10576811c854150d475476049b99d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aca567c185124e82e42be4589f30c4c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f81f5e31644eb83609d86bdaad3c3e2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fcc274b256a437998090fa86b63b2c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0d5b64b5b233b870f5f76e15637674570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb210a451e0af4d554ff43da6b4106e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faa1bd019a498492db00d953193675f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d1f1266aa6acbcaec8ef6ae47f7b47573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321b040e931e7dfd25f5939e843d0bcc574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33051586cf4e016c50ecafb7c177c225575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a6b2aaa1fb231f43fca8f8f940a1e9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32388400a145c5ad6ff6a0a246d5954577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2296a715d36b9a1f7d611db741159017578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cfb577a7db96fd8b3912b92d9aa4ea579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711377d64c075bea869c41912d10de39580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dd8f0e8d1341a710ef822d0efcf6db581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19dbb0dd4d3a9b7eee6aaae8fad7404582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1906a095dbb74175ca6410f0ca58d5cd583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890b90030ae167c3c5e78b8391bebb62584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce39393b37cb0e9a9435f8036e1821b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26086ce7f320b3dce8d3e15bc852a92586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5421339dc4657edf6aff5140130c101d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eae099ec43b71da942bf6b1ccf9fec4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10d93aa52f74827df2b43ef866804ab589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b5b084637bba0e4b571d131dbead02590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb99886e6c268100b2ae260c3fb62a64591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f293209a5f5b221dcacb1dad7c872d8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e91088d4a72166e8ddbe7cb1bfddc57593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959bc3422c98e60f773da8dd0c24248e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc18222c56d6db7ce143daaadfe3c54a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289dd36a297f309c6714bd54905c17df596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f59ab1c55937549633b259a773c120597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cbb5988659162b96fb4e48dfcbdd5e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e221416486946b53eb6dc1d2a99f3c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39634ded85e16e33ffa7c96b138b43b4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c380c3432e6f86869d7610c31e0f971601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8279667c0303aeca671b9b0f4f9584b3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b2bfddf295c13da8a8390fed5a89b8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c036922597a6ad269641b768f2568c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee27972db1cad83be3a509235a80f39605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58925cfcd961d92a1890add7f9d51e61606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54df21fe2afd449843fce49bf97545ea607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f33206ad06c449781782a8ee2dc86de608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3fc197c7b1cb5621a4303d293e33c1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5ed4c42c1cfacb3c5f44549c086d9e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb0cdf34fa76362186294b38e1e7c7e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ab6e75ea412c7c64adfa9bf93ca0f8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77346944fd5cea935a869fde7891ae2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec5c0bb67d0881bc3275b1f9c2f3d0c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8fceabd716979f5542dc7e27bc2779615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6fc2c1dc8c9b1ec8666a61cdc124c4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173754d24b02fa56636c94dfd09ddd8a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d515f31a2b0766c3c391c6c9391f15618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41788794fa7ec48548bbeb8ef771737c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab6747f89ce6c8fdc064d1fa449a066620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dbf81ce577c7795bb0bbdb38891df2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800c2295ab6ee83c1a8759488d70190e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5094d2e4db4ac1219723757e636b780623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c103bc90a376858f22264e85119b33e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e911a00f1d869f9880de0016e6bf7e08625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2137ed9b49cb722a60f4415230fcbad5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cef04c864ab908e55d411ecbafc123627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd429f19b33a891815d70bdeae9475e0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3484a4cd7a00138e664507886aee90cd629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce9b136414de038770fa753ee3a0baf630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a02167686cf96b02ad86abc90b61e1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd24818ecec86d905d4ed14dda15fea632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19134070d44a47f299537057f183aee8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aee38134d49bc5b1bfa1e824a190cb6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530726aeda5d15f9b31f3a9af1350d6a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebe3569d1711749fcfb023a0760b384636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f680c27d213e2e1087395aa1245f3a3a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a63870f3ddaa2393793ca5f90a373e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faadb36d89d50e8a52e52e82e43a96d1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a98fd159808b54cdaca1a912fbea9a9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aebfdb3f13521b080afdb338c8eb4c9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc0be333f8549e822be354f99a379ee642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbe76c43bd6416d303c73a22f48eb58643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31154138c16e476b0174cf11bf01c251644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefac5b1844cb2702abd48cbe21c6fc7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704fcf74231b44bd29968f132b3aebeb646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b172f64e0c14a700589870e326b25b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6346e6b5d0eadd0ac936df0b691b5d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4441c1938bf2d2cd206a3232e412fec649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c1242c01759ce979818b81ae8ab680650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ad1cc6cce765c392f7da3c50a8f61d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18af389d48d82ec0c89103c48a39492652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e24b594f4bfcc772d68ef4a5357973d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677a6ebad0b0f4649bb353f65334f9b2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaff60867830ebd720c0b307a7d815cd655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794b02d728959cc1ed8593b3f3d74043656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18a2ee806fa789eefddeca15cb41b09657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ac711f3b53d102ee3523678ab64092658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64a0b14e3b2ada855e17153143f0f2b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b94f9d68be1a254fd88ebcc2944287660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f862670bf7e675faed7d4870b999aec661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c1af460c23546502a66c0bad6f2c0a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6469c159a0f69a2c85d408049fdd97663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a248a017dc7a632e7e645518e69783f0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74bef8bd317a2b238efb7c70d4fea48665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e5378a661540e960588a4d5e85d9bd666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20d7cbea4180d3f81aa00a7517a64ea667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1149570e2056aa5ad6be40f662fc352668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06591ffd735181ce6a27123bdc259bae669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7ee750b316d41687f25668acc87492670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd15a390514c6c82275dd38b0c6785aa671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6b7f89aca78ed9f1cf6ef4d74c8328672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c434af997f907568805c03972a2adbac673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce99b8026f2bfe3585c79e64b32e4799674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcf19ebb0648bfeb088ac682798334d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a25ba8c50f4c11d8f6fedd6435e053676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ccac69915fa8249229dfec92ad1426677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4f130446cbef6022700a473cc6323f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bef192e851e5457851bd1f06684349679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd08de89352036e93b0f6532ccf53f2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1609fe80b436928d45cc8e578138f081681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951ab796140d85887a3f9cd10f380817682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac08b203b450c0b7c4de685eec9c13b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7e87dc3741b0c211a337440c9a4204684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6200c99f4e1cba10f24d8d15277ff98685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be387ab6b00c650372279fd364dfdbee686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b19dcbee1a3cf3f192a2132d4041ee5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c24d9c466d9cd0e3e0175032829d67b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03462357e08ddbc50803cbd7f5c461fe689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250452ce774c760568aeb995c63a079f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded2880063f428cf9a94f4ee0a3e9927691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6763c7c81460e7524f767426215952692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3b35d5733e6bc20e0bb814f1005ec4693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88e3ff63fa41c245a4c7c9bd4c65daa694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1088c42e5a2e10aa14fe138851f7816f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5637ea7e16ce148e87c1ad420451d06696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4b41c096b417b48fd0c0791129877a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b151e4e8cb647c63a252acf5e5b31adc698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f103c9a2965b83585cd96d14cd446640699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41de4ca08e297e3273b2d11d055bc35b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dc51914f0bf852509564ece6ef563a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbf7fcae234a50e32844222f5376db1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f056126da1f1506e8ec484fa29e9ef01703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f905ccd2591a555814689141ba7326e4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da16aabce645dec666a7114249209da705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f056272f7403cf267255057371f84c5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36241b5cd26d08a4c75f70b135a2696d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa23c203be4e3f72eec37a02d9559f6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940babd1bfcd29a56b75da3c92d3ca8a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6329d4eed82e7d754fde9d26a798ccf1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f5ff75dc89c90e9c2af6de25af728a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8af62cca99d1f92fea8363505f96e46712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6233851d05095d1e6c2be1da060b13713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe9b903025006afc30529b89a083629714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03728bdeb89c3fda916524a44584edab715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b2a4e63b428295e552662b905759ca716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f78466aee038454b8118ca93bee91c3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5954b02b64da8ae62b8d04d5ec9d8b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27293373a0df3fdb43dccb6a7ae0bb3b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d571d56aba924189746ba412152c55c0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb5f49f9b459ce727b64006e7b700e1721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebc317877fce8935928f9de5c0d0ab2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6f61d151116d9b27718520d6202322723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284ab8255a4514212d50f9e91561e392724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26854da7edc4efef611e8efab7fc75a4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a18f7df35ec1872126d1d302ad4a3d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c02990d2164ec6d92a8fb0d31250cad727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6c48eb8a62f3fda7fb6e959ed08b35728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1626ae6aff7950389704e8c7cdac974e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e2d76cb3dc1efb52414e3dc4fa6cd5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d961274ae8b7901882d3c42a277a579b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b5a3c83779923cc02bf1eed848cce7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e362d01818f9f7fdffbee16c0856ad1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f36c436a7911dfed0426628af59954734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97706d4c59834c60243f8043e2cb16df735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd53503800142710ee3f1817cec2428e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3157fcea2dcf0571ebbcf50173027078737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656b03db9d0fd719a744c8c681a84403738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b23434fd14a54160af24c948a947c9f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166fadde660a3be39b8761cd529b984f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128fd1bb2499a6e05f9aabff6542d7fa741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d363c6af9377b1616b3ecdd096c6934f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7f0604a7ac21e8e21d8803d9a71c8d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c927c737c6014914f0acb9dc2cdcd313744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87deb748762490789925a228058a0eac745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0c6ed5b3d23e920078d965a731b3f1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de12e922ced1943106b30949ce169fec747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a64cb034a79bbf4b0037361f5c59381748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fa3e7da7bae632e22bba7deadcb7bc749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343a60cedec05db2cfe5ed9be34b4be4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead19d717283e21df5c05ee85b27c293751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc8f4503efb772d3932358337abfc59752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf6461ccf602840b6f03108a9f40628753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a110f59b2d6bdac3d0849ee9b57fd067754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d560e86c5139998348042b44a57b718755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0748efd6829f17e5eb862b25a4cc04c0756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d261fb89f4342eb93182ce11f4caae95757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0992cf51b1959b149701cf528203533758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f53db0b381e1ccbcd42f165e693191759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ec4637b2c8b6b1a00936e2ff09e4171.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b628e9a509d10600e10972f6a12dd3a62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305de5853cd9bf2e752d64699f7b2bd03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43110de0ae2958927dd11222ee92f91c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63901562d4239c525e7fe9a10450b4485.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d610d01c5562becc6f888d96e7d9a6cf6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f997bd7c142ecb08124f3c59565d04547.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2098928e8608df5851c67b916f60e88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375fa20210123a631d6328193dc027f69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ab4bcb311e67b041f62a01624e147310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6710fcbb281454db0def1d7f4e3d6b1b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143e7d1134c1abff3353cce81bed47ef12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5980d707590d4745ad8c8f6e2179cecd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afc4628ccc912f1761e045126b9f50d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfb896d90ada0456737dab05b69029415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4150dcb738e1cd51f8a20fad59122b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5993ee747f62bdcccd5d14613afc7da117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c148e00a12efb2a5e15281b6da41d7f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448457715794fbb05ad0318d324a080e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09554e04ddab9d148b0089adb567d52420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a405fb8255778ce36f8ca76c24cfe1d521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba621148727480c07f06c054cc940b9e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970cd68fafc90ef552f5a94af57c8aad23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b21840f672fe26fdefa0436fd9a45024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a675b3c4ef0a130b353fcc0227b84ef25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035d32084b981e2a3a438752c6b5b94226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c2bde4bcf2d001b8423ac907ddeabb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be114ab4883d8f304b43077464ace3628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee654f932252cc275ee7c01d3f7534529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e569e4bf9b835f229f938dd9850bb6ad30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93898693cd87b81107db63b96c60e8b031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956dcc7f6e001ea9801f398d6aec505832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def074033cec2881ea4f53edf709006833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a09ed2bf3549853a714f91e5891c3b434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e20136beb3cc88e650c49469872f3235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fca5640f24e10330b686b521aa820e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec0f28184e77c43ae04429c1937d71e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95cd895a47e10b4a8e0f6ff6776d08f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d3d608496f8075b1709318853c6df639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34b381f7876eb361816e705208fcae540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff121878a55956175c4356009f0df4a241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1220e66a3d4d603c28c11a496b9512842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1ed6e6770402ffac732a0825dbb6b443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684a80a75cc4046668c101664b65829844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0acb87a3ff538bfe4f7525814c3eae245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97c690b9943f4fb69e2fcbe25a3c60146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea10631b3ac7d62ccc67379d2a2183947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7380cadaaee674a46cca7302b1067f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fb19d7b51b9abfd6291d2e1a86d05c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e9d0a51001565c15d2a853c1fd39fc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8bd9b2a3ef8248d4cda5d8e24ac01351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b47c9260c20f63206aef02922ef7b452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ab1f3077437b24363839f68cb5010953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d725747fc1ae34971777887987972c8854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ef4753eba00b7a69c006cdab4ea16a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc83d54a80a4d6b9ca759321533be44656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f647bf36a946d8c0006cf7f8baf6ed8957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa917d07827ec47372379d9d5bed5e5458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076a621ff598f24994a30353daaab7cc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fa36b11d1a52d55c2a8a8951d2bc2f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047c32da8badec830634787eeb34da2d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4249fcd379e0cfe40d2811a1157f530862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e742fb3f3b44e248d41c96e10515a28e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5b8c0caef41aa1ce4b57e56897cb5864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d2693ecb8dc44daaa212ca8521cba265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018a29875e7e9c0f830b6aba46c8ea4e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec10e22aae10d7cedd7007c8b12e37f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0af020cf37417dad3c2fa2e5aec0fd068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e15216c5dc720c516ae804431dba56269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3522aad3a95d9fea12b4d6dd8fe233a470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749794dc1696a261f0507a1bd8dc5a3571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71b455e599769b3b858d8491c072b3e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a142b78860af2470843c12ec476bdc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c82831466189f372b698c0c31b986e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce303e6dbad9d8601b1976071d219ec975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234e68c27acd0ea856ab1a30641c77ad76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4351ba8034a875bcc6009356432cd177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e666087e7ad1f4ec0006d27ac3a58b7078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8453fde42869131e1918286dd701fe79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6471894ce5869076af1db4425888b080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c5c0319ece426f6ea3762e32b8ce6e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71455bcee5dcd8398ec7f026a78a62b282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25420b123ea7581929dde0bdfc317f683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b7b6005bbb065e56f3b77ce06b543784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746cdcdfce95a63edd5bd39e7213986985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ca9ce35c7676c1f31aa72f669cc22186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6cb28473d7e1a7bf3dfbb78eef12e987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac98351190310447a9281bbe7f4102d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb87e7a014a0d5466796f07f5de925289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ce3d6115babdcccf33bf65c54c49b890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af13b0d36f9be871033db8b1b1592e2a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff11b67a644200b7db696494fb77f6592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f0044ad3b67a4bf3d0d90564cb121c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333c2e02e26f88b5661c02ff4770094c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64edfbea4e9abbaf2a7a8677a20700f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1e98fabfe17cc884829fd5b3801b0296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fa7d79989686de928444befc3f826997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac70ec7af4162b8cfca5dd7493289ef498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f6fed5d05d91e614a16ab6c374bec599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213c46505ce1eb54ffdd719e1d102909100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b754b968e7c42ca6d77f0672259f4681101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0192f114ba78907a7293c11ff0ecb95102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d5968febfc54cd06b688b7aaaddf0c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f14268d27fd7c651146bbf407263de104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b82389d3f18e9454a0f011bab81705b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f89c459639e2afab87f86ce9da159b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7a3976973725815547f6767dd9d950107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef15182859daab2ffdd447c7434dc504108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b75f3676df8eb8d7e106133f616e24109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201652a7096969aed3061b696aac3d1e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6eb0bc1442bf5257d92ceb8a008169111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257ef448702b13270f652b65fa99e347112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bfd03ec02a9bda431833335f01e344113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b364798ec01650a9975bb5b841eabfa0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11b5848895cb37aa1276b64f6f99f86115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50764d7846edb3ecf6c843fedf3b1408116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4237b5748dc085929351d18e5c080d8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b6831b0287ad4d8b0b9e64d882cae7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822d342461a64cebcfa25f269e17dfd5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593211d3c284cacd9c8a5678b5cc790a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ca2d71c123c7edcad7573d7645a838121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b7eb032ab78bf0b01ff0f68b8eef24122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b6f209ce983fe1a8bf5fa753114c4f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eb154cf52c20e48feb4c3429e75272124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df4dd52b0769099a0e915c9ee3d5f9f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20745e6e486c9e1ccae911a853a42dd4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477ca0c420d3aa7a0c620ac715fd7861127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b12f581e5a0fc2c7d431ddbeabd3fac128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f300678e286ae90afdcd7d3f4bd27c3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63297be7b307c172470a260106df6a51130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc20926a483b4195c5fdfddd5a59bb8d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c17e1763e69d8c7985f087bbb6bb224132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9131323fefea114f318c082b27854780133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c416367e30c82ebe4720624e5210e4e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928592f6565e5b9c38e0dcd7c08f86d6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29fe15aac6691aceb6ae9babfb5b8c2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceff13cd6a539af08e819f64db4f4d4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbe9f47ebd20b50d2b6e36e54b7f9b5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e69a54d6b1337f8720652bc48370c5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f596e3a127de20bba3d8ada7cf7310a6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1904d79c6106bd4c2c65fb4922dd2565141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2178b95862b6318a5d57a7b57a4d9c70142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d9a8fffa34289ac69ae312b92b18c7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f093d6bc3c92b8a0eede658dd62bf2b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b922e63e58f5ac88ee6f2940f5004099145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74061679defa1a0f36e485c5741cfa5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7db3307c14ba25d681569b90b5fac0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7ad20b965f275bacb6d106c92c75c5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fb3aafbc16b676a8a316fae557abe9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439ecfba34a2d7ff3561d60bd924295c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a807b2b98bda3d70c30b34b62e2a7ed8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d8e5581905a62b647b1d83b7ae8d73152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745aae101f871c1ab98496541b3cb1b9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39478fbb44780a6e4d4b9c0feae8c90154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14760c04f3009565f776d59f32302dcb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3295fe26ce12603308bfd8587270564a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69c80bb26ad0cb46959a072420c77ae157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ea2ec17a7da4558f23e699102130d0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c68489b4ebb44d27b636caf1da0ede1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e012c955f577d65adee93ef87b97fdcf160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c4bdd3eb6923b051fda4d145032bd4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c5c782188a776f4e87177714b2d25c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa5d034415cd17e14cf25e618f3153e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a283c83e676156af9085b4edc72350d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4a71647eaea2d291fc19099663f034165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf53399460b6abfb6b22cc5c3386b8fa166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2064ee436b722cb3ebb614594283406b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a2262910531964553806885565cea3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2efd2a6c2dbd735b7baae84ab67092169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08e755d480da87b397aac02c2681f6b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe3bb41888e517a74103191aba2df0d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab67bc515a325b93208d63dfebaac66b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28ce3d434f358c68e24835732c3fde8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980e317786e14747927ac1a0755ae5ef174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8600d8e620c24186c79c286138b8bfa3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8508c0b6794cb7aa9fdb42b44195bec176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097eecc39a221bb66abb20f033256614177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e85ba0e7df117c14640e065ae04f6de178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa81f30a12843d05800df588de799dad179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d27e548cfb1513bfd2330d68c94ebfa180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60f4347c280d7e5e18421c0b7a54649181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014e027cea63d0e5e3c874a717d04644182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6022afaf734c1e30d6c6f3872509f8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3878b410985410a12416f15e0cb1191184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97eba50747327d2dfb20ed2ff435577185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679c26ebb961699924b9a83556056f2b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23be92d10847cfe55ac421ef7658951f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4df03ead0025dedbc9278d51f5c9aa8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ae66a67026bd26a06aa208cf4e68b7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5632131085171a35f511e94c3ba0b800190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316ec2f4eecd4bc1e39a9c6ba1306d69191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243369c8d2169d9a0695130e78a7be1a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db47ad11c2cf574a477b27befbe7d145193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50372f4e0d60b452cd5a5fbc884cccbf194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b3e6d19974d1c7199d842acfc5f91c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd4617bd363c5e1d07c006dc0c34c9a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b630da7995cf5f770cd1c99423c24b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17a85a8259ce9e3ceaa4c4cea17fd04198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84d7bfcb6eae0664ac1fc6eee2286bb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf2516c8a5148b470d09d0552391e24200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eb099a81e256a4ffcfb6dafdcf97cb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b90e9908d8f4325ac598bc1374802e8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f526c2b8d1819ed2a7407505c13a0c84203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f351e92b81a787d820eb81ba512075204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09318eecd488ae33f9dd3b36a6f433a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bc1f567fd1b029a361e081b0e065ed206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a011bf399ada730ebdb3103abd24a77207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aaa5b49f22b52bfab981be57ee2183208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f69c7757938bf11cb79f7c8fb2680f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f88c31d44b2963cde068402b1674682210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a4de5ab4683cd60beea586a35b2871211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a29a3497456b6b84e3025521e5e0c9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffe0274f8f410429b55bca54d0241a6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4ca719d21919aefa45e41af7d8b090214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580e29f50a2319ad2cd087a8b8fbf8fe215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b415fec15cc4c2bd210c26a37e8ca530216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453d66bf6811b9c909d46be314c0373a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9531f863f09993b8d2602e86c79d4b7a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0c95a705ec42503eeb54fae6f90c42219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f90f15870b399b068d7ecb71335d306220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f247e19a4b494faef05aa2cc3839275221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f17bd6acf01684f5559fe8943539c3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f6d709fa4ee7329e578bd51c0cf57f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878fd1d62b9743e34fb4002ef99c447b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bd928aa708f2874056df6c34e95e6e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6df8c4557d9da9952e55f8909b723f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495cbf945577f34d4b217daed064ccc7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1beb3763a9b42d51ce09d5906fec41228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a12b98ccb23aa83d4f12e690699633c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b9c79450c39b3e6a91092f374dc8e5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42b1557a751bbb66d49a68cf4aed694231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e110208bb8cad7277e04631df308a5e8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d4d5f755bfa854f70bad871ce9b64e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e31319028abfd850af49908b3683f67234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687c179ae1a95dd6c22d203db2d395fa235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c5bb7407e5a40e45bd1293310c4fca236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913343cfa89838b5ea4bc8c36881f336237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55f77a78668a79fc920b31f9daf85ad238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c0b56d939f89df8442d06ce7776588239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cec4ad9cb115d9949539112c054f62240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9a3c2c28ff45133613affa3e2863f2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440b135dbfd9944f83107092bf5ca07d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828b590b8b5d775213d44efa662a6d54243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7078cfa8d76625a8db24cee7e270af0b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2f331a4240686279f7057eb0c3288a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285cef79cd8cf6bd4033397f2281482d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9430471d0c6ce2bdbfc3d639393184247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1865e262c8442cdf75b87a44d10929248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc3ee605ed53bbb9aa4be6c1c9e45de249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30663a56c0cd32474e6d7ddd4fa9e4fc250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747ce8838197deebb4954eb11117893c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6130c94c3e8814d47241ec7dc60a43252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d16b8a847767a3cae48717d131c6903253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55e04f6fc4b322f4e16b3fa4477bbdd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f659ebbcc4c96b561adffcf40d93c059255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9d3d63270c2ddaf4b33a6d5bfa372d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f7d26c7aa409462963df195db6e630257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cdf75aacbfb8ddd8305832770ce384258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4463d92382a0d944fffabf5a688f848b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89a2ce3d64947f84db35e2bfdf49b94260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d965592c31e3faaa7dcf5fd5b24bed87261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57ef8cb45fab7eafdea6c4973b00d51262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de852e2f955b8b5ed84da235b662ba21263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1f21e874326389717a945d46418619264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfa09c300bac810eacf999b46c87acd265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd77cd2895d677f5f978a8bd714f397266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5b1cae01d6ebb0f02eb150b6f93ab2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62f1f833a4faee34e42e7cbbc6338a0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1db63080c237128ad30b882020d8c3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4967f44a89771aa51e23af9de970a639270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34398414155d22564657f57122ab9b9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3a7e485fd5652a51c9a1d29c2ee691272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553d7da11c7b17679a2f981d14b276ff273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1308fdf8c98949533676c0899e686f75274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e258a0ba763e14d8cca440630e0a64d2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ba1613c668150bdee1046d2821f79a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29becd551da0b3f118d92194d9e29789277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd30c41c9f0ec73a40a41e034198cd9c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba5de6d9cee898e3711fdd544d1593c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f833f280b9dc7946d698b04703aeda280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825b39ceaf237f1e38f1894dc78db80e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8597813e74b6dbd34ae3099c21331ab0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea5599f79b726c80741bf860c3e8503283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22fecd3870b15799d05970b7aeee4c0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a434245bd60dfd2f45f1db6ada449688285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf3b7352c68ab8118034007b02776e9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c33d03d11d5328d720c779b50cf7279287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0154d3be043644fa242805de4e7fec11288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0736bb1a462b2de1c76cfedd3807a4b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805b5c8c5b4b6c10e9258cba677de840290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aad7f59d06a740c47ea27280cddfeb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39005de455c9bc9baa7d1035497e20de292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3d936d42e780cbbcf7b331c0fc1d22293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6644481e87d7ab3161dbfe0305a99caa294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f016aa00db1f079316427c2eb5fcd5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8430bc84f197858772058fbe47deea0a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4de1fd807c06e384003064dd672427297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e53162aa35acd41304494c0f5079891298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123fb76945304ebe96d07ddc08103e35299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b864bc772ac43218663eba891b007b05300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8d89a27ccab92b70daa0e118e2e129301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22d027032186bcdf6f102f9ba11f782302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7366ff77b677a181dc73e996aa1fc276303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5675aff0c934d107c6a33048f93c1c55304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d055931cd3af764cdb74b7c65c00ba6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e742bcc813b8907c5e36c79233629ffe306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b623abb4c0b8802d52e5cf4231c580307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac29431b9ece97317d4b1059154c3328308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65d3664641f10f584dbb9a60dd8d75d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebf0cc992fc012fe7e393efa162ff10310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027524192364632cdaf9989ff7395444311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aec7507d8fb0bb82c761ae9492cb57312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee295e40bce64e256056697e1f10048f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69468647a4937b0f57d7f5494b5c6a9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6fb78472ea4e2ba19086ebb603c6f3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbd2b6114a9a0c7076c04a9edd9dac3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa00b9695af876c3bff0aa2f32f3b99317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047db4cab6a35704a2d7c592b5b24b8f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d219098f6be4db1c0bbafec3dadcd89a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556d9c119a96b7e430b2e2542002300d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d42e83bb05ecb0d7138dd48c217cae321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcba0cdfda22eaba24f7187b88dfff9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13114d13047e434a68882631b17ca1de323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbdf254b39c3ad1cbc5bdebf4e914a5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a4d3b6036261968f5a8cbc008440d7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1444e5da8034b1eb91cc3e9fd87717f5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f5b766156c03b544d37f9b1e3817e1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1cb312e2970c34eddc127a60ee882f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff524ad602b2eeb3647665edb85112c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a97e7753dda24314935e1325b04350330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29c7872b3660b1ae21910e64279738e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e793ca0afd4c1c31b36f4a21871903332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947624af22dc61c2ba5343c5f54c7d17333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ae7f8a987021d67702fdc49e7ea10b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a094baa6309809a3cbad65af412534335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aa36eda741a09495d9f6199c8ac76f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed376b3460d3d531e3e045b6fbec628337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792b74257c08da9e672e86b31c1f1084338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3790632acd1aa777918d0ba6de4af66339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad1182b5bc5e1c7b2ec3265d2c508d2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9fb8fe1c14b9c851162084d28f3398341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5ce9e6e9f0d505ba235244e4e0a477342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eada49690387742d810c6e1c4e4a08343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0a2b7079ddf9f6413716542059dd3d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a7de591db5abf871e570b7e4e09948345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae9bb4d10213cde08fb8ce57b5ca27b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf0e4519f42ab8f6b4d7f114ee5a430347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc64dea1ccee4c742be426edd5e5bd17348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af066f3baafa3c1d48a3e800d8fd222349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bad13f9dedaaec26e5ab9886f398d14350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e15526d6857a98605eb6c708fd2696a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1e397a8021efd09ccf571db21b75c1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e4e6087636173f9170d9d8461bb0b6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcc75da0926b79e0be1d8d25ced0fec354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c862bd0b2222f7249c14e28160e5d5c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e6c0b31db92594fa895f0af4a52544356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057703d63b478336108df036d703931f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46800bec489b385e9d6822f15978239f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7017ccbcf1e8daeb87f8582451b0ad04359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f06ab344be6ca130e8504b8648a9b2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32e6ad4a987e1c86730c371fca93ebc361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc24dc94c8631dc6e0923c2e05c822fe362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37359d17e80a9c7aaabc4ca0c2a8e252363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b31eca792a9778af846f720d53124a2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8746394d63501281b6f4a548902bf5a3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd238e8e334837b2472d78ab362c1cf366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe11b877f077db278f6a88d078556f0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed30d94eef757138985885c3ba9cbabb368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99644e5d07801b09c58b9ca118dc386369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb57a05b38adc1143767515749dae025370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e201b3927934b59d3dc872347eec867371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4271b8eb2e7b2d87bd71dff2525491e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb0843e11abe70606718a5340b3dbe9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf484fce383ec09d187371becb516ab374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a714c36f7f1f1650bd366bca8489ebdd375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e68f9811c50fbf4b65208e136c2fe1d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513aeca014a13ee573de9da49ebb3118377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b61da12d51b413764059fc49dc4017a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8b32ea202e1c4d5dc1210084b80e91379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d3d572bb5778eefa8a7a6e6ddbed25380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f74a3c39a24b125c0df30fec8c3bd7b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a848953503e3122cc3f563a9dccdc7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895cf832146ce0ce89fa8f27a3020bc9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2a109bc0632c407c729d2b1d2888c8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7acc135330921ddec857d9a19ac3b0a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7320f9de3dc4569ddf342d44090658386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b295b3e3dbe0dfcf555e7ff1a39fc9f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9c248702dc428ce18085f27fcb28a2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c3f50d9992b9f265693ec00b6f3b75389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aaf1a8d839e7a5094e957a78047753390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077e00e5666b28f43f4bf7ee609f4ce5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3a32a3d0f2517696a9a2e20eb3d9cc392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5637c10922be91453615fcb7ed6072393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a6cdfde6340951357d0cfb9af33473394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb91b3dbdee20d54cf777962d1a4551395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16c9940c64646f470ffdb4f0e57db37396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1345824de66fc30a72dfd71a1703a700397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d35e02f1f3e13642794370290df05b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800ec2700a781b5ea43303217475e72b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b52ea69ca7819d0798276dba34a184400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a3079c11fe15a5e90a8a70066e9f66401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e808971d158e4802b7b7f9600b953a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6be79aee1eb8349fdf89ff651c07f2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a427c881cae933fa99335de1a68f894404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c75592f2fb0e3c740f7343cd92e45b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb6cee7a862081c73d6bf21d39a404d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7e96d0c64e04de88e7d8a6d3968e1d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11a22d84752a357af74d3b39cfa06fe408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bcd2a86138c6e50578a8350c3bd953409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b366fb7c72b6e1e3cf1117bf0866eb410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcca5ccfc5ceb9bbd6dfbf0edbdd9d8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22767f8c53823bbb5fa40d2e91a0134412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbfcc13926d163bf38748972757e8cd413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c22357db5e562c6b5dfec9ec08c7c2b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d728f38e6b461ae728895aaf7d82b36a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fee60e9b5fb28477a91754ce8b31883416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb4083dc07e5cfea3081c1e23d055d8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1b2b04ecf42642417c6179bfb41876418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4251b7ba881da0cb54f77f6ba390c47f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86200ea770b5ede19e606bb8518af000420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e22b7e7c8d2932e4ac823ce9ad115f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b5dd2e38c7b3d43f62d98babf1add6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba3feccfd4e152876a883063d6b531e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e066d72ae897cf21072226a4be0292424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdcf9e752236edf508f72c892934083425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2a4c919c985c80706f0f882e6f9eda426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e070c71a1cea0f954045b0fdb99596427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fe24606da8acaca7e52327b72a55ff428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3f2e13f681497bc45614e6306e3f9c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b4e6ed47163b3d7e30d69c3edb06cb430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73344efb77921cd2cf112cc21aa0cd8d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc9250578515336a5beb06e3ebaed66432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85f047b16197e587b1b3f63e40196b4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc82846f9d7a349ce001c48740f6edd434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf90e993dc3743defe847954a2d6ec2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65ec41459d47b2590e287575de279de436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b485dfdaf8043368e9aba373c3420b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84901d25e0f5e0e897eae995ddbf90f0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aefd0bd6f2a5954bfdf4702ccf6beb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f6bc953fa9bdccf9f1f2cdd2d791bf440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249172bc96359777562f78673159fbbc441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940084deb85901b438efc62bb3c46125442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61967f51571c0756b7954b4e5f8b771443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ac2c3045b54d2cc5b7c145bb62cf9a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9468c35253bfef5807b363ef7bb4e1d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a6c7d6848e60f0e4046d6d2786fa24446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f229bd142dc6874725c466ba4d314c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddaec17fefdb262ae37e65a87c2ddcd448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582e27760e77fc4d8256dedb029a9de6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a65778e16688db0233074e176dd86c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203fc10714d4457cbea023f88203de70451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b685be3fc85a369a87ccc85e72bcdaf452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3690bffb53ad936761715531a635d4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b5d3d71d8b3cbd625f17b053321bdd454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dc5c571faaee0ca0d11a25958ada80455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97ee55fd7533da4acb1cd8725d64176456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303779b8f58263bd1b8cb08c5d327801457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac9b15bfc4976a79d126574b775f380458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f3a74390ea0090decc289ffbbc483f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6159c85e56c3c0ac20dc321b3fbefc460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b99dfc14ab9fe4077bd9099346503af461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e68ee6bf24858d760e26bbb6b806d1b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab6275787db43a2407c2ab4c9239f9f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8457d18cdc9e577c3dccd5b4bfd4b7f5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764d4106f91a5e448be5a3eb4cc48014465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed48686eec39ecd6ae8baba085af9719466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba30a618b27ea98e06227baf7208d4b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75ef8e7faa77e301a487ac3bffbf5e5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4b1aa2cd4fabdfc5459fabd39dc6eb469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3729881720b5bc9617aedb718e984f32470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2253a23c4ea2193629550d22f3c768af471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bee67dc5316d3bcb32793349c33c143472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3cf5a4b0488c59a920b477d0e4f9a6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c472ba3bcb1fcf311008276b3009d5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2868fc9fda3d052e70b445278b9fb9e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed40716301bcc78c60913e8b3b317d7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebc8eace675441972babd4edbb603b9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1cb9014e24c9ab238107f7b4605dae478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fe589e1af4bc8677a81f9556028e2c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853a2b1ae66272d91ed0793b9c8022ec480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5cefce7a167f1a41a124c99995e870481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed9281a6f1c8fbf33ff96d2c8b3f84f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a261fef9cf7a9c3baf4d8ebdb134b8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3071fbc717bb3451d9fe0be65e43dabe484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2176d93404853f4c664ef299c499259485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ebf96fb54701d15ea72869347c2258486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db1efdb7f9273f61fea4ba0f97ccae2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c7ec7f60994d6823896a1d172b0286488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfd11be50c3bcb0c8e084c37e164c50489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33363ecb89c0d0509f8e7cf902589a1f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180fd9c41a79c481f4466232976dd5c7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8c75d0198e7c015ac8edf8228c6735492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152f65a79cb32c29aca4569b49be35e6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983be8196e1ca884d235839793696956494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb66ffcbeaa907a0fd56e5f0672ca94495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1817777531d1f0224ca28d9242db821a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58979d8c6d48c049d842de808aad5b1a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ff95a0147650c079a2b0774e9b0bda498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f3319754bef3dbd56a051821f90936499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf5d5ae7cac588504d414fbfdb7ceb9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d513821fd3b4ceaa324e74441cfe623501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a977e198a861df5885182b3e8f4e3b2f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b8935660df95cb9248a1b45dfc55ff503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e60b2ac1bc619a733e0956bb369aa6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048287524404828c1c6a10301a161dd4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93972648932d189eff6dff21adda56a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32f0114566dcf51d6524a003d3ad612507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9811793eac45563f3fe26d4f3ea8db8a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d9a02e7132307bdc8937be2b0fec15509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d649a542e7ffed308bd5938205c7754e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974ebbc1f26813826b442454c7c37068511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ec0a3051293aa16003112d640bb05f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402e7bc80126b1ef0a7cc11fd15a0103513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97f682695bae459f868877e06b2d1fe514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123d7bf329ce6d3b5c66424c56e8d0cb515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58486d411ffba99cbf60108c6a1ecca8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d283f8e05815e80bc504c3db0918b504517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1be986a95cea46fb4b1382c2df6046518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2da7c7a3d4ce74d845b53663ff64fe9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e10982314511c812f386f1acd868c3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c55225fecc1f09c3bd7c8faf5998f2e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead1364f3afa9d50103f87afccc93115522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71a3f003015e5548518c77c6ee0c745523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f56482cfabc310ba449fee00b379a5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6d75ffe4a57ca2db8e411e4e183b55525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cffb3bef98e74031ee25d7eb3a2102526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3495d8c831c3128ecc6c47b3b1c6f255527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4b6447714962a989c6cd268327b5b0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3643daa516c4b951248a7177341aeb529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a357518ae4be6aecfe7e27e80dbd05530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e83333b588cdbeb38f147a7f44d3c32531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbe52cf3fe16cf4e62b3a0d1ba31216532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cbe0ec65fdf5bf6e0fd538b89caa65533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40afaa0bbbd8c1426324fd3766d93e4f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189b7d25216ab45a37ed59233d137703535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a041ea02f2f8b908eb11d5f848e68236536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01262e2d5f3e2e86187415831ace3275537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699010fa936d90784a91d1a03c17bad2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f453ce915a9170f505457aa63d4159539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b42aa5a1cf780d8d761c3d1ea7961fd540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a63f9771c2afd45b67093307202e5d6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66367fcf415a06a3152491431ed7f9a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb75258711839d7b7e99b2a5f457aeb543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48626141a11c7f4554ed4d16c41cb9b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e755afc7b144b4405d9629ac69b2041545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107b90d2889c9c2a6c557feb9e3ffbc4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dc35de006f75fda9428d603c7bf75a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941302bed49d818cf277b7a15e8a2345548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a6c170a41e5c771ef948f5c8e42a09549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf0d130b1a7adaf1430d0184f24492e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8506dda2ea0022899006857a7f06aa75551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc402811b534106f2f16903d3180d1ed552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5784f49ac8d3a14d2f52051047256e18553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069e88290a5a7b09743a0ac797d3c345554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb8c70d770ab92210acecee96e8f1e6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f803ac8d541b3ea39d67683ac69ec5ba556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e358b9736118033f155dd04a69fb8f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dac4c0845ff9ac9bef482b24ee48e72558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a065ac7579b2bfbe35aa844ab93c2c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7529e5645f88f08f6527e812f5930a2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ede8d3c2f869aef63f3e448c1c5654c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961a40a54b7a667f5bde0b3082dc4f06562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30701d5e339bcfdd7a3d58bce4387cb563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d65fa9a7ae0934b0773ebc5add3d8e0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d107bd285a4b20a7bc7d4a43f9b875565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2cfa4048ee6e9ae6f02a794113ec75566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb24388269e7c0628deec0e856d9bfb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcace9de5bcb68f29b4ee5b928c86ae8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad972360085737fbb36ed87d04f64f07569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72262a7d5145d1a22ba6f6c5ebb34a57570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07df01f14626e6f633d7814c20fb20e2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca848a57f8e0ab2d15683b29eb52505e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a3743fe5addee4a1207f37481de8ec573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d833c89d51a66a37eea88e1cfa8326574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a9566b8f13010ca5229bbe0968cca8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3760213ef42cd7a999856f001802e567576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e684ae5d3cc3de78f46e9c6a16a54c4b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21081930a5c93fad5486faee71dadb8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5036053b3383f28ba8460262031400c8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7076ad2174c963ac6f2979e4ae14965580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d80b250d85bf7d56c9c7a9e6428a6f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a759bc7bc131896a04000327928343ef582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80156babf9d23ced94f55f1ee6a8e232583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4411672dcf3439f3b8cccf9458b940c6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61e6c5f0a7aead32ac21e194532c923585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fed364ceffaf3dd572f1ca36f49f63b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151ab854042f394e6af2a473fbd258a1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afad162c33ddff15c90c4b9f09fc14e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fb0afc2ebfdfddf605fc58a8cd4023589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c86c7b61c4c70be41252f8000971d15590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0db6ea5ad84b5f83f416f5f56e3756c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555c34018a72a9b78d417e86a89311a4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbda4b9a8e66f641d07f2850204847c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f32b6442f1d76268d3f923aac90672b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d944d2072883212a9df626ab9511d45595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400a2425e8fd155c8a1af633924cd28a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a882c79b4e8fa674dbc011542de240e1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92db5ad28fd1959838a460971ad9e464598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e87f495b715b3f3c6a59ff9f4ffa3c2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af4b2c7a9f8fdd66744269a5a4378a1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c903860126cc26a03d2b09fa5ad4b73601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c0c1946a71dc6fd243b6783854c658602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38db2cb2a61b2e309641372e96a1687e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543db426f29e4d3975b677a09743d21f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054e8d089d34d6012116c1f851b488a7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7daa7d27ae7feb808549dbe7b5d68b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef7759f67cb7cfe813adb18869622cd607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb939d08ad5a6d69113918ac6840bb5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb8688e3a98b429eb740c017446253c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09c4c27510f5cf96d9eea9627356f4e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63c52495c3295ed18631de9db9300f1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b256df2ff4818940fc5365ede79fdc612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4680469e2e1b5f502b2d2b36bb9eeb6f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ac9a6c11a2fc7c1134a91dc409c81d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d4d4c02a6f4924e128100662545aa0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b1144c1968002ee1d5b7bc8685be86616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0482560a7f61cdeff181a68ed32640617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d28737f644e9962ef7fec7aeb5233f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e5fa1f3532e5aa9c4f74db33f0404f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f472c35c94c96528a4ebf68a1185d471620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766e3b808a999a372c0b01d5b1b69469621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202adcc84cc8e1a94340d17ab19f211e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34197c3d531a585b1a35839e4c310631623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c7c53f0685928f985233209666dcf1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cf31e6de61b3227c14ed5e12130628625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c942667b40b7182f9ccc3c049fb2e2f5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e9d14df42f980a29efbb3d12af3bcb627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07b8ff8932df2d2965b3dfae23adb49628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd4cdd2a353ce349e1d0ff54561fa77629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bd80fdce137e91cd92b0b6cde5d476630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641c042bd2e86583da463541c5ecfb75631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3764500a0a4d98c327c89848dc0319b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca1bcc1822caf15f81db32f9856c2f6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c57ce36ec91f63bb074697a2cd1ab53634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293bf6a922ef41cf8abe767eeba0e0ce635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72208180110fb8e96a11fc1617734b04636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6db0088904d55607b55c9bdb618dbb637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3103571f8e4066ae8f071147dd6faa638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72eaba12b3076d9e61b93cacdbddada639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad6fc1579dc1e3347c4dfab37eb1575640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefa7e6f769132797b3892b848d76974641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4534cd6330cad36151f866cca8047a85642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e6d0b418b25f97d2b299a6bd8f1f36643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b2c69c54cf69b3036811e5baf743f1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430f8cc902ea95bd0f317832f7d48124645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9794f0bcc218938b2088d4fefc13d7d8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0459a559bf518c784d36e1285a437342647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa5e9fa9d3411bf14be44bc4835b2e9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d231095ce687840f7cb5845b50641ec5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80a0994dd47ef0e94168928265b3298650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59f15b20a7cecf2694b50e32ccbc8fc651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3786bcda0c714d528ad14a18334a8abc652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20ad18dfb4f6117bdd25c2bce47664c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1fcf9cc4fcb0ffaf80d1c982f36432654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ee8b6660b50e3cf360bb3a8cfa9e57655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1790f551930b75187351495d0c7724a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174d89c2125fa8cc0ab4458e25ec208f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4184c942ce17428a6346d00ad2db594658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f35892d95fcb6b9e7ed74a8c621497659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90eaa925d9d995933048e2949711596660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4d9b169c7c3732ee9596458bc0406a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc60d833ba66380f2d77207a11c2b9e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9231c67fe3b49fffb61c3ecf65ec4c04663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94291414a01d943d5543d44db46c97f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49956bb982744a3fdde86649875bbe2a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fb2eefb082faef376e0db468039fe7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa1063e456a2ad9c8a23257d52ff301667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d4454432115bdcfb4164a74e8845df668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc9c42abbf6cca8d0beecfda0b2daf6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0c64ce686f244cca7519d03d57d1f0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c05d01f0aa8ef542b5c168f79b0e1be671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d890392b640899371665a3699a0844e6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa6bb421e1521f6474c2dea2aeab71f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bb8cb6aafd618103d6ed47bf54a89d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9cee5cc54ec605029dc48add87d5b0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1934d04f151925cde3f34d0cc90d98676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eb83ea51a33f70409fe9b3a4b7c51e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab71c9409ad4fdd2af1a890d2201b3a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb9e1a0ba5c3308e92ec8972c010463679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263b3710659aed7dcec93fde185927fa680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0794c46b42ea4f5b415c464a855962681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc6885d5b550de1f65ecb6e6d29bc4d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cedafc048b943d06f4b356bf275d45683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0b8cd90ca37946fb4156acd30a9eb2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0421041ea0412125797333f309a36c0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7273f8d9f5be80db1b004f5a316941a5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d400f8f03e56502a246e7dea553a5d7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47058334b815fe4aa91799cba2bb0cb0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aa8a17ef2d56523b4db590ae9f3234689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45bc78c7c323c78a5a32a732201bd18690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb941f00fa85c48edd8fbaaf822c8ca691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845cf5d2dbff97646488c9bd0341053e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06d2aa41dff0904e1468841d539a046693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3953a12f1e194c421fd7650dcd17151c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798db27f0f343dc9e84273387b60d674695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea85f606719b4ba0c20826017f8f4119696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a542603be827ef8194e24ec2f3e0a78697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52311086545591caf71b9999787e2c20698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43128b314f1b57419487adcff1dbcad699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3431d7e5cb93754d5a66f9346fb3d11700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878031ebb37170f62076bd6772a7f200701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77d88abc84287848bb4abb382cf0ecb702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b918f16ac1f44182d5c7fdcd4abe8847703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7863706ac3df982ed199c967525d06c2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5788de0e8bc99fc7fe8f1a697d894680705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e806b51c5476994f6e474cb07e50e4ad706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850ed0c4092f4d31d53306d62d6a08b7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d570e4ac139001af95a782df99b28704708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc902b10f8deb57cdf82071077618431709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8549814b297194788ab7a1168cfd85a6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fb80c1793cb790330fdaaefbfbfb84711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab7dd755a78baa2939c26b597f29986712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3ce4d3cb69fed964c9e7f2c2f38a9e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6a2e0a967386a8cb9184659b46bb14714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa44114ee6cea9b15aa7402fe977b64a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee78027169c7dcdc240e1b2b56d098dd716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1485a8b7de8cf9823b87cb822f8bfedc717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7f145fa86404ac37a0f9596b8cba02718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a227a07671f5f6c88337a7eb078f3e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faf95aa43823de191bfa9070c16a702720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf21f1c81e546db87dc8aa7eb3f45e5721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847a7e7b4417f70bdcc0be34b429b749722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6be7a98dff315cebcd5182da2f4410723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439b64393ce68c857ed9831fde8146cc724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d7f6bb80dd347fda7d45e4ef2170b5725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5b5a67e2950e1311d10ba28709388f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a419a6a4b6796193a0ae4dcf0d9ebd9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44fbaab20cb1d4d5eafcceeb9d423e4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f97f5e574625036cdbe9b70c3a13e2729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3ea858252ff36d2103d07195cecefa730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ec1663c6e95cbd539aa02b2ef98ce3731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ba235614d8382f1481454129a5aec5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e50145e5607f4671d0bc6ab64e0a7fb733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81b64ecbb8e2ffd9632039206037db7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea72c3ad1f46aba62c6afb2a7795288735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed96c9ed9a98bab5cedb56e7be843cf736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2210eb3c9b315df4e8db388a191363737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fd0ad3e4d770e504e86e9980b76897738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78057dcdc36c0370236f115037fba24739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff43d7d78f4be40632961e209d3aa1f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266c55ea601e4c4c8bf5b0d43ce218dd741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5513ebe47362e4ee593252c87ec7053a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2545a5e5daf9acaf9270d8b3ea56c2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15e4bb571250d67480eb84693db88f4744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573f22b3fe764813209f06a49d36c522745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4b4abf51e5777d93b43a286bdddd2c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6435c6ae77b71791582fb09aa311b273747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e53ef3411fb0696ca8426cdd9c03270748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b309fbd1500e419f14c91594c6309e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b135d505e7677adacab2bfd767c0d280750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec7d5a8d3edf83162c5002b99b0dbfc751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef0d187de5b884b26abbc218e7ffee7752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b94dc83ade4da9f7b00ce705becbe61753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8b1163c521f09ae226b2b700f3d0db754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a702fcc9eb1f80c4ecbc614714812c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e57684550cf844a620995126212ce3756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f1eb107f7ed4ba0d5793d4d4b12c43757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af333d3b555264da4e3835dcd79879d6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6279b5b17a9deaed526524fb8d6d393e759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>