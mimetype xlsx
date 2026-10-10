--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2c1c6113de38fdd97b636f402226261.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9752795c426215602e91a0689ff75682.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696128a80beb2dc99626c4872e8c7af43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeec049191d36e301d7d5bf2842e55e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b23966de2c5ee2b54fa0d1c206e487a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa25215c6aff0c2c078399fcda66b1f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d14eefad6d4e625cba649c0a9e3af3f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0c895d4acee1f5a29183692cad28ba8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c2e78797204fd62ee8108ebf3a187c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb8ddf96f120882d2ae3a5dd8a8088c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0e4fb9b30ad05efcf0d364d829c60c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5065407bbd914a33d840749a54d510c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b305d820e85f19537ac0de024b94cc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fd0019352774e1127deb4e9b26862d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b734ee528e9ce353851182cd51cb4ba215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc4719cbd9fe91aba70a0777e6ed07016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47bacacd6dc795d90def29da49e9a5a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b27801601ff348b20b252871c4856c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a57e925c55d6a5cd804a4c0730f955f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f5359d308ce30e930f513f691e22fc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a1fd952f02f3552fbff87c984435ea21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b9e2c5efcb1feebb6048988ee8783b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9aa87157b16236f4c02c764d86488323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48c74a5ad0b149724f727bc6866c7f724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab78c22c5a2855d1fbc85c49c30d8bb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be45a50083994d69de4b355fb9a089726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5129d76290527b9cf17d779ff75cec27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbc32e1fcead5de7d6917edf073667228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639a5639acc72936f5389f6985bcd6ab29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da07beb723592809893caa7cf96dc9e430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087cda94a44fd2dd387b6f1df1e2ab5131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dce8aaf403faf174cca09d1bf2654a632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3464900b3e055153ecaf38da4f40071233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58ff4db277c0fd31b5183b736619d5734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c88dbde9aa424753e118467ac70ea335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad5106f9086bb4b316194db86b1cc2636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8e87aa361c334912f79db51f52f26237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fd7c5727188dedd0ee74e78db9a83238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c8c5496eb277171ce17b08423957db39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80637db4f161f1902a210b1c3161cd9c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652b97a1562577f0186a800cdf51d52841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2643fc677bb3918f48067c3dd9350e3342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e01228786ee7c821959da3d9deb6f443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9dbc86a46dacc18bccaedad23a751044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbebed24b92d968c7a56d75b185501c845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ba05a5ec053c4a06ce68b9998162e646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764d554364810ed349d9e2a48e77ac8a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4236eb38ca49c82ceeb06081a0973348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0d875bd155e1dda79aeff07cceda1749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab900a995b9191a995da4c8445e818850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2311f2e983e934ec32c3d7b21979e7351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fc937077f6a899dd4e6f56c69b6b6c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d779edc0e22a6c749af8c48d74ae60de53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aac6d39da334446039a7853543b42d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2158f08257dd7861c7a42a6f666ce83055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ba0789debc5b469f63cf45c13e3bd256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ae6b6133307689fd8a98c0979db43c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ebd36fc7920e9b40bdded53ecbe06e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fd7ab35a0e0c62f84d293607a90c3c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b33a355ee0278e0295983007af0aa3e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa4dd0934505c2080988b74207dfce061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16b6ff392ada5dea4f74b213e6dce9962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7348c43141a219ccd60b2ea6716c5c0f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bc4c7080f679cea034b61109fc7a3864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dedf2a4fd6fcdd76170e091091842cf65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf87d3f101b18f4a09da79b3660ad22366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a4f184f3d764d2d97cbe82caa7ceb067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb89428712715b04f7c7d8e2fae2f23268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c58de2be1136217f9f63e40bbedf97b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee40f7a6dfecc42f00d0ba5ad5a69b5b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eecdc2946a049609fe7a7d7bd446c171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f495b33db0da39f5125edcb481238772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebe0c6b4c107805b8137a318a5354f373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabc5210ba0fed0e5e3224d99a2e3c2474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a851800dec38905d5f5f4ef781c6e12875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279c7a77ef5dfe2f7a45dd4d2495cd8676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287e4f6266136ae0eb691abb6768ed7677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de06b91104bf978b082815638594781278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504f1b2f0fab9e1d9880788ae9453d6379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa42cc33623789b70f97da01875efc480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f6a81424c515a9986e2f172911d31581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb82c81d8e2cd94bc89bbb9587e103e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad1374e768f3144dacb853b81ca563a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07d00ee111cc6f603c137e55bcfa4ab84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e386216650ae1d70b3643842dfedddb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1714f43322087aa21deb965dce86df2786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b02342a78e8d2b06026185874b2743787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed3aba84cc7c2592e2b5b0a5531e07588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bd3051232667ac7c8223c1b5c787a589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aee04dc31dca6390d407da3924b16a690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b035ebbf07fd8898fddcb014aa630c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf10e95423ad679fc29b3eb3128a84ef92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903a479248e6bc1d7d1c73379335602d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dc9ab2d55ab3e2072a97631ca406c694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915a743497401998eff0abc7f622f02d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277484a7f2237206a32eecedacdffd8996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3367d02eb6fec504a2635e734d7e82f797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0802e6d00e9879967a4350b6b816025898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802d8dc139f44cb4e4e627d4c2bf475399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b754a36340b41d7c2d8959e5ec1a03100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed76b3468fd51a80e478fad79e424b8e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e652cb2972fd8f75932b4fe346361601102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacf36920440560faf2bf635a6a46b06103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d985c2afdebf029cbfea6b7e6347464d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2218dcc00934714f71ced3d6c910a3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8bee9cd10c68f967cbe1a2e5981b3f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b6a2c240ee210fab3ae05d1ce2496e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571fe004a9307bc2fbce289711a27443108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d5ea62a20aed55b540069c2277397a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cb0ebc266adc2dbb026fa6e55eb9f7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a516a967367ff40cc1f6053364556b4b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85d128fd972eed5c4dd86041df83f38112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601fa97a886dd8b0cbea39ce30dbaf9e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0debb46f5b4e51cac55545e4bad59930114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef14ccf642b95a966925fa4d0a7ba5ff115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cff157548cad6a8a43b172b36352da5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf4ee5517e97824c603ae97de673bbc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884856ef2005ded9dc55417fe29ba659118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aeff556d5c2cc4a123ed1253975986119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3bb851b17ca45edefac8f735dbbcb5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59be077d215a54fb94c1c95f52f52f4f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a22226b197ba9388df3903ac2e7aba122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc8b83c1ecce176e5bade46789684ad123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85ca59f726d12e284f8220ce5052089124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d746a8b3b9e40a9f9d9f58757af8455125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2505cf22c70124a85a0d7d417fdebc81126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11644893b80f8977139b885e0ce966a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a88a8a030d2875df34ff896e749a17128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9cb49d8bce3c44241dece386f68611129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90015cd8752873674da61c4cd5a3406130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5222af245f0e2670e3820d53284666b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa2100f9cfdb3d5422f85861712ee65132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe81e249769f338df057e5245544fa9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cca82c37aa73f4f09a1260d746a8848134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bb001bf1f39175eb6ce49ad5367752135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab726146862120d57172020fdf0a7acd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568ebca3be6f619a194109d3d822391e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b866c8a2bcce0b23b9d5e4996cfa313d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148abaa462b29f850b611d56cc681d0f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33890debbc2db34d41871cc34bca8586140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d187f7131e291314393e5b074ed4c372141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd61d41939b8c35514b75c75e53f3080142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c9c145319358ab171a8e8e1f48bf9e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dff4d2b9afb77ba26d89155771bb0bc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6daf14bbc53ca5fb16195281af79439145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f50622356bfa1bfa7ea1b1f7bdf471c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeedaa2d53dffb953cf91e1d9dd3006d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03570ed8dfeb65c7ea39548439d85c3b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cdc83e0c259a6be365b09494de012f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92577fe4449baa4792a19a24dd0a4bba150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2535737b84115b4a42503f073ed1c74151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da41411c1ea23acc34bee04fc77888d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127b98d47d165c56e82067642085c640153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cd231332af9add84ec010cb6945a35154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9059b0e665bca59b76f846bc3bcc796b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57494cf00d906048b41996f206371e54156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cdd7e0028c5390a8568f1edb64c9d7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd774cb7484dcd270ca8da3165de202158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9e851af525e495ef50b9a03364d159159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a274c007df2031efd29be6e1dcce047e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088449af8c7eaced740d338b2f109b38161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cae3304485544a20984abcd91e9bd08162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b99345abddcf77231a9d32f369d242163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a499f7443440c5ddd5c7954d1fe9c884164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b695423b79be605a44a7c1fac646611b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d8df00b4d174038ad65a8869afccd2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f6e488be7ae7b53132a11173dd0725167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9549d7a0744531782ca1116ca7724b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b675d9ed76ff0240bc98a7e00acf5b9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2e05f238ac103399237e681cc11590170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a868296edb9c5b787b7239504fbbcf5e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b631c887563498cd0e3fc4ee1c5f51172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3886a48567bbc4ce9868b33336da40173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbf2d0a673bedc258a030fb219cb8ea174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33f407c79b09cc8e0cd831ccfbd5252175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32978e87eee3efdd1c04239224669580176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3c064eeac06970f1db8f4ead4e775e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bd9ebca3a5f9d124d710067b47c322178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4ab78d0e6da35db3f25cdfc1574675179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f6feddb557cd1bfcee738cda6f07b7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9321843f80c7124b6689a6bc1f22909a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0f5bd68e3b08c5bbbbdc1b95f7eb2f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394ed9794d789842a653b6e439de28b2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5376bab47632aca0be8bc4662e2eb477184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14106bd65cc7a60691e86e297b3635bc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c4657c72ac86b4c8360763554f887f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aa310b1d37165865f24b2d6f18225e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60f8e3ef2b7d5350c351239c90824d4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c831e09b5dcd46100ce31d757867c0d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d91c7ccb3f4312fb05819771593ded190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2b8d43e9f8bc51affb712529e07427191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f0c0ba162f2d712543f44bd52763ae192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4adeb6a57ef1d0a54da1bcd19513b0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9085ac5f0f5d657c7ec1679fc63d9c9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fc677f8301bae33b3fd428109741be195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db8098ab727d5d3bbb0f9adfa5b993c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558b9f8371949d74295e12fe333711e9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c347f9addfcdec7bf0df616572f459198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09a6d7bae3e532d7520b4879d6b3e13199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638022efe4f42163ee17094803a16351200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e079bbc564e0f4c8d5b275646f92162d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59344daf71a0680b68771ece0f1e4203202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2ff99d4263620c892bfb84978cfdb5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014c26d9bdd8520f8b9aca1af3138730204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4cc69f5fccc12b0ee6baeb19591297205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceb92261f235eb77896251e655303d3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea91950761254bcbcc7b1383bdab021207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad43785d11ed29e143187d47aafcd96208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b36e01d882ad217fe0b5fae1532389209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a056e70f75d5afc179104656b26681210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48ed7263e4dd4196c8893c0f8cb6a24211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e775e0638f6b1b8248ed2d4d20156e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd3a0b9379e4c464f8f191f717eadfe213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cddfe8229d2e0de3d3f07654097bf6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892d786a688c58bf0058e82141bb57de215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4325194375bc30072eea1b50cb88d3fa216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b9b7d1ea4bcddd9f1eb38a45b7625d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ac1ff80074cc883289bdcdae5e50e5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c85102c704a8bbdc002f64c248f46f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543ff40b14dae2d1cd558c5be8df7059220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d7bf151c1cfde31436909e0ce2700e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b72f55d2f75b936a649a0861e8b6d2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66397a44ddf5b2b3457a789a301565c2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5781c2f15ca863475c069ad1ef889f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e433c433f1816c646f5e0204e37a532225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a8e2c01336a9b84d14ac873e140885226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bea4a03c75b93eba77d1d0bd1046850227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a185f6235c611cb9a72d7647fb92b552228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833046c8859145997826b7f4fc6c0492229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff230ab2ca811d8629dc12f68e10b35230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970419b505c9032a09de60b065d4fff4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2680815ff1c8d5bfd7752809fe91df232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46480cc328929c44109da8bb64973e2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dbf460b6cf154ec2feb46ed6960e72234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f5768cbb3455f6fc6363d30dc3c2b2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed3caf4fd7b76befd413c7b50d6e48a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911f812bf6a73a661282d6de7c85eb3a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664461cc511f433aa1e43a1b54f64b21238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3998cdebd43a0ac76443ed0e952c324e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c167ae81eb7aaffd804432a898a55d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e3524a4a408494d609d30f90e6ef3a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72713bb2677988380e3c64251d41ba8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533ab2f1a3006350a4c7a25fce41c28a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b93efde1c94b89b241f63e2dd1ee3e1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50bb07e19971d274a088874b15eca06245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730d314bb66c7cde118bdbf3e907df2a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72b0a34597c8175f129d8ea4120a379247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19fc13a51dbe1a5f3b07355384587e0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3253517a2068ab41ee40f2ea9e522c94249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14f07d16642664e30140bbd07268e47250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75af3aa6f2e3ed8990cfd9a286137a6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b8c79d9a332b87fe776f6225030906252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8ad2456a2da20879fadd23bb2d1917253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694447bea3fe1ef9a887aa480d41b44b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed43100f59da44f8b362ed6b50dc259f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a719f890a98bd3a1876e82e1e877322256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51235e8b524adf3aa5b6c86696c1cecd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e721abefdf2405dcaa13010816f443258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d27c9e96f29d2a007f7f27f514cc53c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814635238d5747add8f725b9e03a0ab0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337753a23ae5a8de0b767e354aaeb17b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cb44dd03d72b9a64c557bee1a36f1d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e55eb7b186cb91f71cf663814dcb55263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9781a521e5893820123045e9a3b47f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5fc1ac81bf47770217d6161d200217265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957adda33861362504e6003890ee837b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a6ba9bba99a66504f87090277ffc2d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acab247d59c02a7358a3a60c36d522b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fa9099293e48c75efc0d9181c439c5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637099cb697b8eedeab47d1803a71ce5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f26c38284e7e29cfc103bcc2f855ac5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11a5f1cf10f9a752e0dba53d3ee4b71272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea2c1b45c17938cb0862c0a9228c366273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9647a777013b6d8d95454685b79f47274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26fa4bd1fe0adad388ed5ebdc72adac275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde06227b4da80a73c82307bbbd02a63276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050c595f745a3c25dfefbb889e0f5031277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a31738a85ef66dcae4f7271c24e448278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e746b867457be8686b309f763b13aaf3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1286964acb3bc59ef8b793095f2782c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73797faff29f29d05a99f927780a1f1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23489cee7b2cc3e8490328e8de9b6ac282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2abebcd9cd0706168ffff1931b9e2d3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a7471df97b5bc5c82d751352ed1620284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd5ce5cf29a9475cc582ee83cb612af285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24917de61ed8a42dd49aaf3915da3b0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf1fa8d8b2e1887bb7a208263fda95b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95660f5f9d9625a17e3ff5b62a542dbe288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30ec1e0018a5f6bdabed647ff68839d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388210f328972806b315e8777f665c0d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16ceaeea5ce3c7496380270423d3fed291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db411d02dc026e486eff083999158d3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6cb297e2a1a5261018feb41c3cfc42293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b34e567e1a357816a7b72934dba00fe294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66ac8fa3adc6d62ae502db39345415f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd4f1b71cf3986a4d9c82f8e5695226296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c768b18bc8db6fecf349f65e8a8105297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4dcc9104a57c1ef33e64b3bb2334f8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b785b3de3ca46cfdfb92ca2247e2bf44299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33555c2b7029806cf952ebb5fb04c5f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893ea6130da4da30c678737b37d18e60301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b96301c146d9a78bc9dcfd0cf98423302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130a72b651f0774b92b0c84bb0690f6b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaf78fea9d171573349885dadc1cd41304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28572a156aa473589305224f1e75e04305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17c829908b844d3768a59997b1d53db306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fbaa42d314872f3d783412d4b5f329307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8accb9e4145cc0004c78f16fcc58993308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dd61658422db010b0caabc831dae69309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001080139a054ba768743c03eb29622c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0fbe7c5a95e155b7a3876cebf39926311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bec9232d706afafc0526c9dfecd9af312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848862e3c64074bebffc449c4a710625313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcc56cadca98ce07b287e50869a0e27314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef55d58d42de8542cc2b92f38e21163315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e43281d5de921002102f84417caa69c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6808d6d010ebc76f9292a196f1972a03317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d161d9ff8df250adbbd2a433740927318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa467960d1a564a35ebf3b7894e50a2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ceaf4d5aac208b38717e0da8ff5763320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0a49e1861e3427490ab8bd3db8a250321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9433d62e3365368f23e0b63a0159f4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ac9d50bd8c8dc17bf3bf6594101aed323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6000820b6a61619d665b2160a54f55ef324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc1fbd2cec59d8f6e48255d4716f861325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157932f1a3c11d2b020e2e8c9fae20a2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b474eb990cb5787232a4506ba48dc4e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d849628f91f34a936a9a97145bbc42328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfbf67dcc943d96067efb7eb0d0bc44329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52985d5e26147b4cd42c54164fa6547c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6c2d13892c6f1b4ddb0db30cba6f83331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2af13d2771335a58a2dd56e782d9579332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198c56c398daf34c8b73d750aa1bab2e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79153993bae34fad6e27ee7b32c46d99334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb08fae7cf36b60a0b41a679fb92d7a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f58740fb46695d5bb472e98fb585b78336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c4c177d50fc2b8626b3e3f60f885ca337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4411df1c0ab85efa4ddb57b8fd4e2ae338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7185614a3facf98be46061f8c68b45339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c0dbe831acc9caad93fd2d8e2fdcbd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fb5c645e9ba39417247ca77354d3a6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f8674344b496024134283d6f98d273342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1775eac53853972489d9e5546e48ef62343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b9f63db28326a6d5f86df0026121f0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0f327e5c092c6ecc27fe0440449e53345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56304e4e01bb457acd2a02ab5ccf6153346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc26911ec49aed93c146c5673778c14347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9540789d67ee29d5a54cefe064b2e3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a41f17de8754a374fdf688a4771787a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c548b6d5342d9a9269e86cddbb5184f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5582e6ac6b1e818755be93894dc9d322351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38578958d4943ea8c2714764f6b57e78352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3801eeca185ace855e83f26795e594c0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45974c6d7120892b1ceba97989aba1f6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c08d2dbeaed48c415bfc4930bd9f524355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ed5d3af66eca00edfc7c344602197e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46ebf5b24400252d9dc3c24447d5680357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6a8eacb9b0bfce6d1207cec1a2ffda358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bc9ad54fe707a9725c3d5ff5a50416359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2cd387efe1146fa1d635cde56c4e0d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1022786da388deb9daf5e7f0dfb7ed35361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2005a56cf616e537465b95776243f61362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e2bbcc06891e5506f7ca9760be14eb363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436fb46330a57e5c32363c2be49cf305364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5174d92241c765dfee549db8a83571365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6746cae6bdfa3ae0b6ef415250ec230366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed46186a2d2c557a028e927c639d073f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65ca4774552827e9459326fc5f34128368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158ce788c53d13e82941c36e02367969369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b725309e1b48ace0bc83755dfe896e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540d45f01c54d5eace171be87e4d333b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28caf9f1226fa26f3620512550550fb0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536156372317ebc68752b92e5d031c1c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3e2b37cd5dd8e702f39c8d9f1bcf4d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef2d25c90738409e66012c34fa8fb3a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a14898f89e1844e00bc0ba747f2ea20376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee956aa8e46aebe6a6a2db71f4f1ea5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5097c00bc6e62d434544662863898c87378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307bbf7a1f6664d1483e9a023756400c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b8a595db33b015a5632c8667daf34d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf43dff0ae64f2badee8eff257ab3cf381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe608fee0d5115d73aad66594520ff43382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ad25010cfad4bdca24e50577190572383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b50d5f50eb22c66929e6258d02f95b5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d969bb13d835f19287a13642be59953385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa104ef1bbd171bcdd5d5dcb6e77f4fb386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cb6af915ba54f164056653c92613b0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2467857d9d676c037075cef1dc53dd52388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18478fe6003ba30b480a9b7e9769b42e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed9547e4f9f92cb057c0c5cc5cb9794390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae711129ca5f12c38fb5de81b20b402391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1828b8a24090dfcd122c0d84694a951a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10811e5b5e64987e918939c0070e9273393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6546df4f60b4b573c8712382d83a6f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ba05f9786173017111124f9c8b2c42395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5746e53f8cb168d60cdb8ea4e169d30a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4747fe511044f3eeaa047681ef6a76397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87760b0e4bcfc528fdce1e3839b96dec398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82a66293a8997218ce84251e5e43839399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379ad0fb2bfb07e8a3530bf313aaf550400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9998089e3cc14f560beb9d4f7c4b8d50401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64370db5d7dc2678482bbe6a0f70c9b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7f752ae1e8e7a07cb397fb347a196c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2aedd6749246440afd0823cdd7266b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047a2f28d6e07b1c7d0568ede9cf8154405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7184c50243e13b0bd1a2ac587c6134f8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb7221a3cf9be74235183cb59665538407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260bf397f3c2c6689be59b7b45031ccf408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064da25da40a6139b4d0d5b8fc5f9fc9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e67fc861c6485c0f3e5b8900a985b4d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f077521a51b4cbf84692e56fe49b2c76411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3388c979b3638c49f9f1fbef69f385f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc09829ef0b48974df1dd3da4aa47955413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd8037895935c3920bceed3f2b36b2b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13d4fa86b06344a38e01ad6cafc2e17415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7978b023e9ba3c37ba1a4963cbd2ef3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36672dc64b77935a0f7f8cd241dd9af0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47417bb78c2cd66c91490a03fa2f14de418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca5cae3c39fb2edfb48878d0fa085a6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e46a78d88d688ff4979bdcf36385a91420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce3c7ace020837be2c765c0bf5277bd421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b5268967203e29adf66bf05ae78283422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148f09c344f0499430cb79e0fee90ab5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d7e49e0ed1d543b120757b745d3cc2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d94af3b2085d9fa85b023c34ebc5363425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ff430e6f2f6ffbf821af479c59f77a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33091b2f0d8fc6f8d4678734e39909e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04785026930cf762b0f826bebd7610d7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec99d29be8e890fc4bc90db675abcec429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faeeca33400313e18c9eab770f62a19430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7d1ccaeea73011c50c88c2a00003b0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d222c0a0cc49cd24aeeaf684ab14ad432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdfac657031ec3881a06408d2a1457d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be61ba644add43c08c7287f1d97b742f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724dcd9de5a95c9c2eb30d48d531fd41435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeae62ae9d0ceb8e3c1aaa7fa5f1303436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b974c0386e00d975d97460dde92a9e6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6437d54a85e6046de1c7fdbb04121086438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8546aa62c298b81bffba9e910761a8ed439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8a2227e7795d5d88594cf64ce2a892440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb929e36484b9d86519d4a28d307403441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669e6ea0ba3f059aabf2ed1ca764edd8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcec95632928ca07ddc645c1c26f2b70443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb907c1817fcfd06d0f0af43fdf3c09444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6d1359cc963e3c5cf05c615ca85423445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2282447b7c146bb773bec3cb668e5e06446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f36bbfd0d3054879d18171884303c55447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099a6233a3f1b05ef2f98b0cad9a2cb8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac19cd42bee320a782694059002ef95449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec539fec3f9f17c37cc3f8603c21e7b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a0cc6110310abebc9ea5ccd1acb5da451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c45908950510aede042ebac07d2ccec452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f6eb8ab7fef497892c16aa1c7a4e63453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb91c3e30edd070c2db38c53ea74ab9f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4df243cd502331eb5ffb8edc8d336e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522f9ca53eb6ee4115ab1afa9c551a78456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4d25249ef37516091b72d2da296900457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cbd7be9c771088f9a87fe90691246c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceefdb0ec378ae957b653261b486760459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b64289b8141006d8fd8b41d2de09fed460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640491f97a36ab0ef13c3a207225e927461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d55f0c2ab74c0589e5ad40bf6f70da462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feff459e87c0b372b57259a1c99be10463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6aa49cf9f6da811e8b66d7c71e30e5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6259df726ba816db02dcbb10b99eafb5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7b130875577029ae3d741cb53feb67466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b7288802619beec099bb6d985d4780467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714cb15c9fe7757e8a05e1658b7d77c8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb99715b9e0776d0233c5704f5398dde469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6f6114791e85bdc505dead7101085b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8355b658f9d1e1584d2022a99ef71259471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b8faa9e0da68b407fc6f98a2c095de472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051f9b266ec6edca1cac023d8f97739b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ac01b3ae001944ae2b359a6e5a3ba2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf070ce6623ee48e1f2ca892c0622f9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38946b0180346c7395bfc52492714bc5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5160ca36010d7b6c278af6b9381b8e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83444e51cbfe6838c2771b78776673f1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafbb04d4e82d5b82c0d79bab6387b32479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68912dbe9f1f0b7b019f482767d13aec480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f1665668c1b9bd6ccf7e7596d8c9eb481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22d07b4dd0fc27a87d0d889caba6e0e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4c4da19212f5cbc0f6fa013afe2828483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f720658d802bebabc262c2823384ea28484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d994bb8b67111ce9b7c912f2c796a2c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb44e39c02687ff6726b244d4d1ba358486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac1bbcf9dfa5844429ea0132fb6d9ea487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06a1d47f02126239781a36a567763d4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9ecd80c4533f529ca55522b16a1af6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2e0c4ea762f192ca2a051fb6ef9dff490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8396ac80a115e4c9d2fead0dc46faa8a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8075ec81b8c1b2b31ce59dc2a679a5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ce51531d5a5b7568105355c65afde9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e780b024cc6637d2e841db98a811380a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae79f927baab00aa8ee4feaaace8b47495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb20ae4f71bcddc5970e9432caacb14496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d3b5cb800751f3d1ba0a055de05453497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ae821582d70629e20f8b0532fa697c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fe542beedb44c89a2df1500620f715499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1364132ab4f6b0edb126b11e16c3dd64500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c74d86059e677f2cd04eaae7cce160501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42cebf847886840ff3d7750911f65ea502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9b949095051f2d2c9375967c8f00f5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b0be9a2517cf33cf68e6ec20cd0956504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572e13bb3dd1c21a1a66944a7ae5f1e7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f530b94fb97c190d3cfe50ec9e508aa4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeb9573953539633c20cee0d57aded9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbc8c4df1399df8656a2dac856de727508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e77599182399b164257048e1d0c9c17509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c28748e7757d0df47ab2e40b8b9144510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea3b5c34d21cbe548373e07d3b7c49e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc23f69e7f3867a5c0b5212b52be15e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae09c1709e98269a492b085bfb840e2c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400448e46bddcfa2e59b222e9240af8e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8dc2c9a81f8eb6527e661206302b86515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222137124d55057dc28dae3eab2ecf88516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3719aff3cec905c60f7c15e36003780b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da38a311da0a2176fb719f7c77c5503a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eb9509976cf396e4efcdc5febf27cb519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4ba1d2ba65f165169123752d9297a6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37600e9e7bc9daf1c6b1d50b4483cae1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0d5023338b37624cfa87fa5f4def9c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df79431721d8c1120a0d96964eedef7c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf7a5fc7826ebe983a59acafa6230ac524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145f7258f89cd0a3f2152e7f02340fb3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407565c2d8947c4688e503f21da44ecb526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dbfd2c591cc4fb9d69327422646f6d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23489d8ce7a5ef0d651fbdc2be0c4c5d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e253726b25b3abc4315fcf9ca1257562529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ab507b28a44a5b49fc89a3de591aa5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e88af343df0b4cc66ab6c25a18e3dc531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39992f4a9d21018d83838aa44b24577532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d64a4fa5e23a24b4de05a3a940bb905533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e463d4ca92664b21af1cfd00ac1e4d1c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4429d23b04e5be04312581733a778b1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7849284ba33e1f9187b44085950229536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbd116ebfb97450ed15b128f15ed032537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc21cb896a7dac6126c3afc419412733538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f2fb154fc3fca3711e41f25650abb3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163a7cc320862c81f2870a9a38870a36540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035d4602bf498b16b9f8ddf6f74b7c44541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461af4ed7d5acb583045852548e44bf1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4572bbf11ae427a25c2461b6c4bfb02a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbdd75312b0511f02b22013313f13bb544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89d48e763c81e18d0688b11a3865c71545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c76783d7c4ce55a8c640698a4dca3c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6439030607744c05dccea0babf160ff547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1748c0b870ec47fd7abaabc298c50536548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a4d507dc1f325b70a01e044f3dd2fc549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b255d88c9a2cafa2628673d38428735c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25125cbcdb768573b5bb12bee0c341ab551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5684339aec5cba81dcab09ab3a6ea3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709bcb471bddfba0ab44bafe5f833548553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020ba872a7c76de4830798ae74fa73af554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eeae7362d2c098131102b1a37ac51c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec880a12b74289803796578e4ef7c0eb556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35af826cca94bf02d41699381b8d7bfd557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83932b3b11b81ae88bb6562c35e6f36a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00851fbc20ca10a33951f5928c1af4f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193d40cc58fe3abca45baadbd694fcb7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1edd5b293800b45a4c86990b10d4140561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aee97e20632175a90331948e00228f8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e4eed45307ee50944da770208cbec2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262840b942a301e32aed347aa60b83ed564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e0179ab2f0da38fe3adbe90a95f791565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb0ba5e6dc291f377436212cca54bd8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e14cdb17893e3b0a206a8393bc96b5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059092315fb29282a9604931454771e5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552916194ef4e345efebd7be165be2f2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c303f3a054ee74a3215632cd47b98495570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541a336c8ce205fff0ae15e5c3407e78571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc37efd836e9aab983e65ada641b56e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e360c631861ca4e6dfe1052bb54d5e5a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769e9cd3f53fd3e37b6e3d12dcfaf97d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6366e974f898fe5f1a1e2c4d87b7a0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc53e4c9ce4abd027ed7ff2a1c6b96d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13c47eadec59ba4b102a9709a420b3a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44222a0a960401607bfdd0e94952554f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509470fe4c15a8321a01a05c85539327579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dfdd8b38d638675e952faf8956f09c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ddbea85c6d43ddcfb653f3c53e4dc0581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e26771a832fedd1b516c877f822ec44582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9811c45f5ba38136b1ac2f8721eeda3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5fd30800b6355662d6511014e6331d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66883c015b335d24f9353033fe511883585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc83d32678743f3565ecf0a77469084586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab547e1e200db2d257d3d4fabae6d6a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3ea61caa9edbe4aac895678bc73246588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f261d003b4a3c58c8e5b24c3b2f6b0ed589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ff85518601395fdd40b59f0f4c49f4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72479ff6c9880770c2a4e433c5ab08c9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e878d9840d3b645d436ad20891c27bbe592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cb02124b44e52f8f17df0e0cf98029593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e300c10c51e655f42b1849a33e6bf79b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcfa14813471083e99e4353c4845dad595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49782191cfea8feca2bf99a68008e260596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f8ca115707da75d2c349bbd411117b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f14f498e85cebca5225b148cbbb981d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a37995b3ab9f4f63266914834a763d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a17a8fe48d91e0f949d670648d4683e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde232d400d5c756de1d2119af883810601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464c51544e8a3c6a261c467ac5b11dd8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd96b9069afb79cb3a7b82fe3683f3b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab05be0e3d27b2ecf7c9965102406f77604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37096709f8c2ba29f4ccedd25aabdfa5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05876c92b932d82a59f6832d16cfe576606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c5aaa6b9b8882ab49dca8f7c1d510d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7697fd19a75264845b3622127a3d7e13608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d36402f2437db285468b9abb22fb799609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5787f51ca001f5f24240832defca463610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa94c14140fa431664002f40337f3a2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156fccdaac8c1a5b242ec9f9591c0bfa612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5141a4a860c8320f276dedbd6042cded613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee1f91f1e600f256a7d20777aea2be3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a52362dfbbccf710a8ea1bfe3ac507615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7823cc9da0c63eca07880c58e47b3b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f20031016f97ab46f0f52e098928e1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e937a71ce2338f307348f11fcc39e5f4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a6dd11945011f9d09a0102eaef2d18619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf6b5ca4ab77f98355d78d6b256d951620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e058ba61aeff5c6ad5e7e122d55f26f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb0f51c08adfdd5599fdf29566bb6dd622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f41f01b6da3ba9e8311e7461e55b0d4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7499bfdeda44f255042a8520c5f603624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45da6ec157d23b3e5bcdc99a81213e6e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef32d5e4ac7b7fd23475d889d6c7675626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b742e31c62159582a1c68d3c7685ae0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8458a40037894e3e2eed0ecbeaeb49f2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a874c754016141a786f4e39decbfd0b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1a64b6b3afe2d371a3cbe2497c7b45630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269b9813847b25e72380af109ccc0866631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8434a69188014d0846cb6b3c485df464632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bd7feeb141419e3fd2f4855bec1ee4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c274d94135ef64ed7f08239d5241db634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8c549b49a028e49a0d629a887a4a09635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99bfe6bd8f2e747db4103edcd9c654d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c1be89b3438a2e0baa223d35327b14637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4497483a06f5ebb69b37fb79644f10638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678af4eb280e06547c789fa4d38eb365639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a58e56064f1c50a55d1e568858017b1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aa7d283a44d59f93e9ec242c20e877641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c327cd7550fb9f2aa5f713e3ae8e46642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058c84583c945e34a5e89035a77caa12643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503878ba4eb38148b087c5af4a2dd320644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90d11236d72ebf138ded7ac77e12f3f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887f5f6b6b0110f54bc76229af618ca8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc773ba191f4dab4490f9cdfb1f74b67647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f216c7072cd646b0de7ec197218590648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033e0910ff5794db8a045816e6247726649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ad092f9dd4ca72498932855c84ce35650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3dea2ed230c47cc5c09abe727799dd651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cd4a5afd5dec658725342eb6b43a8f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428dcba061d61c1899a70dbb2837929f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cf521d0782f67f9d27f9d81d3319f1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce6ffe63f8bcfb196365ce186d34f9e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4cf2da1067fd2a02070449d8d2678a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb81bd034198c6073c4be038421339a6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed243b9f14e776bfb868df6507be257658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2ca55a2ff60b078e05de1fd333409f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3086db766d1d4d6befa235312e1ecba6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc226dbd26f73c48f7d3eddd571b68c0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a91eac9f419c2f1900d6e84a05e960662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3bde81c20207e166bac609652651e8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c4f1cec1e75009a45afd60393f7350664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510f93f2b5b6fb8234fe6264f63bd68c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08683dcea2867a51107b13f08a77c951666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0e6981e328530928376d9f868892d1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020e8577f34daf14ea46591728d65d5c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c019240fa5feb90ce73ccd886373dcc669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e722fe4bcfb0e876c311c7058ad61cf7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7880892a07ec737d7a03ac84742ac702671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961c3a0eff75c838a21c4999484ca7e0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856fc627465ab5e0dcccdc6f6387e18a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c184b6d883086df81c9d12316290f55d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f318db539bc6560ce285fbc25b47101675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4270d3dc34a55840af035b0f56d4f9be676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190148ea29f1696f78cca8796dd3d082677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5101bf086c064f0bd059c20a03d43feb678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292ded11b224d8b9ec84c6af3d98c02e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0740e8b2b5b6286f466135f045f14a1d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28f37f7dba0f6d7733aa267f317b438681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f883fa05a7430ce4a8e5f46f278374682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f118390043ca9ff8f1b507b8640ed96683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd0b4f8981fc127e518339cb58816f6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de1ca5d7feb79c5f6d0639f9f7e61ff685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a401a864e6cc476103f6e1ed0300fdb9686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c591cb4abd4819e270422f3604a312687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7992dc130cf08affde8ad9da9d112c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb489529fce1c128f73ea217a70d2a4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f14c4a59308d05733248aa26d7f27f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c09329bfa47fe33c091de0c828f2929691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9393e9c33c3b5ad619c0974e2cdd4a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b8afb3b29a1bc2765207e05f6f2fcd693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2389cfd2eac5204f0a0aff12564df7b3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8525e6e7b5507720d20db41b47d852e3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b6656dd9e253b0a7ccba0891ea1d8f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dc3ce7431c681fb16b975fc4f638cc697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062f7ba48d81fced4095680ebe5bb248698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d300b7e10d7d59e7b379a58d45f62c29699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b1e3876d2c744082df14b52a1e9c31700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc31217a5daffdbe017e3b7751efbcd701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63505b0fb9e8de039d8be03eac2784d7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dac6a67e03b8c6e78a4b26c84947104703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b42a4f101ec8ca5f4c316b477a5b199704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4885a3f5902d68ce68550530dc556690705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a68f84b8da1656e33739ea8cba86383706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a03ee1ba2064fba77b69942cdd11b3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ebf2c306e620285cf4a28a321b8ad9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a57498ea176302bfdedd617c375bb1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e05ac48ca302eecc4392a9f55ccab3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b9a59ea442b967755efc8584b3bf45711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f5a97f857d31dd5b15436a6a39cdaf712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac0f3029ced572e08177910dfb0eb18713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef5ec975ef30d2266cb5b200ae3f49e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b532dbe228aa50bbd6dd4f2ece37df4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd0d2c6b131cd17560025528a114b2f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cf00fd3fe907fe0379cef956793618717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be267f7bb63fcbf9c1f7e4c15aa4857718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da1d0ffd83d2e883be8fe96918118e1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19823b0a3b9e663eb585355ba4f31960720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ae2af07c8c6500894ca8bced4e41c4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50c965bcec4a55b416659badfb7a458722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbfd99c40d7be55da818b2e34f95bea723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02425d842466b4e18eab54ac631e5527724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892db220cb12f50d700cb887d0fd8bf0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4673372ff90ddd54b4b1c8aaa35679c8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811674dc1c17cafcf62465859c715c50727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926163e4b5e14251508dde9b018f9710728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fdaf80a77932d6b28ef1cd79fee37f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cc998e74a95412a1370fbe855b125e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807d679b16b12c9d9e4c270e79213ea9731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d42a78bf6536c27ae3824d680979d55732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5580d1bb5ed53288c173683035ce9e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11a5462ca2d918c05641f5de7433a49734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cff8f1f61152480b89137ad2563b4b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dab51a7a92f544473f79b87c76efe5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0d68ca67eb0e30dd83589de81aa27c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3c74cbab11c31c8de2bca4164a2ef0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7083947b2d0106e2613128e33d54464739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effa963b2929f0b50a8b2ef3ba97f7f8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52422aebd015200cb81396db33c7345741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfc41d468fd9ba6c5789d06dd9c0376742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec07f4a16f8bf33295ae809ed8798a4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab19392a8a5b1ed68f7a3956c3f8caf7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853956817fe622626a17be3495ea9f80745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70b84389158356543cb5fd7dfe1dba3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce1908890863fe648f276a0d8ad105d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bec5d0556e245e93ae3641770f25f09748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1fbbf921e25322e29dcc6b9c1f1d3f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb6ad85f7e8b0f87d49e4a5715a56ac750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e701d4f74b2e68b59cefe774ba5387751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d358662ce7739d01c8983aaba68898e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080ab328c61cd9358f875afcb0e466d0753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfd6a1bf2b9a02c29c0d0b2d68a0400754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2857184a6a1d38557be0d11cca5e8a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a67e352ff7917a0c197c9c7054eb09756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d83f4ed586109f83a27658b9ffe2480757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df28a1d07d39bbaa5f077b56d3244a3758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd3923ed8578629e9af19967c472ac7759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcf372373e83e456fc95866fcb7121e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a89d1013574d8f2f61a81b21e6a8fa2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeca260a09dc7b65f197eaa205c2ed093.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cf73430798068226fe44c0b4187af04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26d2a0c8ffc16de8ea2785bdbad4c085.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93aadbc9375b80724b6ed61677c8aee6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ada2b081b3f62088578242fc54b5f37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5d32c1d97bae8368b929b5754889d08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78c4e06e5f118f1ec9c529e568aa6249.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dbbf5514d4a747d1b0aa0b98111e3810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07c3e4abee9525846da3becdcbbdd7b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21cc70fdbba542964f9edb59617542212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78a81d0bf93272997dda44676850a3c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc691129a4aecaa63fd20078e0f37b714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf2a4874e4802a4a22a4de43c7b949b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637d8813b8ccbe52e4fc82fdd32bdab316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa4de699562bc296182be136f6529b117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7759ea19955a338e08bbc9ae29d38f1f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acaaf915be5fd0ad26e64d3ed828bdb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4566eb549d22a03c8d2b5e29f07690420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b60ed7a8a0076f3d8cdf56ca4daa2ca21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697b828b25b737669100ae7f631244c422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11e37ae0d8cc86862fcaf3cc12b1ab623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1ac95b864fe3d75758e05d3b8feca024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e487add3d7dfc27646140365c530e4fa25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467dd3da4e8ed9d0f241a48afdc0bbb326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453012a5ecae99148b39f165f00d1c5427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d024051911e68ecfe309bc3abc83fc828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4055a5e485a0e14563ebcbe20cbeab29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80523eac2e0e6d444ed261a92dad94d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd62189f0798a0f16849e35b3aca71531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1e6e21d459f6868e76c45ffccda79c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d89b13b01d521c07d083c7ea08c92933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fdb641c9745e8b85c229e5e9b3a04734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e11b909f63bbf74e20b47dd622afec035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b832cd354864dd495a8f40c6269826f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cddf895ada7d868bc2720cbef1064237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47894da3454e77432b5b1ee69bc46a2b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64982c3d02f9a8dd9cf4bf8e41b5304c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c06b368d8803bea73b9a02a9ec8fe1a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e323cc1bba31d0e44d80bae92599c35741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc58b340b39d7394ae92c63db45e4b2642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6335c170ba219e33354ab2e027be6743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444fa74d9ffaff7f34ffa8279b2aad1944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269a1d947d610a42456fd82af20ff76d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915659e89ac43ba62441040e94ba4b9c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a493282bd7a74734f9f8ac8ae81a1c0a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a74281032ea0abfa46ad47bdc8ce1a848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97974cf8e380b8a78dbe7238385ccd049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d879469847efc2d14aa148cc236caaa50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852a9524fe29342832e1ba86aee0240951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47298b35f4fd09a77677036df13ba6a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53289fa9b0249c72c5bfeea370b37d2353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e66aa782d4aa25af5e46741610676354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444326654113cef0b704378c056d28f255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b273e268dcf202d5e1acf5bd903e8bd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e4050739e7cb1524878ff184c0f35957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdfae1b1682587b770efb3fa5cb276b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4b8edf222b9037cf728c734b57940e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad84b8d30958c9584b489a451fc440260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d718f0752558d7374a17d52de0e7954861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81cacd41ac215110b5d333ad912419762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660d18c644dd7bb4d4c33fed760a701e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a01c36fd1f5c3953435ca25dec312464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d45e1fc23370876229c90f8a5663cc965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f08c9435546ae8f47d8d8e61b6afa4e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f7e490f94b964eb5967ba939452b7567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451af303c9cf8a3ff007c5db9cfb590b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58863189b8d5bcd3bd53cc0642b4848269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70263f8dc37a3c59c71e24807140d4770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797a4283be6474487e5b931bb51b581a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feba315fac0eb46c1b8f2cf6895047272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d437580921ff57d3308d9e81f73539ae73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b356ac7f1a2538b3c94cb32ea3bd73574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e59d9dfa566f99dab6abe374fe2a4675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9850b787df2bc5218befec80246158576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5094568ef0fc7f7c8cd3ce160f78b3f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ade5eb4c7469261f3f1091f335bae8278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b7134de70002d3e622de82c629769e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e994f9ea553a91b15778d17d7aac0580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb3d4c8e0484ac8130b83ee2021ef3181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2781b06ec7a9f2f0b68b910b4f6af76582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dbfa40c3649508649c0d6285bb1cd483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fccda5d4bee8935ac280e42591efc1384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e4aeadcc88c98ca510fa180a8bc81a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470290473426be4bda97f582affed35f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5a1bf7f8f2fc06cc247c481723312387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa029f5e283d291e9e6482a50043fd4b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46076f8ac9527ff1ca3ee23cdcea333b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139051ba729c06e38ed7a59b278a192590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d840ca3c1eac3e8e015f4973b09c228d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af5c68596f9fe9df5bee175f11c5b7a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cceb292084872dfbc45022c715ece7393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c249827c1c552e824da22311d0501694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e737e620ac05e77c9e1643332841c46695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aebf5be117bbf9d2d33fb622952412896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f2b6d9b3e60c2f765492355c9aba3f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72044991b120e93096b05c1f655500098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e89310374e6495e9f4bfcfc78764d5499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57d6886917369312f3229a44acd85e7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be7c700c1192fda083dc657a8adf414101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004dfcb07843649769a962fa11e8c1f6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a6eaa46feb43baa99404575a810d9d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565b8e30fcb3d6251ea851b822e3bffb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19319ee2a92efb503b525155398a6bd5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48aa407957527b4cb5eff95ac70e2d4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa5040c75db598da23e1fa16a7882fa107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ad45d0b53c60a0b584b2324d17f4ae108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e3526b70cffb9405b9f9835fb9e65a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a5620633442ee775206ebb87d9b2a6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f295b0240449f5ce63d327cc56d68a7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e99d09bb0a5964f4073f94979d87de112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d9b15fbcc39b70d7726a9f09d4330d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b55d7879873e974793282c74994a4bd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b6019333e20ea90ed4588e5a8bb3f3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b126aa86e72a5214553da1bc90865b9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d35cc260434fff99c0706b89ecbdf6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab46cc94191e56b24bbe4ffcab6b8a0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bb33f1e5b5dd62ca19f28dc921f94c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb67b6b542b2f213f20e3a1fec0a47e4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac3fc9c731505e5f3385776c1bdf0da121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca8db3d652a9ab3d5dee59701647035122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283f19e44d2a21bed88ec38aa14a6dae123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393066d097a506fd34c4e026c6af047b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7925724436a921bed1fb3cd35b24ad7d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe634bf959eb85ab93a87b06a1a0a18126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50504c3edf01318587f1fd85165adce6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cc1808756c6b92458fb961f7114f7c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0003399f05455278b45e2c8e74e0fd25129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aac62b465997022c147236122ae43b7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e29770b77a4d44f2367feec5cbc48e5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830648897f756252c771b08944dbd67d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abf2458c0261044593e39f8d9b0951b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364d6daa0c0d733ea2133205b5b7cda8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f49b165f2ae9d3fade7b846ef179de135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98a0c185dba3f65813aba4a4802a632136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0cd4f45f7620798f9a289a34e77f31137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb949d41ce58915a9c12966f06c488b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdff4e75c1ff22a1095bcdd33f7351e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bdabbd741d899669e7cae49a24b8ce140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c33bbcd1d7246e34c0ea97f1421882c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079efc401328b3159231817841d1c51c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f3c893fc722e84696a31eca2fa242a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8eed5c5f7a2a79e7e9b1feae8fe1ed144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ef000136886f7a2ce7efde96fa382a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f5af9760ec7ce9a43445442a8b16cf146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba14b584811cc472dd84530b9b7fb1f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e54814fbc6f00027bc6d6325f1f7cf148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59a16b000c7a25aedd3b8650de3f43c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b519b5c205ce81a30141f3976add0976150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ba4de49c55f303cf0aa65cfb0ec845151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d467204202cd858abd7c98acfcb46c7c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1314e2217a18e9c4e82cc48410cbab78153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eda3a5a03a38fb593617efc650f2833154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b89f88609b2275a5ceebb6c48329720155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8124ebbc1cb649bf77c12099dd8da18156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5263846184a61f8814b0cc2d0617edb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987ee7b492ee9026cf781ab741bb605c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5707446bab475aed50aed46c7e074f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597e6f2994a7cac4621c93ae5ad1733c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f91aee47cbe57ca218f69c2ce10650161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cdbc681fe57a4cba57d512f0a30834162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46072be976ce474c34f6acecefeb6b5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1bddb077e652b46f39254858f5174d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a973ff639a968a20c309ed646a313ef5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3adadfaedd73b8dfcd1038ad7861dbb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a026c5582ff1ac1c5a1c37c2315b2fc9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7893d1192185f1df5377c94b7c81c8e3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcba452dcc18e3a131724a6891561d4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e612bcf018c8ecbfead79feb13f9d71d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b677cb6156a8cdefdfdfb55e70776928171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a9dc3fa8cb3b226237a41a0442d6c4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878ea3199350942bdd68463881a593f8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6168aaff96103e68c980387513d3d581174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f3ea569a1808e388ea26fcf19b374b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187c6a7f7df7410eaa8a26f10e34b3f7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7ba9ec9463540489eb6b8796c891b3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc33d0a76b5d834dd42bc9a8a4b242c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7088625ee12576bdef1fbf65a15818179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d636dd2a64891b20fdad85c72ca4c0ae180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0309c571b5d90a35cdd9f5736f90f8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2c6e3817088def410337cea7c53ae6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dd71492bb1a185c6e96156fd0f1f17183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3564c34899648c6298079d5def942e84184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a20aac1249e18dc2c740f18d0e2a5b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f933e0944616b84311387ae0687c2c86186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd575291e659242a68910c994e0c4ae5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cb0acd0231096eff961e9df66d5bdd188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7e7037885e3d82f396b179ff240077189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a59fdeb80247b2c0d943aca27d952b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2599a03453c3876c081db73812eb1f7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4802942f49c3ffce72d7c3bfe3d6a9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb989bab5bdf55e04354a18137f51630193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a641b338969902239f08cd1a146ae86194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70626950d983ceefe82228daec2400e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc937b43c311a0f293f6f73b43e5798c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f183d742e14ed78fef346bc670d42e10197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11e0876619fc2dc6a27059a0c302c8a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfaefab96c9306814a2ba45caf53fea199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46ade2746cdc0cd9dd2207e8bac5228200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7836a3783c6dbd9af28147747a5bb2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf33e54a202ed6d31e8fda5b0c0251b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c7c8dafd72baf41c617bc869975765203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3201802b207ff73db77243e615eedb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25d1dbf10b455e7ebb3d54475f59b1f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fef7e9c4e142121203b768bfce4cfe3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0c65046e9665ba3ec867d18cd544ab207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fb718a7e5d07e91e3c1a04d8a55bd7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8814ed5b0af9c45c0ffe2cedfcb38aa7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701206a809fa3d6fd975ad9edb799a3c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadbf9cbd4cce6f02aac85f410c859f6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f67a230c248e7174f2ab2b6f0a86054212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b7c906581dddef930f4d6a9cb0b1d4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534c93f5689d1881215e33b8833a7d7a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a678a31b2904e664ac5d9cfd55b073215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b351632cf9925f65b287552d490bae216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3adf74a34a24651abc5c1015ab16318217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfd0ad02b264b85f091fff573d8a086218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0f9050954375651be13b87f0240868219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af62506786a3b7955558dba3d97022f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb6970afc2b218654dfdfc207499a57221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3ec83fa172af93d3902d1e34b1359b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3de650e9f4929fd2c9f9602e48d923223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4b1087f3f16d106713041244387797224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8c28d4606ecab11b3558c9896bfe86225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec961a4d7114674687d2a6f0dc48f03f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d26f852357e6763f28e4687033a839227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a837bdabd79daf88edf213c63e6d4c42228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0651268edb407051e3aa569492d90c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bbddfcca5788266082ad0ee44294bb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3625cb979fb7a942c8feea0624e1814d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdba35d6cd160511ee38b3daaed847b5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c45d35a3e4ae7317f0cc8696573140a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ca59a502c895f08774be6b02ea8b52234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35222917036967c81133f3981025b11f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0cbb5b0334d1d1c629f1727c8181d3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7e6203d9d73d3eb6302076820552f0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cf133d2b1556998f707390d0e00b40238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6538070026276706b34036e2a4ecc1a2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624f6a3b80f1e4527b39cfbe340c90ab240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dca62e6476b9e6ce7bbd972ed040654241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3742c408d4ba6b69b135cd251b5761b4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adc8c7cf06549f0a38451626f36baad243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4edafd11f4865ef7e380c3f69611d9f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572bf687c985b277623c44dfee3fbae5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6fccf0275b7fb5c33b0f6154b47086246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4474df3c4aab64561c655b35715389247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1c9919594e56e1ea2e2ae9dd1c31cd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a95943a047af610360f7bedeed997f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b28ac77536fc49ce7e9781776460d89250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374d4ee1a6c40c3c687d21ad8a560b71251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26d524897ad192029414d91a412b4b5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797382bfde33f6139e4f20f49ce15f63253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c8c0003fccfdad5d2f000453c0ba0c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4357ee3a70aae14bd562985c6aade578255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992bbcf49d603ebdd6fe04b7e6d53418256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaf655f27c5bb37aacccfb87bcfd266257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472944a763b715c89443cd318971f7f4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485d408d1d7de2623ae3bd2ef58d833c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63c9bcb79c4124dd675bb64d95b8d3b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e3c90f201d16bf925f5bdcd1892dfc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f42a37d03f513b35935833ba7543f5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63aa02df6f152a66ce29c30dfd81e4d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c84ea9989aa7ebd7ab5c420f3d33fe264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b52067a0b4f966da6e8032584c54cce265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3314ceac056f70cb46a6c0747335a2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639aa02e1df9b7fc9af3267cc2ea2708267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709b369217affc2019378fe6dcc9dd32268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29717fc81ce214b3411593034c72043b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded07badb075a6e290919f5d9e63416f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf88ba06a75a6a3df7c8bf855b0e7b6c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cceae85b20fef133fe4036537b38c8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16f4fd99bffe7ea515b84ac0c43b5d2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546f6633740d15cd9ca729769c7433ef274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f6774f9a24fbbb865d90a37049fd73275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1e6e05820e6995f72a099b3c10ced3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753e816aedb9413a91283cdef7be756c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994f28e343fdb91676250a639cdeab50278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d8ab5028ea038c05f6d5d655896d98279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffba6455e8f771b54b9872b672a2f84280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98542f34095a24dad5b6ccdc9e13f5e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ace41b2ee01eec2e7797c4f13f90e3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4940ad522e0a4af73fcfd36f621624be283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39591390d80c233b03a535c7f488aca284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a739df3c147ff05fa148c82f27dae00a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777580b571deb29c809944aab4e1a71f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da78e136321ef40792484db93acd9ad287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6207adea166a58c7c3bb113a96028ea288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d0ec8767dceec700fbe79ae0cff67a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75772ed7b1fe618205289907d1d2d01290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901be31f8ca3c893deeec54f9ad3dee2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f014bacfe799f2c25790139c381ef3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd2a5920df8fb09d091df724a2682cf293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837ca4e0f60d8d2ce5ffd543ae460b03294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc25e4b5945faf59a09d7631e655521295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f31f77a5232dc1cb31ded8892031d6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e85e796000e639f3dd5f9eb97b5ea7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390d5b38218b153d0f1a9376f257bdc6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a536cea9c9ba935e2f0a053f63e82884299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cd88870691238ba036dc6c6e6362a8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a719a1fc97e27c41e1bd493a3860c1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a2652381904f1ee2e43e13f3f1e759302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b938b8c43cb8ade9b74ef2ae61c6b4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923084f3bf6b5a1c7973f86d50f82d0b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc44136c76cfa20e6cd522a565a074cc305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0effd15a2bf280f8261d8899fd4492f4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f447d6e7860f9b2d6ee53978f07b397307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78241e9c1b78963c43fadc8e230b240b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1536e0ca83a3cc0b57069cc3383bfb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae187bf22687f897083e32a5acd9d79310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6e87b404d6d5ac0157245431320bd1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b9e41013d25f1df8492fb83d0a076c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e69ed508e2cd231255690dca4c8df82313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aa4f2dc3887b03500108016a876cf2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1094ea3a55c8204d3286973bb280e42d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4965d652b994cfd594e4f785a317edc316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c430949c522aad3a4b0113120fb1bfa317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56fd4d9cbf649301d12bec17c86f451318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d070e815214911f943c1fc1bdaf11da319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa29cdb49ce968bb72af1386d49dfe81320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a7c8be010d3848cb7f1ff22a7873a8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13571260a077cbdf18c4baeef4992c22322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f07785e39024da0e9a982e6925ec3e2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be026d85e39e08e44e53f48efdf75c53324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046aa7a9e4310a5022b316ce7475330d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e0749f6f3ee287e1c8ea173f4bae8e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12da58f2cdb49db5d1896b0f39cd5f45327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e19dee43acbb19719bcf69713f3d263328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac299d29e4699b77cac2ba62f285615f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76d1c559abb6b041b8a56ec41605e88330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1995e4654aff259372b6c2567fe4d6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d312f5e63de740509b8747387c57a381332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9729f64b86532183f3d4be29aa3e43a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1644b7a2aecae7059b313de840b8148334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7a4e44ded6d98475560b3db4998a0e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cea574e4fa30f1fce3637915804f7d2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cbf84d83877098cd485c9a17e8a816337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef471118efda15a171c84a6cf85293dc338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180c44a5cf88f0a5ce4d0b02b0509731339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2da3cfeb14dcb387c926ba61c9920c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98446c1c2985de56557148ea8398feff341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319c142c3c2f233e89d7f35185bea749342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4ced85ed3a35da86d649ad7a728e2f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a916aeaf0895ef11161cec47dcd294c6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451577816219e79b4e0c52a80c8c0c81345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c50d2134f99d3da94cb43694d55c271346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f34200b398c5770944e69a913b8d380347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7045f1431d1fd334c99f4134c11c09348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b23624cb80ab1d384c1b3574106e1e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8fe67e0bbf9e980d7b93211be6c7fc350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68a0133419d3012836fa2158e6f3743351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ab7ce79143aa4900dbeb4e6280c340352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d127b8d1bbbb8a49ee68848541665c3f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011adb5f9928746bd94480b9efcbc314354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01cc3838cfba4778cc1718b1bb45908355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eb595c8a79ee3f578e2dbc9ef3eb6a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7be564317fa534db9eb4ff917f2c5f5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeee6ac87b174500cb2ef94912c284f6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd0c1d906ce585240e3bd24ac45bc62359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d0c3ec887c731dac96016908fd7095360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51d274fc0f12c9aee6a92f928d736cb361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab47d09bb60a847ace10290e07780a23362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4130c639adec75acad2be55fdc26fe363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956bd9cdd85e724f391251f6d3531f1a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe754042d2996d23535062accc00c142365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2210eb3158f4977d50dc410fc82efa366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93688084a49bd11505183f6ecd7d8e87367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f47191296c830508b42f57176abb6b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb3aa08c9d89855f60e4bcab33c23cb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e07d03fdecf51cd70518416787c7cfa370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f31bc5b2b7c1f01e1c0056ec58aea0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105315cf75f5510beb068efc38b082b2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80f152904e41158dabce6026385ec8d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c49e312a2fcbbd6265e2dd0af190a46374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111bdd703d834a8e16807a4537d7e943375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237092f0efaeacfdbe182af32fec4e31376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b26da69fa7499a499cc26a7646daec4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebca2dd51d63c62aaaf9e64cd5d5cfbf378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d3a171d61da547b79f15f9b6e6c09a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e45367e7dd8c256e7cde6eabd301707380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f793623a388d2fb1a08016cb8c7921381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edda5bce3820286695277f3246dc191382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c317fa95b75716058065a1d4163e9e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c7ce185c9a6eef2b0b3b715ad647d0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81abde55d43967a71b8515994097ad75385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a193dbab2b9fead8d5d6be9ca37e514386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094db8cd6e371841f878acd3775052dc387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ec29fa7957a0178231dd3f6866a863388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e542ba0a6722f119d8f7e0fb1b03ede7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5af16e4d4a5b4c5673f7b16a054519390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebfac00dbd12333ab94b9458e9a4d6a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44cd8b621d2e6c586306a33c655f487392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48db96f7c4df53b83846fcc3e270700393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f9d16a84fcb49b849c755421c476f4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bd995e7e1aecf6ae1169e15a894002395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaf16a3b39563889e1238f5007d602f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfcb9219ae763b5799cd2b6e2cd0c2f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588eb0b9b24b479e5278aff8312ce4fa398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379b2f5e28b0636f50a6d6453e85bf89399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da4466454718b579739f1e9e1397336400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bf3df7a3ea1d8e4c32ac8a70b9ecd8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b318663ba7d18e16e9581cc15f148cf402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05abf5b164dd872973f3a39f91667265403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa31ee20f4e54e0455ce49807b83cac404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adac2228d61948b8b2c13d855804ab7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdc19d34a2efb1f72d4d507925ea828406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09293ddcd9ab140980c25ed38f98170407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591733d50357b32775dd45d49fd56061408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9866ad6833611a77a9c3e20d20da2983409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e3ccd341a5ec78e80bf66230bcca5c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b236dffde072b8373f35a07e8bf2bbeb411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec8c693c6b80b117774a1717342cc57412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f7c1a223cac2b1ac3968bbe318fda5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e134414cebdf4a6fb0380c3aaa83bea1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89532f6a76f83ea580599f6944df1311415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7407acc80840776c99e4cb2f33aea3ed416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1722991c3b8fafda873866607123775417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeea776429fb6f806bdc3ddd8ab9de59418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbfe66036c64299eb2cbfef515cc532419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795476c758d201c2abce0dbb083ac530420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eab205cac23eb9bacbc22fb81075e90421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac81b0278ebd278da421c1344e47893422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c904aff7af05c4ea5ef0d12b301fee423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ca05706d07fd9c0bb158453766f69a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2747fe291ace5bc5f7e02bafa7203786425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d142b65f55b3f0953b42877a97d5d3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c24d6874730c37be16e93bf5f18dac427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d0978fa7d86a370cd172b9dcac29e3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a946de9046079615f1b166a6506449b2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4154b39c13354bb6f175f37b1f2560430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304141d01b9a9bce2dd408d839ed5191431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547c0eb0c5e576e27f1690d6d72aa3a8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f923d9a13828f5acb14f075c334aa0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c064c9ae90707de79e2d74996c88aa434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc0b5cc187639b0d119cf2360a48103435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bba32bc31a5b05a1c5ba17895519c1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4e9e5957fec8e38c5cdd7e04a35c89437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ea7f86de313762a3055b753c59e95c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c123420ec987689be114ef58a56ef8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce768368f0a1059684ce22b4edcd74d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15794cf97110620d1a93e39fe21bda0d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe6bd8c74413e73d99de59922f35eab442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3909d919a8a8386e6c30bb5f0da0687a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d87ac284f32eee00e3298d6c92a9b6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fd6c0e9bdf2eef5f21fe17b7c12cfe445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f458ce737e50fc55c81191af2b1d9d9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7744045f6b20281c97282d1669f3825d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfb79b053c6fd7d8093ece9c5b8ab32448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cde3c37f3c88bec36bd7bf7c0ea11a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2cd7c9fab4093f16aa2d982475bf7b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd54bde1b8b8da8b1d3d078a5208ff4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffba690a67f2a342d8845c2616be69eb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88edbb73f3c0af19a00b0775efa50b9e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7a4f9dc684ad91c7bb552848923bab454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc502660cd9e03fe6d0a5d07ff78586455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad47d3093bb168ceacdd81ed85ce931456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36da64634f2c4380595ac7a08f2d4c87457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f633523b058a847026d31ae78f894d4b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5cb3200fb9ae416fe46aff211178c3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e705797ba843117194c89d9b5249bf460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3674ef44d2676a788ecacc5c8e4812461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cfebab8dc2476dd4c0cc93670be1c5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913ecaf5b7ecd1b007142123266fa5da463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a950f9ff34eeb5f50da943fc406b1e28464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979f7bd242e746da639fb7bdc3579fce465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7e3f785090296a6700d1f84365e7d0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f5173912d4a6ffb3b0c1a662311d5d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1b527dc862888aff9632ad5905d789468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a43833751435bbfd5152a8411c3e022469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dcabed5fa67a57e68a7fe4170ddcbe470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827daeb49fd18dbd86eaed3a6d7fd4df471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d91885687343add155821d25fcf6fb5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5bcac30614dfbd4a1c12d5a7508b3a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d81d0de12919e602caf9a1e99a49871474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf361f7146f68698b1f0cd5a8762b0f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d22458fec1bf70c876697ae3d177d1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942059d8e43df0ec53853397638a95f9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034523fac96a1de365cd235b7b1678b0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284f456af5267abcae7cde73d41ba0ef479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467d334270c1af673b6531d39e5781e6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256ad7c1426053f79e7dc1ccbe99ce98481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ef5448de09a8802e213978dfa9f5f2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71d9fec02600d576d0ca1d002491d3a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9301b874d984b62ddb44d156fd7d080d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc71f6d6a0a0cdb7ac9b9ada644f695485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c25db550d50a0ae8aeccb6a5c61f21486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53560e0a45399e651f69bfd6780bcef487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4886099b9f05482ac4fd6367b46b3d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acd1031d8000a067b7fee151995be41489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52b21c6f0f4abf35e711f350f5e5f63490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910e5f423edcde64bbf1bdecfc44eb62491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3254d457dd27c4bf3a45cfd5ca6c6670492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7b8b4b434868bab22a4f7fd592289e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03303c65acf381395205e21ba3445653494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64cd231caa4f3a1abe7eb0bb4baeb3c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee394169463549cefc185fd615185ae496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da35caff855500319d9adeaf0952a352497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0d65d78c485312265d1d81b6b3dc37498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b589036dd8053ff1ef04905a14313c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ec28ed161e0cc1c6bf205da50f3217500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafdba74f56d18621091e5408d6c07b1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b606417c12a2f91a470e075a69091c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c978cc3a52c3f5c470e7f5e15b1bc1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ff4fcd55d4d456cd3a7b94d41f1ffd504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbc049aacd0cd6161f30e6bd92a6d74505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c352131b3594993af83891cc26542095506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1cb48168ccbaedb4a3e6f2172c1890507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9956b50403762c2710f44d2999675509508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f7dbe4c0c972440647f90296dcac8f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f79d60e12df0b4a8b2217ef4bff2a0a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4574ca581bea54b25af09ed29bf2b6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09972482911b4f3392e7ebf52d807a99512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8290efbc07508b90bcc27f43ae047af6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f6e278e11229e3e65cb52d171c236e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11718e4c3d59997ed136ec6eed10d99a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fba1bf9043843f3ca2305c1ddd8c24a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d96bcd8d8b86b1819b4ad5d9b3d6dba517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b108bea6b7f107b9bc64792d7fa6dab4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaf3cfbe9c5537159393b0b1e3f6855519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a4b30673105a95ec0cd31ec3270fb6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be45da6747b45fc3697d508ca9c66ed4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0893f5a13e927ced27d8c753ebdf58522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3948f4a6416aebccd59c1ca8ec8b8485523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d6bad95a89c6c20219a95d02014763524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e4466c250bf99294646b8f18c1b500525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31348b55020619779f7112e5c7ed8295526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54a192719c042393b9a83247c9b2673527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa478beb806508756037f1f1e4f0a3c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65127f71eaf96eb6b31da42f66445bc529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938759eb8f665983a14812e73cd6faca530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c58edc4ec1922367f11edade2d8ea44531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434dec0ff9220210f25c96a923080fe0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b579bc17115cf096be8da5d48061d5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ccfdfc8558b9b82c28d27a61ecbb62534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6802775438948defd84179520fb726535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efd55754267b512b591f0e8c459c5ff536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762c5ffa269e767a472b323931a56e50537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7841afe1abc002a507d35d9dda3c38538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72272571aaa42b35ee24ce5fc7c9e10c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b747594e26db142f2cb653c7e2bc0a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94098ad11f9c1371b0a61a518b2cf3b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fb4ef962c73cfac33d863b13c8b98e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44b3a84e1ef29c3d944e1fb191cf158543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd3ed83016707b9703000426622ba87544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f919dc9472fc72547155eb7afc591953545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6389b9d87f7ff56d41633dace9fcc242546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae25a33b46e23b9d36aeb855695571e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9193cc1e8258aaeabc95c23cf764c0b7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c239927560dc2c54f05df90a9b80c93549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191f1d159ff44a05ca199221cf16d5d8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c8efbbb3c2f897fdea31cf5c15b9fc551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2ff6bd729e492a23a45383715a3c72552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774f939f007188075d729eead804c66e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c34e8757b510db47f468adf7cc6c958554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faabfcd1fc09aaeb2e307dc19ec3afba555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6609ee7a46289b94a4835e0995da48b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef61de7358d266e8ce4b99196414a63b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c75e06b1d16aa8bcbf792516c519b2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1378058ec867e1904c948778081631b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27a781582bc5a66fd35c280d9eba70e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b516772c066245c3da6c691dd2c0a5d2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeac2a808bd276c3da1a2d37c5573149562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41266c04240a608bb12e8a33b97dffcb563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a5b5b70efb767d2364fdc46f3b334f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f75f7962cb4ffef72b9f9e68dd36772565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37d5c565e2f4329bac06f190ac63eeb566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121cf5da3f220fb95ca711fbe767b6fb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8c460329d9230cf2d1ea1bb94b03c4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eca7068df7d610d97b73e4d0ad22418569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca9f72f55a1f6810491dbe695344c2d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98587e85b03a844360f3d2d6c56dac89571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dafcd9449de74fada8ab3eab5862d4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274e4d9fe3ea5c38977ded89d5b269cc573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532d35bc369714f2d6ada82a8dc0f325574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c774f118bc6335b4be8fb144708fe8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa473f6d738bbc1d2c7c6bf57d23088576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f46f551f4692ed9f0221c811806e524577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd19eee832ed9c0e70f1cb8ea63042f1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ce4df81da4598402e5756e5d3b44ae579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542226ba09959732bfa38aea1b584d32580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a0dffd0c1e1bd812dc663b8d3bc43c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643aac03dd8b9b4d286fd2dd7f2281e5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e63fd74aec8aaa667fe1c8ba91cc41583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6b7bddc17353c120b6b3ad104448fb584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c762c4a81a754ed502a02b4c22ed200b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1ce2768e834a0cf06e70c1422e9fe5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbccfe85260af6ebbb8c35fd6ffa58b9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fb01aaac6e2b11068b7b6ba9e0b547588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34647f48a8cdbda1d3a136c96cff5466589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4153c911a9b65ee0d2f64632d5050ee5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfbf810a2482767ab1ccbe7b77c10f3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deefd18641ebac10968e9e8cd60b874592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ea869a77422c2b1e7a41d1d167dcc4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d158047aff787a41c321b52f146a5e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d242cd208cd58577f5948483d1bab3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547cf14363aa1364218f2d1c61fbe232596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5d7a7e9c35ebacabf5c4be0cf11485597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bff463b15ffe175a2480edd36aad0a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c9d8305113d9b06b2a9b438d1b6655599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd74e6ef25a9e1effe14ac844b94ff59600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7c1cbc2c7d56b11cd141a499d96339601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0ff1874a39a01463f1910af776711d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c1542c415063366cc4c468f84fbe4d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9309e01f00fb32058157d4e51ff40c49604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8763f6a375f5f64c30153da3d3d52a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296e3ac09229387e45e0bcdfabaaa473606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ec15e00e458e151e2fd6daa1a59d52607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7532ef499fddeef2f07d5c6110b74b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eb50f9deb49ddb4ca9c2645102bcda609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54faa58245d9bd5cbea283ae23e2e130610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d3a221b7ba4e12010a669a8e39bec2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9877be25b1ac66e4c967a2f77793f20612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ee5e058913714bb5df644555ee34be613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbf0702df9bb4d7465647182214d065614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621477025dbd45fa04857a9e372e44cb615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90423b3c77955d17788d4359840a844a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1f6a8d65a102f2e8bb1ecf2beba736617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c0a1093c69ec5fbfd5b1750b747af3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a207cea960b1b4e2e108c79c6ebe04619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44001dfed84218c3c96adc93b36ca9aa620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c70ae89b4273cda28b4dcb20bcfd26621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075e37d1239db4186134e3760bcbf601622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaeace803f3056bcfb9500f510adb16623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47d19728afc2419a27e7764a228902b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41b9e08f07d0f02a610ce90746f061c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d460203ee793581b5cdd08668d5bc4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38eb449ba41752e3a1664ed28a7038d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eb49b4f4e93c52bac272193520fe3c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffedf97d6794297f9aec434999b997d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0cf6419f3cc25052f1df526de8f4c7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484cf155648d64426ff2ebb6749c9b23631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d5d901acd6373e236d3857a765f669632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98950b8260566028b8278102f9a803c3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffedef4528b3cdc358e3e8d673b16ae634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31677855018390d8f7d2c8cf7dee57c8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0e27b31ce1a4d1e17b0ddb088670c7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01de56c3e31fd3cc572a9ad2d168ed9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7bda887d90f5d673a19e7d0fc19232638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6195416080bbcb538dcca12b5cc05b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec3e16379c5f3c2aac00773279d1129640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7e7d39c61ed136078188bf21736931641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd8dc726ddf20488ec5a33874937f05642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e011c349e7ebf72f968f4cdea287db8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c25bb54ba9241318e11633540e8707644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefda9e5415b447860f31b81eeca98a6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818b782374d4e2c5207c364c05343d54646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a50fccab6b4fd3a0e6bd34e31c292a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4d03fad626b85160c02cd654b36588648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28b2572e93edad31052aff006ea5e7f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d6816982bd4524a19e713413b356ea650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2d816ca3a2622714ab056a49d79d65651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89760e72209a65f4df12408b1d1f1e94652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6263a0e4b46168e865dbab8f68a53db653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dad8986d4a5e8470d31bb60de1ef47e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc702e8a432df47087421c2904bdb8a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1427b813448ad2b39dd35bba7f6cab3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09a755fcdf6915963f6061380ec16d3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9de904b2908605176455606310ef27658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64551e8f2a96a35f7d80da88bb8950d9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ced90536a990f4609a19b91f8dd9e2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf2e2060f53597d6aa9f9e8502cf8a2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6ba756b72c918a6ac056c8e904348f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4b6101e19b86faec5e020b18052b61663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b4906b47711d4cec4a8f07d2e67339664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38635f7f95a09fcf5b88355e0e7d503d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325579bf2bb88c41ef58d18c0c7d13ef666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2cf567b13557b25c213749c83ce64b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095cee2b3ad3482bc790afaf8c4f46e6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f9b4a54c2ce98b3fbbeff2cb02a402669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa932d0f695ecec4a727ac772bb48087670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8673d18a00098b1079213afb3c4de1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022e1d8a90545af5397d4404835bdce6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b25ded7130e8dfcd44d864e1a82c53673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57e64a151db81f5612c8bd795ad2590674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe38ad044607b7c69d4e72bcde78836675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ea996508076c318c7caee57abb40df676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc29c5254e01da80723bb364e268a651677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6fee38d86184b6d9705b0ecfc46c51678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5d37933871073dc21b0669e3ca4678679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92c97b03c8d7364563f1309109246e3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4842cb084ff18d72654e54e71e877a3d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d1ecc93832ce58684cc4da9fcad82a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12d0e6e4710ef07e0f7044723075336683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ca056621e3f0cacffcba73d35beda8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270ad314e324dfdd40008a884094eb08685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e836caf9e22ae0d383d6a22b4680af686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38abdd886653c9e3ef06250c447348ed687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98079a8315fc646da5c65652333b2a1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0347558b87cf3d6195f05c91287b8054689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8dd0f4fc523e9c4fa9bd3fe2057bd4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a3aea0fcfcb610d50823a19c3af360691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee28812f2390d96f48a2e10a25c1952692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca51110630e32acb9d6290f6344a4cc693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a56a19e7d015623d44854622ae3cf1694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c1f9a49a598396e6bad670c5a2b2a4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0486de2d94811197fbe7a56ce0382dd696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26a868bb1a605955bfd3058423fc981697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af51cc3316a85de27837a5ae20eff9f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8db69ac7bf6cbdad7f767145a60bce8699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e696dc9811d8d6375f289a20344c68d0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a75ab95ee44e66462485cbfb992215d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b2fcffd33ebb96bccb7773490869c4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6122d6bb26bb2ace50399327b50e6754703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a040df0f276238ad7ed020fdf3da92c2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09046d1b9afa33d8d63455e5f011ef73705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5fc68d60e5f1f1a1c71144d7c5b61b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59c79cbd1f15e3ba0012a8561d7e1d9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbedd90a39cbeab1dca02ba711782231708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80643d06f50b2f1d35ac30f3d33e62d3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed6be9cec9f163ffd3364f77e996dbc710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d37be23bc0b2514fc3485f405ed1bc711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26765b32cb66079ede8c96fef72ea2f3712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b1cddfe66c47a67524303d5c10f9b8713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d07ccfcc310c717c343c4fc79fabb4714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b4992cec7b3fc6a1f37d5dacda79b7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147d7efadb035aa1eb4046a1de79be84716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7c735efbaf9428ceb103dd3068e4f9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0ebd2ef0f79610998d49a5a65c63fa718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44c8de3cfd73f2ac667880b1e1e6000719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36119637438f963aa1a66f56ad8bfd7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224779807b3166cc0f707f41ac5aac39721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db7b580c45653fe9dd15459254983d7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74a961d78f134775aea9073d1d37e62723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41171b9094a232d3de38926315e6819724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3649698553dd818a7e204c2cdcf943725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33a304a0d68285aae4a156bad084ea8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93ad20c85cb4844862244ea4a4b1b30727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7732d83aab2be94716b80f8132b0e7d8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6048088eba0c5f2f3db5c931cd3c74db729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c8a1542d2e6fda4c4d5411a0ddbf76730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e49f93db6c785339b657505cdb30953731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1968abd7f245f3e696010c567b5253a7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ff1f6a24dc176945345cd112ba1a80733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ac69630171c09b2a23f4f07feba53d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31b49eb884ccdf575aee8b86140027a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137ed6d34943fd84cb9ccecfdccc3433736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d610563fba8096798db11546b6d1d1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedb3972f2316d35f99fc097129e80d9738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93d2a50ca78d331b378952ed0c462a3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b47ae9eb0af131082a4d13b17172c3c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298d48d9dc7ef64077d83d4a94391b7c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563aa4a7cf838c5fdd61c7aba9ee9dc4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b710610050bf31b00c625309f9931b9c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90cfa3ba58b926011b4b2149a5d3079744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7e73d56f6b495a703c26c8b86c10ec745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da32e1e735c543abbec85cf6e8421f3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8277e075a65bad563a5607364375d3bb747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f9226384bdb7e8211782800c16e115748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6161c5702e66a7f05a904784355df708749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea163a430f73dabf1dfbf63985d589bf750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a5539f04828948c6b71c78ca101135751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bdfc18487c9d277d53735e71985642752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a151ae47381fd5b96c4d830d9b7bbf6c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67e844732395b9b5d7db27b636ce015754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d776da751bd48c83381e4cd699e1cd755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9982ce6e8bc563b9002ec2f8b3df1d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a38b6d70ef9aca0ff7a7c0014227ea3757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09e43568bf0ee7c2932cf12cffe0c18758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9295146242da5e1091e1fa80acedb47759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>