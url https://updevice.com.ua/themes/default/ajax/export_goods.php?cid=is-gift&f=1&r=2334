--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780e94d408ecd07478a8ef64d939ec651.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd1142f5162926dec2e8728b849640b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f910c0110a819f96ea7331ef49014c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfbcd8eece9ad95544612266840b2f24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2050a74113073c7bbcddd11537e6d55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9ba1cc027515059e417a43e4a426bb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252b1e65a7e034fdff1613730374551e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7812a5e8914af9a3d0c15c364222614b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5032cd7816c0429aae899ef9167b5b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30464c49107f9c8b68ab8021dc227bf10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87469031e273468247f9880e3c5fa1c211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8448fffe4c6c9a892968ca347d8d73e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb77ba4e01855dbab172ef30456f570613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888fb345346b9ecad5edcf804ec88c2414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3dd59f9563f25f87c2e053f5adb22115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8773dd796b69e3d0cb9b01f8eb703416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce94ab49b80f60ab7058c34c5e8205a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bce4a681ab688070ecfb3f5d01944718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecef8fd691f3482a8f9d2af4588e99e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27459eb40da922da0e4e9dcc740a828c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d6d21540d0cc5c3059fa40c65ac75321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129e97ed01c6dff7ad7484b4b7147a6e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1715e479379e46557408eda7e64c30623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52133be2189426cf340287aa0664a00324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beff9ff36fc36845c5885aec522f138c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8020b1ef09c668a5696fd4adb1aad64026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdad82ddd67cf5af9aea199e05259ce127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e377e8f6598f2bb9cd4884e89cc1cf5628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b977554eeb6e41132d370eef15e7d229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f94ad74a187b5cf418cd15cf78b692f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2709497f19f040463b3a1c1dfc6ffd931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2256e450adb01721112ce3b08a01ea632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e958d1bcf38323f1e0cb55d9b2eb7033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d7b6d83b2ae99db82f38ac66ea262134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433844473b7c31a4758bf056eafbd9c635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d0bd087849b0f29266c057ca7a189b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d332a97d3c093fa256f8c7a7478f5b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f25bc0fa5a4a390fea47232fd6b30838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1139cd13af809ae00b16b987f9e0826639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b859837e96f21f0dd0f5f277547567640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd375e45981d258de4f946f7af207a2b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07856860a04dda09e775a5de2290dc642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5374658b9433454b40d49198010294d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec56c82ac5505d7225665f106fdb236944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ff10fe42f3abc5d7dd761992def10b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd4e66b63fb6c6ef215cf92ee86f44c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62310c3ca86f42bfe2423b42d8881c147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a4853b5ed195e00f0f8a2dbffdb9d748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3274f3ce9da2a4d7a7171253e53913a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7171c9b16e15c4478bc855171090736950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129bb750750ee8efddc18c6ed7998dff51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da5c0d49b35abfc229d04683c1c4f2152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01930a53038f4626eef6f10d54baf8853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33939b2676945bb8037edd5425624b2654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc6dab361f1653ddef0f508f0419c4255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62250c784e45fbe37314285092e1597056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dc991a6e361e810d19c50db23c408b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b26ef0611622da1f6e0c186c6787b0258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88a67b4386965ba783ecacdb6591ade59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7f980a9b158de94c0eae29ce973cea60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7122706e0d7511f8fa938e872e401ef461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f64553c8f14b954a78bc96273e94b2662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ca35bf74c1a8197bf0edd60c3bfea263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5be88bc8b8cc00907d3f1c9807b6d3164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d7df236b74a591039528ba5263e89e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cabfbe4a257968a8b3246da51f1b2a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b40e8bcfda223a98f56cb3d92aabf8767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ebd0a4bab941d1d1329f55f5a05dee68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc1684bf6cc3a6573570301a303bfe469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d49ed75c23c76a772397b27c466011270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43030e9ac094b4074b146e852d2199971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909f75b4a3d96ec135811f4a12ba855872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8daf6657e5d861616d276718b2ca18573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e62e71820d79e63ee06a37526d32f674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb862da6f893a5cebfc5b267a44a20775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2bb232001d0e0127c06f16873e8adc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62710bd89e2a8257ee31d9ee912abccc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695ccca7c6447c312ed21a0c5019985078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8654df42b438193a769c433c21b676279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e208d07315b2c7091de58f3a7a51cadd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f4e1a81a51dfd4490bd34018233f8981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b87fcf39aea0823c07fdfa72d3acc682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d21120a066a2f8ef1003e46f5300c9283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881b9ee923447ca48c30cca29a33164184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627397ac342622a8cc4b605291096e5585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4fd8c4cb11d15a90a34f93db457faa86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b584d25df29d02de4bef964788e2ee787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b23b927e6d52c5ace1cd1affbbae7a688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccc1b973ad0aeda3101296f0cabfb5b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb478e28189600f8f9ee1aed2e4a8a290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993429ca0945a8f0d491783d9e2d50f991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dba1ab641bacfc8b0b871dc51f97c592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c717aad2cdc9407053b2dc54e7a62c5093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dace611832dc7e992e6894364f7dc694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92666b4896e2d6b530760ce04f08620d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db15b510c696fa2c9ef2a3c57bde76f196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc8e0afc87821afe3352f3b6117cc5c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2f7bf7ab11e07f239ea11680d2fcfd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b868e4d14391fc4f47a64bd0a478bb9899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485656ab3bc0da7597e3c8d76b1ea9cd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74b93b088abe80539cf42abae731251101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a325399e92ec3535f5bf0a5332f4f672102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969a1687ce0119a99337b89f21515ef5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2217c27c75fb20ae88159a13071827f9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a4092bf840e3d79ed8b7e67d701d2f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8393eb7ec719c032e76cd4bcb7c57ddb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39ea1ead884b54a30da67e56ba3fcc3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bb657d1f78e930d05da522cf8372f5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ed31d2c367ad36a022053b1343cff3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e64a71821345c697fae3f11371417e3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cdd85a79af6221247bf6200aec8a2a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b369fdb91885c3900b967685e6663f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041f2161f896f58536c13157ee9b67dc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f71692cc93453da8322c3be8858d9e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f1697a0d38b4d53bddead26aa2a105115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5577fd12e24336da169974e68151e87c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56563865c4303021e4870d6918b532a5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd3c13ca9eb7546e20bd32ab3480a5f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736cbcf042e4bed25cb3e18e0ec19e1d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d404e2b93343f63e04c7c356eedff2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8867284fa6a37f31e0fdf29ef1da4247121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b13fa243beb33781f47a1f2f74f92f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daac043587e91769b2785f3792b5357123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2b73ba76a76b6cd72af3f5e974e4ad124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfb0e6435ecd7a1ebecb1ca2393482d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f04909ae67de686d6c052f1cfef91bd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27fbfcc742b1f88d3b8546c7f28e98d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3aea53df24849be6c36d8c55ef1718128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b529ac872c63a6621b09fdcb1737d681129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb75aef7a10d79cbecb470bf738b690d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7106307c2417cddbc1ce968155c3e8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61f249a9bf6a9d18ca18f5d41eaf15c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1513971292c7f30ada5e4c20e728ec19133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2aea7609b7538ab5c6272f40d066ea134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8590920470e5798f582c6c9fe069eb9c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc912390fca76152347ce435e64787e9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bcee94089454547af440aa9c137d2b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b885f49e05cfbd63df237228659dc5a9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ae4c51f3e8ee1e17c2816bb807f329139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9a3ba4cee59aa767faafdeccc078f4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c856c559eda826975573c2819784a0a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc889da36b2820b5b76c4c974e438c0a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9874a516025558d5af7874c42905703143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eb9597f19cfc904ef762cd931fdc57144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d880f55f5293c1ba6f519b7a5206519d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b5b2d573641aa1f4ba9caec89559f7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bea939d981f72d20b715f66d6e636a1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef429507cbb85a850e865a5cb9ef787148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160a37ac5624a853c26834549f11d725149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c712730c64e1227dca7657943d4407150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e80239307ddb6638a215c7d31c87ba0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922f0b41993559a507697beab016f7eb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973c5fdd39ea3f931d9b2281680ab636153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e209a29283d58153589c7eb8d10b0a3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41d76c70f614013d7b738cbbdfd2aaf155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80036530b0273e76b8512a99b5da5cf2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fb2b7e17076e220f90673e2d03fc30157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eb52d82e69f4d0ee240bec5e15d8d6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8205ea6a9f27863dbbe7af68609e2540159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e94f87028ffd4c6d1289f3dbec83551160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e606465813c1f54b9a315fb6236ef34161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d41aaa65bae2be6245cc8cd04aa51bb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ed1d0e52ea46aac95a31bad1848c40163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99137b4e9669b143f9cc194b86a75444164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9234ec5ad1e97fa0cabc923184b5e59165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8587b0200504c9eab6928e2d2c705629166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d04420e88f81dc121e0fd06fcef064167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9722acab54ff818986c79ada988ad3b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa2ee82bed3872bf3ce513d50764bfa169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ea0e6b17fea953be37d46d4b512b48170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d929e0dbaf2f082766ba3b39accae9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a683d3c9f0da8c394952fb2087cc3f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c310e0ec50f64ba54f7733c49de2c561173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5115bd9f211826c598b6b357b0764f0a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ca292a5e6026f9117be5e9b2f6f5de175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505b5ce378954af48c9c094c2dcb8c59176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c63b508c6368d8bca1a834fb440a181177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8e95b24f5864ee50e98a9431eeca40178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e856278b1595a4c6b4a4d07f350f198179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58adc74127f74d8a5276d87c2b929d5e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f535d3deb4a4faaf4ec385c075861df181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b256cb7ea569b9382c545f669c59229e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d471de59c8cb119ea00fbe5dc65eac2c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6021aec5b8028a31ca327324f7b0a763184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cb7f99c356fa445ae071b7c81f7aa9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a65fe385d5a8ac3dc7ef3e88e341f24186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aaeb3678d52f2e3aba63b7103471be187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb0a969f1a6e7cfe914e6f0af39b785188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fad66ae7431be6347cf643352eca4ed189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28a17509f25f492799af0b6a229cb96190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e73c9a766f223d772968d0b95789fb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3683c27b2dd004f9c53e4e692e567adf192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927dd93d2a4f48713d3a189703a5631c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da583f90d0f7597cdf6aa2aecc6fdb6b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88214a2319964e2a12b32a5fc463bcf195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820140cfd753b2d0d15d76e9f6b1c6f8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17523ca3fcbba569b72dc1f801548994197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4f52415e2f9d4ddb3a157717b1b792198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62906000e3e9b4d041cc2503502d7209199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fba51f569ac2c5bd1061a175586d00200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7c9905c2369f2f941c27853928af7e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ea7dc5f6b89170be6363ac7f831af0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab526fc692074798f6df7de2d206e2de203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4830aad4a71af0821a0c5e7835439f0c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6a60492933f7aa2a8c751be28e2e3c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc67b7e88c1f7416f4c66ca5f6b149f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ca13c388d3c9ffc10a546113677800207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a09191fc3cce4f7ea0ae57d523b453208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198a406793f7ae47796b05ffff93c8d7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c256c1bd0a85697df206bb002c132a13210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a9109a7201670de383f48cec7355a3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae1f81e2ef66c7e2ed48a9f05be1141212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf13bd94ab04e605e31bce8e318049e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe815d77398e6a2318121149d38e32c7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2523b83f025a2e0d119cc4476128bd17215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cc79dd9632984d19369f6b854af4a9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de4ce0370bf786be94d8192b2d1501a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c52ceaae55556b9c7d04f3b7e8ac1e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096d448a15c179ab0a87fbf822c714f1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff071eaf7ece4e13e8e76582e3eb048220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91322423a50c01200e0827107465ff0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1b948613b70539ec6881e605487a58222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a398a774efb0811f53a7d0407f78a5ec223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b8bf784e7670b0695a7356178f5b24224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2713f5b742ef53f80fff495efb000d24225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffe9fb2ab9815100bdaa2da153a65be226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80c34d99df019df8e73bb2def505c89227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dbde97ee2c0cce1b8927c6fbf8cde9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4c28ad30f06bbe94df73ab024efd99229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f05b74973ec2c14145741305f04f68230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be74627fd11659e84894b23b14af2727231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ec5969feeb4ef7a9d443eb31fc71b6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222eae5f6e76eee10918b5eebb3ebd80233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4ba6faae2f19ab0390a6fe864678c3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c22e1887f980e3ea28cf7ec7ae3c5f7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2240b2af277ec94316a44afb66415560236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b95472acbfeba592eb6fc3afd68996237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824a59e9b9bf323b107b6cc8ad5fedb2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf56e88aeed941bb0aeedba73e3237dc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cc022407c8c9998f9c8a649de9d315240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779fac95f3634a627cf4ebcf87436f20241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b21ea4fdf67cae05e563a2324f4176242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ff8a0d56c5ddd5000326c7baaf21c2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a97f2c50ad59211c4e2c4afecafc2c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77c2eb1f66e443b4e4dee5d07b79259245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36a4341348cf6fa8817ba32c80e4100246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c2b0b1502f64d7da42b656651e2c95247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0a1d4dd6359500a2be527618867904248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815c6caaeb94ac43a7f00770bca4a35d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9017b756e474a4de3c5e42a33cefda82250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebd630f682e776df1341814f86f78dc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13567d1bebb3ab3014c2480409d61ab252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a903505899424e4d7adad3f22526c5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743287c41100231ab346bc8ba2f8821f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1161ea0a546afd48fb2c272685205d54255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc6e2753ef2bea1f8c2ee2924bc29ed256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7fe5fc62cdc7276d699ad325c01a1e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcc691a53f8eaced502394eac799daf258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2fc4f1d21247a45f864e5fb0a24d26259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee3581f92f281109a1307e228cbcbf6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859bc947198a8d543bdb3ac2fbb27ab2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e36cc79b8271d1b2994338bb5ad142262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602681668a9621f951517efa000499af263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aad1652dd7123f66ea6b97631b280a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa21e96e9081f1911682e4d51f718e5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0733c021f2463998659c75f5f65e1471266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287854e45b6ef5b3b5b9164980c1cd8d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9388d971f1e3a31a2d6cb112a2e2b5bf268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91f951093a1c89a147fe0e3db41bf31269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2075a8298bf7b2b62626cf9e6621573270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dd042a99b0defac43f5a5cac178607271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9629064f0d7702e576ee35bd258bef43272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f6fe22ec6ea772b8e9bf666b3862e8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bf7d27b84382e3e16670e532cbba60274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aa33dfbac3a140df7080acc13c589c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7325dffd05c12eef6fb1a5e42427f7da276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69396a8261616c0948909788df019595277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187f9ecfce216ab5d90e6d47a7036aaa278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d60ae92b3674c3b71e9c58d4c8defa279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17463d5e029add3442793836001b0830280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aed0a760677025b3d1650c0ece72a2c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40a4f63d4235df637479464b04e3e13282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494075e0c96108cbecf0528c0b5a01db283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1741772989f664b52fd9c4a51c6566f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5c2d6fe4cc1b47b1e497095267b5b3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b8bb801e699ae9090e79bf5ec181a7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0b14104a56d9b3554118564c1c21f8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015a83dd6782549a73e162a0f2226f85288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81187551211d8ca3de3c9974ed5c6f3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e9e879b79e1fe783d000ddad27c568290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d148fb80f193a73ea3fa7538bb68880291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889f92209c10ff093cf9f84c46cc7c39292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7bf447e071fc4739c915b454c69017293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec9a0bfa51fe8a15f3cd88de6f79446294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4571d2b2b6cc6ba56793935d1e12e35b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7573ac1561c34b5fc1f03cbba7ebf4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0f09734a2f3e7613d617ac104897b6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e72dc999a1a5b63800bbcc37f74a63298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a65c0177881f7c5bbfb9f7adb4bc52299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60605154ae7acd6a6102ff787746a32a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d516dc29a04d5f77b5d784529c6202301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4836c77e07fd27c2d76a3446a32478302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c97b2dc794f2b6b78dc4e99d954f845303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039702fb26cd4473321be46d028d6d20304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474c0b6ef616699d89b7fe8a4cc48bb7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ad78ff865da3d6ca98823fddc791a2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3da8c53f958cd178219c0ccd763d683307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847ea22a37a5888e277d8ac254d3f187308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ec83f5be2adce4e1e48546fc6a1671309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4b13c22c0fc376576ed7d866c9d364310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa0a3aca7ec6e0da160d58c5db2bfdd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384705f3db1f9ab08c0205a481987798312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58af4130f10d48a91eca7b30303c530a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd1964ec5ec5faa6a38ab625a3b1cea314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326d9f04cd9182926cd34458df428617315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b9c25a942955bfde68240ab2c67b9d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b22f162220b4b8143a2ae90ebcef2bf317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2c1142669c950cfcb2005c503da549318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18491333ddd8ba9f12e74e8056d5f9e3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f690a54da2868bc468341b3d095457320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9cee904a6a36ac02fc7fd84f43e88d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce84851378ec00d2b90e9b512db57d71322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deedd9b795064947bde0115e9a7bdae2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21ef5e6cfd4acd253ae604e11abaa9f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d489b88aa0b213f9befc86dac116d4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c4eef51602c141cd898041980816a4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72924f310f30ba3c07d77dd2ad91a1e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fa75774a8274af45ca4441e0b5aa4a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c823459ce372d4ca59e4aac15f23d68c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c90292cdb74eb53b78f06b659289f0a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccd9d2c3ba91a3b9fdee941d6b90e6c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ec50c0bf997018e2c34f3bc2ea9560332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8c923c031a9982296739d38f3314ff333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10986df86d062468ed4f3deef47b197d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8941cba48517c2016b886c64ff87aa3b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42000b20900981896aa560b7baf6347a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f85eef440ee781b952adacccae616c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a64aa43b7a467431462a332a3591a2e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f8830755ff4eec58a3faf431b25674339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3685be6af9b7adbea1d265f95d5fbcb1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac974d018af750bd04a812a13a515e2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfb43d32c8b116c8dc482a20d6c80ec342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40755d5eb549745237fe8e04370bff5b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec712bc3f72711cb1563565c7f773a7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b983610d627559a174e74513fa6684bd345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72b5a971e30f2796b7d48e7491546d5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1563278d5bd0faae63e23d938cd403a8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acf53fd31dc1bf7a2d858da64752137348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58c5b881226fe452f767658be74f243349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b0501844bdc7885aa326860683491c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26450e41674aeecd2bfb164cc3c6c56e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7ef5ae804b5e5f93f89c3e095cc48c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0e93ebf07353f34d2cb573a4cef4cb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668ad8640f33cd361679ed69524f3f01354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efeb9977fdf2eb990d7758e0f0be7f4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d6b0ca2aab405a6ffd6760f069c5c9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e1925c077d3519972c0147e0aae9ef357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a3ee7fc66a75edffb412426c3dde62358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2343ac9e8d9f80a60ce1f655be6df096359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da730663bb87f43da768abb5d6a49376360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ef5f3a6b39937ef343d5f8be953e88361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcf51c6b854ab7bd88f3888ff1f7539362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1320d211e015f0d66af9b9387ee9650363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1344d0d127744b58ad3f3f10d0f19d4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7023a0e5846d0fa39d1b6184386e9d4b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaab6e1075a77196c92b665b801f713366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a9be2f43852f9474e901f9cfb8688f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ef78a0d04271ce2b35de76ecb0ded9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51bdbf71f84211fec58ce173397de81369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f2b969124d87eb0dde2e9e748e71e1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876fd51f3b39a79f0f493188d1789103371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4377e87c31596602021cabeb497a5b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1996c79154de012fe686f3e8991d4972373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb94739ab72323d1e08f2aa7292f3af7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6473398af5e7a91243d94f37a0c5e39d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5ee4f21c1e431f6a64b373ad0aad99376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d146a4c8ef5e99e8d5adc14f95099b95377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc53b1ada6fa4b06a8c88571d5e8c25378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc7ec740a1a8855e567cb9b48f332da379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4faf44bce6ac026d4b7fb76786e7d02380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8e77ee7b92a05eed8673619d349da5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae85d5f3b49f75ce680e3044959e670382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb05da8d765d031f123f87d176c56cf383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc7bc9316ede967044c5fb519a72dc4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66408e8c4e9984494b43ca2f178fc645385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f94458a07856fee0957406272cca6d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79f07fe51b03ec1d3d91a355e3775d3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c6600ad86ec8ad29de4e8a5fffe68e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3cba359001c04cd39e10cd342a2dea389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60be467952813b43c04c1e5e413edced390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3da2d8bee996d59dcda0e437f1db528391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ec7e3eb3f6d4d4addbdbd2cb5872d9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d34d0b8758024622cb9e852b6d5bcd393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e93e14b00daf9dbe0caf213024dd48394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067b80d07500d84e5270cdb7b896761f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03f753461d52270f84a4a7bb5a2f9aa396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1f1f8f1b96b62027c74e6dbc640941397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4e5e9df035611a93dccabf753b1dab398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5c20d0b4466f264b44211dee64a8d3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eeb11beb14ad478bf661b92da8cf69400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383cd615ea0f50452787f785d0369b6a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ada4c92c12c74b33bead06a2e44b1d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0604242d3401cebdd0b5a26741faf8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3752f64424aeaf80ef0db68b6aa9ad404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60864e0d8bb300c15d4114692a6c646405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b6005423cf268024d1190585abeb2a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba7428e5ae79506fb6862640f0b495d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dae9354db2d1e71e92ae289017899bb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0731d169a312b08aa116cf59ec0e3637409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d9a31f5c12e4d255e0cfa5f698a7a1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5602007fd50cfbbc9ce4f5b82300014411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e522682836f2b893e6e898a8b8f33ec4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd79caf5b9febef307822921612a3ec1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c512c549378225ddf951acc2852e846414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b095b86b650452187b19e13efa910096415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7a953d5d285ea6a50e6462cfc30744416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24be9af625492a5e2aec6d7e98adc932417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca43162a61a180157f5c078fc80df271418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f5d4e1615367deeb436b170f3d1ca1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1073892a8a8d870b1e7e96a192effef5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a941dbb1a2965ce78c15543cd04c46421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c692285b784d94dcd099c56404ab0df1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475933e567eb03bcfcda5c400368b688423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e6a9955e5dd741d2fbf960911780f5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1f2a8acce712085c5aaebee3f3fc30425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e0a28b84d1cbe50a89ae6e97c3fb81426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00613a8c65bd68a9851bcf0ee19d386e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eb12f0a264212fde0435ef4acafa39428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83d62779fe6629b505964afbe03f7e1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76f33bf86c07f527706c573a93cea1e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302a0159a03fffa9dc5ce9413f9e1d39431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815d75a1d08bc117c805618020668b6e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7bb136b7829fd5d0667c70ba5d3f73433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0accec990afd47ea014257a8d7c917434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065e1887c33383e6c4ed25eeda5615a7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf3c21a507e73903e6fe21952b6f1d6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424787b4562a0c413d844f21492b6f87437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a020366c09746b196914d0e4a5b3b0f9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a49444197e4e75092dbe07f88378f2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963d1c709b5eb5a38d50f4bcd95809b3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bf43ff1deb86a9da48da3ddf59ef9a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7e2f39d14ee820c989a0a45693f04c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1057483f49e707bfdbafac5a147906f6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e97a2bf32e3d87b5099a9662f345be444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4eb53a39de2fb24fb1b46def315a04445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd70430fbcd6cadd90fceac3670a52b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959b1f199fc138eb5a304d690bb2085c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcf8b9e173725d4f017b2fd5bfba708448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dc41af68a6d9be83a3072660e21f6e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92bf20002389604f8cb4b3fdd84a697450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8f186863970aace9d66c7af52185d0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab702503c405c335756256539a1283c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d615afcd25908e53b56547399882c6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ab51f451e8f23aeaf3356e68290070454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461eac0d1473bfd7755fe9b36705464d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94e2fad2aaa55bc8b8bb2d1657bc369456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f534434732efe899fff4c9b73c0c51457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a11466de151d283e6d2896b0f0da5c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b626bb4befb900703196a46bb799dff459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ed1cd94e4597959efa428e056aa3d9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dff30cdf2ea6ce743cfb08dea0a23d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115d0db225bc4a8ee6eb8db14707ab2b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411d113f5b24fe6baf2d6c7d67b25327463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c468825f7444a758eee3c6c7134f30b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5acb61e3ab3241ec1bcc91dadc3db5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c62e480c462b9783e418734d6a392a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a351455c382bc35c8dd27add37a334df467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d145c3df67c6e38851841573065b2e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d41f3f703e64faf64454a6abfdc7f2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14c6c0f84aa09941f7aa4819301dec1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6d850b120f090d89535d1b61b75801471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5b780d610a8633532b395035d85bd5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c89117576356de7dbd4a5c9ce4bb96473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7f589f95511195226b018ff9fda69f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725deba3ab9560e44738877b2ce955d6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a895b2d87decce5c6ad621827f1528c1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9046f2ef902cccd62ad1656d924a8b1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c454e27943e9c478735041f7c1d2d2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc507371eeec0fed6b2c67a0d27bcf87479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d903cf8ffd8f7ceda5b8f83a6abb7e6e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2630aca58b354cf6c6d58c91134ca52a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7918e8dc7006d8b71e3e960da37f31de482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f89d81c5140589748d7e84b31df1f8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26ddf2cbc642a7088c018b4bbfcfaa3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28286274ce6d09b616ff601acadc9346485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85113a909d3530c0392baf5e93f2ab3f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a790766ad73355c77493b1cb8cd5c4c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad49a38b53a09405c98500b10e9631e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ece82dd228098ea9cf6ba9620e4279489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d26a4510748693c384b94947306899490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450dbbcfa693f08f098eccd627cdf9b4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d5d640fbeb58e1a1a1cdd09f4b653a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad81243380e0872e48d1f5788242342c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb2b2cc28f51ba837274d5f769f4f6d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e74f0c0a56dbedcec40b131c03fb151495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc0afa53d8ff92ec77b52a9c29ed85e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5266d2df83c6d2ce4193cf17100b7a0b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c3b3a755e4a532fa9cbb50f4e12b71498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dbe25c7b3036382e543635216e7541499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da2b44d01faa2e0be357b90ade17b0f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c6a86676c913bf81f2afd31c3bdd1d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d802d59d54892f497f48ebc02a69d2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f68da99559e94e45ebdd16ea1d5cdc503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c7286195bc4935755509e5ed8b1b85504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a288d3eb4eb686fb701f27854f5933d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0223a3b5545667a2ec901d812e12cd9a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9cd5a3f56dbebbe729ebae252a76de507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac06c2d6e60f41094375fec35a772c9f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d2a345eb812a785ccb98c63fe97dd5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed73f3ac4a8d9109ccc6e5c6377cca9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df28768c7ea82ed8d567373b6cbc6383511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053b2ac2df0ad7e863152bb11a2a6d74512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b05d48a2792fb3c8370a0a84f1b89a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c64079bccbab8ff7c144123c8f80723514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621da90816e863a116dc80d98d75238b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2260e4eff67165556188192282a9fa516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c009001c07be6e4ca45f137989e2f6d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a59c6dfd46f79e43a171a04c7baa55518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d8fed16299d200f0bccd49c440fcfb519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0b26e8e4370ac95a59877d5e857c1d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66005f5042633f851e137e1e46912d1b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa18634a4879adafc339e56c06780b9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2576b62be5e01e426e000f902bdb99ed523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c6136b13d1f045f19a855989ebcc88524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5d4b26ab4db1aeb392ef20bffb80d5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4247baa1e884af925be56ca8a17933b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b065ab82792bcd72e6a1feb1b3c604527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d155f94a660dc2700bcad3514dd08c61528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0d0c3c1a448b5ce22441673bf5be60529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9038ebe8107fb6438875ef04981d03f1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8075b1a032d4ad7335740b75bb9a3ac6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7220dfa4f05466436ca75e9b0e16a4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46289b2e02e5e81d64fa9b35f5437e52533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf25b505b999cc69642281ca6fe6bcc534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f77695fa380f7e21d08b9b7787be6e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d6693488e4e6dfa439d734a35e4a0f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee4e6cd9b4e17f39f5cb1cd401c0bd4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590e59fc91b140ea9f15657e2132502d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd198baf7da09a18aa2e79b5a59c6a3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9936fcc940d7211106effeb036af10e6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198ac5ae254305c33c2190af141d3817541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285c3e4337a8eec9fbd6dfd20c3ea32c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e60b7305262ea8a9c5996d12b69783c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90672d81687f168a667ab159948dcf03544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e45bd81ec2ed1c7adff16632958eab6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9878fddfc6acfb2b53bdf0dcca9fa765546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c30847919895cfb93ea94bb835d78a5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36369a13f0549afbb9b9e44bed940ae548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bb44c9a3322de11d25a187a916624f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64076c2a6e17795ff5bb3b1e89013327550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b715da18d09736830ca1e170cfcae25551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd14356f04e0cb1cd1e546bfa4d6978552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112f46efdfcf3c6140681c80435ac828553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77269de278a6badd232fcc9993c25e18554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8068d63ab94c013b6e40efec77dd93ea555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3406d5fefb5fd7591006fc02f7075dc9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb1b5075dcca7dda77e5ac7387a1bb0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170687aa3a520d171d0db7ad7838008c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9372fb525a61ed3338dc66c60545560559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c50c3898375bd1e431ceeaf5f598b09560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42a2455620957df53e4760316c7a0a6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef8c8dfdbd704200e62687a990a224f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a25cdc5cd708712decc8b2a833ef5e0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a460135574a8d5c2508a874599baa5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31e2f505ae6045db8bfea4cbdcac754565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd12ead03f36e2fa565625696061d2c7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d17b2b001c43dee24b1acc23f7dba1b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296684a728df913f17ef8fbc19dad948568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5ae7226aba83dcb20d2e50305f42a4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f46ba15a4832890bda02c592cb4fea570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7e43caced69cd92cea2b4eafb0bf8e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fba3ab2a5fd77b7ecb9c1ff2c4f4d91572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946054c9c8f45d28077ca4ad148ec471573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1960a9a4115cfbf5d5e599b8cf1ae6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e5e2c8119b386943d8d5456c5be6b0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4887da1e1be53bea317e29b63728b48a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33247cd9fe61554234c8e22d013ecea7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc9f33f35b8eb64b6210ac652af98c2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f4238574292cd55ba47a943159fe94579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf914cae8ff7345b3e187904ba14900580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7c667ae1f371604721cb87c94981b2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3d970bc12db0d2cf9b9e2c155c90e2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d047ea7e89ff0ba70996e14a987be1f8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a4f50a287ff588660122b8fb1b77c1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d19a3e4ff8d2b1e0146a719ccdf17d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c351c62c1956e35c8ef041875cec59586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec39327289b1e0420c71ad135fc32a3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a2d3cd2c8a3686cd5735bd10c184f3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d9d4734ae73034a5bac643be201102589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7e2e03727fa03e4031e4d52f2322db590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec61aca13ec13877785134973fd355e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbfcc82aad296fcbdc57b0150fc323e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b36c9f47ea13aad0ff133b89c1a1440593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9d3793ff456966291196cf088878c8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a67d84c30e4cca0f0da8aa54458222a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595f509a97360d712c125fde3e3d8e0d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b09f04d6d54874bd08b054d1431f59597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52771dfe4195467a905877fa5724d76598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ecca60d9aa96d2891ee15a6772dc8f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebf65c8489fdffd4b8cc838ae84e456600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563c4159971b13fdab998dbce647dc2b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f766fd69dd44e543b772e6c618519c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295773ec561f8f5b899140effe7a1539603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b931d07eb7161f678b55e85d9d50b96604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3cebfdfcebb52f8e155d88d3bf519a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216064e9b945ed4922002820361a4a04606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746bc797537355d22cfeea4d63e747c7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca078dd7b56c7624019c8c547e21951b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bdb6ec6ecbd399cfab2cc998dae723609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ea7de6260e3a3577df101d31795188610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c9a82cfb8b8ad031cb734b395ef629611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3424a203a24b7dceaee231a4886a8a8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb6ca358ada334335586f26947bebf3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83675d3b277e6c35f550971291c4c9c4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27a60a573cf13c4c9ecba86fd32bc53615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb056c0a9d25e67623c475e93593867c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce4f101ba76104f590e1b35820dbc35617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f0124f74102f207ea673335596396f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4c2b13225a1f6145a64cf7f55f4247619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03ad130a4665813a57f1c22492b8840620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2beaeac404b966a8deaa6cbc92dbdea621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d157d7aa8eaf02c81dd55f01552ad4a3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adca04e2f92f3e89c7c5523ed25e9b8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e68e88020bbead7336faa73b2fd936624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b56f7728dc68ecf6bf057398ba747f2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae3aac295ac41dc82d7afdafc79ee8f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2219a2737c426e3157707d82149764ca627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660b82c76160c043aabf7f7eafa8c70c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa5750f410212cb39d4a8a3749c54fa629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6939e82047aab4b457509f093ab798f3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e61b6528f4c8fd80adba521c4d6c630631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b069db08156b0056518ce1cec981817632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5456255731a9e15a02674418c86a7d1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc54a3fb0b9fd9d274a8e11085e3d3c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf27a4267f4c5ab2f14c3485a37042f5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a70e20d44019bb31a005b70d763996636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d16c40f88938d33cf7845876ac8734d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1bc1be9254ae94df6689cfba0f6daa638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9954bebc9d37cc80b22859802d3caab4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a74c45ce6cc709cfea6a4e3f5b77286640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97f244517ff6b974c4a6fc164ed2f57641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e52537a32c62abae8063c956421cf3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a844a81b43d3b7fadc6bd0f924444b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5235a4da7acca4886e0aae944d324fd644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eab6598b809cfc757402e197078ef0d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3bc1cee0947b363153247fdbeae4be646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9c9a1a1400cf4c60ed64ba68342067647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8c393b9f7f6a94d8c18f95303b2bbe648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14deedc1b149078b6eb019b73e25a3b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dd4b2809fb89f176249fd7662c4cd1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41047bf1e486cc881870590d45d42a86651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c50928fa995819c309eac2ca3ede81e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470a76e10add0d150f7c3c8ba9dd5396653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1e7a6bfdb4a4bcdaa1feba76235ba7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8488de2bdcd176a5f09adefd6541882655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df14bfbbd6796d807a8f8a6b71672947656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496231652cdad1bb4be597c6e2e285e8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca4ac49cc1919507dffc00441a3f936658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfe95b33bc0eec0c754289d29d42c38659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4e3d7db86f2f907ef798027e10848c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0208ac58158fa452e3e2cb438aecee7a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cc4a7081517c12e91f22861e3b860b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d4f375433b1c96dc4b55c5a5584b56663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d19c9d1653fec3f1e5c9d8c4a01c70664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b51a601bc99fac0122f5bf35c84200665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1180cc835b5f7da765ab4fa0cfdd90ab666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d124c3911688d0deb74327cc205b364667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef36cdd2eeb060035064918f574c399668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5dd14ae6d58ce1420ffb2203e61406669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4653ac1e441981a58ad57e01f77a0218670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d6eb38c38e4fe7b6ae031f28c778df671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f88caf2002f2df76410cbdad2c561a2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5c602062ba6ac6a961aee634f28d66673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5befaea5727e08866b227dd181b3f711674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc3c7fd39370b2fedce75bb6c4374f0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65531e4b4705aae26951988a9837dbe9676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d67334b302fa0b06893824d017f2ee677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b311632217873471c78bcc848b240c63678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbea723c933b25fe884d6dd5f06c8c51679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0583963c9bc44cedc337d3d3cd967f5f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991476ad09d2634ca6060012c49c9e27681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcc3ad88a8ff8fd31d25f368a097cbc682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98192b6ece71b051efe8dcd917e11e5e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207a4a320128ea531e87e4b199823851684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823d90ba853ac114a69571c002d501ee685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc25b01fcf6e71810537fd0ce1718811686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687bea07fc1c05d8c099d3ed2a8f7da0687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27f8d87e9ea626e9e28b9eb1c174e5a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a786430e96042846171ed76f5885a7b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01849c7e8766a8317e156670967e63ac690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e778f71bd5560da97e4e0faf68f025691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392cc3f7910519adb3a21dce3d135070692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da776e0674aaeeadfb427abc39720c96693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2892be98558078bbc09b9b9f6d984d19694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c35cdef6777cd9099d45a58df8469c2695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d35d243de37db55bc7ed025f2023a97696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053c013278b7fa8120b0b543dda74f19697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dd9e517ed7d9ad43ecc86fd4927baf698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a7d209cbea461d7005c987b634e610699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ac2632407d29f580cb5be80c41ccc1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08d9d744d8def8f088b31030eb2b1f1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c5dd95506d91d8bef3254eda155917702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d461e0f609576be80b93019c9214425a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a3d4aec69edc9023c9fa322305f43f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3731ee6f3161ed1aa225620ea6031c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a3c6fcbb9ae836a4882ffdc59a2bf9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eace122d8281db7cd98199e76c53863707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f687ce798662f1d5fb539485c4e8c0f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec91ab82e64af7b58679a42aaaa85d6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c43d862dcc3c00335acbee81c44dc33710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae185d33ff7e9330b16b92f68a41828711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcf51e82a090e15153ae218ac0e3795712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9271daa1cf1d95295e7d0b3793d912af713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3507e232f218d20f2ef515a6077e648714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7feff960b1ec126e4341d2239ff915d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb66e281d13293a48542dea0b247de99716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2668cfb6ca696759d93d07d515504f99717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d978a37b629d6afb049412b097d401718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef0a1f3e1f0562a2cca21612c0c6a34719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b95ad5ddc5ec6c20e09a4d652921bc720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94527b6652d3c9f0a7b0a4cc0ca45fdf721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299c868f224469a2de71dc037925ea58722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dbd019e73124f2b8dec11d3d049b85723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5228f41e12d72f739c3e799a8203bedd724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fc276e6f2edd96eca9f95f3ecfb7e0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4297e5fb5da14a2f4084225a01d146f9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29e71926c554433a7c1efa99a2af357727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05e575c1ca6db38a7397a9798d2fe59728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dd32368d4a0504ee12cb287312b008729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80ce225e7804ce5c52ceae5a9ac5b79730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3681ea6eadbf2459b5390a7a38c61619731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc00c9d40258ae1a4e3da193f2ede573732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd736e1861bc32f84dfb5aa3ebe8049733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e06779952c65e775238b2bd382d9a93734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54b76e8b618434c851a16b86c72cb72735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fd03f6fe747233207815e06579967a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80216587128cbed01a886f9b31a52055737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf52317963a5842e9c0e89b3deff8d11738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75eb64daf0379d2750da35a6f4b90a3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90296fb862161c994a4aad7f8e70db4740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9bc53323378d99fb2aaf5babc45d69741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44df0c04a609f6ad5b32afa8b08a450742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b512047ea96efa69aa69814f5d79a537743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2b1b132d73e8807f702b6d549f4d75744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a06e22902c22718499158566ff30a4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a88204b2f1ae565f5e335e180557a0746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4fca06dcfbb65eb20302823d6d2159747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaed835b552f900376b1df5ed350df79748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebc28c462e2f820c44dbb3ea1c0647f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab63c7bbdfaa5c060f4439cfb8380112750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f10d0422764044d40bee464eefc412751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48574904ee1e387215a22b4b4c2f597752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853312a6f6ab09e5c801a604da876037753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8997a43664b1c78745449f6bcf4779d4754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef883d89b77f813a696c6404336b794755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dad8018a56279c97d36a230f9e927c7756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15c91935356adb218c1e93429ef22f8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e429e2b92f0d230c15b3b1b94c0850f9758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d94643fc9bbaa21c6cb0e933fce4a0d759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30239667f63c29114a6eb8e8c1fb0bb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2d981ae06ccea984daaa67bbe38def2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8726da16eb883ca497f38c83237003423.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e74cedd56a0f260fff3160e9af678c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82c93c639eb4a5df586840175e8b5625.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29e3b8fb12ecf35621223bd8327f8dd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e16a5026730de28ed3868e01d449ad67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f849aa16620dffdd655c5c5f05e9aff8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b236378338f822654f2d1a1e54614529.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6083b36e710c307abf028219f2a36810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879c8a5991be52f0ef18f267e379a66211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2ff5a2ed6a8c061583b2f7f9c4931a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c666437e90af7b3808dcd46dc11a473c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99bff27ad0cc897f8957fc6b3257dcb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c09e9064a83f54715dca4f6db3b32515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c7035a38639ed1a6404f9396aa8f5d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583643af68d8745d7040099ff1e732ac17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7db8e83fd311b281e671b9da7a377a618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62d30866cb2cac52bc35c7119ab756f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11b7446ba1a9da3c641886e25dbba3420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a995bbd804da6848f69728a060d108eb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cb02ad7c4f9829edd30085a787f55622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fbbfff6eca938a74d6409e0b194b9c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4d388d8e63f21e88c121a436b597a624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd86806085e2c81e8b04a3401c2829925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58c7331e6c5b22eb196425d331be59426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d718b5bfe8047803e8f799d5dff49f027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e562c6978c2183329375e9ea2163eedf28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9c59efaa3474140b8c6e029c57e5d029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6ba6465c4795fc9eb3652662c9abe630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f0a865d0e2278fd1f428a59bd3ec1f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310df0cdda47cf135c16fcfae8cd4fdb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b6e6b7b492c1eecfa0e97309e7412433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6ca17a2357004512e60617f35ede6334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6315c517260ac1a1a868f20fe6135f935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e520a9b37c43c1b7ddb681199943eb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba715d43a9be3147fa1fb4eda1b9d4e537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac0e8bac94e585f5073bc658ea4d8de38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a50a9cb1ef5ed6a4c559f6f217689439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cb344a18e7d3a9868897c5aca7837e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fde983cb590d34b351ee9763cc2c8b241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0843c4182c71ed8d35b1b0c744f01a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ffaf5a433f6415e70fb4fe7746172d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2078e5a774622b5169d1b1de981a8844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5088f8d39aea9ddcf43d49d2e1e967645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508fabb927aa5807ede2184cf933aeca46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70dbb3ad8bdebd2338923f82e9dfdbf47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d43538c0eb7864f69eb0514acc3ab6f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7347efae05a9759bccf2f66f04ef6c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1011642696d8684cea5b99e66566a2fb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05618aaf1cde9eada7f4b3a3465eaa8c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff41c5646ad180eb38d245034e97572d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5644459e4c3d23b31985859d2b739a2f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9738f208a82020d11cad6cd0c6160c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfe770c0e132af60ff740b1b3bf173855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871dab043ae9b42c6df433eaf292cda356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d56bd3244a7d9865487ed72918741a857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e12e43ba306e238e380cd7a5651c5c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202f36b7bef044485f082783a5acd53659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173defad009dcf81a7dcbf3410d3782560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9798bce9237e3f07cb41162da974c5c461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d53197028cc4fd96b35d3d10db160f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84ec0fd71ecde2e38f3b2fe8d10d7b163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1240b32c7b74e117208ded062ff7631d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab71021c37574cda33f40dad5b08bdb165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5190150742f9113db720e5fd956f9bb566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab148f31a5bd61b1d205f39a58f41e7f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77debf9366614c09149c6bbe662ccf5168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c94ba0351d4ead783dd2ba10419a01b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671c55b4b00c52a0e71fe09e0320212d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dc535d3fd7763030edc96a2067e25971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e750a766fa121506ed2a5132cd146a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e58115fdc44c0c9fe03334008d0d1b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8901c11ec36a58ab1e8c4440a2a38e0e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973872de0ad19e1b1f313e46064f5bb275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d375c4258f08833fa67e0cb4cf584676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64244f928deafc90485ba69f30f894d077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afee50b95aac59799c8de071290f8a3278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c887a332f9ff29c693a2647d2e047b479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71b5c72177de128f8c227649069afbe80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf85c9172f6e7c3531ec21e09ba0a9dd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cd69596c42cb4a012a2374e857a58382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a08e76e72c6e4124f4a76dcecb3b98f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953944f4e5cbec71b966f1bd489a5af184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c075564edb8f7b5d242a512f6d21a085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53301349a4fa9a666ffa8de70c00838886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21679b37050d1f5eae71380dce655e687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ad06566bcebc9050e32954f970b2da88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2974e6c429f152df67a99ffcd408916d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749ac447b7f1c8fcf9821c8cff755d6690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14b21bd75927c27d94fb840661a231f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e586299e3493e8a18bb1085db1889c3392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a2a78e47498abc2c92e6ba971b29d993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c830e11d991335eb78902f59555a2d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05508dfeb02928a14c60cfe6fa643ef95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971feb0bebde77bd5ecb65d3c2cdbdc296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cc7cc5eebc64aa127957fe1a81144a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e201a69f90f5a7dd65d3ea739f3de9198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c1a39a8321df6fb567f9681932b32399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a00bb302217bab540b97eabc9a765d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c205d3aaa6f75d6ae5ef929a5695c2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e36728d67c1abf12288026f628ab75102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed18ba7f45fdd2eab7ec9546de979807103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8647df384198ce6a37b8a2ed248014a7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4a4cabd710da9e7f20d450674308ad105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f3162fb137c11a0c7d30446d42d70e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a79fe6100c5ef086193ce13a404c59107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8f79fd2e596ea003ef801d7266e716108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c5d1146254c25d48f117cce9a5d29a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cec4f21382705b06e188003c9c5e81110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb66dc502179967821492eee0b42597111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb23dd4b7f69a58dbb9bc8205ec64b16112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3060ec514c0dc9552425f4abb7ca2ba8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b25dfb97e37be00a1738aa165f03a0f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efffcc5521fa63840741eab85a0d47e0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9a6384f386c39e83e552618a4fce01116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca9aefada3f96b67745209888c27bd6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101f73e6bdafe29b14cc79e13543618f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0689d66d62f064606ac82f1c1884ea9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43653c281d35e258aef9d9f10dffe56b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82787c169b76eccb31246931ff03de1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016b033a28300d91b2383d044be553cc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf7890e0eeef390dc5eec2c211ea713123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a1c4b650392713309c8cdfff663acb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0d4d96ef5a12f4806522181f4e03ce125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365248442a880a58a1f7908b1e9d6bc9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b333c150e40c0f09d7ea9adfb1be731b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27d49be6a5ce2f2ea383ad7ab2dc5db128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7113665a21736f457db31ffd29553f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e329ca4e9b1d9784b2ea3e96471db6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c97fb88536cc0f5d500a6c7a1e4a670131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca025bf1989a9c69e0e92d117f724c1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ba4ce64ef11bc2d2e42d6a26d348d2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd161f7888d80ea4fb42d20e9d2346d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d507c8d3ffdc46a061a738f50111161135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a87bc8cdd04a8e7c375a66db870759136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fd997992d8c085dd87af1804a09744137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2650369d93e35496cacc8ae51a993ae4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee19a952c76399d83a7ad8864798903c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cf98fd43767503cc11d6fedb98000a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355e6e69ad80b5daadddf48616e41019141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986a1894edacff552be3832538f11065142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ced422ac05f548f326a2add03cc19a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d390a044c3bd6ced6257ff7314f9ee4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74423b9ca24ca76857a365323a4b276a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ca9e331b3643e7d9806fd900cd6e81146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474b7c26b186d866521f2cb5a401fca1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8494de45b10e8c4cec5e2eb24b63222148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef832715af9a8b9a30c42517290faa6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf2f51fae5e9e3923e46ad1361a256d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c5cdfdb682ffabb75881b5515eeead151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfb17db98d9d8beb2da95dee4b95457152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1167a58f54b054fedb79091ba02a174153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02c3d2472c6bfe928572612a039d01f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5215aa4f20e118264d123482c7a5a6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca818df4f67cf480ac721bf39d1f719156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b07f902c7df890bed391ad982ddbef7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0def833ceab261284b4c94279792f8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f008f0264e05b2f972fe45cac490f1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f933d4c4b2a8ab9e3bc2dff3f973f05160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033bdbacd572f6a2d9ecf3b2ececfc9b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc05932b11e27722ec519e6642300f4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb00dcd93730e037e38f6f7e22a7e8a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded2bc82abed47d362a376b5f7db1a31164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8568302e42d0d02304b7b47bb46dbcaf165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70671678d4069e6060a5b34a6e2526bc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a66e30e26c7a052a6208ac87229a33c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d643526c699db22f95aacf58a67359b2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff34ccf148d63290a8b04d5eca64dd3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18a4ddef42716db79f18303d69a7ac9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05efbdbff245683dae763b2cfe2003c5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b089100da106a083c8670ffe0737b612172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf167ecbe1f1602f08744f1e36ee6ddb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e719f6df0bb7176539f9d06f4ca3e0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d08724ef0aeba715a415c6bcebe812a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40628174586c453b8dbcca5a56454bd7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa597a1ea3e4a55a10eb8468693e093177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031373a91bd19b104910ec4e6ddbcdb7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a22b29e78de5729e932075b93209670179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14ee1e57a029adfb436ef11332b548a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d63738842cf0a0bd8fcb73d826fbcf181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fdf3d095d696e8a376045abd9d22d3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215a05d5b23ec1afa9a0324ec8448629183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac91110aa75ebf2d386ad4332dd3f3f6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8eb25f6730a6d662f35e33375f8dca185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9e87a9b7bde30bbeb95b67a4528457186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c21f4ad478ca95caaff652bdcc1435187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de20364cf8ee02951c70fbf271fe06188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f85174fe8a3eb01284d81b4cc87702a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dc05c5f29921710f7664a386f4c966190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd42688ffc16937fe224b334e19b9db1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d398de0dba3da4194b53602c3f1c380192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51790faac632917d094a915d25cc63f3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faab7282b241e62b71f308f67a9a1b1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1d221ca2c929db41c664820bf61546195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3627a943505553c9582c5ef7e4fd13e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b764c5979d98b6b1a289e5196a4a6f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9bf01b29680d5d4006ed5fad5e7104198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3507cbb4c6eeb97c25ffad6c3f4b047199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aacecbcc076c61cff388632c47f0c32200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a771fa671fd077dddf06b03c658a8b57201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f26b769d2731557f8da2b1ade3e1481202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5316b42c6c0bdafb0b21ca50db2d74c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec10f163a7321b0b981fb96c93bd4c6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcae4c90851c6bbce7fbd12183bbce4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8408d9efb10240bd106a119656578f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76b15d2b7ce056238131bcb5dec585e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff3a23a30163415fb46d1c928169237208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c84e408d53719ba93b058bf18f239c2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a069ca24f6f9feac5cbe1a224c62fcf210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3134940e9e59b11b7f37b1215c282a64211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc1117ca7d1c467cefd6e4102689e0a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913ecda7eb3e322ef63ebc40c7e5648f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6fed9fc7da5bc252e894b1e7ed55c8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac652dac2e14621a226d0ae56bf5f15215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2294271aa5522f8048236aaf6542bc7b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79d3b44fcf733a1c0a21e029df4cdd1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199fde9d5e2ef3f3840ce709ebaec06b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61591d278c1b496724c868948f320ad6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eec3853c4474164a7a260bcbe1e179220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000ebe7966959afbb249ee7ff87f4ec1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19438c25af027e3a5c5cd8edf8bf982222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4d2eb198b299ef751302fa6f183ba3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e228f800e3d2cf71984d23f88c70857224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ccde76697eec7ccd529ba92513c5ce225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9ee6f605af8218dbeaba4122a33913226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02afb88228f052914fa831a58a7c24f9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765e1feadbe33a2db0e26d7dadd05a0e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed71b3e92d9c8c3c170001b658b1ce9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45906ecd69da40540adab9e8714bdc4c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c980398ecd3e6e3dde9a755d088328231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac066807fd293f7ec76a57f65cc2328232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bfdf587e5765e527bff42e4261e0fd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6211a2cc2347913abbe0eb58603a7b33234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c5846245ab6abd650bd0b8edc750bb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4ee2745fbb4db5aa29113d8cd64dc2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23a5a9d9889f80f3626882b5f1e1909237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078f0c3dfbc8c069b9d06005739a18c4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac6a3ef05cfec233d52b83400e033f0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9328a7367f57c4cddf9962d59a8edeb4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e830c6383117b8fd9d115422d5477e29241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d185c12e6d6405c80c5a54a7142e0e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26069f756aa9360f3ae6bb5c753575f9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03c92623965101a1c272f2e5877955a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111f396d848939356fc1257fd983f284245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d572cfcc52ca1875a4265938c0c851be246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3c7b96afe7d0749fabc83bea75635a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68cb537bd620689995f4e945ebd7ca7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd242f5452279c88d71aae85f55cf73b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3898d6ecb5b62d5b7f78b99bf90402e4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf90031daffb48f614d34dc3fbaa4970251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73db5c0e925fa9cfdee772dfc0e339d9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fee40ecd345faf0b6330a6aa9add30253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0316e7bc9645865e339131f4f24ad0d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c948f79fb9cede176dcdae4c577bfc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32b6c5b0cfda12778a7a6dbd68626b0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc79f0ec18b7b8d607f7931dc5144adb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db092164a0043a38128ab86453a9b18258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937f3b9cd6b46b5b315e562b3e95b5f8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec509147f2a011e6dd1f287412883c4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd524ceb024b1a7096fb09c5bad91b5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952d0f30ebf65139b3641ca7cc8b19d9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34fc71a7fda634b9c8626e90559c39d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218d4a1f0f193d1632262712ed994a41264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365b640b859e72753707a4bf11ac0733265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68542fb6944887cdd55f0924eb97379c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d339ec6ee74d881fe4c4766a90c77d1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c136d7f551cd1043b26f651bab6b0858268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5238eebe806633a8bc74d2f602a8ce0a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9a9a91add88ba0a2b65ed3d697b67d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd5ab13497e318b41a36f426d140be1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aafbb0ab82394eea3af561d1bfec18272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ece7cd78197df7590fb7443d4a9972273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a816d685c0a886668a56d6bd94c40b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c66e8fb377cd2a3fc14b7245fb4fbef275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774a79d5c09f62949b552102f03de63a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99657b1c039be63a2d3d7e4b09edfaab277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88f22530237fd5cf00383b80298bdec278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6abf3b6aa19e1803a7ace76a725d0a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95d7b9af1320528c5af96c99494932b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca00e778ac0750aacfe6459711ffabd5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42d9508b7f50aace5b67df9f881ebb0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661213b23532f02c193ea789af6b5dc1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bd85f5c36d1c463be329f4888d6981284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dc35f832c6369e785cc8b0b169ff0a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705f5b451d6be6c89798179f7289a5ff286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178de98ba321c136f1b82f893c9e1173287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db60870f815e75eaf5f0bc79f38c80fa288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f10d6afd11b4fd07229e0e931f19e68289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b83bafb3fc3b0b45453f4ca675ea290290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8563685040aeac64790689dca884eda1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f954afc3ac0331094d541d3764b456f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d8e364567d73e3fd5fb499e16036ab293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a81d27ca8bfa6b50a5801f16f9cb35294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a97ea3ba1300c66e3256761d7d23b5d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c292996d86138962c763e26f4a14ef82296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e77ab840b28bde2278ed3560015906a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444aa50e92595c06018400b05fdb5f26298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ce1fb00da396a34043c47ae2c01a04299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f1bcd5d45c0e9d729c4df04542e45e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e631cacfb29174082c065a76c397d5e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357f7b186b11c52f0406789aaeabe3f0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb5192b50b788b29470fed85d12ddc0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35254bb97c0000eaf32ece1a805b138304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cccd5126dac102e41b02e9725e247f0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aedccd8e5c9665c631ab2a2ad13a25a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7802af63efba09bb1382b87e7edda524307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292074c29c96a0129484b5c2d95cc657308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e06bf8d6cc040b7e6bd6b439f65bb9a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347fb92f658a4fa5998f7cefc61c648e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81cea933bad025dfdd94538dcdcd25f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398689fe7a3e20d5a567cb587be739a8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e425251608da71add73e2d701a4e3d5e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7f7993082eb774426e0dd390d963e3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d505e1e82c6903baab35b8b01bc76f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c937e2cce347bc1afc9c27254870da8b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9ae033ea77592f567835d38a1fd4ac317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01dc44266c29b0ab25fe25a7e6ba392318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41e40361449ca50ebce18f5e1e050b3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93959284620cb4589de937717e6a393320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45213b233fcdb92a18afb2df34fba208321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341fefaa8e72a91f4d0d6ed41c10a6b5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a899e3d107143552e6d0a3a012ddef2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbb104deba30429e07bdf1964da47f9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ee7f5adf7b7163d7925eab22a61d52325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907b170604009f750df98911ee809653326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec42ff2e5e592fc24441813cd5f6fc8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2bb85a3dfc1f353cddbf4d97d23d3f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e1918643ed0804772057d7a2a46d0e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0aa31ae1916a7fda9567579b3536e8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c862f2bcf0b01a44e77791b0830005331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a645905a4729320528dd99ee8beed65332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13e18f45b074378a64d841716edca12333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e025fdebf4c5b72e8283bbe9cf13a867334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f52a2ea419d647851d5287670ab062a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca575a4b5a04606dffe9da3a4884010336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c892b16fcccda0efa3be57ca3d456294337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ab415f6f2aadf96c1446d9085a81dd338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953412e949c34e50536eddf835711139339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9ed41e6b4ca95a8853de25701b20fd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93970260cf4dede648fd93451da77c55341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81ff47d8abe8a12eaaf62aaf2ccc445342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68ccd0ba5c3765a5714153ffcc1abd6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b03d8f16cb9dff9df8f1d34ddd25f7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71932d9ee8ee11a386f8b0ed09d324c7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24ef5c0d58237b1159619a7fc348e7f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d83ce40ee161bb98f1f8f5b85d6e5ca347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1d68a04e8a03e18e9a914bda3a5f1a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f28a29bf04a484b2b81134239e2c02349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f9fb78084ff025846bcd75423bc24b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945dc33f50219e2940f7b40597a6e3eb351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3291d631ffddb6c0484d68ca7a75158f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a36a4df23e862e767fc3448730aa54353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026141c676f796c690a14b1ae8e80fc9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0fc00290198fab7a5de1448cc18ab0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8820a3d974454e80ee333cbc20ac4aea356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47049d36b7550364bd3767b47297fb4b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e28edc715d54d4f74eb8a6ca5b69168358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f97589871a3d286668809ce40d0e470359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b5068d42fcb2fc3fbcc173d451bda4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6d85eafa9b9579b605b3cfc466d5b6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd0bbd1340b616a6dac1efaa2e283d9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3afd34f09b7515ff38e12662531dbc363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5c788f165cbc4d4e739ebdef4b163c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacb430a1fe9a3e1f2bf17e447c106d3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89e9dfc855ae36c4da17964765fb71a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7643e4bd64dfc96141cefaedba4668b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e2fe490de8de27aeda21ca363b32a7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461bf24036e83ed8a1caafa1116072e4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd28c521ff67b9e5a0f4300d56c06d32370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719d203c5de286b9895e37704b045b1f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b42ae465109a34e35181851f24a847372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968f1869edb5f23308d0cf47e298c778373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b52a2bae7e586c88dddd752046787e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f56539e99506db48188fb6f1c0fadb375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3cd5d2fffba6307b0cc21f45a350ba376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bce02c85a70d606fd9f22c824c5fc59377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3abeb7616eec7b38d943d907bdf84e4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7d296bdae7f5be6fe24aeca8b0e52c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3cfa1b67905720bb72cab624a7e968380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84ea160227e42fa70457911e9567254381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16324a9e1242ce2c1451867883e5e8e6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4af26d08ac9c80afce970cd74cdc67383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb6697fb16f784c36ee9c9f7b241ba6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff674b6a814dd8c6db00faed846ff788385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3999a775de76fca1f0ea7cec7d73c696386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce18d79b139068ef96325ccbdee4c69387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caece7a19ff61de558a70fb3c7005346388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea2f48d9a562a7fafd1731175f43aa5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beda834084629c3c3d76af784897f6f7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30818b7a09761194bc61c1158f643066391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea05ee11e0586942581a2bab37a456e8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df3a2e302d68f2387d888afd3a34c8f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2acf2853fc2c89df8436613407dcf3b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7592d193f99ea9b6d72bd24d4ff9ee5b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8024211db44d3cf8963203cfb49c18bf396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65de64425ee5de5a50c9428978b1a1bd397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4cb2df7205ecc91d532b4b5dd007ba398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ba6d0e1e382f19b2d939eded42838f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b702207105ad3cecb242062470ca0389400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346cdcfa3d83036e40198a7f6d9d2d08401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5ae97b9f78ca1810c3c4a62692b028402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e595eb71bc8c527336f2ba053f24d810403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5917c7236f4417f203f92baa5844d401404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e265f79f42c65737f5af7457c1b546a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c6f53a7ed97c7214cff48ca0f7d5f8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42a9fd456da1f44881f2e19b8a2a8e0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b3bef764fd087606a8cc91a61ff8a8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0f0c10e23180fd1bf01d936a8bca74409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403aece979394827b2778477a94219bc410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f767a74ce478fb0bea146961272352d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecae2a84cfa8aa0d7e8c4295cdf51d23412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61292ecfe7b840bc353a730be6b7693413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998e255e45941effabd107b12c12f2f7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a7753776a2569b79b3d4ce1bf84b32415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a657325cc14baf94e60ea78346e29b2e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46308b22ed40870a3dd1a6c5f9e9ac4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7eb47d3148073c1054f988ecbe79a6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052ab01ba0f98de42e853caa693c8ade419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f9b1c48b3baaa65cc4a36e943884ec420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d8c3de63a1286653b79172de3d26a0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2b3cb45be73498f96e896ea4c04f84422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db1244c7bd064c05386dae1d06efcfc423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74aa3cdc586d463286260386beff279424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b380ba0116d687e60a9499a4a7cf909425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e74edda8e265087e777d9fc2ce75ce426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fc027c62fad09bf2c7743965170fc4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c31bdc121d6765a2c10f1d4d4810332428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188df761b64b3cbf9ee01f3dffa02513429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2de96d9c068550cecea70658424d30430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee5f329fad06df9b784336d5b2bd805431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68289c444acf9939f335ce1787a8bc9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701af942c5a802b6e68e8b68946f0251433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece4804bd4114be933c78a738ed7ea97434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5c70716a1eececfb7add25f98ff94b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f4a7f19e09c839a0289e5665c6ee5a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5d54cead412cea11970fce7e85079d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e1f9869235a4e603a1ec840825ca16438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ac8ff7b985a85594d534e7148592f6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc9fb8f400acf1b5fea00752c60979b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98955c99ee8c87215bf318c589b6d57c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3ac84e712b59ef611b48886851841d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6343b718d2026b3132f8903c4da4ee2e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76480d9630620f8d2817221cc126ce3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f356669efb6a75c974b07167f30a305445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ec389d3adba9734926170a06ace98e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1541b31ca16dccdf05a06c2e30463310447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97e28aa4c46687815d626db801ab12e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6205354c80880911ea410602ab0f99a5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a667aefa18a0f3606819d037d72f2e48450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8378a6e25cf9d3fbf24f20f9ac03fc451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528017c88d85e5c0ba199304b41ba78b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594180d562d9fffbc703743d849b91d0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe0f0eb45d3cb1534e0f5f67c532271454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd018d6109d6a082f0af3af4bce5bb33455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afffa118f05a7d8193d1bdfc29dfb470456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2ee43936c8d080dd81113d8a2306dd457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7300dd4b459f8c95dc4118dea502b8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c61d09254a8b5e95b75e6b0b2dc6b92459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec110ad90655d1421c3cdc3e6b44f514460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a075d7e93cc1ebaf618b0bb9cf8ae8ad461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e6164d4ca1e3d7e75b417135b0ca4e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c7422501a64f49606d9311cf270262463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a751699463f9dc4fd82bcc33b77bf63464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586070bc8725cce8a57720ec91d79cef465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64e8a03f87045b14731fa35321ad2f0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d18ed725b345a265f53ac606474b59467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa39ad7f74c46fe0a94c95a94f78306468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1e9820de05aa07ccef1f85515ea855469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9cb4533311581a2e259c7adb08f217470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391c34c3d60e878418f6142783348024471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737f6620634163d5e915549d26942ae6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f7fe0bc15c33eed0fb95a584e2a658473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2f7005a88708f88c6ea070e2134c61474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb80e4a5aed693958efee9f2f617f4f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0dd8f357ae05960387213871a9ca3d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4273b862c07c1675c12a641a76d037a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6bdf48a3d3d618ce4e36c4c49df40d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdecec6c8e1e5b6f341155c1be2ab850479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673cbe1c7476e4e9bc84c4d2ec2182d5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5da65fcd3bbd35be497833b6143525481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a995097770daee852ddb02e1d8b435c9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05baa851f1e81c7367679771fba16702483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6341341d9be6ccfa41726235fb6863484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3dfe701a70cea3360610007a9afa8c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f7e534caa9274556cba9300d5b8a8d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ea6ceae73ea1b2942b44f35d9cbb7a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40a534144ff3ca3c3e14c4cb9c6227e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6591b59935be4df33d2085df9f1c8731489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a717e7f17297507fb09a02332eb1ab8e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f844cb0b76f8b09b926acc4cc6011bfa491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2107570f37a0950c43a5ee81cf06a1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100e838f67664d7fadc0f9261bdbb9e8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da7968bebc2ae822d08493b531ad9f4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ef206c3cad7602d17e217e4dd316bd495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d97a9f9ab5fc05d423d4e32378866b1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d8db53de2720906c09a2e8e93142d7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0432d5dda55e63ae72810beaa747dbb498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f01717eb3c762ea81bcaab4f1c14223499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74836b41425b39ddbf07024551f7d6a2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7a8440b5e8c8c899a517fd18b094e6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aca40520e7ea26af1c8535ef943b8a3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909668ce12ea4abe716444c4562042e5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b86bd5c75c771d14d586c8d602d254504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce9358d97fe8c5161d5e47a9efae97d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6112125629c7e20c44b059c34e231c4c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34424268fc9660c336f6db477dfbf1fa507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44118111f901c8929d1fa55c0daf3334508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ef33f533a3f44765b9b21d3bc8e53f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a90af02d5c512f3ae65a1e2ca02c5a4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07271f59b35e8d774cf53a6c13369ba511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d559d94df5a085ccf28a8b661f80b8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95253963e533d18d2899281a2dc15097513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca24b228754ab98e5fd0e15529eb3c4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d2250017b88003e381d584aa915132515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bf93876febbe0900ce3c7a3cb908db516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0e9509d52b5795efcb29d99fa3962d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de55556c0c0bbf3511fd314d0f895b40518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a8d8b59a3d9b7e10361e2c7ff5e179519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a97c0fc813e89b8b1f66207d9155fef520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc8288392682aa3f8fe07161c91370b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5482e0a981cd922470bdbe77cfef99522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe229ddeefd9fc3a799fbb91581cd31b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd13fd5161a1863fdf660cc59240057c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9136bf0a4e2b7f870461c0bbfea3d67a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a60b753e4efec5adcad96be37659d1b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941a60ccbaeea5691af925eb5db37b5c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a967c77932e8fe5d416a9ec26416def528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5af63cd7683933715d49e3e1b1f19aa529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e475e2f80a7237d472303143f0f82b27530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c85876f4c75b4c245d3e5e5b78d5fff531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee7e4e168383a14bdb83c58b9829c99532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b774a38b336dccafb24b0643e65242e3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935fe8d346bbd57cada3b99b2d066cb5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7040592fac4df263728adc0b5d01f8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b048909ac5ad94d93ee14baa1d1e81d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1678aa928b0a4b115898724f6b536e6b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4261019b7f277e4c56d3751e880ac52d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0e09ecef9c4c7fa1bdd8c26638a184539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25792e4c8de5d889e6840a5ccfdb431540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a47229bd84678571447f62ce3b81e4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2273a4fde100dd429ed0fcdb0af60488542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246fc6a3f60c0740b8c419d92ee11398543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99bf0f56eee5929a6bfaac527980564544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0362512b3c923f2fe6b93a2bc6a11138545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbd5f69f8f0fc2a923071ad5559aea3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1648da3fc167b1f5b1d5986bde299e6c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd18832fc878b46c58f7497e89b14c8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6f161871e8328b727d52c59f957241549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318fb4b14c128972dce6d7f4fc2380bf550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab985c3ff9171cf6afabcff1142c30a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df7a15cfca8b97e5bf6761c13158ef7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67d61cc9029a858b24c73a74e887ca9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93c0cdae037cc3e407a401e40a4c357554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e87e706401baa718e87a5203c35115a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd391019379368562b02f199def78a2c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0613ff09db49313006648434553af852557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0e771b7ab88d4840937c30e35f1e9e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac6cf72833dba577998436bbac9fc72559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ed33a850d88f01722bdc1662aee9bc560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc71168f3c4c2874883674de99151912561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9ef20f84a4254c3965641ea1bfca4d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaa7bf48ccf96eafa642ac83fa6ae66563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a99365d4019326c46a6fb2822b80e9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d45cec0c09416c42f2cb3ec4db4a1d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fb59847d64f4cbab314100a0e1ebc3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7203069e5e4550589246afd1a41ec1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1102a52448a141fcc14a4f85d09f53568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c540f2b35c61b97ce4ba2b4209f2589569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df85c9205eeaed9d39f67ae0729127d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c792a5409b737a85412e2b3ba920e0d5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa8e23b0c2769ed33b7287987074f13572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7918301e85806b1f170ec55b6e592fd3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122e97a41956ba33c134b630d1311fd8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326b2c7680dd577eb08de0a8ed984859575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109f57687ca95c8b87bb2d69cc0d3c5c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1b0456919c4ca68af82dc78a1447e7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9392468ef9341ff0453af39190cdf1b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b8155cee8b2b3298c3c27de4ff8343579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615e3a580912b02f6a724b77087509ee580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eacaba3ca11d9cf3e12c4aea61a37d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030c9f331c1b4711dec1ffbb48803ae3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eca60fe82a9012f14eb1ea638e509ca583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213749e16bc8d31bdd0fa1012b43a431584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806bb58378e08c8f30155bb78d551453585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7298326a1424fe5cdcc8f8b82161935586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a47a282d5b12b30de5a70f46e4abeb3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d683256d867cf581c75c051ce43c0bc8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febef826ce3bf940a1cb7967f5ad7e50589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f5686345409b47afb055527f5b85ba590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73e64fd38156e45a1996133c24f8144591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3832836a594a0ec45c076727782c72c8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79dd44526ba5d5279c3f183eaad7754593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a724fe05b26c2d93edc0612ad4a7af11594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c042316e1864c82c16ac6613417703595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70732203b2f046b892b09a2fad5d8c41596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1090efb11eb0217f340dac116cdf4e25597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3a02b4ca5432a2c30cb18d6d36cc8f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc7f91aa6c9ad0788e53ae1fd60f917599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01e8665c1797a7c725f66ef898eb1a9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1adf4542746896525255bfb4999d268601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088f3d1d36892c18af1ef0d7000a5321602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9eb5c6422762ef4f9fee5e8343f900603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2dbe20b703fd34425b496471a2de51604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d74fadce1756d0ce030f975bffc665605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38233dc6dcc29b86c4f60ec7c370a28606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cddbe16f05ec0d8a25af99dd674c2eb607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ad2c65e55c2ce326b39549df230cc0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944c98ef257d6f9c68e73d83cd1ea01c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef6dad5233f4254d1da4bc3214cef77610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7d061a137849b7b1d9d0dcf4b42f95611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81bec273b34c114d7326b303669bdf4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275dd51d3ec8a091ad0331f72a9b4ed1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2c7a758a0580f1adfe040976d03bc1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aeeccb73f761e326984b25b2f2d2a0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bb2444465e5df7dcd8cf594fa3d801616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad829d03693b12bdcb7cccdc1ca265f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bea62ea1a8698ba4f7a1dedd305f7b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73432f6f0f677c07b10d6235565f824619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42716d2173e224ef170add3340ceb46c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9567fd79dbb41ff4da92dc42e7e48aea621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f01474365bf1dc8ec09dcba341362e1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5975232560a848542e445271202f15be623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9a25d15e18011e57d027b5692668fc624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120025067e8d1844bc3b57e6edd9e240625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191807ad158e11a5421a5c6a4e1dc799626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63884a27b76aad0faedc4f40f722693f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35735d6ad690aefe30e20a95387fa43628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da6c3694157d68769a2a03db8019ebb629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601ffbe6760bf2a4aa44987255a1aa78630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ec1f47f6dc3098ce0700a2a2039f91631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8fed9042154360863256650a812f89632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c22ca4b19e899528da47a4fcf6a0a9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e8099a655a589224d9a09966b68d1f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1425bed159159f69fcf0fb93c2b407a2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ecc0e0ce6a5185784f9ff9aca0faad636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192ce9a531823b45de825250a9f3ebcf637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7562bf58b7fd2899e6a5a3023fecf6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c7dcc3710be018e0fbf2444ee0c031639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720653b49f8a54f671663ad91b3b025d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe1f5b21b035b83e7452534dc65331c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf5435d649b6ddae14ce9ed7655d9eb642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7f47433ca727d917008ca2af4ea716643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f933d341477b7fc6e44f710c9217bc27644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87912545d852a4606760886fc5435bc7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422f52841a7bddc30caa2879da898cae646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af2bd98abdb2a99955962a4f013c1b4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90184dc7e895dc68fa3475e0d9a0ec3d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed18a62f82a5b12f5e3dd1e0450d454649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c85482f8a8451378f7922fdbda45de650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b8a8b6cb61d501d1de247b12a8d5b7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6627ad66739b0b8fe6493c6baa0cf223652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0a65216c74cd4ad9b8871f9aaa5321653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75716c9c52b1dea3d121780c3b8b1558654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f404e492badf537ab1736a24f85df396655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b902ff242e65248f51d2fc461f1f14d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdb3a7bb6ccb25cdcabb8c6d93064dd657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce31399273c38ceff69a9bf1ac6a6bd658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130894544c009534a6e9eb99a46e92ba659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfdb68bd63c3953a9f4667b4b26f9e3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a6e484926265d8a1c32ec8b4566884661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9099904f5a6f750186849ad74af7d6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56295eecf8db302255e7108c9c30dada663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92de7caf3e783428d3ed1ab1dd2851d4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac90992a99418b965dc0b5442aec8a4a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdaa105496a4cfe7b67c09dec87c823666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baefae25be70174d4d8fcdaab7439ec1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82c59c27e3be5477e10f5a7a8cba38e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9715f278986a01e6f24609563c80d90f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e5a95df831793fb8bf373df0e6a56c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ea30e33bd5e751ead99afb5183e83a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80b3989ecba1f572c9ac9b5e95abb32672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d51a691a4ccd7319400fb16bb6df445673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece5f4d3387a9cbe311eb7ecbc706b4f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a29ab801612923aad934c138b63c200675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ac64d3fd72670860f869a170ddbd26676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0c16c77b2c96a080036e7a2db89201677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd401e132179834d25f90dd1a01c0512678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7d35c0fcf8694ff55556f6bf8952cb679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566e8bee273a3ab63fcf4f7fca4b54be680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d2f3c4754826c7c62a63c8153e0493681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a95ea6758fc3041542346ac7498d66b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e731cc3d968b92d16cfe402f2630e1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ac3d9a23ea199fdb7f81acc3f206a8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a56aa150262d2e77b1ba527965ce90685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01239d5d5b4867ae5c4aa93a8248d32c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b5a3e252c5492cc0ebd885c99ffa79687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4735485738dcfbc11dba8a8b6c2ed756688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03a6defdda157bbe3b13a6c8899dd5f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b6106a9d7d78b6b60036f4317aa51c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e46af9fdbef999534d815587bf23ece691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6700671ba03e60a1c38f1e8a1e709e07692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fde493da6973490f844d8402ea0c74693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848d6b3b8b2b6e05628842f9c7875a19694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d620db022032e03579f1b2e18796f78695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c16889078241ce62041c32a50be0ef5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd99544fd0a3a4b85abc8473ab13edf9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763a630f78e478a42650817bf29d3c9d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e40e676aa921734bd968a3072decbc699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50968250400320e5f195e63d74be1986700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f69e1dc36739fcd9d33f7b7d89e8416701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdca6ac8fdfe0dfdc52f5f412dfc681702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4e00f038323171be339a2354f777c7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323543b3b82da425158f81da9bfdcf94704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88feacb29455ec19b22112ceeb799d3705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aff909937b9db31b0f1fa5d8fe2dbd706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84a19a5d0131f5eb7c40181c8d5241a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec18c56a343ceecf94fd0a6d1b43ecf708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5329b446a1e9e0d31636939423f831709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febaf166fadefb2d6a2bcdf46b9d7db7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0d53e2027c8d10969dc50e502af315711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603185efea5ec9ac7bdeafc05c77b6cb712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c48e049fb967ff59393d5772cc8a932713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6786874b7a6a733a6919ed4b52a4e91714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54712278309427a14da287e4aba7b62715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20432829bca3f07ca06d1e39a7029308716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96678fcd6162be512fe540523cc44041717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f7ac648afb9310b1420eb13b90373e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db11590727b2fd74731a98ab47fec53b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c414b94eda031e5bce85b370496bbe7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ca89087190a182c9b48caa9e564a6f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd223b5706d90df7602dd6f6ba7e9b6d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719510c8ab68fc77f4f4a6ad61cd4681723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee4dd430efdf384c12e79bc6d3a07e4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd426662701f77314f160c1f0fce7df725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5501fbc6021873ef8cfeff967938837726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ef6f89a08d795f3bd3504d1e1c1683727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441a2364075c12a3336ec595d5a09f35728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4007ee62f6875994e1808e1573749309729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4f6f20c8f6f45c306bf6d8709e6c13730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194e1880c23b51a62e6ded856c9d3205731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49482fbc35e6fa3cf4cbe040abfbe80732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25211b699c8f1a0e600107a9c256953733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249a260977acaac3a2b36a299b4d1844734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec0764fd4ff9b200f4d5b7f7e29e1ca735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cf2b03b53ddd899629be430136e8fb736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380cc8b21dbbc573bbdd1224d3430c62737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79526af120a07655c188c8b9f3b9517738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94354d66365f16945f179a6cfd83e629739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971426c5fa21ae587e3be08e7f991b68740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6270c605344083f0fa0adfe2398f37e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed57afa9d68db4e7512bb633129d337742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bd4a1fdfe7f58e1b393a063fa0658c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c111cdd7670a590728813cb8b9741cba744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d03637f6d273cd4152a099f79e8ff5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6df1d246bc582139f6f33bfff740e97746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa826d8674e963be73101f92562e282747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c9cecb438f33d4c121120e9182a492748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee08c5a3ad871bca4874869c446a8a0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7141528d252bad9adf5f57c7a7389ad3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629b538e88c1f6caa6426fe10d4cbfa2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b30c5a3eb30e1792e92b48af9d3ede8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7169ac398bb2150909cc6d6bde2c07d8753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74ae091fde7628834e9db8922b10edb754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf27701fbc285edd08de64a1290e335755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fe77ef03e5ca5347e16c5eb4cbee0b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7114c176dd65c3ae1ca36cf162cd2c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed19cc5198eee7ec0c438d585bc0490758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8505d3afb41dad11b7418c81cf71db759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>