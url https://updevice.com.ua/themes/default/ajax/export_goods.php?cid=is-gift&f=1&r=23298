--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a684e6c61d577b93ad22ad0efda68ab51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc5a17780e6cb58d9cda11852a8f0822.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193e745b89c8316ff27b154c6f6c86153.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6a98828b462bc700142998f57ca68c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc09c515e5422e857c423d402ed62285.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed4f4eecbd62394269a056bced337bc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5f6cda3879e621c21cfb8ba81064977.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02855cd25344bb8ab2024b20d4daaced8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94af21bfe5f24f1ffac6f782aace3b4e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eb339a2f8b5a2518c3ad60a206d32010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded964d8cef386515d258ef8280fce2611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4662518f7123526840fce509503a8ce212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ec12530a87e401c83305724ebc039e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677cc73c707dc1d864740bf237dcf0ba14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd98902d55e57ad8751c3286315c81d715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb75dc67082f8c12e5b67afc4102eb0916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82157ebc1c135a6ea772b4adb31d52bd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1757e3dec4d47f777f457eead16df7318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bb0ac8250de6e3ea39c4577ad719fe19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ab30dee2250c6ff72c1400750e761b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c15de359e3d0e73578e73eaeaa6ffdf21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eecd7effd1f0bd92114896f672254822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0330da6b7292aa25ab8e47206ef864f423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253c1f89784e15f209cf0b2d13a70e2c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b08d274072302556e2a9f013feff7a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51ce55395bd4cbbd79d847a30b3b2be26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e02193a72e404d785670ad6863910027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08442e2ccf9f9ab59b1a1ed879caf0de28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a1b2973ab387692a6e79549053d1bc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bd27d40939abb5805b94d9fd2142d130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f36d466a9d1ac1bab1e3962f009d8a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d0d5af6dabc3429ecd34b92ead7f3732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013d1e12915da9fc4eb1c36e63bd20ef33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bccdd19eb319e469e4e7bd662a39b434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01340e6c6d3a46e25d5e0108722a2a4635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16df7f63e518c473d1963a3c556d316436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5210b454ec95dd0070da96e29b666fd337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87983fe6b6c31e2535d58f73f437485e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5d54c29b97f7f0ae4be6c5bfc6383639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d1b404d7994c71956c1a9d4b63027540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0fd2834d5addb127a4a1664d77c4d041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea796ff8d0271c73d28d34c3c985c6b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f457365cddd1305a9b918154b0500d343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c8dac09ef139897e25f9b0bbae92c344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51300bfde8701e9fb1017213ae7274a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47c23840eed974f08c88d302c76436346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f6a8115350c07eb91942a16a65551247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c154bf97832b1a28ceabf472fe13996348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d96adde1beecd03a4829b036b8e920c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7a1797132056bb921cd7017daf324a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c38cd8643b14464fd340db6033db9951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8625bdc79458dc32e14efb63a1b511b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc5dedd7862d668fbceda1dd77f253253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991a8cecdc132ec3c52099653889a04c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c829dd20db47b3c1c308d86140ad26b555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa94c2df22e99aa26be8b603023456256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31c8d2ceb7afbc0fa79bbef449fae7957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba81ca2701627a91de072839f384a9c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7cf969251dbe77dac87b476b0645ac59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b942803386da44a55b3b946758137e1f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6cefbf577c4c6d5e48e00a5ba6c17861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e1da05b816ba464313458323123db162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9991249ead94fbb85b6e55eb159e60063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865bef62622ff3f8d3a668bed7d9930c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552489dc099a059e1fb8311410bb0cfd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ce4cd22207ba5c3caf848d5af80d3666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dabe48102ad482be5ac97ce45a0a40267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a96462029989536f798f323325f846868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266fd93ce9ac522b9205eca2897a17ea69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7455d8a0600e2784a1c949561d0bdc1d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2294aa4d8eb41f3060484d394e065671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a9cf4493204eb4c38c415cce02fc3d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eee8e2abd9169527e8bb9d1559660473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3623f5a60926e051081bc637a2e8e51074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64623ec909a5f5badfa1094b280af80675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a6f7ac89e751cf9028e0431ed963bb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a341536cb44b8efbe9bca475b6b02177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b21026b86dbeae631bf1702b9a7ba4478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69702ebc844c030753564bfc5d24b01a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8469bc5278eb2f467c69961a0c61fddd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacc1c5837cf22e6c1e70556be0f6d5781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305a5e55951ad727253edef538bea59282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9928ac6fd40056d7cfadb1e2ddb41b383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e588825fbee2575ff690af3f627003f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43eae0a4eef07b3508717381396d57785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ace1917ac1b664b43291fd88553001686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5e7fbd110f7e60ff32f4302cc7160887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c12c77810b1879dbab9fe804dbf63bc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef5972d22f1f50256dffb169ad1194489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf1ad28f3c8bcec6695031ab0a07c2d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09d3c0c99301d80b6490683ac0d386c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa1de97634dd797655253d0254a222f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3d4cc902eafe3607be86bb0c8e450093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b020c2ee47b45766c07155d899bf62c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83becbe5a1316d9583efbcaf031855ea95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e907147522464c137de91f52ede9f196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec5302a9d7b37cca5e1a93b8e66daeb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976f93987e6b77f14eaa4d91b447fdbf98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754b333b01f0912e22d31c43b0b6167999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a05a82de67d0cc535555ff2c4f4bbc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb946cf250f04ef7fa4f6bbeb41fcb29101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2acdfbae7262205b92871542a72b23b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8f55b2ccd304f80541fda12f32d6ca103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8b84fcd749f97e63f667553c7333d5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db643471d55ac83efc32aba7726091b0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d30dc78422d3f624d12b542ad7591be106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf9aed7b3635c76f71f0e2f51f9fc4a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37b7b5f9fd6d42b4057ccfae4a291d6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7606c4c5ebfc53e2e8698b20f6f6d29c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5a4c4a0ccfc28eeccc897857fbf103110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476a5a1ba9dcfec3ae61f7d5511f11b4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaa624c0efba22f71ad9445e36fd02b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba18a20fcfca23f01aa99d6a7114542113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7130df7845d932980e8fe47b0ed81d62114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9454b4c36afaf41504883597ed956a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0138d61d43fc12b9bbcda92a2c9fb7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559ba24d4153d2fbb562660b823e9ee9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a139f357b2c749427d576e406a9401db118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb0f05c228d2513054c750e70cd3c73119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351b67e7cc4ad6e950227fe18af67666120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae969131d41d9d1c6f6477c87ec76e7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023e9f33a84deedc05e48a29442ff6ba122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67fc9f3cb74fee2d64acc32ebc97231123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8577102fd4ff6eaa9dc997c2b8c7a05c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4089a2365e52ad4861b291312aeeb20125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac1c7c33a1b5c1ccbd3cf0c9911a932126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ff1add3c021bcf17a11929f3bcdeae127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9661ef9ac47c9bf0fb57d232a20dfd3c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad4a1be38b73471a35dc920401dce53129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb570b1247c270f5254f5433d1f47a2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b301a608ff99bdef996efe48e578e67131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8c0a5c1ecafacfcbb30581f1d2428e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaa84d51b185963131d8b93d1aff81f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8130f9e94f575949dca63b25d2e3ff2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f3b8b0058804115f71232add3ccac3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d713d0b9abc98442bebc9308575487136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e03ac407c6f2b607fc72dc858843c62137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937bb77a298cdcf9f217bd09795025e9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35562021d25f4cfc3fc6a99a61c2eb68139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e2426c6ff96ce013e2f9753b33a1f3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cce6cdbc800dfaf2d0325c3366f347141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e1fb90f11a736d81057f44b2e03a70142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb82eb9135b95ca021bb74ef955e3e2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6990bc402e407d1c9af7a2f6116ec3b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdefdf207d0c4428d1f51e1a8ac0752145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6529dc095f6ba1f46233c8fe35cafe6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0649f0fcdf41bfaf53990009579868147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285ce57a323b1c0baa430b08e6ef280d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0ec34d29036854bb2172fb2c14ed7b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb93771cabefa1b02873df867afd8a8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a757d95c22dcdf19b8c41ce01dc112b7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a6e44086791df5e385b86f7bb10f67152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5115b291e0d88f1da01b470c2d2e77ad153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2cd5d5ad498147bc9abccc8a816343154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ced87effe7e30bc90795ee3e085b09155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cb4857f29d5f4d45b9b8f23ea89777156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00900c98d247c37e903c4e713d6c8fec157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1babaaec0cc0903f3f7c69f5c4fb9fb4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b6d6272597eb67132be47db15c0112159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394b3096c643f00c64bac2865064ec5c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a545e2ae33ee90b4631b75f976deef161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f1000eed556fbd8dc6202e446f75bb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53117b05b2ac2d9020d8c22939e33494163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f9b9b89d4b61b08dcc9a79e755cd56164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945cc8149ee33e3464e2c15542dba044165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4a6880c9af600f0e36817358ffbd0e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca89e3e5e05c55ca575c866a40b7f050167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89590092e9223b36f04788eb9e355738168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c8f49728b3dbfa9e606d3a20ea16a6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6393769f1dc3b561be6c01ab5372fa170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a225b7d9484f8af0acf0c4754591b593171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fd7dbed11cfb432260d176353ecf6d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d4c9ad53d1cf6abadd274c5744118e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182bad12d3bc9599fc50e5e8633087d0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98119b6a3f08e7558efd3307b38749fa175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68ca7b468e8a429e18158a14313f7d6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bbd3a5bf505d3f617b5b76c11f7aae177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33ee2abd4e47a03025ba9f0c05bd332178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537dd3b382d12ca8422d9f167efb2f66179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8dc0b0560eba3729653c81bf81e93f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604dfe3b5ef2c658da5499dbc3e369dc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcaa30e0031c70e656b6fc0175fab51182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d9bcfb280edde3a749741bab668783183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60beac626031452a2f38ea5a9452240184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8b781f52eb23fbea040a8e12c70fca185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f68176900a407319fdc45290fdc4780186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5976f28386783c414b65392408ae3516187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2f1831ef0ff49286283cc97b519586188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4486abc8ddf246fb06c640849dbd27189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfdd1c90da43e5a0fbcd45656ea2f98190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154861241c358ae8c735587d6849dd96191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e9c77e4eeb10bbb8f003b626a4b1ad192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420c07abd81d875afd3e4a2f392ac2d9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3c16ad6e72f6869b2820515018f56d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19068e7ce0d3f39429c7f1580164bbd9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a509afefabf3fb04756d1eb286711a28196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e1bad04754b370eb6410375d3c67c9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74c62feaa3e48ec70946deb26163e9b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a6cc6f8e3d158c5f3da658ed8eb780199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8884ee5b39aca83c5a56fa898b06880200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472a3c3ea596ffcffa78dac89092fc82201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f966b5356e743f0864a442422d84210202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f41ccb102ab58cb3298069d4a5b4ea1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d2b0f20143228704cb3782eb1b03d7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3610ec9679f943b0c8ee942823797d8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dea096a27d8e7cedb37a8fb4720084206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5fb0af0d87fc0e20ebf2ff384aa5e8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3512d960ab019740d35d0213d4b03597208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcb0e8408150badaaa71f3e74b8ce55209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b145336713183fcd85dc16f01eaa2ca5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218005283cab1cb6d253f55402cad09c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25f9755572096f8702d5b82fb79903d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cacbd500c25d98ba31a24599cd44596213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e027eeafec5dcf071c2f071cecabda96214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3bfa8cbbb20867648e4cd1a03703dc215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cc92ec7d77856b8dd946901ddb0c6c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de4c7f07bb8ed5a7c40f75de4ebcade217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42c8cf53850fa315e1d0cd749f88af8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4510aa275e8154d281826bfab5f58a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f491374f7012b487c35bdae5110334220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cefadf24d2164a9478c79f596978ba7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d697508b8c329273bab997ef94381701222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f86e4753b367d85defc069a91526bf223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157f4d2d97f3dcedd33dc3cd284422d2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c5019776f3efd32af96bed8834132e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb7f23696af88377ffeb223073a1c95226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8b01a2fdec2c1c96fa946bf0baf096227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8e11f380c8257e274de4f2bb2a4715228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c354cb2833f8660ef8436f898a38d28229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28952058e0010a717fa3e88af4208b8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6053e2969613a6349c489d804947de32231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6361fe40240d002c5a369392e76066cd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b34d72ffa4510334a3f88519036e20233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c287f3e37394cf8df84145834e5112f6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37442125fa63e2a01c71bf052ca18b1b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1e27b7645beebefd5e59984b861046236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45c982619f47e406d5c7498894d67da237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb506aef97abd12b2e4ab35aa348ccc3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763bcdc7d24da4ff782fd95e793d393b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf81ccdd80475b38f9a2cb2a7c374bd6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c915e9a5b84e81914178b3c2fc1c1c60241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677971d5f54f110e8cb3a021c353ede5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4591f8a5910024a52f25d75dcd7c2cd0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f35c20f49dd929b4a8519186823592244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e8fea90bb3da44c1612b66af5021df245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542568a344e09b0d0b64e374fb56c571246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400a0e05ad1597eb6ecdd7a17c77be3c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d1d3618e91c08768ae05c185fa8890248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d904901d7f690b00a681d329335f7f59249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3e8c6e4109e00bfb66b52ab1b9753f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bebeae091612dc7b9815eee1fd5851251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ed29acd56d94cc4547980efc7a02f1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ded67b9bd5bbc1df6c677029541cd7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68ddfeba08226a6ef11dee23cf3590e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28000ffc1c9b093e01d87e9e8286212a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac68a1f99a6fec91b2c465ac0a405b3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594ee0f63295006c24b08d09c10287f8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4833776b4b6c69368856fdbcef936f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86c7751a24a4ae2f6f77caa57f2715c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4fb8b70cca76a0aa7788606a3bb578260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09b52b009dce02621871b08794e2aa6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84221f76f539328baf55fe280e7e0def262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829f4649838dd55a9703c00199290e12263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b663d1dd72ddf055e195aade93b8d87a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ff86539d605955d9852c41ba263110265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91581f36a394426cc4b3d704b21c9d34266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4216324d0380a43c9377822d14abc0ed267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77264358efcc4f26ceb5dfbf638cb10268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98ed55cc7e0814cada9e3ae3ddb1e8d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc51e341c612d1d152fae83622b5714270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a3ef3471faba5cdf724a7f2790bfb6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83076035f0a32aac41fd2f45c88162b6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89c2037ffe7b1c1001c964ede8f8ae0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b470fed0e510512b884c8a6d59d08e6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf04c08c0019f0c8b9a45a3f4969ac3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6053eb798521713d9dec6966ff242a86276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770c8a23b8247a3dd1cea27754863097277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a020128cd3dfc51d1bc49fe21722fd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fea99bb4a20d9c1dbfaa528519d707279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa04d252021a0d2c2b8c1bca3cbbbae280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46828ab880e2f6bf2b7f13483d273298281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03693e9187d589d74f9c3328c0fb7ddb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e950cecca763448add503854e3fb6e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5ea1ca6e0bd02fa47a46a5e924d2ff284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c873af169e4efe21877008b7e1261e1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cfb81604febf058c2f8f0844b0e3f3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032738a36c4da08657123e8ee04d3cee287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433cdc06dd9edf5163e0401f4f28a44b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268996e9b2044b842ee91ac559b22025289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95794c364612cae5774c5b39a477ed81290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d135e74b1fe470006e01f2bf20470a8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1afacf1eb6386a45b8a6bf25e227ff0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d9419bab702f1780df1c754a4351d2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da1d237bf319252616b3efe586890e7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894ad368f1f680acebc236a68e9d849b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad757ce12724917f7de14d1f58c46d4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee394d3ca6084256c6aa7cdd0d96c515297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0e5dd501fc15b6de56d29edd52bc4a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12073d004903a3da59364333939cd09299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c8739e00d4e8b23ef2d931b2b3bf7e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559778830ab22052c0f3ce312e3df556301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeda828f5867543e0d972fd45555b58302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b7df758f9093160845d8aa8287f693303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a5d699da1e3d07c535ac578a1b6b06304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8022f5582a44f7a1f3f80cd31391486f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f55a9981acf5a0790d64c460cf011a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0f0d9eb9f6c8119a6d66ad64754a31307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0893d3902d9f2d47df74b220132eac308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8bab29c547dac5caf8f2dee3c5f633309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf432a635de18d6c2afe86e4982100b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a23e64fc3751a71814ce2c79d282d0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf4cbdae6ece97d7b2a14e4e8d1ed86312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9543bdb455595504d3146166846659c0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4219cbe955c51a457f168f8225522fc0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7901009cfaa5f7fb561de310bb8bef43315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018c53df6d32df69256a4c50b9d0515c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fba5442001820ce31e4320ce6d8d719317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e9f996b67d4ce04a2d8ba897bced3e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce2ffd43812c561d038bd7c631e1c1c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0058779d2003f3569d1c7b9c904c8bf6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c0e28395a6dcc983a4cb3e101a92e5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b4503024b06170f0c842e7d3f65ed6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07da001b2419cd53f545ef941d549ec323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e95a1b1d9b8fd536cf313b69e72141324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23ae59b52d2be3831b9d480097a9c75325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f516c9169a356998c3bc6aea119f86326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093cbe22792371df93099f1242880aeb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6cd7bf97a81403f626a6f8318f6cd3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f904cd9bc7d946d0337c01a9c25a710f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2912b08d34e6b3a154bb8e87069d784f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c5fd2ffba6a87660fbf713c34912a4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d347092686651ce68a61b1a1cab368332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f62a77c0e5040acb99518034e9b453c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e1d0eb479d02f4b092ec4ce24c77dd334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161eaba8c0d5a4a3a368409c15303a10335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d6e9bb109bd83f0fad3d9c9778ac83336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8528d3095ca29d333b41e2c7f25654f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edb8f5f9ae1e2df792c8fa2fd4a28ce338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7699fd4e0e0ea24fea7a920a42a179339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54f118f5e1694e417198da30c987dd0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c36d552f176f2b48d5c3dc1e40952a4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de336366793e431bae24bc76d94043c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486e5e80108d936fecf97c8d35ce7c7a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd6168e159f13d2c383f044dfaa5643344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c702f97f6f180cbfd333149eac34ab345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566cfb1101b92227b2188826ed64ccf5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d35530915b966f9f068a7642246715e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117f4531e44848ce9e653ee35e1a6622348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4b3fbf4b28ed57333385699d65c11d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bd5a0d3980676b12a2465bbf0bbb6c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72703df36248abbb1951956ec3a7850a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455de707c65b2eeb43cb1fcb3805605d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0727dca30a3f6bcb1ba97b232b16649353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c9f256bbeee45f609dbfc83ad37e99354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d6e7d845ff564d40a5370e0ac6510c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dec9919bef66f2156a7824ed6956119356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fce1d43ecfcde3bd3aea922be3e0fdb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16880d3e6b474aca31d25d4cffb9c8c8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f923d2e31a33368b8f4011f27df57885359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1a988922691620e0eb47d2d69899be360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3483b13792292cf69cbe34b3cebb1766361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2061ae9f0dbf5aadd720e6cc1403cc73362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dbb3bd21d2a50f1b268cc29f46af0b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0419076110a47cc79bcb1b088c60eb46364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c08024e6021a0ceddfcd78280e5cde7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7187c855925d9e2a5ae8623a29f2446366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b151cca5a71c6b265fd5d7c0672bfe0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd91cac8c43e9cef3371fab4d59dba49368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd33c794fa2b5b7740251e636dd6216369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67fa2a771f2bb3a7ba2ae687d864b9f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f676fe11acd46d79b339c0c508a9528371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c8e7fa9fb7cb49bd1dbf7863285c63372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de3097adf243a9a1a603e8323b8a80f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3434649d05d0086dc712dacc64783559374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d05e1e287464e544d14890cff214c1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34906eaf0d10fc2428d10e1ddd69502376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc458e07957e9f1ce7bdc1d1cef5a47377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17582384adba17680bbe057d3d1a5f34378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c72853efeb8d5434cee509210341a61379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef55a0ab7510293f45dc4ffd95e0089380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78af40b0a86abe51534ec0f962652c5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93a39da4bfb1e3e29e6e6459eed720d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24da202bf499962c62628048263603c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf4546c5cb2e81ab1838d0277e1cfe0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d71861ec3064d81c51f59029fa1a03385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2606e2706c5d690cd74948724910b0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8d243ab9c7ac8831f9708cebb4a75c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827f21aba20f1942669b31862a7e641f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58350ca0578ba4e6e8c6b84a88ce6af6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663504897fc8e453dac4d08b54d8c6f1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a2caf34f58a08524b3a01cf545acf1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aae451060240b31b0f71f9146de86b1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058e12e2030e9596af5a75364588576c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a5ccacb1829f6de4a0c6d759b55939394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e71d9c4aa9d41eafc3ac4168c5f3f79395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1e3047837400db7c33171f3c902b9b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef8fc83943a16020f3dea1e0da8d627397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d6c0304f6a2e7054c425d73f70937c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cc90d1c794488f80913c13f28ca556399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae830332225f2903f9611e9183a93c6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b036d439b6529ccb6db155acc122959401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08c199f0c2abcac30f380197c341eb7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333ee802efc5c56ffb36894884e5157a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d240c034a6f22e7bdbc8dedb0a70d7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee72643a31fa4632bdac80d2fecc9f40405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d2f68731e265aa0b2ad31a525ba7c5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49213328133af3ef2f8d17aff9ea0957407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fa8b82ed5fabd6f78de96b8c92237b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1caf000047993810e8b44df46e4336409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3de0a8649154458bb6d83e70849eab410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc38d7affe3b7f4d5554b7813c8c5884411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de57a32a340e02d2dd13eafda7d4f313412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1cbf3bc5458f56b346039c639842c6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a4312a2a8cd834d38dfe719f1eb1a3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2923903506edac472c36878f93fb2995415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd46259ce661a33c8bd1287d6550664416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5134ccc5bc01d87c49382ac0e1a2cce2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b610dd9bac82ff1ccc8728aa969bba3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56637995130ec2d0a9a9816545f7d117419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df5f10fd0a6648092c1b6136d4ae146420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9076a575626ed520e00a13d838e73f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653b1393c6a98e74acb151537e5de1ab422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c62fe383faa560086f1d6a2d95ece6a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043151df22366c3ba787f94827d05b98424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a349a28ca04a57f1772d9e044c2aaa80425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c361c4aa18a81cb81969b3882a17cab0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb58e23ec04328e244d7909ee68a10d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997aa819992b81855c87c70cd7fb4de7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044186017940b13680ff9eb37680f237429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcb45b41b5bff53bf50b66da1a60b40430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d3082c50b12a64cc567b06c9b68dc4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544542bfa533d1f786d972af88a29581432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fdfbe70e12f7e04a75f656c20c69d6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dae42fb0c2e804f74c3d22171a2f4e5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9221578a797f75cc244b83bb2049d6a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7261ec21ee07a8315230f931bccaa4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46749791cf70e82dd069ebe88a8b701b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be9460329c29b9eec0ee306e41f2800438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b1630dca635d053300a144afa49f47439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a151467e854d914545e0d7b24947de5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7f6b985b44c238039274f1dbeef474441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6cc9d4cad4289afaf45382f0af5e9a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7571241302b9b108d66b9d98234fe6d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63671bf8382433c5e2d38909743894b1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a03c0209ad819e317a60e4ed822fd7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32762978b140a6421fc4422c6d7816d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb276c5cccdcbf6dcb4a8efa6c19c96447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4201bc58a6772d945a498ac25b86ea8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29df7adc9b33e94f0af3ee2d2f17a9f0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b02e94f867cd1b7a5c084cc0acc0756450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5540a5a6f63dcacf38575950c58b44b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcdd101eb206aa7d02e8964813040ef452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39196d3891e093e6f3c4efd198d7d341453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d8050c8f485c8f3475ae5cbbac87c0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978df9b3bde015143c56780f347588f9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83779fc41ec1314a98ef12f257e6e715456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8fbd4091d83395032c781b099a67be457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304b8adbb5a0eab1b509e329b34fc6eb458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc07f4dc4b34125fc1057e180c82debd459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886cddd0cf0ee341feeb184659de4562460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791776e0ff3cb2fae2ac42d8182255da461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d61632dc9d7a936742443a609e2520462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d75f59bf9c86aaeb9f0fd415321dd38463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1b968b96e8733b504c279192e3610e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73ba66b0b1973e80d535de9a5f700ce465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0297a7d63364cf2c9bc85b6b2e330bf466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbfe9e3032cddea012f710b75c11928467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc7ad40f6cb455cbf418dcfff2a4216468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7b8ca5b694bb19c65ee060b1c052a0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc369c3aa344f8b9309b3985212b1897470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6629f9c2013588aa1d5ec3d220f7338471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61804f08ed6cfca9ddfa073ed0e48142472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae4104bc696cdffab6989ec95668515473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2509bb955caace325dfa8fa86e942f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe657f67ca9af16c9ce1e4760135fbf2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839152472e60769962671d479475fde5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217c6414c5e9f8ea9783877264901009477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f3bba21c93845c9989e912a20d4215478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8553697501004694224a596c3c678d27479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e44ce4567edff8856f452967eb51bb8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fba50ec239b194be0362f0d3832a61c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d63646e479a3e7222e9dc35ce10abe482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d52de604948f665714ff9280f1b0a8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e62976ea0eca53542146ea976ab1b7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdf1a90e8e2f40a33db1289b40f4e16485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7e7f55b41a52d70fd0d143a1abb34c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4d447955fedb601421beba1ea941b5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2141fc36ada606876149c91c0b81019488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c1d0674527cc9ba794aad439a03f55489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a22c2066ebb5dd1bdeb3eacc3264ac490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf2337c1e5da38448059d342d7d7f73491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e21cb582617d6b133e558888d3d78a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f7bcf2bdf72e5453658a49f9b00984493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0c43bf17f7b11e259bb751036e73a6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a0caa882543da38dbbf6c24c5a5a83495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3706e9482d990386768116a85903830b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f72d6c0ea2c9cb47e2b2a769979137d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffd752abf4348dddd06ddc3389e81ec498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2574718a62f18cc0667b1f56c97f25499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb29eee9f5fbfd62289521a228502d9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6317cc3dd7b7dd6554361c04d5522697501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a6fdf9d9cd41d54b70743c2c610cfb502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55f8e10408c232cd6f55e7575286132503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137fa0c593c7db0ae896e9cdf8a0b758504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6512491223634b027a6e96d1b2a556505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a30636d04a63e1766fa4f27951683ac506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d06c0a3d98c8ee4cdd78f0d228b004507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb2056cf888f0698516ad7857c2b684508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4387b7e4d0f89c0f6bae644056a5aaf6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308234b94d1451a943a143656885dfae510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487acff588cac613a1f0b540f2c4d03d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df36ea1795e7575ca277adc9df8470ce512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7c6139ad0c90ddcc89375a7805a9b9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a57a98e7324be82616f011c52e7a829514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467c1328315d246151b8625543335feb515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c118e7535456a300adb3f03cb39060d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63712bd2769b2037891703bcbebd7139517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5ea95cde27ceb77f95fbf4115b5127518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67f0f3fae621566462853b6d26c1595519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea771bf82e15ed81ef7e38b35325c5bd520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81b4f79d14db911cca94eddfd895765521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596c4caf4b99dc552d97059be9286fe6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ae015eb34a436b250ca0c4c2bc08d5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fc557e0940377ed01b2b922970b2b4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96096c9334d13dce0df88f104b57eee525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aa1b7514cfed7a51fcdb0585e8d568526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ecb7e93f60d5f3eca38b4efc5034d9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4720a0a3e1621732a67b2d4305e7118f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489940d07553b23c5fdc469fe17877ed529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2488f6817c3ddb59d7b7ccb05dc69e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc8663d1be1dca8380878f29330526e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8b2485d4491275613abf6ce3ad4020532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cee4e8a34e06b3596c18df4a625797533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00d3e74592bf4b800e5fff4f3a9ba6b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579991fa4c71156d4400aa25be43743a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6409a186f14e2f71406b3968dc497b63536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae226c01c72400710235781b2f6da74c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abd064009da51f25f97d9d36939cf54538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fdc8fbf703b7e67406753a12342e77539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d955c553f67ca60c0f9f146f6d3a6ee5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235916a080e5d0d716ceddbddcdcdd82541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd855f54dfe13ddf1e071121624f341c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cabb1155ad6e953216c150c5ca80d6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36f84c188d8fb4979685b416ac40ddc544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e60150d748122d909ab745a68ede4df545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a91ee252df32322e72b6c58b458ddbe546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5f570f3737e296ea29c1a1f705a044547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc95e9de2c1139a8ab02d600e2533da548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3276170e1f597f327f8ac9eb3b90496549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467a687f128fcd00f85947e1d4e57832550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb034d41c1830ada5cc7c4fba7af276c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b467ebef138072c77bbdec932b1f4dcd552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b6c69de6abfb8757ad839bd10cc9d0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81b3eac32a97d85af4d25c4a3739d85554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d3061fe3acadd8bcfe265b8315c8df555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168c93e865b534894356c51533c82723556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ac31f8e2da4c8325c62589545e8f1a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704ed37fa37004a8dd61857ed17fad71558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f341b646f0fd1fbe7f3f5065d765ac559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae958dbc9b6848c4d4f9487c7855669560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f13a51844a6b8fd36aff31967782088561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dd83d1c9a788f9352d1daddc9b3aa5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc12a0a2f79a0c1640627fa43814c225563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24542a0d4a830c619e117ab941073537564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6404a6de133a5f87b81ecede9f2a3f17565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc784e1e9e59f4e4cfe346f07c5e251566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdc0b2e7cf137573ad1c715efbc7b83567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcf4111a33a33cc85d239f767e98696568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd98be27fbafd66b54b5e895d973b41569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f499ac0b967bf76735d5e6bfacf68b2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac713c72234bb4b6935acd8687c7447571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d358ba6ce0a7a426c9726c20a49b7d24572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0839fcf02b8b0ffb415fd8db2a6d551573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a90bd27eb9ae5fd29a295945ce7fd3f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534241428224db9d281b7785407b1898575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2f94854e8aeb338d38c34048547222576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86096decd88d29d5434613aefc5b1f7d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c39797cdc85fdd784c8741e2b9ebe1b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b3a881ae5a052b746d36de1de5184f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b39b58fc9a0dbf1a1f72f4faa6a8be0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe25e16a82306127455be5b763cd043e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f9dba81a2105280396b7905515380f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eab939e7b0f42df1c3f6a6906a959e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac7f36e67b6b3eaa18f66dea2b464f9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a45c4feaf83969132637b3ae8c9a07c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a0a9d729c48a8246104f972714085c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0f7f4aec6ff5eacc3d434ec4fd338f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d689348b322ad612768901a1092065588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bc96d023f36b66f75f3212957e5c27589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cc42ffcda38b488de626f2cd43c02c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572810009c81547083c02e622122b388591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f2bcfcc159d1f3e844c7177a41ad7c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18a6519b166536645018a406d24d866593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab3426a988be2e45d6c1521ce180713594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29faf98d2b14c44cdc30c62f553e37b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacf81dc68b23501c79fb0a84f751ec9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbbbc7a3bea4124bd3d94bc5b13d0c1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab3a950119125ea2137f7053d2a0861598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd31c5759f4f9dbe1233bbad4ff1facf599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6927ef514c2fb1dc54e49554edf800c3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf42d75fabe60d17a495eb678c3b545d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c1b7f95474343cdfc9d9aaf5e27a71602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc896d6e670f8582bdd5924b290cb94603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6652c63d3df1ad099630f92beac8fb2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1934051dee741ef567e716b98324008b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8437fdf319047b4347abf32f686cc9a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203b35c4042488f300de9f56844fb470607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa607c5306e33fae28e93f5245baad1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff63dcca682b1f24e40a91021da3532609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c29d4e1dcb2966b64ea375b81fedb4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d79ca5d3781a47c644f174161a2bd1d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ddf60bae973838de4d8be01451c0b3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9dede97dfca922b84fea4c86e80558613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189237f7c72f08d7bbc528d408a9fb74614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2446728a9a23198a1973fb583624e06615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4689e1ed508bf5f311272c41904444e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99e92ec875208f2dd873d9188bf6272617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99de11a2bce69ffc508ec45115886388618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d14627062daa849c89964b81c43567619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad83db9d400daada505d3f356d8181a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f114660c8d831a04dfe7b76ed077f1f9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b04a01fe80f13f84b90e5cdef4632e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1fb9f3f3606623ee60597c5233125c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6af3843a474f652e48835b82025c9d2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bef24bfbf2bb3c54791e7a54d54779625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb72b8be1b8ba46aa3b187cb79ebd18c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fc0cc7a9a7bfc63090a7e41efcf48b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35b3030a63fd1c7242601263ec4f9e1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c397e466ad6795de08b85b2b69f314ec629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406b8fa601cdb92e5e6a19d39e158bc5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97342393232de21dbdf5b63c78406e45631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a703f964abbea275abbe507af4998f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfadd2616a48c5cd9f0f0326f4650cc633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f274dd1ba53afabfd90c0e0cb67673634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c29d7bedeb82346e4feec2df1e1027635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db28c5adb99b989da4c472b6315c708f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0d1ceb8ce19f8129a79168e91c07b1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e0bfe094001df76ea0d5078a5ce240638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff11f052db9f529cc6c7c0c1ff59513639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321fc915b239b0a33d752965c7417b3e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2663b2e67aa2dff7296a1fe817c6223e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b192e1c2ca0d24dc0cdd8fbe0f2afd94642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7c07b53e703177ad48e4ea66402e55643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d669dcce5867d4da315ec321f901c1e4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972b7ee4c2b24a25dee8d209ee578e74645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2be6c8defcb1d12b5e263304516ce1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6248eacfe2e22d32d4d2e16d59df0fe8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b57b64daf7ceb97ab152cb6f5bcf63e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58ae7f534e0b9806bee43b8cc542f36649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc67d49fe2df2651f9ff02468d3168a9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5f61502f4b1a3d546acbcfc88d2703651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c403e9f208511fdd793d40a1332061652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413e1827c5c0ba2f48f199c64129234d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00938dce74a9833527ebefaf9bf78592654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66be0a0e28978eef1bf2991e9fb366da655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f110560435ea49678cbee16417633af9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0a1604a9b355a106a0f41a0910e50b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157d03d95bbafa86d4de55852c633445658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1177af3274adf48df7a726ae9c4c753659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff9f69b78c516fdb052e6ff8944c523660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2004d4527bdf872803cb23a4388e7c7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06a8bdf5e4c7cbe62f96aa39ae8f5ab662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0035fee25b90db21c6d6fa37a29d5d41663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda2b530324d9fcbae86590837b406a5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e5544853f97630441622ee8ce80fbd665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a69c5911e3f4568aecb04097596097a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c45d406a2a43d4b773a506bc83b92a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78aeffdf42aa0739cfdbce7300f4142668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b22f4c81793823b6d2cd034fe1c2c55669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477ba16ed1af404e3ad23075870d3a5c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61fda5f773688bae676ba4412edbdd1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bd538b855bd2f15a00242bfb5d72d5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6021a3e91607cf2edd5901813ef3a1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8004d29ff9fda4343ab1ec463d18e966674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abce8cdaa2d525ddfdb0418c1c9d8304675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730ca848ec469915d985201108902a83676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f0e929d2d2ccd2e69fcee5eab4b93a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467e210249c3b11320808f2f91268929678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2bb616bb3927ac6735942a02505071679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307a7bedd445538fb33481ad2b61e250680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb44a9c8202c506b40c33b21b9a43317681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7c934e6e240e6623f98f1304b90b82682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a9f49a850838ddb4b269d3591854be683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc521c551758aa667522036ccc6b7a68684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc78846420aad6faee3de4f026b8220685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6b1867de1f59d26f2f6cdd29a3c374686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd084205026c2ad225ba73dc9b5fa34687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8b6bc08176bb60a375235a036b5c44688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a421deac41a2b61f34a0b79758750c3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b19437f22c80e266a5c7cac4ce88d66690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b015ae68f78d215e65bbf0850cdf66c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637ab6dcce1ccf73ad731d3b85bd8f4e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae84fc1979634b20ecb86b91eff088f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d54a757d660ca9d2dd3c82e8c354d49694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c1d11b906538f1d9b9e991c207c83b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb1eacd02739bea80de142e81a8e363696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cec357cba822679b919d0cdd4f2736b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a72e879be912a24c0b716197403994698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c0846f2563529cbbd9527e79cef75e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cee65f505d276845105a771460f662700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21fb636e0910979cd356adad35557d8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a676b44a95552550bc828ad8e7946647702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2486cbc4145c3fe15d2ebdf855af7f0703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622949784b95610a084e5520b0993326704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cd3d7603395eeabbf7b80046e8b4a6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156f6717dc8a6ad5e256a4d7b31b30a7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76c183371787a46e216280bc77994a4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae6eeeb9b1ab728469b293316ea662d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44e3ef58597d7e8ab2867fa6e173bd6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71f706d00067be8e122d4c3967191b1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ac2a19fac6e492793fd854cefc770f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37a2a986892888178dacc9f9822c0f6712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9456281f937db18055bde5bbe152a4a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddac4aedf28957646e2385193dbe1d4714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b008d95c5bb28abbe295c542a129cb61715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3998ebe5bca54fbe088d670e571e9b1a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1be39c6a25bd7232551b687d9ea2c14717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7af7d6100c600da3604dc59b604eac718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7d16518197cd8f2d6b21afaa26ccff719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb99cdb473763a5b801c30cca04b01b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad77bf75213df4fb2718188d085c6841721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f246315bffea331e7117d4d6b0a88bb722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e964d63f87a5f6205c7e66e00bc9be4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0647c493393d86ac8abc810e942481f0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f217ed047c476d6945d58bd0130559725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db454a1be59c07eab439d7fd1fae147f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6996a5fe3c86f3c0df6169c89e3d7062727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefe9f2204c0b293c757e209fa11ab6f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c14a36a6ed819d8fab5290b2771926729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb276ea81344bdaab67d23e58cc517da730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33184e560e2d87c37ed75a2e2f9d0d2a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f76277f35e66183413eda8fc3682c3e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79590b7db31acb366228415519b8fc0733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64e0c1cdf5deb15d6b580d6752191f5734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b992bf36dbbdcbb0735c3c53859c964735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a398433e2e66481c4ba9461fc21e8b58736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f48fe1aaf1327050e4b2d57ff3866f3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee722504465a26cf7a346fc5c3c995f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca55129eeaf0e4519ac3ecc6d388c297739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609043f886f7edc94aa9b1b010e04915740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fda05276e2f964b926694dc991c2f4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feb2df72ee97802fb673c09ac5628e0742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd292a5b7700f37777a8db775270694743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e454cbf23513791e15c6d8cf493ca1f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225a6cc1e5850fae007bbe729cb29def745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1757dfd62b6ab15cf31a282502f8f89e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18d0bb2af8b665c6f7faa4252b337cf747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843e70b6a541e0669e67d4eb3c517f8b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a6a606b155ab1f0d1e4b1d25ff0e2c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5884c12a37e18abfddc90c8ffc9cdd750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f78a4619ac8d07f81b8f1643b04c0d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c419ca4a610af15890906fc6c4d71757752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbf4b4b514e14533abd528481b6ec5c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2473c9783d884cd3bc703096fd679c91754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4467e110d3d76e8b320b1a024b012d89755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02950df9ae75cc2b68e14c840aa70745756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e712a02780c337fe862553ac91aadc757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ce64df7b55e913f696478a71ca96bb758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccef94bf4c74a3a75c2cb7a9f36b9133759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c2c578afdf0bc3262739295d8183281.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238b5d3cbc68237566a088811c69d89c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d33cfdd2ab382dbc8cea291d8e12073.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46c4d91d87ed3dfc71eef8f18144a224.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031870383b208980bcae302901478dd65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be9500dc0eeaf10bcff0e0eb58241596.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cf0740bd884c6eea03c8ed2df3ec4d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b574d4290abdf96bdf25d313faa21efd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011cfe187fd140933701a15e3ac1ecfc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83b1737b6f9322a58cd436cdc36991710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8113e420ecb317ce059dfaa7e50f7011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0198ffe10941149f44a053ce57a45a7912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf01b5eab0d1e3be8eb7d792f9b37a8313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb7b033c5ef22376aa6d9b6bd5eea8414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ad145135fc65a57df74aa6eda61a5f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028850542e69814abc9e6caaabcddc9916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5124bb725dda6bbfd23660436a78aa6917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6634175b85b0ed51681b29756c470918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128f638e166cf256692a4f4b29a4d3ef19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feca847b82c7ce0b4b5a9e5ae5e92f920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7c4be1e844809b359e86439a7706ff21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87486e7a0ef676df00d046a2c0cb99e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2704bce39cfa9c80f4d29daf705156f523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c6f1321d9e3e155b551cda54adab9a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c0f02cee5941a9efb1ee12a6eb8fad25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efe391b81ae1069ccb5cae4a56fbe2126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b670fbe3b07d4c6ae71f649da890767f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46477fa63f9566fc12b3454363860b928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504d2a3908afd332655a6e7b3a363c6229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d477f0dd8d7d0ef07572e29cb144e2730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96844e17231bb3b302feceab7e8299d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6233090d7431168822727b00a5794ed32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a892c097b4c640213d516752b516f05033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c404412c9934342934e71b85cf5770834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45389c314175ed79e74940ea093a9b5335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62832bf37ecc8a3352cd6d073acf3c0e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcbceda5e7e0608afa0b97b5b86561737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93698466c40272a3160a1ff608bef9b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1ed25cbbb6d669c5f80cf0ad2f1e1d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fb3b30b9f0b915074a351f93f5c64f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081f38841c4e52fb4a7e6d4c6c33f9f041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448fbda5d5737396ae032d342700749942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3efb7a1a330f70e9c35b574ac03a22343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874c8f1be3033d9bb1d062f169eba98b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d2391feb40004a3fbcb1f22bde0a5445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a390326e42e6b01dc38720592eee74546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83477a66957559546c5a9b869e7e400047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fb8bb1ed0d2e5e771e193d464c2f1248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b96c79f9c530b95d266d54beb7db11c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0549b58483cda938aab938039e14955d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072e4e45e9fa6acd89919565c4031aaa51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b9e1d54ac00813f1facadbeefdcd8252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5cc10a7cb08784347fb4b7d03f8fb053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f4c9a73989caf4be04f5e0bc359cb954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed53dafc8df5aed6c75975328eeb53555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e281bd9f6107e56a0b952e3a5ffd804d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee51e39e2dfe266e1b71dca82b15b29257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ce08d28df29cf8c3537e037278387058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa2bdadccb07765a94d22cd7d3e9b3d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e975b3212a1f8d7bc04051b5716724d060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ba01183560ef35e432d33cc609f5b061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2f0e8a0e002be70c9869b9cdd8bb1562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43feedd44f8ec1ab83d847db34d1aaf563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234663480ee0a0e3aff92efae04345b564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece84d974fac66e2c009f5fd6d765e5f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac139a5e5a063837851bc1a99aa7fb3d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc35c8602eed4d8bdea4222d0e7bd4de67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8223584ce77e16709039045c5c9ee12868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7f1b134f2b42f5fc06cce53b0dbed769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47f7c9b4f47602c7661ef8949c4361c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87f8d4cda185af6bb246a67a1d87bd671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc02470ab04b2aeacb67a615a3989a672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b164f01bd406994be91a1cdda39ef373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d3cd211f78ddee373782036a9ef63a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7e5cbe3eed8f4a380a578843d46a5075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b769b92f51cb8b180101865230b4cd7b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825f56663ceb6b90fc8769006405c06b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daef1df68cb2bb17db5330da3ab6169d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a422bd92a67e0ec75f8b2a43e178c7e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fe48954cac4e6c1cc99265653f136780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf2c647e7dfb2163b9882df992b56a081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4a7e8e46475b8d5d1c8d07ebd9b21f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f288ec14234fee3643930adac23cb583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fdef9977f79a8808289cfbfe505c6284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0bad5c1bd7d25e016f636a9c4ca7f585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe23bd6411aa91c9af45f76f2dadb3d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442255821ce13f22e3ce458a3c09eae087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8690fbd4f5b0a1794fffd355a3188fad88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15237418ac052a00a6a3f2665c9e3ffa89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f779529e69f0eb2d4631ec8c0d3704d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760970b01ed4ea1d6c1e4e657bdfb26691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418bc9dc120919f7c3671024e1be79b692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215a29fc2b015860a1d0f4396beb21ea93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4f8d4de5dd8e2f93414fcf75735a7b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0db076fb3cc928732116d5f8d631b6195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b409737a623e147ecfa18e825bce6996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674f4850fd9769ad3a9a9bd9f3687e6097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831c41b7273cda1b07f624e2539a1f3898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cf52aa4358975973a6a839e320f39499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a9b0698ef820cf96394772d1c27a54100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084ad12a78afa22fda9c22f30db5e96f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1179edc029627112a818552d2abf9664102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c87c4f5fa1fa1a8c13368e2cfcb612103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acd083adc5f3aab85a994433c521b83104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f0ceb17713df94df2bc2ecc4082630105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d94d30be13e93ab8a8118eac792b98106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a777f35c7bc299731329ebdb071063107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e173998c9bdaacd78f3c521a11dd7a16108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7e350e7ef92a656ac115c6bcb4628a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd51731cee90c2e30ff19601903cab05110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af0e302384b67df71c0573b49699843111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8d06ec53bb1aad70c7c8fb0db1e8bf112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dd5b7403fdbb8180ac3d812f7e0d71113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066bbfc5a6d8ce47b3f7d082f1286b37114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a5046db085f5a65b3116e7f8aa8db0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cef2fa47dcd64069579a38323c510f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00535b294adf71db37a889c4a3c95bd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fcf116ef9b01de3bb04937f9486105118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4472954133b8e5105fcd65eb15fc1f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b007c28ccc6b0e7efba8bbb51362efab120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956f48aea55b792eb73a5dd866010d78121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a48e22e3622c1a00fab75047507703b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4fd44ff8ba80c340608b51bd3d6c8d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f36874d3ade4ea5a76d2c8e6aab3e6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155af42a6ece6ad114e738ab144a9c71125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08126dc19fb51f91dc787812ba1507ee126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47df366fa1903c176d7036e6d1143224127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07aa179c4824bc04956d527f6fb72ed128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae3be41733badb36391770809efbfb1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2528c75104fd195bbf752d63e0cecd9d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83a6de8aa5a89168a7120a9b8c03a9f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddc26a94082248b0a9c1b41ccca0176132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c45f43c48518b33b6c081056179aebd133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da611f7e6a634b830cb9ffa51d87a3df134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432c33b6bf925fbb8ee6f0ea5288b8f5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e4e234c84eecf7f26a8f6dc269604a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee38b96655a9e7013526d0d4ac330deb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452d26c3f28c0bc2b7e4d1472f10cbaf138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d8e960160cd66676d8b1bf840adea8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560d2234816ec3bf2c57e932274d9380140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46a7fea2e7070562fd5854c80b50943141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01db2db08e290ce23d211a5b36156095142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1018b34855f6da488664bcd479b00833143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108ca9da21e7b77fced125b3fa64b0e0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01851283c98165039d1cebe9a59162eb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f03b67305b7d603be13f9fb6f58bfc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc32da1487733447d7e4444666311fb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf844da9b4f60bda51a7a3a38064d29148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecea9b2364e2f15e280dbb767e64609149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d870dba341325f3b2714a583b770a7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16714ed43afc9c0da93d7a0db7c47e4a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafdb33a6e5d5206c7bd65eebd27e795152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabd86d63b6a21dfa98388f797d25cf6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941bb7a5118d95ea602f335c3a55b4f6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0526e529b770abda6370284ed9d5bee155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d894463e434ba1c8957b76861814f81156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7190cca028833f7b12d8d744d0869e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21965ead09701829004a5355a5783d48158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc64759bbfbc20881c835d43100adf7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245bbde4b9002945ccbcefab591c7f80160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63a6a34b5d8d3e09fc6e420a75c37e6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3172719b647a1da7e16fa7952ee292162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47b096e6466d3c897f800868f7ec690163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ca05930a5c87ebfd6985c6869955ef164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9842ade9cd6731d43c316784ce0ec91165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d6cf3a20f397ce52b8484a15497bc5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0501cf1b75d6c9273c5ed6580f7df1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696c24f858af7ca72d32184f2913108e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a3cc478ad6ed159308c5f6896d9cca169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90f8302ef404cd078bb21c4dadd5c43170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707216c7e92b7eb5fe2d0601c8efb5ed171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adcca39e3d9df8fe68f59b8c32be72e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294b350fae55b89dd72bb9f31c53fb01173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b875acb75ab0cd5ac5c2fa3252a43e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa9f76000893c0f7fc8179c601c417a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c40ef3909e56241e136accd185954e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6bcc5e3a6cc717fc595e85b7f1c23f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef598e088dbc67a2a756a2131975630178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc369b6318eaa615d3df1d3df3f2fb55179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236a8331fcbcf45aa551a4dc180e2a1e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fd47e39c87fbadce13209672aabe7d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc57c0669a92bf5d02f9e90021e300a9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b0063d87e1a4029c6ceffcf52df789183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0113cafe46527b223812ff9127911643184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6a94cec04784628bb6e67db62c643c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5ccb79fa1c43b95b64d169531e47cd186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9e13e17b52df19b5f12c852405da26187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cafee887ad131c54edfa93ec54674f9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6779bb2dc815038cbe6b1bc17dba8035189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcda254379415029546d8bb5b5abba0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f6256836384a5706623995b70743b0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a844d8e18f473f347ccf4f4f265503df192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2a58020dc8699b926af6b297fe31ac193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b412d7d5472b1f2752b4d06dc5839d9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f8c1b823f4a443964dff955ff177b4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900f6182e1a2f4804ce74320a2d13214196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725d2fc43349974e6dd1839882509006197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adf1bc9af59b0b1bca7a86aeb8f8c3b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bdccee0847e6240c732ca5da62924e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6943d0a579fae60c65d5222a47bc391200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067bed3d3de8323f03e42b1e42836c03201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52cca3ee337faea37d82189b042ca6c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1ab354283208d4b9b7349fe6e153ba203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b108ae0b379df682e2447b7d21778e7a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473e87d8a70a550580eb44e1a2f02e02205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144206fbab31d338442319155aa09f79206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10227880cdd66b3abc25b74d84b6817207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba19ef6bad489c53464f0eee828ddc0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97efb71feec272cdc1f1b243e11f9b39209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a6e1532eed713639337c3c42d20b70210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151cf0bb14bba9a11eda5378af07dc17211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2993a711e7c1d00bf1ca24bafc5974212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb971a2b8755ad111a7275a8181daa6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdc0ddba78cf65db9a6faef38322b7f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70188cead49b68dbe17c817db30f4676215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b90824b7500493e8598e27ff710b9a2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a244cb3f73a5f595a0bedb793cd0501217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da22eb7b68e04cf7df69461942cad65218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01b5a4f7196696de61ee5a220c65e46219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dee454b3298125f1980062f603e0a0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93786bc14e42449d09b1d501f0f8585f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eab1eba4ef260f69c6b244383a8434222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696bf653920bca73b755ba6c2c67938c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef51c7775446be2cac60eecc1ca5f900224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8d720f2ff7a3309f952b73ead271a5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ac1e00f83ce2e91a43373dd200591d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c468c06f7d364484b81ccda13a9719227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7abfd4fe70ead10311afe9b322d4d4c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fd61a2fb17d8751ef582366f41d418229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0570e6fbf802cd3dbd62383c09fb004230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1040918569be8d5ba7f076bcf08ef1e8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e25e21335610785173b92bb36303cc8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592221002418ee4567a551cf306deeee233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91434028b9bd634ca4903df6ee9cd6eb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d430c94c80eab9a95d15b98b4c7984a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd33733d4afa635552aa7dde027c95f4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddfc07c721896032d1a6b0cab077980237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae65b1af6479341464db6386a938eeb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eab750b7c59b9e4aef0286c90bfa5c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff06a99379727bf602db50b89c7e9551240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d459293f94802a9a995014e2eafee76241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7119e4210d4ba39503b6ce215e972b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c393df16c5ca9cc478108d7848a6efb6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8154bfe959f4e7f6e697ef9c8e9e854244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24730c92516cc79fb15b6711307884f2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ba8c59b9060fbc01850ba90ab917a8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04fc04525852984656a0ebdedc9ea56247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9ca6255bb4fdb7e0a9e2367f16782d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5905f85b12facd2869f8394b347ff2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e67f2a0701ff1c9e1061f8cdb1418e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80c14acb366c38b827294eb4a82a21b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ceb52c16110e60d9db92382a9a91ed252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f55003b06330cfd5259049f658a2ad1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97827a6f9fdcd4788b8a45e297e90b9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a9ff04a23ed172479016e1a6f32fa1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb829860dcc48296f569bbdae96e873256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d405541bdb805d1c09b8ddd351897954257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987dd8715478cd3ab50616ff41fe284e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69c247d54dea14ae48121c6f906d620259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe214af75ca613a17c2a3f5ef9692e4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceef7d1d045ff42405be116ecdd43f4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13429b3dc109ac5d3b21ffac8353f2ec262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7967fecc6a9912906814f907157303a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3b8301ecd3a96a58c8fa703145bfa3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80cc995c516cefdca72bdeeb9453c7b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7660c73c2d3a2f9e5cb944679a5119c3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbf94cfee897c662e9163aa729203ec267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85008a1c8c089873240171398cc5667e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a18774a7434a9d38daeed3976c04069269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb83b1f28bcb72ee6d386b0cac33b7d7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13c279df3725d16c7ae191565437b8b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bc654f54bad5374aea6ed7cae5eb25272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170c940497949898a78e4f59fa7fd6d8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872c5535a99223a52f8a3b96d357c9af274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7df99531284aba954c8055387b4d11275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26ad2f9fcf47fa05c0d9977df4eaa5f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a778582ee45934cba09baea769c52076277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac082c865fc2e825e31171db4864c0b2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037e4d8057e37ce1aadd68273e54e2ca279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eea6cedb5adcb574d0aef7480a6fdcd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c3ee4b55b182d77d849d53a0f23645281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078d726462b33f5c61c21c0dce43f8f9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a849ba126fc54070fa9fdb5f2334ab6c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2568dd8f1e10263d1b4ec3ce34d9db284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5856cfb6566b5acf618318138aedd0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b8b62392d19cff3406b3a494600302286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0298eb2e77a2ef9eec49ec6609fd4bf287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5078e241b68b7bfffca36b04fc551a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f675812e2ad67761ab00bfc752ef70289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c3417eb1b1b1f6cd863dd1a0d29fd5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b0411ea33a7dd2b434671d3bd615e1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5ba9736063c2bbf14c7d0b348c0bba292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36232ad695a20ef38a61cdee35ee87d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44044a09b992c052bd48b5bfffdbfb1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d743fac9a6ebc56ec8f2ce9283026681295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198a23aafe0862305ef31a1891621717296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c836b7aae1c53a2afb077282117bfb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b6a09f1d1116d67c0a114a14557d6e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdd7712ff51511fa93dd752eebd2296299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef9588ad8f4ccaf23b2df92f3288f52300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8442b5f53cd4272c4a0554c1bffa164a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4ede0cdc946e923e35cdfb02ec5d49302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf2e6c459ea517f6760982b92b16bc1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd50c1ad1636027e463d0d1132b464f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23f3f44bc66418f29e4b3e830f1d390305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2587c358f8609354478847110e5c0847306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3ae6aac46d83ccc3f42bbdbf6c8d5f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3f5a19360299f7635f14741672730c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca869670ec6e7d0bff07a68129b89b4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cec3fc90b347a0f3bb57d6b72a5faae310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefabdaad0af0b60d03032adec45f5f6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852e4f2f86c9ced55c5d54527a5c5294312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffdc664e17d1b5e9585458ce7f7b1b1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d216937959a86e5c3fc0aa5ffa017b5a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46166c577c998424ab5fe3347f1f192f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523ebda4c14a80d152c8747ca66ab741316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296b91101f282362d547222814d18dc4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b84c262ac833fafa076dac5d97619b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc26f1db78da457c85609f34c092b57a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842910ee904aee89ffdb19b2600b1030320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2b73f3bc3b15142a9656851afc6a2b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf195629bd42602ccd5514708711369b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bfb4693fa3d3d7961ae3ee1200ace2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97323163e357bfdb64be5a14818356c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362b58d68facfd56ff1728c340430e63325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9190649659be30935217dc4e5bfb76326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430ce6faa5eed3d0461009c104ad2010327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae375c054f990c8afeae433301918d1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e49b6eb1c2a3c3d07700d799aa684fd329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9992b1f3fc8ff918b022611497dbe1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774bfd2d8c6805016412715c8014b68b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e4acf609120cb799ae3dbb08e0fbad332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f44592ad2e257e9c9d055432486584e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd436da90d25fbef57f1658f9ba6db21334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f54c681affb9d742dad77c129d3eeff335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb31340d415994974f97c1229f3facc8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eb7a947eebb6408f6550e938f7774d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01edb61e313e0eff9225fa2ff241e4b0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddf59c44c2a9fdc360b33121d5afb72339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d49108fb8f4f1e80fa0c4f1b2c8392340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5006bc287fa27396b9ae3a93b2b68a0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa47258a17d40dc1e39ea8b0256241b9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875e6b5104ba2ba1cc61905eb11fc19c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a962859c0830cd611248f3b7783404e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbc2146d3474339a429103354444df4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dbd9fda4c91852c41117151cc7bbc2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceb5a812d0c1581462c20407587fe96347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43053065a1b1dd94b1d58032a6891aeb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c6d43067b4a8759c9795aefc3addf0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd282381824ba599c2fdd7728239268350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e6e24a9954f2147d47fdacc13a9217351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd2318fd796f5077a2795c375ce6e63352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdef2574c6bbb4364f8c880f0964f3a1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aa47e8e5581ee34c8eb1254e7a59c4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7563d63ddb27c0440016c0111e3354355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df22920885c0c3fbd24925b50a765230356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e438b3321fbbc4b2e39efe3bbf53aed0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35e6efb341d03327bbf0e9bcac44530358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191ebad91a0b98a514319b41f7ff911b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab5a8a13c461273ce5e34567d1ed830360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770067015e430a321fd0f1f418122f66361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f05e181d54fec5e652ff61b6c73aed362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd29395a27342eeb3843427aa91b13d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8cb28a39c5dda1395dc96d9266b8d3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc836e29ccada1cdc382973b670de286365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422921de32f4d52bb5c59c9290ab2724366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f92b61f5aa928709a2c43390decfb61367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7137f98a4ddcce70aed985a82e37949e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc2892062f65e38875e170e767fb16f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce183fa7c87b3c3ac4292508dbc94f7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57d49a053c631e4b9f5bb36bc771577371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9e237c58a1faf778c8bc239237a9c2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b0d608c5a90ad20298bb28581684f8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cf393e4367114e8c59d6826c149f1c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af8488df086d382167fab34131d51c5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b5d1dab65080aac724f5c0ddcbd166376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2264f32c1e181685567d067a2e3ba2d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737f7f34d8d1d909fb432bf3bdbb93a9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f520a2f845fa94d9599d2edff90010379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daf3719536183d3db7cc931b3478482380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17fd6057a24b54d16fdde696677da56381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f7538f229f0a2a9f244ab15813cafa382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b1164450cc1bc1e4e70e6de0a800b4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fff707b2ec8a78344c6fc1584fba79384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df5db87244e0888c0f1660a0c62c570385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e63ffab748a6b2b0ff7a0b44aeed8f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff21ae5a69a5ba471b922485c584c75387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047d10e22943a36c995d9801378c7e93388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0b55a6a40841ee6db3ea5df6047160389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47682310ff30143c8c950e778bf93ca390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7870e28a83471adf6b82b0b421b1f9ed391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0298b4945ca75d179d729ee13f8be549392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f640df318a437cec2a22e647a565ce2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a697685218003a63b546930c288c10f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365a34f4c4060a0cc4389b0a4dab986e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc64115c18763539a773045a79c9536396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b468f2a1f72dfc4bf9c57563cc1ddb7e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dcd83d3c1d9e8bd406cea19f816904398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec0bba21ddc831ac308d3d5235ac0d5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1de6ee06633b609f1ec6f1c2deed65400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60767edc2c42f8c84bd59eb0726a4cf401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621ae0d71db0b23f5c42c213ec04c023402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c34480f74b2966d3e3743fe2444049a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64ef7f24a499735fb7b5cd61acd3b33404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e40c04b2f4ed826a86436b5d1b39aeb405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc215d92c4a90faddcf524b909081411406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47a8266dd23ae5b0de3cdccd00818b3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fde2a227db76c3b6fbc6d08b9a9c33408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4e0824a7b1c2c407f1535e56a9447e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996a82bc28ce3c76d9dd9d4d3e46c551410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb981159817f2bf24205c23fe99416ca411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ab237cb6ee10f557712349dbf7f030412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65bea42e2387adb32393badee6501ae413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c18e4f8eab51fd80d3e7bff3243e571414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bb262a939acf13a1270311565b4780415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a3c0ca463b0613d1023b2b1fd1f1eb416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a504d8d27f49ca730d8db3cb90666291417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aad94600eee3627182d9aeb234c887418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc66b4f8248709e6bf8ca6f09ce967c9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b65a8c343b3bb3aa28725d00716d6a7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e62470b54cccb1aa0f4bff087a448e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf384c8ee161d22457500cb06c14964422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8024f63e27993894d6ed20c355d68dfb423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e77043fd6cd00e2d3da0b1e75a0aac424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eef7d7bc1605b0b0da7b3aac8b9ffe425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129e247bb2a23c22775f1c26ef870c1e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8633768f749279ab89375e5da140d422427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9f54a9553cb611ccd24594cf6dc975428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73386051a53f8b689334049ecbd8da7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5d643e6de7fb9f4bcff1bd0ded84d9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb59796d360d5ce1b38b5c4a641324a7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8433e7d57414592598d452f1cffc5769432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d929cc7e4baf37a3601932bdd86a99da433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f048dedf49d09a8701e38742316c6921434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9be1ee30b2a74da4d6fc3cbb0ab7b5d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28dc7c267d4c03b46fa10691ce2db51436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07813b068f19f705728e286ae4f3b434437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf538362569d3c895760f40a16c47865438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e35ed21cc47bb83f680715740cfbd37439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90a61c3b1357f94ba4615fa91bac571440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6d000f6a83146b9545778ab6178cc5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d35fc7ed4cb745230b8f5f8f255d675442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9e4f3367192d2ab2d5c4f42bac1726443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c741075da97daea5fe626be3401f2b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d9538611c05ba3a2795882bd899de5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043d91a9a19cd0a5e138e6727904f3a1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15caab1c6dfe26b4d95cfd32afde9ff9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46576ceb2023aa827e4d09cdd511c44b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdc2ba75282b7687182b15593e5b1a2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5009f37703b0bbd9fdb5e16956a37849450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4243b5cd477d408689a5a6ebdc9d8183451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517a50fbfb4a99737a9ade470f13e125452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1376cf58b18ecf58e820567c71056737453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970bfd3462a0ef6489e48ed0649bc09b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4b57827a4559e4c4576c1bfc923811455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1f79c6431f7ba72601292db026d998456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b799706acf549e2eed5b1a117c35e754457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a59ca85c774ce402afc3da8f862bf68458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642cac749344d457762ff7a94937c6d3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fdc9a253013ccf262b0e62e6081a44460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb465b8c2519ed1dd515946dc7907ebc461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cda530c413d73930b120b77366fa6f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df821a09be29d37c08040f838ef369f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f192bfc598bddc3414651c8f22c2dc464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f0aeb23735e7fb6372324ff1f0c0ee465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e07987733a7c318045e00a14cf505d6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032ddc8c16119ff01983ffaa35bdf165467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a39c3ec322f9f8ce54439085396c589468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c450e7dc53af33e74dc0b94ea590ca469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae5656743857a86221326b8dced9269470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443e8bce12d7bc4fea09c9be9eb8deb0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1c1f86e3fa3f5f16f1c7ea5e7bc743472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c421eec67208a3c336e0e2896fda55473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d113a17ec73e48660cac46306a1d35e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a90c445d8277c696b32f9840c2d5e54475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ccf03814c9eaf7d7a9b1781f3e106e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddf49fa4a913993f5b13f9454527641477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dd9272f1008556bd325c8a8e1dbbb8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1896eab7fdf840bbfafe96d5ce95105479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9322b2a523098def247b19ed737287480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7dfd7a6e376a89f798de96befd57f4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b722c837f58ef7ef698e095f6cc9de9c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcc399f657e4d3829f9504bdc0376ba483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1309a322b390451c6326b740fb64887484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13caa3ab2f5ef8c209f1a88002e72f68485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c9467bce8ea4e02e55dba1e06e00c0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0cb8ed1158abfb304b527db0f129ad487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe8bdd78d9ee6c2cdbb87a71e7218a0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf44bc57a0fda66c3f7c3d9a778adc19489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c37c21de1e9ca6d8b77eb7519b1fcae490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec102efa41ff8ea8bc15dbe07626e69491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ff3268907f618b27e549a8c3ab991c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6058c833440dd74f9d4226b565962c82493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc90fc79497aee864f53dc7b5c7cdd3a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c7be26c362de8449ee951d204e083c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a01dcf29b8bcb0a8803ebcbe884d12496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513fa4572b281a8e54d913ef5dc6bc90497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b4b4658ab5190f58453dba0cea329f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b43451feb483cd0863c218d73e88b8b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537f8d8692fdbb6cbcfc0517e2da1f56500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ce5ab4d1c4ce1d08c24f872220f29b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7081393a52c8f136446a90351d7d3bca502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2adfd7d7dc0aa574f3f5dba6adc633503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b52ba72557282c8d540a2a48d72c2b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6af06ae1e6f62fe34fb2e96516fead505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97369f5751e53fe895ac0fb422cfd913506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253267a442f719459544e25704e3ed1a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1692fe0ae061d13d3599d6b3166105508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a27a5cc0887073a15d5a13a5c9378e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9f1b437f57c6c90370ad68f60b2e3e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670cd8d0834da92273a32eaa74db31f3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4a770305f4dc164a8fb1c4d231d3d4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898d346d289653cf5ad0885545eac1a3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac2432b0905c74ed02067556fa1db69514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716093f277ed27f5d9b11c0b3bf20190515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1f3b9d04bf331feeae91b841dc0508516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889cc89724837d95a7b26ad01027d2e5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbd34b395f9d795d858f3f700af3b2b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc7c63cdd137832a2f76c253ee78132519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6678cfdf609a4d199fe988ded47dccb520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c340ca562603145c443bb512ed4f648521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6a2dfc8edea2662814333a2d8962c9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0dab28fc938157dae0b7df1c66fddf523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67922249301499e4f28c9f8cb05443f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b89b4b787b6c0ebaf1e32b6a4c1b89525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc385004fbc77052bb075e3f53cb9fb1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6718583713785f0daa82b33ba99b4f09527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75473e7d9fce2f8e45499a8c48bc728528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ab1fbe1001823f192ab6e0b7a26010529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22004efded09b4836fb6b387a77def0e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b51ff348bfdfcec0c4f5d3ca7379310531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aac51f421167b65ea882ed0828597f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63856722878caaf93cab1b62d1da8361533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dca3f3d1c617dca1c28675bf3c7f98c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926af4eb8f937386151ac7e9147766f6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484732848b904fb7b58e32e588987997536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd886582b3e2bddac36316f60f53a5b9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb3da31c647f9dec1d941740fc126a4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16283d4c8cceabf3d53d0fb676ca30d7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25136a5e4523eb87dd79e5839739d7f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccb58f08c8d9b4946f78985060cd734541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75da0931aa5d50df3940ca33b798791d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f018ef696dc49d2bc0f0bb7816228fb3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418a2b3e2a5912120c47902f30c8baf5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69593dd071b4cc1484c9fdc27aacb476545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457ac0816f7b6792ca474f80cc1e1d55546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9436b5987011d978c7b397cd9e85e53c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70a3e4008360cf56a76e2bdf888c46e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e693527cf8223f8acd47c1106fd5fb549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c45498ee21e3be7872671cec65772a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6598098dc19147eeee2393dcce0a1eb4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cadc82e765ef0063fac6ecf657bca3c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2953e747fca7ce8def5a4ddd2abf4f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1363992f0bd1d388f9c8e18b7961bd2d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664f58c3e602001e2143c8c576a533c9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92792dfd88a1cd91d504026709f3fa5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c1515936d9c9a2e8af7ee84ad4cd9e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be1ff827d92f148ee3a255c2b7bfc13558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cb7478b95cbb3deebd2f7f5677778b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfce5a68574f0075f2d25aa7201c06e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccfb2e8717282f757856036ed8f6cf0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f8a54a05ecefd6ae724926c36afdf8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a231060baa0b54fdbb96f75e97ee56563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853d18968a79bb617b253eb7533c37e2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c096d3b2f9ff91ed6435b1c063a5238565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02df317fbaf2acde3e483c43d0dafb81566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669363824f5aa1c95aa540cf25191712567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a256fe950770be924c96149bf921c7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab329be7961fa8603940a6ec81800bb569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e376244c93f63d5f3d606fd54b9fa62570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ae55ef7ed48d737e88846cfa98e22f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a552ddd57d1895ac840d41773b4f0f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5026ed045af3c038110f443bf3d63596573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92839fd7a1ab575503f3dde5fd199a62574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4032e10e7da557a7a798401b0d9aa24575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb637c1a45ccb6349149052c1cdbc63a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8819cc6ddb8f1e237eb340571b62596c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2687c8a03d70d5842681dda71a6b031578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747291a89390fcf6c28dc897c4ef8efe579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2af97da40971e4df413ce1bcf5d39dd580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dc54f9cdf1e984779df2d0964baa17581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbd48681df587398596c4d8d51f02a9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ad85c33744ed176bc649e471b2003a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ec22cbe1e2206eb3837eb81b126089584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7c343de7a6d692ba90b5ade88deec9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1e1ee88c9910b236de90849e56618e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f46b19821b7f19b79ab1c09e334f43c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6928596214f539f94a43525554aa00b7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c902ae464f14a4ee7f6b4fde8bb17ba8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75783f615c254280647c6fc5fe1527e8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf531cc7b6da286b4353bd87d07d4b52591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f605720648493efc5fee0004f593ed592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde45ea0d18a274aff11a105b39225e4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db208c020cce3048c56072e829c285c3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb0a44cccc5f0222afc22435a798815595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ce00ed5151c5110eb0d0468152e8f2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c5ca47595ddf87c1a57d03c2674bc2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73de9e4943c2bf2ad167c6d8d2c21125598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac203c54c473790aab8b8e5d4cc8e5e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e327f5fc7626ab75af69ab11ab6b78a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5d4b6ae5aa26b97893338d52705e9c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491a8ec1e90ce09af546f43050dc083a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ca182a255911af7fbe4ae7d391243e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c68be2c76d1355baa88ba8fa67c597604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da605dfa31a00929d2a5872fbc7c62e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b576354d6abb36387e7e3309f84b839d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eb6e3956e6aa32243214e3e0a7ba34607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5a38bbc65eeff13bce1e59e0f3ce3b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2ae60eefe49e7c8fedd8f1e2925c03609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff584af6b5b76a7775e4d796ede01b7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1801f4ed21ccfa21e5c5d09b91afeb12611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de5a7bf84798c4908a25f10ef406b0c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94022cadb47f678f2acbb98497c2db72613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78330130850711a4e12dd72dd00642eb614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520cde0c29b4858986724e5ce612af15615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09f5d4c2b2f83ec85d491e9f3b1e3e6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7937d983db2b96d6245f93b12c07c2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df5281239802cbe254ecbf2049ec3d6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91316307d0dca54e3b2eccebdf31245619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3828c818caf40d9058fb72b669891c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94156bf4f4431639ed101d0c2d3e6981621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e4a680c54e2304110c47e2f2e7640c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04f07e810dea189998fb6786ec2ee46623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3f1c92bcfb736abaa20ace9f28aabe624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4e5c7acef26594399c4ef945604c33625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb35559e37b3f85f786019539b6e466e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448524ee5037f4d2d2958c67c293b6dc627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544916ca94d23c77f08814d5509eda45628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b06ad24b7bd96d7338564f02adbc91e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fc34b5d878319ca6a1592147ca5a4d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470aa744968d092178fd55a98bf1827a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fba8a2b1f321105c9ce20976825eb8c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480cc7b245867027d60e45ef751a7a66633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae9b710419c380bbea53629f638e083634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d374e0a13a6868141f98d78f2d4e89635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14b10f6e632f35ee2139d7ceb40b078636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f61c2e8d364b9654fa09a081eeb8f13637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc0cecd911544609700dce7109ebf74638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30cb5a319e27aa60fe1c08aa352c744639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954adcd419f48ac86955e573cf5a760c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4f1c278ad893683844d0056e7e3e1f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf317ef802eafcbc661bd851efda1e3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294790236a541b87702614a568a021c6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb733ca90af045d00faf64485e48666644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6b32d5f410df0d4ec00ba3fa20a6c2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8840ff9382c48efc1897ee1a1f2f93ea646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e3d4761e90e3d91f2ba6e72aaec3fc647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3942d0cc241ec103e50b98a4a7f7e2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad35bb9fe2f3a9e174e7c21dc50ce38c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d06e8da6ac3d0460ea711434bec9ce650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d2685f416ea971f35a222565321df9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd18a6febbff07ff9e4a8788df2383c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ef7cc8cec52169a2ee3c098f39aa3b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca342e1923beba313b7acfd033e4ce5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8765918839ef79b060af8ac625acaacb655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d870d0f0a761b26f0ca685c085cda91a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d949d019c01e68b076dc7a28f82585657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d09d83c94fc7830a297dc147c80168658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ad54f452928f5346f5cb5380f4c3b2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fce7a0bb473097478a0e9c9d6df9bf9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b7acdfc94de52bece874abed031ea9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373590efceb28fa8ee99b961d663d6a2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95ea2962ef485a6b5b64d7c422c08ef663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d811777e76e46a70ea9cc8449481ec40664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0f1029d3200d0057902c7f6676d85b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1a542a50951aea231842f23e5d795d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6174718e65035f76bf7152434595ff44667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48161f8c3658b0608bfb5c5ab1b035c6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eb9d0e27fca6a248157fe21178aa95669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c178d04444eaad41915980f4e961c830670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c5b01dc9a32ff941b0d34a1998740d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc682680903c75002e5f90f053d137e1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0863ccbecf4b938e47e130ca15e0c4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62592fbd7e2b733b8e6d2d2a018dba21674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3061449934fc68d19bbf6bd02d7d9ee1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1bb5392e420fca83264638123b21c4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e39d034efc9c081dc57ff38431e5bb677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43d3c1e83ab55ae83c3d80414347e36678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6172dd8b66b4dadb9f1dd001219eb0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a6796c7fcd7b29203c39130efa50cf680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc470def8914dc2b9c43b1efd52f28d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364a3d13097262d8553e4bdfe9ce5fe7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca13fb1b0a79cf41319daa49bd261e4a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02c3312427f7354356e7daa68fb5546684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935c5c80da55c4dafd3eab23c8e0d7f2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46899ff594ba4b6ea4fec9bf8758abb686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4124acbe50ca2fc727119b7a71efd9b5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4882a03beecb3bffb915cd697dae38688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbfd08bb734452a8a71166d3b6640c8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b1f6347df790158f2db4014a396edb690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3988ca7a74de49baac17981238f70b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78be66fc2fa570fa2336cc531f1f9198692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3e864cb287a27e0436a5eaf4084561693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ec5999b5b04ec82edd1b98e271afbe694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5b02c033164506fbe77ea0d7136617695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533b33acb3db8706d4996c5614aa6021696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525fc29b5761b629861b7355b738056b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08381615afb2967f69d99164651b1074698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6683fcd52929674264bf4004caeb192f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f0cb66ee3657a290052107c9602a74700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afe12ac5381ee9acf5ddc45b89cdf67701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159385f55022d6a38014b1a1ad2a8790702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5b68e17d8b5a66fb41a2c06802df0d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a3106066dc0f2bd717b639547f6a0c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c11e064f0731d61dec633d92bc56df705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fadef27792163d6258162de6a1ae328706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebc082eac80d806c4d5267b9183fb74707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5202d6f4313ea4905eafbf53a5f542b6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6885147bc3bb63ee80af5d15acc165709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d932db7733b442548428967b1b5e1c94710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763683aeb1b4b581d448f383f39bb11f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28f0980a1ff0ece5a37ae33f5f76cd0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9869301f0ba4a32f155743e096d6c1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09a40661c85e96480acd6dbb04bf663714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31421d652ab86c5a039132ace26d84b4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748e57951aca486ce257313134e24e00716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6b2a6e1b5dfc8f69422fc4eb74207d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df75414c13712e41f596e0924dec223718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb74d21f13d72152bed5d7a3798bd79719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607000a3fa8d6615c4389f796151eb52720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7906b3aa07fc66f149fa488ee483e74a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b09ac364d50835eee1c33ca35eef5c8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47382a76f4a66940f817242fbcfec9aa723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aaa91805d0d43da48942cfc9cc00f9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722aa4d2ec848b6e5e1835e02ebff5b8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295edb43eb54ff09fcddec70512b99ac726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d73766139ecc42569ef3b2f4d6ff543727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de93e9c8ee431a209ef90221616ebe3d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d40e26fc983edc259d4297bd855aa78729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2ced47208a5dab579d107774902ba9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c854962f867352e92d2b19a67cb84640731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cde07feb79f7066dd967ee1ec49e99732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed535d1065bb4a08ba41cc76cedf8a38733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63552b7ba607c60cb62e23a81d01585d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85657a1c188d57a8f842d606b4512c66735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bafb5b6760d3a669228a066e776273736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6fd0de6ff2d5102e2fc800acd75659737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838b717ae3bcf3f962c8fc7f2e41d636738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7edfcc798e91138294ffb5e70a69952739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d98d55ec9877ce852993d87a7e274cf740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0aea269685b3e765eb179efdae1550741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49fc302dac5c820ab1f1fb3ae98f4d0742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9056859e9832b7fd8dbe7640311ea0d4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c610a9e4840c8f9973503f952941e8744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebdbac4e5f1cb904e360776a3f9fad4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4757e4677106e86f44ac88da4f3e2afd746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78d920a0b55f5a3d309a6f148029aa4747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18107896f22acc9040bfc7727267ba1a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71a2a6fb6f730629ef2df15cdf1aadc749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713db1b78319f6faa8fc2734a3dbef45750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b78261c7167c39b93ce0b7c9ffeb91751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f145522a447563b49c8e53d2b33a3c1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaa8d12ac4e66f041030a495ce5fe4d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d3d2a425d698b459da7f3f4a5d0b40754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cf55f2109edd2339608577d9b21811755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8307b65af1b57c614d9cc9182a33a3756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8907f24bf8aa51ab1c6860737d2611c9757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6c933d6e0782ae4b94c6acb6667423758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6778b28ab3ef16eb71bea82b83f74e7759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>