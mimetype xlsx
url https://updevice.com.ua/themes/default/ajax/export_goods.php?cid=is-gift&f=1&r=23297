--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f78fb1c2f004c68ed5c1c68d5b02f431.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60385fd7ae84d214be98fbfa873d3522.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6340f2383f30530268aad5a3fa78f6c93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a90983c40d957ec0902cabe230d82c34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990ce0c966f7e3201ac4cd66cbc100425.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20871757fcc493184c3e418b49718a36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be9cf3851e77f78c5242b2494ab47ce7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea20579f20c50352f94acd38e6273b98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47639a7374fdda3620c0eaaeefc05bf9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14c6492f5c3a50c7b2b9b175c1cdd6810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64d71fd33ff3d1c7e29a07ed2ed93d011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a9d13a65051b708ea01e53c93ada2612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a55ec070b4fcfb5bc64b8a682a7825e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5f5cd07ff7e26f4cadc14584241a4514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcc8ec1ce2ecbbc8c2f2b4cb0ba6f7c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd1ac110ea174bc794f776314096f6716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85447eca916c72b58ac5b90c315c7b317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a30ce5104d8d2851f53e8e1aa648bea18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca811797b97c21337e933969ad6cdbb119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eecef4407d235be2a80be871c5a9b6120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddbe6c9981267f70e4b84e4c660704e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0390c894cfbf25728cf075eb87f81e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29b864acd69484b2d1d53e30cbd0efe23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba6fa460bc22797f69100e359de85e424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb1400cac8242a47d823fadcafb03ce25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259e672960d31567e4930a6eea1b0da426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e7346b5982b73bb4978ad035d9588127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cd1bd4d592b9e2c515b85c191e8eda28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd1d517ad133c4b5bf79a0570ebb7bb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5033982e36460cbfed37ef1aefc34f730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf541286b99d66b795caee83c3afedb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719d5dc255602e3913cbb0d84669c21f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7d12701d62ee557b7fe8c4812e9e3633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cabeb42390e57f2d264cec6f6f64c5d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5990bfcf88481e8304fdececf735f68635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2f7cfe93e2f37367e98306796a131236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3cbf113781c63f61623bb2ae149c2437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b5f3c8c7a371c63174bf65575401ce38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d94b81f8519e3e9047ce2e39e39bca39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fe2946ac26e7a056398aacce8f3abf40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479cb6c3aff07405667f0fb58b9ae9a841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cebb39c1697a334a38e5fc2ee48d76342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c375361a1b785460191a04e61d99001743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f19dd8fccff9cb31cae02a44a637f3544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfe6486a85ea4aed52889e10adf879445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3af3d6e5015a3c3e9b472850a4228fd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e6ac38b7be90e6030e2284da9f9b3247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec2fe0cd27302b0891d15dd2a5c78cd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f6d1e16cd78f409331a7a726ea3fea49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cb3e7a413fff4ac5130484e6b8273750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0792a1795fbde91c6f704218b45354a551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1103e2175e36996e78214b62957e9852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21659738d41bb8c9bd7c5739f0a13f0553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf4caec2838dc24784f68d2f4a5485454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0596fcca5a88f73b259f975fba642755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176b86aaffc79f0cfd73131c063afb1b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80744e3268ca32acf8af1fdb4e9baf6057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10f77c3d3f23e22ae7a98934f8da98158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07592269f8582946aa54213b7a894ce559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ff9d21ed013bdc5794d3d2b73b98aa60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73981366a05a2145c245809ade6b4c1e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fd3f4406c234bcc8201630e8938aa262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7681d84b724dcbebb37a2cfb39f746f263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c26a2377b6cf46eaa50a496dc468d7364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042d368f4cf82fa37be33e58be84455d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99263e24d8676faba9d333e53a7cf82166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0b8690e1997575cc2100d9c0d3ffab67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee1eab222e4193e32e71ca0af7d3b8c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e2ad5153af4dd170d20da523bf6c2869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5460a6721d67a10f00be6a4e021934f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82235f09bcda0e38840f8d2d86b898571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf377a888e863f7d0fd14c2e5441643572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b560aaa1ac7517bded12ddc470837773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5c03155d50556a5cdee205d1308c4274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738e467cf88c68db105a81fa642cb7d775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd7def63c567ebdfc85674b62fdd5e976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b97f5b31017735993f717bfaac4357e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fa470cd8fb1f62ca70c4a1459e46a278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62800de5a9bf8d020262e4723d97bc479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd6a15febcf56c078cba0945b393d9280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8787a54a7dd478f3a34ed0984dafd16481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ae5ead8ff80d4beb189c737ff8d5ba82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2b177763e1f63af7c615ab3d99b0a083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d70322e5736ebab4ca9a71086c9631884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe32fabff3bc967dfe73c2556714e5485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278b999e2df1fcf478c346cdf87c218d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d15f8251b94c0da36df3da019e3cb4f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69da641947218e26a90608d149cb58388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5230ccfac7deb45ef3602ad9bb09d089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2189058afef10ebd4a460b8bd217931490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b937139223cdee5fca56457ca601ae191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d197a865151b39ebc7cedfd6ccae13a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b58e4f9d1f3ba2b864f83ce933d698e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c2fee598a646b0ccf4643eb0752ae294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a9b849fa1a0cb222b8a43faf57b5c495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426eb2bad85e157ac1c0c7d420691cfd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2311bfee49c522eebf436acb641caa6397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49269edd9b8a188f6507104ec6319bc798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dd5e11eeba891c8e18d3a8b0a9184199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866bd4b97f0aa7f1a5ee20821a53356b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f483d53a169721a19c1c4c8475645858101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10548cce5954dd227515680129e5148a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56c779cc8117d6c9bd60f8bb98703bb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b902cbe991a8dca40f9cccbbd4c1a56104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8956f66d578b650454fff3bbc363f6a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70e0086c18f92fa667fcfdb89addb8d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7190d60097c8f4d49bfdfe746a6acf92107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2c33d31e540aefcbf722221ca32ea8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148c11aa930053288113a2a9fdd033a7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc2983e714893246aece32218e79b3a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a291df0978603e37241fbffd9ee7a8e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a85efd34d0c0f536471287e69a112f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a981d8a8ce6f639ed1d6d7f6c4efae113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51793aaef7fe459618d2fac19d49f823114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d2a4fdbec9e2a402cb7f999c77277f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f2d1212e911ee781b8b3e16c0aeef8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068bfd5640176a49044c02682bde1a61117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920212c66a5454d1c717272e43db541b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175eecb5b4a6f2b271da27d4f6089aa1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3548ee1e19f621c2b3c12efbb0a5715120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba843e1af7263fdf4ba2fb4a02592b69121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231c21b5dfc21133c63d8d61e16e35d3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060a4490d06f7049c9b0612e13f3c181123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bc4b538532aa6327751888940c47ab124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cc5ddb6db91049ea791f69973ab14a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081303754383c1d54e9061a1b0b9fac3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555caab001bfeeb0dde73956e4e36fbb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677617f80ce8994027ea87d261add58e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e636261f3fa0e4fb3d8eadda52105a6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c17f692cd791eda3c2701ae1054a93130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9df22d0bbde76dbffa475286afb7ea131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57ac10dd23b0d44bdd59cd4d72a7fe3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca015b0460f243d69cadbc6b87cfcf1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a213aa94e2de4518201b8435e5d61ed134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2f6a431dbfd1d7c5deacecfca7ad69135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eb2abde515df4ca57d8bbfef8ef641136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deb7557225b6daf3f3ffea7def13c42137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fee80b2f31145b261b58cce08b66f8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4036c295970a05fed9687c7573dd35d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3e38f8bed725c4edefa1e1861edb71140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886f50d8ea4d239b2e1b7fc60ffcf803141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b6c97f3e954354c538960910f23434142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8913b2ebe1f5e68d109e81be017bdd93143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f063486e3dd9bfc4760158d8bc22af144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b7630b6e771ca614f6dedb33dfbfb5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b0626fa40901c713f62f579b6857fa146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aa02c63f818884e0d345c232f64355147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff990920ece5993684734d564b5563a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ed1be1e12b2b1d66aac69e7b192b25149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30516123469a2de5a31661a671e2991150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14003204ff994ee176e34e4e70c97a4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dec67a0bd473ed75cdebaaf04e2fb8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3854eb4f3c5a745e623c31f02021860c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94f37703cf8750ba9023c5ca1450e93154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eced9e45f7106f72beaea1a406c1c1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7223b31bb534031d10583f97f3fa9c5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af70c9fcc1e45f2a46af1e0624f342f1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d739a996d52d2096ab00a9fa4152cabb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946cc5a393b0a029d664fca85ea01063159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c22abc6dd6f66ffcf093669bd7d078160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b4a70caf79163fd94c24655cd04f9e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f6abad1409abac6f18027e8e6a044a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346d731d3438f31684ee81b72788f3e8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f374259cdc1ca289149a23cedbcd3d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099267c549ccb0ac3ed18b97fb8e297a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b9d29a73b26537a4c9dd0945b5fc3d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b7111a17cb8eaa571f25a64e6d3288167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5254cdc56913629f05c13c6a9651b03168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3126ae78cbbe5b1cc67a96643334a2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996af94bba156906e38d434f964eabfc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec2255c8fea5ffdaf6283a68859cdba171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220573bace6bfc9c2669505091db5f38172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130aadb841a11d36c4d0468266188a36173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc0b439d4180dcbc4a7c5eaa54680f7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de063966d9e2d9500feb4b2e9731a13b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c15a42854de82af1d4d1f974b28eb2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b27eb8ccb343c688d958e7d5866365f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7a0ac62808ae7a346f76a79707d2ba178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d78e9db785d5a595208d943151ff85c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8105a00567db98fc529278d2fe4622180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d9acd075a1e776e2640d408ff2203e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa2f5d46c48cbe9b41e63517218c89f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e03016d1a5e10377b48eb99d10bef9b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdbfc32bab4b81f8494a7eb9c3da4bd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03365ccf6cbfe6daf14bca9e44914fa0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ae3275044e48d2aa1cc4437e795a87186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c463076206be6a3a1142ae9cc38856c8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36410fe13e021b7e32f7dc878162a6d8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b21f9c1bfe2fed7c99fdd87831b4b7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f795fccc20dd7c5df88b6870e9aa4f93190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e0cee44607eaefa8a9534604ff5da2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dfc0c6d43471b8b9aa0cd6f5387dca192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3321c4666be96ab389fc97a40edc979193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbabab9a8d83416d944bfc714b17d9b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef66796154837e09c835c1ae78a5674195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d244343129dcd5903621cffe8ef953196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5947479a6b9742de829de9dd9936aaf197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec17568ed8cf84045b0993808b459d8b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcb46df1c49800944f15d4634fe789c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b936078e1d20980145797e7a0d4bb35200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aa9e901027971f39da46249d8fb49c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638f6cd6b45dfb52236515e2d0265f1c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb636e43472df92b61a5e8342220616203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924498307b0ffaf25ecf04faae8ab1c9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae593012926bfbf02b8d163d854850d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c72b58104abaeec2c381c6dbade7f2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d758df1b7414bf99791079582aaacdcf207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540773e2780e1081e3f16c02beae0135208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdeb5634510762dcabaf4d669c3225b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83218b1d0b809d2349b23985f51b0275210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e181cd2fe3946b33e65620224ea9b365211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a91b675bd46262ead148a26bcbf8ff212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f6e882f952176cd6b3d965980d7363213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b181d8dfc45fdc9f7b6ba0c5878fa843214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9fcb96548a0082e6e9ad17a8fe14d7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5854b817958355c45726b208632c642c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1fc425be5363c9670415ed81865cbd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f4ca9404f1d38eb189fb633fab0db0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ddfacd85f7310a3d4d8813a9cf5748219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11f71f493f24b3f5cd0455a8f4a7414220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9f18d16ac419ae970364a82c982ee4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d7a23ac7276df9cfc9d6ba60d48efa222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724c213e4611c191ea6caa00cc52ffdf223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b182f5c112b56cbc31d67274cdc282d2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce81071aaaa4172fdbaef62161046550225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da1154fa192961c5a1e5ac2cd7fccf0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb64a8a11296875313bb246be8e459e4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad6e4c03e020c93e290b40bf4f78fe6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fd0a3f7eb8c4b302844693b85ae770229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d7697242b13e1b225f28c8f98b7a66230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f826303e30d40f761826a5e53e141a5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a27999c013c6ff09464414dbff37fd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a64a4fca5dc89248abe7fea49ed39d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623cff0ca81276b3003aba342d15a068234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7647e98401e4d1adb5bafad839657319235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980a1e23adb920ab3d2b2b654159c08d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e201e129fb0a94a5f13774c09149f99237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa47abb2b65140bbae90a50cd29e8335238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fa546c824d4c7b19bee287b5a3a192239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd52de1c888b3ba2a7a2e5f5671a8a2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d7952a4dc80c80dfa3d2e3e7dd4600241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994cc7f26508e2cdd64735c17c00b1b5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2647c3741076ca228ef8733abfe3453b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029ea69f257adcc209c86716608114db244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b84a40d2ee24b140d55482cf7ec3d1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ee2c76ed40d72861ec045041c95195246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6171401442b632af6f463920f4a8ec2f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d710ad2e9276b3d97f8c2c9c69122166248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a3ccc73c6c71d87ebb07c71ffef32a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6483aef20d8559e9a5778a0a4e37dc250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e06becd849c9e7db1e0da89609f7294251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16d0782ac02aac5c45e32674a71d94d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6999a6f64df3ccda468ccd63545e72e7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6ac5f6acf6589ad2292528361f35bd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac24e09f212e932f4815fc1e31f13e41255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1aef122f43a5d93974fa2baf377e80256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1307a28b3a9ec9f61df4831db8a551257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ba4a68b73a8c5012b3f338e7352590258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d6621ffaa75feb612abe3ba1fbb8d4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac1384d371cb1903b741e5a4d16acf3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a38f72a932400851757bb84233bb6f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c02b9ce71d75f50272bca63e88b475262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8068b39857ff3db630e8af2c6a6e40f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecea1546da166d5f79bf96e1d50a479264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f3ad10f7b6fbc29bf06bf7ce6d9014265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac11b73b732459f8fe1a096f96eb5a8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b38af89384951c08a40d3bfba88b1c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0fa5cfde04529a43292b62726b424d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83afa9341251b7c8d0fe366b8caf0dc5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef67d707d0ee68364f6f5b62c1a1956270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ebf8de8522efcb8a6021036ba8d3a1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bde6604a6986f4b49257b80d82ed292272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c91ffedc0dc4212583985a8568d990d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4221618cb4046c6aa1fcb6bdf6839cee274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0240be6df8022354ce7bfc83fe41c253275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e705dde34e19168bfb07be0c4f8c738d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d7cd4539cf69c9dcd27a47d5635b5d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044cffeb7c663223074be00a665d5c06278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889eb27b7a8fcf5476429efe12065147279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed8d3cfef5dc2d338e5d241673dfb67280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ee72e3aba4a499edf6d64383b9d9b9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7539027a374165e3d5577aa5c3e7ac282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbbff8ab0272c7bf2f240322a71b4e3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621ebcf791ded73aeae680f2771de3c2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9595d7581ade79abd466e102ba910a2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e7f04a7a21ed80b145695b439c2f79286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84f7300b189083e0bf5fee15b17abde287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aeb3a9c4d10ba093192793c066ce80288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4ca0e9fbf76082e8b82201b77ff6b8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b108c64f585e5984d3eb6a27cc70fb0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef75c4a14c2f18880e87a2a2b120923291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042e9c2a78dfb6cd68270d86410e5cd9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad788a5009c8b3a21cee9e1268c1add6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1d2647260d6e5e1cf4e833b85102aa294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d06d6207880ca4627f1a3f6f6068136295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187b186c520c37cc38f5335f0b63b7c5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24960501e73f139a958ea4e9e04caec3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43b4eedd7bae117decb7f310c4226e9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b12503bfee392911f30396fc28d6f8e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5703b927ecc17f809375b8e20c67c0e2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb74df195dc5eef295f03092c58888c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ec73daaaf0768fba28987f4cd6610c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd77b983365575f8dafb017e4dd48005303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a06b416d155afe8354b73e3b50c747304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf02e9fe8f3efaac573dc58f9c96a6c7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7561eea7884c1a5936c0503e3b0499306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eec63d2672190bfa21a415d6463a5af307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9783315d5f86ff360b618ad482fb7d32308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b998cd6399ddd099260573bc999197c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf6c49792f7f1ba209ce9e10038a82c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c492d0cdb616e1e27cfd57dbd9546c4d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cf22e0344a8013da3762de05c1765a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2532d870ab93b0bc22c746a8911bac313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b698914fa5184b34c026358b7243af314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404c200d0ec7f3b04411260de8746998315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c554527cb050655521a5e36e321f20f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8882e31c712db5f21a98e26fab45730c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38859dc9f65c6cf07f11999a8220cfc5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cee22ca8c21c3229955e1f0032d619319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17019db2147f50b632adfd612db433c7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccea28c6cefa6dff69a30cca1866736321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214c6b8a730250133c0556143d09a6c2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3970f68176fd51b0d0396765e2b1a16b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b797779ae0d2ed704476b45b462ca6e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1582e2f024dbfe503a364106614296325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3026a89945a99842dbca2f16d31c327326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4e713fb2f45204cd7c06cbfe77d56f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4ed33cdcbb527e5c1ba540f624dd88328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfe70971e20fd7493d58b28cb81c083329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f53f91614840e6fafb6f1b13af68d3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036ba6423377b24ea337eb04e71303f4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591d2ad4d81d946a8130caecea347c8e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc9fc8287972ea2042ff96f86f65c3f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9018bdd985536aa3c6b113577cd4d3b9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c90c88323be1b4997a724938675cbb7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a76bb0a3942305413048b1cbc2238bf336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b65290558d177afa0c5d15809b531f8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12b488f9417389684b7f6118c852dd4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833430de1cd2b8f5715a4a505b9c22d1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c246b114bf3a0a199e2c27218df15e7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba0850f4d540d3685c21c5fd3dfe854341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a032c4953d918f850ea1a2ffcff52df342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3174171635dcfc4240a932caa8b4bc83343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e5e9837abcb2ec5341f8308ae572e5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e27dcc0ddea65b15f163df2b0af414f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e39f89cc2c5600676e723ade9580893346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f61e4e840bd5807150e83f90e075bfe347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89d8df07175275cb27ee09d51252818348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4598a495b65475c97a29dacd99ddd4ed349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d48c4866b0ce8361ea24ce3be234b7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaff36f183a8afc5ff2df2fb685207d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96b349bc3f3489fade6dd8720febf27352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d02b18ebd495e89b96d7932318d18c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e5afad672e26f7a335d4fc6e83f2d3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a1e191565faf1259e4214b8046ecb3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3de7443da99851789792cc652a2ceb356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da75e00ab625ea7686461905a706a458357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f7951ab2e20c1a7b7feef52e907d04358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18ec99fd8b9ea12919f4537d9e274dd359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66742e91ad5cb9f703e15b74977fd2c2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0f7101289550646930213d50d78f33361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a503fa3b4ef6a768b2e8fd899df0562362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac9bb63abcdddc4b64efe7611ce17cc363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc83a7230f448cf6cd05942f9d1ea07364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd7e7006ad34ed9636386e097861c66365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b3475df26b25c1204efa8a2720588a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd971ae8af614f1d897a65916b129f4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a22df658939f59ac8f6452334c3abe0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3268dd7d61d28876cdb397a2e9f176a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e125c635065f1dda3f014c1efb758d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7158b2504be17911ef72835460f30c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ca13fa2de0518fd20f85ca80d5ec4e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1e4be33fcdfa6c563fe21f284f2151373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d507bae6a71087a24e6f114e7f3498374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa8ed1441b39e88af0e2aba8c4388fd375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0dd97b87d4c6656a6f9854281737df376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aa698c9cf95e5e6eb5ae0f7055aded377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84caa43feef18110045a7266ef0e59d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc5079c4c679cd07ae7b2fad2a64677379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b268c6ddf6e544b70b45186b6e11402380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101b70dd28b7b043b982e7ec6befdba2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6bc0b2de6b454d3a771bfedf4c5875382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfbc563fe3dbca45531dc3a6d453d92383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d673f32e35fe5f86aa01927dbcdab83b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87c9d346b469c37417cdf375a2189b9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c85b5acf41274fad1d3a6eb106d6ba386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7c277c362871d68d33d73c11577b9f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2407f28e45138831a5df740711b2742b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce8e9e525156d4cf10563fdf8dc505b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8175864473b44111e4abddc666c554390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf7ae5542dd2a24d94582d65b0a5e2b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68f99741f599dd62105cea7620471c2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6775fbbaa3d9a2d3696bd9e03ce68a4b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e0868531797f30fd0ef2f6af4ffa01394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae891f5c20aeff5856ee8baaae13aa04395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec42d3d8f42e152c88a13f13d33b939396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794a0633c163a3c2c68e252377698e95397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e453cc96491496870d00282db0a03a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008d04fd07507ea4a0d7eec6009a455c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c36450a4bc37d29d914b5d59e6b28e5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edab421ed133b219fe00612cb7db104401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d9afdc22b0ad561e617f33b2acbb38402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefd4d1a099ce95546b5d6fc612e9947403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76c4a969909be480d166ed45c30ac09404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01c4f23374d365c4b382e362530a528405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b16e0e097246a752c8a9f9fc4d6255406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca0ac12e2c57de379b403bf4b0a3c46407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c614d45b47e7dff4d9800884030ed486408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9158d2b4c8c21f64e4aa75659f94a5a2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07434d350d312b3ac25ba45d5046a861410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3313897fbe4e6e801961f60c7f628b36411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a9aac6071a8e4eb562dd4620b5df76412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af12d6420d12f318f9b6e3bb2c95296c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fc6bcb173377b7fa252cf058bab681414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27bba0a7161385f3a8ce4916a16d7b1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf6f04944ba26be634f3843907b2d7a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc5fe084183c240c78b14377dd8a9e0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c071ac759bda57848c8cc565faf8aed418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c08516c10f0a14672cf6a6051cd3e0b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e22c3d34480a87d96c49d238a4cab9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d81673c908cd81532d60c06879d615421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87c691dcfd6e4ba65d530b9f4448691422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d37cb6539a3c13207def21d42d0ebb423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72af5dd82b538d5a7968a5f2a8b0fcdf424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cce4a12b966bf9dcfd6aeaab0dec33e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1f4ba36d2184efbe7ef01f86832b20426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e274c6a9ead67a7450e53eca7f486c45427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026ca71e00b669403ce920c3234890b8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33987cdbd4b7ea50c4a4af0cb9a0bbc429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2108b1fb4bae3cc5eba608e4ea123260430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7921645aa4f7a95fb5f5fc7df63eb362431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd782ac5697650b6276a614f727dbefa432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1f5258ece77d275c5154b1139341b3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43ae09e913d7a84673168936c79f7ec434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd78c38f35ff8eae5a50f2906d556bb435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9dad02d53a94ff8be9c8e93d470f3f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23c2d2bc6a158ca29355d5fa5d937d2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fe1c51e4f0d335a88b1e10df2ae0b1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8fb9165e38812e708557e89a3e1cfb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dc9236b10597dd348a932bbc44e14c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a175e7e86e65335f43a5272e736e3927441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0701710cbc02afadf4ccb52428ac1638442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4cd37397ad0a693f83ba66571515a9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6448d952bdd57c1c4d84782a7fa874a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caccc20f6f3863973aa90990af9bab93445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98881fa21dc7c759f4572edc36d8adf8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd5681d43e7acb60a2a414e4ca76901447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9cb2a4117261c929a48a3f8c409152448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e525e67876025230f49330d5c7395d4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae018327ca915e852d80c7a25412a52450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2263bc39a89723723dea6e4d454ccb451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d01e8c4f9c4f25fa86c7bd15839a37452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ec8ec6fa3f9ded7b0cf9c094e4f6fe453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddebe4a3677c880cd26d9db22073830454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6a7c95fb44e2b893aa012d9b8fd8cf455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fb251ad2122ba1cd1a1b2d8a6d075e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f9ea4926a1586d14e648bb2823262a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf43fd634b16a9c3b67964b4e3d6b43458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111d12b8eca5db7e0fa01874486b43b6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80faa13cdd4401f3d4cb19381f9a4abd460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84775a50268799d19df4ea04aabb60a0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cb5d2aacd36cae0aea15295ecb6f81462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66003dbd0ca2ec761e399369e7a9556c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1720af4d5adf4f6e1466b68e7867349f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef769dcf09f6bd32104362ca9ee34c7b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e47dc04b7af7df60dbe8fa813ef00d7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4492612a755a27e66ff6ec550665ff15467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ee670aa5f1832bbff0d699cb55ea6a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c358b31a09698eb668e2881c3eb87089469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c18a2aa2da4e54fe654aade64b2803470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbff28c857e23a6a4e7db2bab7a6905471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddde411c21b2e2327f65a65af59c61ad472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79c6c498640be61280336f3920ba192473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e683671185ebd52f175d75a4a1ea59f3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc8bf0c98738312f8d7afe32722f828475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a9a5dcb6cde2d727a9f76667421b6f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae26676b50fd6ec2ab63a75d38cea3d2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d885121d6633cc280cf8e785ed3c9b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5705ca2bf9e71a71f17239e3fb637b29479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb78c0b410429f398d65851fd05cbb08480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abde6b9340e79cd7412eaa026e6385cc481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e90530de0d817698a69ef3144625f9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac57fbbd7595fe42cec9dead74636a9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dadd92fb74f04b2d3967a7ba521673e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5951256306936545ec90334d45df3a2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1439c9c8f2426d5c64297bb0875c4234486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a772251a95fe212ad36413a089455a2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cc2d8b4bd840d34c23b1452afb6d19488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890be46b29a98dd2ee41c87989d7aca1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2fd4f09b2cfd1f14f36633fa0b37e3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903395a55e59fdf24eef8a52f43efb85491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d302b946345111c40709f986b333ae37492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bad5d84460d15533bd847b800c99c79493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a4890f992816c2f4f1bf901a740c47494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f64d18aff9f9ab67e02fdb341e5f947495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cf8b31456cc15136c6f37f536dc636496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4b0f3c499f168e9e1368e44ff2b7fc497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bad8a09256331f361844c8bfcd6e575498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36c522d152dcda6cb7e244037cd9dbb499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f9bf4f8a90de42ad21d669178c083f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de86af5daff92f7766cab49c9e662173501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522cf5e55ee13f28d498448c23f61b0e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe1ade0ca77c71cbedcf20fdf96fc77503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cd3e5af1706a19ba931eebb5a82098504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cae76fbce97f1e83262130b03fb031505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b464378082f85b4efa3e56aa8c470cd506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21debba041892ca12b7a82d42166f341507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115e0f848eb4e0169633359d3a154b87508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b67c2a25e913d525850acd7d04c1b0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5289bddb41fdaec05d54218425a119510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dcd9211cec9037c7eadc4bee454a3a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4221543ffa2bd9c3eac79809096ae70512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90437d11f881ba4d3e88ee6d064f96c2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fd04d89f76cbbc495cfc96d145589c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d8ae4652375f86f338ac36903fc0a1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653c4c87cccf01d080b14a69aab6e49e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78e50c7923a126512f2d35dcf99c580517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23102fa6959b3ab9a74495640030f563518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677b32be21f80ac34c8119b6f6846fac519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c69ee256a534f50bda35dddc7662d8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55d2d8655c2af55cc77cd35725c551d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab15b44badb300601769e1717e224a6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421ffd1b5a09564150d3ffc48186b8b8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe86f8c39fb2b5787063f7b9babcf4c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5217efba223da9a901690ff110c34998525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17c9516aeff558888caeea0289ffefe526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ac97553d768e5ea007db457e88455f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb11507cae31c1134e02bea15dbe670528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeddb4078369fbed2e25980ac0ccebd529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c6029cdc080b3e52c56a4393eb93a9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be474c8e6ef57e16984047b5f010545531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a738b5f987503a6fb9d2789f563f55a7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058f63ba31df890848e73177f70be100533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7727f3155b7573ff7424ed7fbd48dfa9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbba0d3eda7179e464c954f60823ee97535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88094de1515a12932acd5cf3e0973e92536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197e356669f3ad1f4cdd5ef28bab04d6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238c9755017b8eba1f5582f0fcf1196e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d15a31be3f6446b57b1635eb1ad9ef3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceac2f77d92800f0f3a776094832805540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2403b2bcf87bbe15e1fd1827fb15706541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39551af8e7aec0d6eeab218f3b91029542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730c87f9739865d933252ef8a4f8e583543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc4d8e6d8aa21520aaf2cfb0174e421544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8271860ef4ea9343466bd096299f74545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d4ba4eaaab46da8489c863b590dcea546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bad316bbab299fc208091f242cdc85547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34913e80de4240f6cf1aecba2763410e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b7ceb5320259a16c7928898b48e24c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468a97509e5a842e1d4363e3c3863d9b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1dbd646e5394a9a4443199eb335778551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16d15a5d2ce136d2a02380632180a6b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dea7102c7e58f7f60d8b789e20b80b0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa3881f0f068cdb5fec43ce6b0a10f8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160f840157e9b2a9d2cab1b1067c1b7b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb8b9f1c6e2268410d4c16e25533cc6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e15703f8bfdb79e98b6ca21a8ba203557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6e95aea982ccfb194553d56bd30845558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e9af2471e85693d12e4ef437161494559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bafd056261e389019024be92b877de560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707dfce93443c1d93ae3fbbfd1398d0b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adce71e285e45a76e60064e6ab06c50b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b10973bfe2625e60fbd93c000639aae563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc099367aee1180a852b9dccdd3a3c66564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cb02dcc19059cef0a1ae3d4956c06e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fa4508fef309b5bc354b2ddd9637f7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3d8884de2cce09d05104496648adf6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738fdaaff5404536f877200b050b477f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee5f09d2c5bf26cd5734aa2bfde0bfd569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd3c827cf122cc2487cf1579936fc29570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd49fd1617f90fe744fbf64cf480045571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22f611c5caaa1210870e79cfcf123e0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929957322d539fb4b5473048a638b3c6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db37baeaaf8bf8378febd1aad184be89574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc9e636faf62ce3877066ef049586fa575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940d280cc78b39567fa09b7bcda38213576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12ac59c46d7f18f88a702de9ce85e37577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e351655ca8bf2f63489eb6a6afbdc0f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1253e45b840aa4c4073eaf498d0aaecd579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4374f836a8b33061986312539f06ead8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522e89d4e7a4c0ee54c4680b8a41a569581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea76bb77887230823268c499cc885c42582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc0b2968b9be71591184290c7acec79583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93f1d664124584289fb627dac35860a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75b94d073304754abd1f69f0c23aaf9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529803dc0c3f9e0bc457238494a5bce0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf048629ebef380ffc51f733dc2db8f7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb8d4cc9aaf5711bff105809c8e3436588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027e2ad46cba5398fdc256460b0dd194589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26ab0017c9dc88d403085e196b46488590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd372cf23597d58664346a90b5a411d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df49e76791e8cdcf8439e1f100af8a5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adda70c2b8b91dbaaf7263fe19dbf2d7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0daf5823e11e823e3b4ce008edc1ef2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5390da4a686feeb24378fe944776035a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523b04a689a9f0a480a83ebb34687b1a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f661d81b427de1b0dbf7f686e22f9254597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f637a121142757bcff5b4aa2a33ae432598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261442ac05d0125de832698ba2feb3b8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5d79f71eca6859d944fd8b17cec6a8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f70f79ecb9d57e6125c942eac148e1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b411249b0849ef10358249f51f8a64602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69b0ae290e775854a3bf471d11154e7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2876cbbd5feb1f195126dc30a544711604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953979e97afd7f2ce182d306526929d8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fb09ed89e2375748b44768a022a5d1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c584868a8dcc3f848f094984763c2cb607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4231bfeb47a3679fce6e1bb59ea9068f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11f8a79cfca9a4e2dd50873d26d7623609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0ca81a418e4186008c2b03e8b52a38610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196809adbf64ec7dbbc6eb7e856244be611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fb05fe401fbece945e194ca055315b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295c8829178af819cd113373551acb3b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709ea2619fffd430d637e644ad6f44d2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c51e3118a4932b6c9b627436f11203615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca911055c295621abc1359e1937025a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849433f784a4f2afff5a570d174a97cd617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730a5b0338b662416e6ddc03ded62f46618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd9539592bd2bbf34a7ed182b37c4c0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec4f9a5fe58043c9a416704105b2817620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9da178bda7a96f59afbbf83745e688b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664ebb2fd455800e343b51b93a37befe622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9f5e73ef18041bd4462168f6523997623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad12a7c19b427cf8cba99236b8a11940624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c71e68a067e1793aa904e908e346ea625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d047d2d64cd81019c4ab62abee5cc2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d10cc2e7cf410654bf8ead206f726f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510950cb89d110915e5efc0adbc46175628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a09d8b39484aca13690fbc86ee8f802629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe8ba7e4e36cc120071adb22f590c33630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9de742eaea501ce3e1537ebfa10902631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd8d9e296c7b2b8ebcec9c21c416ae4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eabb51e8adc537abdc8b4d0bb55dfa633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdca4ef92fe45ba29b4ef44ea641b7c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d22de0ebe9840a95c73196bbed8cc4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7625f9c14720d5f81e100222747089636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d515299ac557fa44b0fe6f76091c515a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb1911726701f192ae7dfc208e1fb7a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd3a91433e34ae5fbe578a42989056e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edace1c988fd6cad6cd0aba400ae3c95640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03228ac19b7da54f2ee8666ca3406e27641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405d41ded07d96aa0a805989fd141116642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9279e787a63f4ef71430d93d728e69cb643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7367371d2e48fabbae7bd08482e19161644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94200064c8bdfdcab3f5ccf2dde61f2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e6fc065f7ffe76f0dd40772af4c349646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e9f50b52755281a0c4a4de2b572464647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fa11b74bf30b4bfc548858690368e1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4476ce947388f90b29bed8f7db59b0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb197615d969c87b0edb5c950b01d08e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5619bb3a13efb5ca5a08b9b03a55bfbe651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e312faf6ca659fa322c8be3c6210f20652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f298cced526c9f315b47e9604041ee62653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8618a4b2b49bc3e7f850b06569c531ca654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce643b8e8ba974b7407bcf4859cdd01655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453061eb509ac5326f1617bf069ad37f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c3b0b2a8c5e90b5df8dadd1f7a6e99657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ce60903ed6dd0e7d7de193a210adea658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c51b3f7c9c65c8de8558b061504f7da659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be3c815843f1a5493dbc72d5015a70e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793eb728221f52d43cef7de50e77a5ab661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bec11a73096400d5b6ac5e08765443662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f7b6897f01f07ea0b7e0227bf2479a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751d5de81c4ed4cd5ca9f9bf72cab979664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccf59ca7c5de2b7a16ed59a46290e6f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e860cd4064a02914698eeb2d7a91dba666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190054a3c30254a606dfe232ce49eaee667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fa1669624bbc6e1475d2f66fdd75b7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f332811897af49d3d2a513639806672669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db497ce4818f00b6a6253697f558912670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d26f093c1688969172c3710ef55d27671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a722d340dfb871d98e296e833ad701d4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202c53a66bdcb10913cb614b97587910673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e26012d423aa1df0f2fd4779a2919ee674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801a66c230d33b07fd7e95a8ed28b50d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274d8a617cb1ba78cc0044ae33a68f38676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc0b1aed779fcd33d6aca77bf94c32a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a76652afe30fb670b352db87e527bc678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0758a679b4a716259f52ddeb407e6bab679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aba8a7bcd47b77fcd9ef0467743cd8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55a32da22f4d4b3218b6b2ddb9cf4a3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae31edbc48dd45325ba05fc14ffce1a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6759e1d810aa086bd2ae3658739adc683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e9c7e26808021724c9f88b6cbc1537684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2273f81d11451b3a3dd59585fb63370685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79847ec7ccc784253145754f1695ebf686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b585896c5deb21fc20da0ba0983e6f9b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adf666c0709ea00ead9b97c53d6e4ef688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5409520f98e50cb6ec35e36c707a6bd689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340e8064a883a7e59d1b1528eaeba777690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06552355ab6016ba6055e1f8dad95b36691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b1d9bfba11958c4ea22e56b5e970d1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f58532d0c14b6a3deae0e88c3e2446693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be6bdc14d77d3994e2e6c40bae27753694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d118931623c88f8ab3f364aff7dca2695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a559e36b7c16a6adcc7cd8aac4d654696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f259c32c09c0bf45a7319666ebe45a2d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fccbcb75f9a7050d0807b09a9ea3afb698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae592e75dbfbe5112287c839ac8e3cfb699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82c155ac61d4da61a6d28410f52e971700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe594c951a9b6e21857710630e0e052701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b79d2e128ac369f4ffed7fd5fee5ec4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4e29c0da78096db1a3f132e238d12f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8181dc8197d971202b7ce8c90e509fae704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ace79577170d718bc61122be79aaa2b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae81757963b0a560ccdd6708fbe7428706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60445cdcb8d2946861087424800efd6d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18367732096699539673a6a537c1f808708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586e0833b4e26a5e78cc6bb1af80f977709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997f84cfd791c31f626d38e9bde6ce05710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50d183bead1365f6898b359fc614b1f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28698db6194cd1f61739d4bdc5251c23712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0ee3f6c5f304b71321e1fb4c5cee8d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fc13910da886a31a187929409a8562714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e481a5574b0acc3c08b9052e8a79a4b3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d458809690c3d0ef84ed51abc104159716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6dc5b4355cbb14ccfba777c49f6629717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898366dd03237093295fe750a68cfe12718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8182f9e74f83ac16be336c123a0576719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26226e04da2fa0abbe517dd71ad15039720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21aecdf2a21a1f77e624b37972be541721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f49b46a1c5bbc18309d1db52dd7e55722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f69a3ec018e4d951855291c04477d3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ab94787d0e01b097a8c8a673acbf8b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4c002eb0cd7c08450bb67fed072117725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed60787e5fa4a6ceadaac4300e96bb3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7fffa970fe8e7c2320631f4973fdd6727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d30552e06e334232e68a88704d83885728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a957942c0d6063b345b72a4f575399c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a749b8a3386f0c583fe1ceabd7f7bd730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daafc0617b367dabc80eb1a5d516177731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e8caf3132c306c905044f4ce85add7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6a048ddf64135aa7e5a6ef6770fcd7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1be82f0dc3ceb99c6a3ed0770daa31734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f520c321d2d696f52eee4f5a1dbb4250735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d20b0d5c01dd187b0230a7eed78858736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ce2dd4419745c60364f92880dc0e30737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0cfce512b025ec4fa6c0eb81c97aed738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a7575b064b4693f50efc154ceb861a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457b2501d3bb2acadfcf2d471f8e8ec6740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9396a6c087b70d8bb7a48bde907e2e19741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c45903540bcdc35f2967232fa33c55742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b3908025aeba5ee7e8bdec8e161165743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6631e4bbe7b89dd9984bdd5cce91df744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f2d5a4aa6b20acb33b6812fe13219b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dc5d31e67121f0473f47473b575d06746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b32aab9e3ee6f4aec9763022692d05747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a5d3e6befdaea85e2ac1238d4775f6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbaddcd40b6a57c6d224cff42799061749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a07afb1074b45956e431f03996cc37a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632e7fa1504c983140e19505f19257a0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8676a4166e176b32131ccaf4450b7f98752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161e8572049929dc2e47221ed0211877753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc6df45c66bdeb1ad686ca37f5bf185754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e39cfd3a275b099e52870a17a3b691755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a6a241e3a6b229ab979707f05f17d6756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9026574a7989c3fe0d7d1f3198c4f8b4757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8934f760ce2e7141a8c1d35d4892be4758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc874c9a4c467a1bb803b8a98158a882759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541e25a941e47c557aae6ac3b95de9a01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c33d38e9fa028370bf2098502f7ad6c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb2d7b4ebe175b63b02276ec0c3bdaa3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec59df340742e2bab28ed439b5185ff4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bb127e4a71a682c97bfa8352c290ba5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec1611b5003c95503ebccd68e5057fe6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf35471b27a66496e3def74df403d6be7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83edee00ce03cc8d46c0b164e76333c08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd05c73edd9ce05603e67fd2e07103de9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2263b4ea040e20cf1f30b28f227ffff010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c2a58fc38e38ef76fe386765b8fa0f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048e7c0058452a3e25dd27b2c3db7cef12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c3af8cb53ba377077a7abca0152cca13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a2ad66c381f66d513087399f68331c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e323bf8019138cf1961011abe59cf7a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00200c652e9df5c3b7831d8edf2532ce16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d299564537bdabdd208a34fdc04016db17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef02352c5781b53f651cdf9743b96c718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b890758c22e06f0e86aeafd51c4a6a5d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6108e35dd3d8cfa936db2b9dac6382ea20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9559fa0a5be3850c59df7a8556a7020121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b5e5783c145b78730ea87504e285ae22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34ac9d1ee168c9fa1e147a93d7ea88e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa626c4a351fa047a41e8ca95d423ca224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46181e1720d5b170811bf86e4c5d529725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17947794a6e496f43800b12a687cb7eb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc68b3748d005cd93630def71d944fa927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876d2861f15f6ae10401f182b099466228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edb97e4e9d9f3a7d67c5c99db28748029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd8c2aecca421e8dc56ae834635f2ee30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ae4fe9c67166bf301811986926145531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439c6d3623a63208a7a85f4c4886fa6232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4bd9cc015f322fee193c4c6b4f549733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0746880c1651a110b8900a4f8b561634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328530203ee73fe8bc201b5044115b8035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c096853f3507a909d6d9665980b86836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5090aa3179756d981f2e2aff888e432637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9252353e72821772bd0f56d9938f119d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d047b69725824b7c68c2787be5966f339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087859c7978d4a043449850fadb693a140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d2c61d2b909e91819f025b29353e7041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865445b867cf62950a67420d4144c07642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae05b23a22c9c52464dd05ad1206104e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e429c96e2c9c8b9c2fb1483729672cc644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d034e35b505492d80520b73225cb1f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df32811d23a604177a2a594ac0c11a0646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383c5669aefa364261ff341d1d605a9847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3802a3d854d06fb86580324b2fbb24248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a0fa8ae8d36c69f988d2623b96fbbf49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5ca62640e31ce72d897fded903f20950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59617528929b66552332be79a2b8b3f451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674d6543f538ba79aa6bd6bd6c4b182a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98c9ba3c2ef57b81dd8f1936810f45253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28361948ffcc1996d58fce0ebf5c5a9954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0cbb448106b0285fe3be91b843437355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffc460f82d1985f68710303c53c489656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef72d03380a8e64949b5237c42fbaba557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53009fa59ec848509eb19fe6bb9abe0858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afead4f0a117c988dbf452ba710048359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c3ceff616ce0051f8edc4a84eeff9260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35db62e947264dd29becac7f1e1487b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32bb161b66bdb094bea8f0c948a13c262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37990a43da42e8e28a0f1efbceec915a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c3971d305c73f4301fb9aafa5c8e9964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b826abfb75957eaa36a02192f5e7dc5e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcd349a9808a0ea30a3c05e638442f866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7781d25a1ab53108034338ba5de1e01b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340eacd797bf029062632056d8fd38e368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8995e1e0d42a05f2e5656cf293ab31669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272c722a0732a1f5ddb0aca0f111d44b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbe5765a22678d8f25e3428067e5f1571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cb9b6aa1e9601259335e32f31cd2cd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28d11df219253ded855aadc545dc4e573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9e04b98051dac37967f909e5ad03fc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a13930a144a8df5b58cc4bb6d0bc49a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbd84464244a0edc74c3a7fefd0892f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d67e1664f82ea52f79750d9162ecde377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922beddd516b1100f08299d61e5665ea78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbfc405667c1eef76792cc2c4d53aa779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b6dc74891bb72fe8bbc06585c62d0880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e44df776b81c8daed46d0fc84ca605f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50549dd7a379a436b39040bbb1bf22782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdee23b020490d00c96c21de71687b0b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df74bbf5da3473f3fa3890c35c0299384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78117552230051aaa6ff7711c8e0f0eb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2066ada6f8186a00e07ca073087aa02986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a9c6ba69324c055ed04e25b7583af087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438f7da3a102a76beb7dca759dd3520588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b40ed6680093417bc5a946996cc0a689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b25113d7d2ed0ec2f7c8c56bf122d6a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aa332942b58aa7496c701ec6a4fb2891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073a56b665600226e2ef52b45b4e6a4b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205c21e41408f80d71e28f88924bef5d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e61297b5ee373204658377e2cd7229594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a375e9755cd53fbe4ddcf90d6aad577795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47890962e9de59c36cbd8da1172a01e496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fd44d026427a0ccf4ad697f705088697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9cde2c29799b27d161474e5abad87398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bb56eec5b15ea5f58d08298e38564399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d84bfdcb8e27fc29c27672e30d398dd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b50f7bda140d9e7bef325ad5f62bfc0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a612b3634d21c4ce3ec4acf941df99102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ab919147ab1cb7b83415ec7518c9ea103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85d234534d3ad2702ed1107429088ae104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327fa4f4e51589a9c2a334b61bd90e9a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a8ba2112fa32db3ee22256b66fc77f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b911a255d5cb52691024aef753e89e20107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdaf89396579f4f547bf7a3570b40b6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5477882c9184c105859594be77456b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858f86c32d2742eda8910f73a2160336110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5118988b648f48bd75f31c681b4ab1c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e9e4da9db16f9f2a077b95daeaad2f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c94486406e8cb53e7166c9b3cae917113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3c50c06a3b51a4c3ff79467639fdec114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6c499a72dffc0d930b8f892f9102c3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216befc360671f7d7a6bbded6ee126c1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb82c71c6c4112bacf8a460e699b27c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf5c3fea0e3f23e44c43f8b2dd593c9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630516bd6d098e132f6d6f64cb43390c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf5b2dc328fe5c62d5283e6cf77cea6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14d4234da2900f36c230b9d8fe9df35121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3b591dcb5bbe0ad6f0648d70071ed0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aec3c3c87c928ab5c69a7cbd6351bd4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cde35cb2b319b044a89ed00f6b67f0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55693ae75f6975c62c48d455a3b49203125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28e4c7420c7222175d270dbc90f8a77126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadeeaea6dae6d24945a36ddeb173217127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7ef8f2c13cb230122585511f50c59c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506f636c8f7bd9054b9407e45098160d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d560344c712cd2ba506086634e979eb3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0ee84aba188680af231125132f3207131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa00ad0a0a7ed004a18060d15a1d75c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419ec9320cc2800684b5860338b5608e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11de1941c243c8d29eb924be15a98ab134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335be778aac8a2de83e27a0f7fbecb53135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae42fbe09f73cd3b98f6edd8868d5950136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0dd1c5d21b42f7db809e4cf2da7b3a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09facd90e53f873fd70c8bf92f43bd90138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf88e5b8c0eb87c6adb34a38abab8e2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc8b5ba4a73eb3fe40a97fb217f8438140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d4ee3e6b3af1a2035881ef477dea28141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35141ff4298a13fd3a27272a3b9bb7e9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515a345a7125757e9b8f258a39e6790b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450dfdb470fda45e437cf0445c1b2f1d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e0d0b1dcce387d587eccadfb6dac7e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b685026cfb444d74fb1f8895d19882146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4f966091f61ec6ca90c74909d9f98c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734aa5077963c46814559fb565e3a59b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f8fb8caefb39ccd054696394aaa2cb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954c4737735f20a63345e05719f4043f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0183e863c07fd171e40e850182013a1d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da5cab1e11bd77ebd719e6e2df53394152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c470a8b9e8ca9ab267afa92f2cf62640153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57884184de28913fcf0cd8179d59555154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36586ea46d2cb4e60ee828ab9d66748155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293fc28aca5db8073dbf32fbdf67edf5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97461b715df075051f84767a362caa28157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d6352aa598f03724020123259a1e4a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaab0c742b532390eb6100dd3e0de94159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4628a974a52cbcc2cce503fc770afb93160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513fde80faecc88c077ec7d1e7fd613f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06c1f6f6c2d26d3523e78954a1625ab162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeb92836a24f6ca4fb728f27fdbd2fc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f46beb3865d4c633d5f7ae6a14cc0ca164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e7b5f7672989c567cf43c5f7fcac9c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceb9928b559d9b67dd89577449a5f7a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b372fcfb94f66e3ee916bf7bbf55f0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0e71c7f36ddfd6e32e94182a28edf1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade3414fb3718bc2faf0906b40bf6e1c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87646bad68574c7f051254fc7fc239de170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b8174ce0c3f0502586be3fc40da19e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8de2ed685201a19a83b086427e132c7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3417ea161e66b4a98e85f0caac3ba9a3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6cff4bb7b4ae59bf8623d114d5849a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a31145e603619bfea33cf27f1633d69175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74051a2c18626b59ea12dce3ef051213176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad71cb931cdee738f4dfcebfa0ca01d9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1e67bd24ec4b3f619d09381bafdf4b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acff08832f6f6ac0a9a37eadff3b9d0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e9381d2eeb50329bf1bfc1d7b3e4fa180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaf75fc2341e479601730cdbf29f65b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d9c651eaa63c2dc4bea1fd482a6639182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8dba3fec6b8c214d0fb8ff5afd320e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1288d1b0fb5e1e3e11c07ae6ab45a5e1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52884a4c670881811be536f221d0790f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae575c1e4d8d15e6498bb6686921f7c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91665bccf88728d9e4a24052ba6d4f42187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab42eb37e4672fc9b5bf65e7c96350a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e20eebb621ffc718d32b819baa8350189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57841715cf4632b77c5671faa778fd8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d43c3e1fe458bf55e5cd193422c726f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3cef3f45d77b5d76349d0b234d233b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d449dd73b7c598dbff4ae589c686e15193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097c33a23f782808f9ba125ead1a16a8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bba90ef224279d35224f27937ce80f3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458d8d895e5f2cb42579fa5f39b8d04f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2330362c0f65fc2d972e44fc17badc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b120ef9e24814f39d2e58770963685198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05044ce96afa43a2d11424a31d9654e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0c9e8fb221654bafdb8fdb95d59568200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d2f1b14464c5643814ee47f9ae2c34201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d0938ae748aef594efeb88b1fd4d76202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd3cc28d4367f97bfc9961ed8c1d481203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe921b70f52545f815859bb5239ba94204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1195b7eaf5ae40fffdde27b0f418e52a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96a003e9e2f1628f575fd16cf00e53c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af89f02073f5650620e5dcc0fee8e85e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa4c3eef30c4d343d60ef2346512914208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bbf5d02511545da3b071a5d06a4c71209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3db276cf22081a887392efeef6c351210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01284d878d763330644222ca9b422afa211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85610ce8887dea6766a47e118385492212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c2fca99de9d181e548f04f5a102feb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c24f87fdc0bafd8b2787eed077f24e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f379d545c19cba2076e9c2f40ee8b4c3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac528930f47de8d5239ca92a153633e3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf069721b67b1c5df4880f00669489e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d373ac3e6085af956c464d394eac818218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a83a106a8c839409dea81a26ce2c70219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8c8b27e599335d77e900e292e82fc5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d0c635140ab0294134019a6317212c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399b473800b4707f99d0c79d6612bb5f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470de36c68bcfb4205cc94e8103e9b20223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53af07daddf8997aa2c478a8b2fa91ce224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9303f64b280fcb69498a4678f8ec4450225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe138d4fc708e6a952e3378d6e96af08226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fcc26c38cfccf44f1ffe06269e7352227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5826f9deb40d8c894b1bd348b0ce738228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a009fab24fda3793d1cd2a2db81cc7d9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b796ab0884676970e70471f0e62a7ed1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b973bc90e885b5dd7caffae5883d3d3b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799cc546bbad10a0d8407bccf31128f7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf2e0835c5992b7e21ed4a07744d9b1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4fd30cc39fadb989c9bba5bd4859af234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eacbfbeb461b430c46de6dbe8b7154235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddef476eb60470e9c246a8751c63e0a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623797ee478ae7a862616856f89c4b9c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140269903afa8a1838158c3b7c748b3e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7437a760890807032b4bba557c6dd8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25656181aa22c2d2cb955225d55dc802240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608074758788d785db71899496ac557d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dbb152e8cb947a5e38c68b6eca3dbc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387128697b6538a8bcec5e0b14fd26e1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e91e8d5e71c60a0721e0d3fbb35383244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1f1fb1bf69f0f8d4af532c0f4a2ca0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4cae984e3bde11d8f4d226cc99cd95246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e957f1336eb6005d65aad2f895e319247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806edc9d2d046aea878ad2097052a4ed248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0a6934e92df98f7288812e43de68e5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0e7dbb33e593c2c287f71106609fef250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689283c08162f42efedd9d482434427e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9803d09cb930881c9eac9d1532ce09c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eee834022fb55cee07ab63d1ae54e9d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccad7c67ed9105e7def2effe8f54600254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017a805915a7f978238bca73aaaa4516255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc128e2aa42f3da1212b8ea90c31d6f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc288248b072df9a009c6a43bcba2d14257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d029ed7c5b33d17924149e25f9dcfad258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcd6acb3dcf504084323d90bbeb826e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e6128c89bad17f9db0736876fc8bca260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427b88fd8e44cf29af651fce5d140e76261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f223a3ae1468bc5d7c937fc694495b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5289979d56951ada0197c8a381f21b03263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4583500b8a6f2b7282030eee65353f9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93be2f59b6528f856b3c1f4d7820ac5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d31b6a9e1a5dccf175d27865b45f910266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c746aeae3fdd03e42968f491a9f7b8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cf2b38c88be5c530dfca15cacfc8d9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994a0c1b5c251cfc4d8ca11e762caa45269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3ae0a050b969da6ce1ad235d79cff2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19697a0a9a92ef760126018fd103e1d2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b10679dfd2c842a743cc1af543ee9b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6728a3d04c35f970d29c15fad69e3f8d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe49c16d83dac3a8c6f3d6bc44cd70af274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3828bceb62746a1d5c9bf2e325662eb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4223dc93a8d7857e04ac8e38171123d6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3163ed37df438b1e48555dd37d3020277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e3b0a043d2df2572a34c5f6769bd7d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9365d2742406eb9b79c701b2f39a72e4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694447c1a90d972538d4059a3c195fd2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32b75a540a6a15f2422dbceaacd72f0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a96a0ccd7f9aa2a77a00e452f205e50282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bd954d2256881b5d423f9956dd63b7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650c9c1cfe97df3504b4b29355323401284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc756f64cf43285ccda1185483fc4778285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eaff4e07802a83037fb2c4575ba516286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765de6d578d662a7e78b8be36148e554287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0cac363773be528a3b56d5e6a811d4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6729050a3af37ec5d63ef86200caf841289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053995e2f73e496e159c4365dcba992e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b0e2fa38c1263004a4007e0c1adb7d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35175344cf9ae04e81031ce3007d364c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed58a0e6ab9334515df1058b1a5fef4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7559f3dac63eba03509ac9a8c60269f2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0aa90e1e5c95a8f39bd8c6138d1038295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0379ad870e8a6824d55a54aaf9c965296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f0344f936a6091fbcd8a31adc752e5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df3bf6ee1472844eb72f1c99321f12b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30f8c7ba8f419f9cf8c2d373ea9f556299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617abc20ca9674252619e3b8d71f6252300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1642cae9af396beb20c7e77212d28072301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbc52391df8923a307f71991687d6a5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36eea7973c58bbd0965d5cad6b2ecb0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245c3427fe3f493178b0f3fc2d2d0f1b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceb9b2508eeb7be65881b181c0b843b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0824387b73acbb960b3a5525008ce14a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0909b5aa740ab001ecbedb4ff597f817307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870f9a4e177b40ad5cc3037777f18aff308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d799b59f8192c7d67c7c14aca3f3ffb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ae46c22f6a7e6031259e4dc59ea45c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f5c5dab610d6e96c0149deb8b19dac311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bd6d77e0dbca172b0050eda9071baa312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f15d88fc42ba0e29e200fae25472985313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76cbe541868043d357e9ac9dbe99c41314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad5365d8a0591f79b21c034fff46549315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5932e9957bd66d2a228f3c228a5574b1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277bff63e2d4bcb76d194104c8844c95317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740a03f15871d1bddb77c4f9450a8b82318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7381dd42b727f58d87b3bb88fa5040319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3359f3ef0b1bd56581fe0ee158ce3d25320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e91d8385c6879098ba997f6607e89d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17932fab5785bc9e366cebe5ba79277f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76dbabda0ac0a8ebee6b98e1595b2b2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a0618e7a77a53a5ce1be2b2d853d43324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2560a97d1d893bbf6bc0518d4ceb58c1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e6778b7801c2e388bb8f4470e87de1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7186339063b7064e4d0c33e9e92cd89e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d717457ff5fc64cf3c9f418b63d3790328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789f958420596b8abd43f30168ec0c74329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbf2cd0f4f9e8dcdadb1e66e89e36cf330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3db9ac4715ec1d21572062b03b89c40331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c404c04486800e93e7874065721b42332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5c1e6ae52a2fc6dde9a2c5a20ab117333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7804109a2c1135deca47df7cda74f88f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2907eed53a198644691afd38f1a7f4aa335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d363922c481366dc3f28d376a66040b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e246bff97865c13a93928ebf4cbc891337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17477194e61fb23d2b4098cc922f3fcf338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee800cfbc2cfbf96c3ce531610093e9c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15684c2e3a0b1107f71ec93910f9cd5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b96d941ed1a05cd55b00bcc0a53d709341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dba5ffe17b0059d07b5834d9f335dc0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e23b8af2950d8d9a16ddd88ba3673e0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9698f408e0ac031d9d83f6cf41e0552344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ac6947507d13480f57a6d236aed62a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d8a0778bc905fe34a09483fb3415cc346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fac06166c58e7b4662503dc2b4452b2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2069adf169810360ba3ac6b9854a7a0e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e276422e530780ea858fbd05ed6d60349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85a0e2114624684cea83dbf4c762ce1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7858da411f9a3b9c007b63a03fa3cb47351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0323872fa92936c1d78de8733b85c5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05541ba12412b54ebe0cb547dbf23f3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e4e275f167d0466ba6f9dfe4fb1c44354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03652e53b3eaad27a2d6aa1973726bac355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f995a2361b5f4db421c19f315b1c017356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b62b42d89b21b40042efde527d43be357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27807c3bc3eb850a06d47f028cc4894d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e5ee81a4cfcfb17613d665bd61731d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d34acd3b3013017588f09c1f839c609360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53403d75f72af2cfcea1582e2b383e03361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bde0bf4057badc646d95e5afbbf35f0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15185dd5cd5adc55c244b3dbf3e33107363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a939a4b32e1224551bece6be040667364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd7053ddb669090b846a60e429c8eb2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9e175ecf300dc7aaae13b102cd6f19366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474bf456d852bcb1656d0c67c9ae1cc1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc488ffcdda211db21d2eb084bedceec368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cb3dc188908315123dcf0860bd8461369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57a5f22724418a8bddcf550138dc2d1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8354661fb6206ea34b7bb58326dec083371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f4a1fe57aab78298919321ed21deae372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87091f806c15a85f2e16ff9a3cf7245373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5f50c0fc6d5a1a2af3014d4eb96b96374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ff7f0f85294c4ee322c64ee0cb6bda375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e2958a80fc1fd28870de1e23fdeca7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7ef033efb3ef5b6cce4ac40aca51a0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4dcbe8dc8456127d8f98d9ca37effc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b566d80d37500e9f37792614e8da01379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca677dc6efb05bbb0f5e4af2645731ab380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099fd46403bb08eab8a995840eac6d55381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db03464e0fb312c6972be78bbd17e130382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00cf64790c0ee258b65eb8fd2f377b0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344302ceb7bf81b9216ba42f642f0ed9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e29609710be0647ed476e229b8d8e6e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba5b28fda97541aa342fd3b1ca32c5e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683950c531d8ea05cb993fd712eaae66387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f17e56daae2417888750569be37c997388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcdae9a4c15259673b7a84cff7a264b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeaff194b3e543f2a0a12c40c7fed9f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1e8d172f4ba14d178859a1d07346e9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42f4df3e8964a326780cc149c318674392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59976a2eecb50055833bce79a86ed90393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899332c844f54d088e81a7e8af817f75394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787bc8c6a9d98a7ea48880df91d88d33395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e8403e6ea22decc7931ae6683c89db396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1204917b0b08bc9c981665d777763957397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a8ca80010239782e5d07ce1792b915398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bc1b93a8fd3540418de9b9748a7860399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2fa6f2fe755c2526867775e2747689400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e966668e7d6d53c24c777e6e016b423a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f929741d47ee92460dcb6a936a1a087402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24aaa582aa9f6d3fd0c3a5ded14476d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9ede44a6c3d58595207182c4f0bdbf404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e824fb4cb2a9567d7d69349a64d45991405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f91abe6299117268342be90a8503f0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc400461ddc633bb5b5250cc18a2587407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae8881a30f952bfa580aea09df5b067408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132a58a5a4367ed19be9ea60f34bb60d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5761957a16a306319fbddb38abd6d6db410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7256fb3ad2398fa1ce8ed7291a133c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19d64fe0344d3817d895cd55fa4d460412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb3568cb5b6e4e4c5a4e689d21ccdf0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49579ff1a7e45986e73687322a4f466414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7f9b9cf1b9279369a9d1e031f9d8d1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbea281c48794274e8c41bd6b83ee18416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100eecdb6381eff7d9bf9a4d39ca06da417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518af9bac7fabc299b92d663254a23f0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79b8b60901ed38e870e09f420e43722419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340d214ad93de2ccee076db9d7a7916f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed4b960184531e4a67c92fa10883296421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a9d10d1a86cf591c1c69a74991a2e3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829c24e1a3acfd5d3cc8e0f62d545c50423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652690c739dc203763ee74566bd329a4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2407c38ad0bfa155034abba84715f26425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b46d2ad067408f316b00d72fa469a79426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449111c8d9315dad54008556b3c74776427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f928f935f09ac3b098fde0a4c5cfaaa428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3038770259b16ec9ff8cfcadede15bbe429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9562e2c5523c1567f7d13a783cc0ad23430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36926ec8b1b013ba17b79c73f477725e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac1228757faa1d0d8167a36ebd9aeb7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf693fb135a3ad2ca5497385a9ee51d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85482188a0f5afa6d78a4192e96cd9e1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826cc667623d61aba21ca6c344ed1d86435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee16813367eaa7792689fb94fa9924ae436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4affc4a800fbbda9b1e49f67ff925d3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199ffb006163280f49b1e30732da3ae9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c12f3d5efdefdc687c5343e7c9679e5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82aa5cceace2d1ece60a008792c10b6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8331f739b443424c9878d2c202c22792441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34197f6d6eb002ec7de33ca0e342e1df442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db232ea0e2c3af7486215d6b0267d51443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896ad1fe8666e0d3c3f824434aaab731444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0b1032b37da35eded0334976032522445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b9708602f38d258e3cb7c9dab3898c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d71b465e8b29ff8fb3411266ac4dafe447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f207acd79cc1e9bdde1f215e40f63b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66d58a87615e48df4e8d70f02c5b929449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdf9352d51b96fb6d0e3074715fb819450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17a62a5b7bb0ebda1d099ac7378c852451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec958d20ecc5ab6f0bb9e24a7ed52ca452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b3eb11f0fa603de5200fb4d9231d76453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c477f503c5c41acbe47c927ff404ac454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a635a02c56fa22145b020f0b45ec51455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c4c4fe1e919a89b57c61ecd8afcbf0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e2c04790b39392c4413e5f38b193ab457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89560451f2b97de5945b0040a39e3c51458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385ad49f2bfd41fdbe40a0295e964c6e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a933313d31f5ebe8641bd14ef1c21069460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480fd4e995705f4b8cf19160905dbfc5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e794b9b01353246c400a18107946a4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75d2bc89637f4afab53bd9f50620c3f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b8b631228fad9171751bb61ce5aad3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dddde5e43fd618aee1a343f6e982fc465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3263c5c495a6b8d5619eb77e44b9bfdd466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94593a7f24d8430799fe2ecb88bdbfd1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1771f8fe16513c6541f4dd25f910082e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a951a26eecaba6e4cbc81268bbfac9b3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fb028584ee0e843285937e858da76d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f4a53415b9950d5b04c1cfd76438b7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a19c8459ecf845d78253dd5ff968bea472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd5033458f88dc1ec92a47011a591eb473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bbe996f32fcac2b93b6a81900a4eee474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f615a21137717e6e675de23a694908a1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68996c285e5cef9ec2daf13702c8cb2d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c99b77e703ed8ea8ffac09b0ed5c7b2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb36282f0c651a49ab0016223519afa478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797c0719de0735e1354c422bb3973e1c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7bf1af427ab5aa8cc0e7dbecaf2053480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d70a9c632819a8b9e82fbc10bcbb7a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d665482e8ec489b8e0e78652771c93482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164d290f63c9d930603f040298dccc6a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f628522ea8f9ed601172954a3c394c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eb9755f9809da3058b192a07ad0102485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5696881aa46a88df3889604d9af9f15486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aa3fbdfe7235ba2c9cc32ae6a5f70d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb804dfbaa85180364094afcbd49fcd488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40a12be5aa92a1d1345b60c60680e87489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b21714579550821b20d43125dae2fbd490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c29268a625ffa727c0d0b49e61851c7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06087b51a2520bd742a7b9f0782f80db492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f463d4ecf5bdd01da653e0af2b624b4c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45c01fdfeca8265ff3759fd8c13fc7e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8082f481f4f07a8a5c5c6c494c352d2f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c3220c2c523eff74dad86482cfcbe1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adb556e9984c962d19eb911bd2fadb8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4a874a26c8a6c918bd6499a4af01c6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82a0fc27dba63a2ae6ef1124c41077e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8fa348385590a58374e40e27f0aba4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd8de5df946457f912da72c73ff4057501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c314f72934475b10b065ef57623ca57502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee1f8c92d6c6cf531f6d691a15fae45503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbea35f73f18af6dcdb617bafa35ceb504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cfdc34d7165948f98772d666dfb43d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7609d54b3a8fed1263b9f6dab34ec4fb506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fade7563b606aa27e67ff15632e5fc507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec60383cb2114f0a8dbe377fcf29ddf508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eee7b40f1a335baf95e6f6a3dd2c76509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce3b4368405dcca346d1ae49b564581510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68e3ae71abe51933be3a5c7a783be3b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a24f2d04debcc6059d28d0bd2ac3d27512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e171a49174c9f4faa6444a3fa22bdb27513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95f189e1c041847c9dd84446c1141b6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649e3272671bdfbd055e0fa1ccb799cc515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a68fc7934ef396b7341a6a422596778516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded59ec4660b4d27c2588c57f4fc3671517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419ceac7cf05b882001b7a48f8733f81518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c44314f132db9fde4b92b700bcabab519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360418e84d17dc7d4ae0f8552ad97198520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f67061fd67623a8658a35dbd58a3a8a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff30b6506060c2eabdec830e2573b2e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9688b94cfaa79b4a3f3fd21549e27a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ba5fb1f4ab4daef77c9333607904c3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935be5a533c886655465ae60aea34b67525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477622955dd85548ccab7a8790daceb8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03597cce0fcfe9dfde5b607cfe95779527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ccee4a02224744f3b2aec353325602528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998153b51c1c1b224c92092612d44fc3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4be1556a883b916f4e5beb43419e8d9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e8ed40581216b4c5c871b9cb20f949531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9450574ea36359a5c066d027ae72b1c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0055a9d5b358d08f57acc35285ad90f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bae14db417883e2e24f16870b3dfe1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3ff10d811e3141acc585466a77051f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d068966f8254ac8b7807d76d54513d5c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ead553dd247f88a828ff6de0d3415a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2012dd8ec0ee98b45fa3f2e4c603f1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498dfe4ccabde9004eeb0b8aae76789e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ef2da9332a91fb1f98ac94a017648d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2677e11c82c67c7f57a075acd4b226c6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d7871a6021cace162b092f60f4758c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d34e9e81d212a4a101c1c6eacb3a893543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179b30e622666a1cf5ea39235bb396df544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5453b0b3e5c1d8fa44549a1001298a2c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a843e1f574550d172ec024a1a353e1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ab8a3e282e70130a6f2dcbc741afe6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0dc3d3f54adab7579d7696b6bbd1e8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696ad0d4ea83f24d913e456c72136979549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b451408ef303155588ea072d8547d341550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff246340b94ddb43f71a84271e2b8184551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb398432dbff3ee937b083629d2668d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db04adb032f6b4ab94dfc15009a4837553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8f7f05ab463cfeb7839f2cccb8f6a3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7e55464b6d4e808f4e5f4db39c3638555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b0014bdb296951c187d3887ab4f0d9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859ea664cca2c7b04b6fda5e785420a0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8737ce11d7c76617899d4390afd356e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b852879a6dc41babc1b1879ea89ae368559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78416aeedc1c6c1120c73795e98c3556560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53faf8aefe82a125e4938c35c8bb7a88561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f8782c1363fbb5fc23671d631a40f8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdb3a36bc0e0781978a9980cecd9f62563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7a52fd8b5e1f247f5702f67fe38f2a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ac3d51760d677eb3f81e1755ce6fb8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b053a02074802c50310e04a62153582c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09860cfe9c533d0e8d836e137bc0e021567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b065d10c36d7dc3f6e0851b49bc7122568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0436ba339f366ae33c4542d62a25b52569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2ec0c051778f25c2ba2d1fa3cb7b5d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e226c1e237f7ff31446fd2de90c8a2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e525a8de6cf25aed804d4b65399fc69572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c435cea9f4b20d2af5b98a7d85df95573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3495f814dadd5b31bb958560ef12ef07574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d64738d286e08be13085c0fe77a1da575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01f298976755af4ac87779478c0d224576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fe7dcdbf7301dca6aa998004816fb7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443dbac5ad95fe9cdc631be5a46c42f2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90b6f0035eab69f78038178290347e0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6e14fb1b965b0d9e64194fcddb99fd580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1179c23a60e8ab1e65cb82f3a781af0b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77798f29cfd7115fe4bf1faf3c17dd6a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45574e482b547d88408a8043d6465ce7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d55099dfac28e1fcbb3817bc0c8639c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c8728b28d73aadd9d6bb79bea619d6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d32d91b453fd97dd493fdcc5e8c354586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174d6d99a94b8820d90b65d7b327d783587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d804cfa15086c9c5fb6bc84af115ac588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a0da022c91d5f26c6ba3e610730d02589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5186360a0fa489457fba61ff8dd35ea590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090f19d44baebcb139638bb1018706fb591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d61eb4a82d07bba332b8ec404a1adea592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cbf59486ac1faeae98eef44a802884593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc7639d1bf652883eda28dac8478b0d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b56eacc2a4849ee3897d310e0c1cfd5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0d2e2822a5d675380007e564b6c5f0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250b6df6344bfe5e1b73dd6ebccd0984597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d255316fc4cabbd490b6b9ef4b3267b5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c842fa16494e3ad9dccbc56b2498340599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9d6c080e6ccd4546595a95e534f50f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee72005fafd244b870012ffe433081b7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025af3284bd0ba18d42c4210606104aa602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c2a9e25c6ac2120927600338bdf7e0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee179b3175247f13d7331a8c179febd604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7d9118bfeacc96b78777e9916388df605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12874dc0172ca9ed1be1908881597488606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd494c81cd32b173f52a278f2f6972e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5727b68fe19651b1d9423b3519c14dcd608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3943a121dbc28c130687dae294795653609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5faf851e41bc723adb271e69852255610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e023d9e7b18dc3f6ac5ab8ecc317080611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b339a922e72ef02c8987811408558a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26472c0bca9fe0c72e952964a2bebe1f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026faa25c8a562d2c1f7ad4cf7a281d6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e90a4929eea54e2111781ad8af34632615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a089a3b4a775f53a5581276b498885616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69cd85e979a089d4de71323608c7af1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c921aa733d26c53925a6ea85727ad2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b7e2b5cb8710f35ad883c9a7b44224619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213fcc186e0a5b464795ea4c8d2c85fd620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27c65878e72d38f33cbc7754ebf47f3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372776fc9e8a64531e3892d3df8ae88a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a71c2d414f9eb6b1835dfbf1a36ee6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8a5b22d727475c1d67a63d632817b0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0002ca48736b478db18118557cb6644625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8becd0a19e4fc130abdead447c4c610626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489db70f27108cb8c9fa504ebe3089a5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dddc9d6849aca909af063824923bb9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da4ab6384273777df8c3c66ae964de4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3df16ee89b34e9b1ef8eb2de0e8237630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f698bbf3aebf8b659cfd8261d11a4235631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98d2ee81d19bc136386ac6cb99e9067632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c79f7e94d105279909a3a5adf7cc32633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a450de7a0f20ca672f3c69d103d0c7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbd5ad8b0b6dc3392ca6736bbef4e27635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84de5d1445ce75684965c55cdf18212636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb731df8a6cb19a70bf3965d64dc5da3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f438ab03a6433218d8520f35bc3e7c0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2b394b9ee45ace01001e57ee7ba6c4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083d5de8d4b28e14123b99edef84b12c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5bd92d0a9daf1e91d91062a6d12b22641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ceb25d99bcfa3c02084a667befa70c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7641a99e95a2bb529ee8b86501067b6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e9b363000637c172970f2cf949bdd6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabf4d93dd594f97132228e621c03814645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dd5be3d87791585c6141122051cca5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8428cd63c4eba421bfdd5180b5f4ec0c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca7af5d548f1efa81bf830627112ce9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95caf86a4ce72d74236dc725fe29c284649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c9f3a870ecabfdaa13e2371247ea81650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c582d1e3826c8cd2e718657afc7c2cb4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9bc4019481339251253d6bbd603236652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69c57e81e1fa758debe7a7c0ceae0e7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a521f6d8cd2cc13b97e949b0843655654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe66671da6ef98314cfe24171bf98233655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f05ac402b4f9ff3c1d6e05d65af4e57656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf0e53c57c7d012c7f1b0a465733e65657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e1f12347c19eae833fe6ab1d10ba56658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec14086c87c93578c94a84b039dc040659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aa936cdbc96f0395ba49f76253e628660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4286c8c74feeb2e93713fe2bd5544f40661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3045bb046129f3ea44c7a72b347febb662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6769d575fea81cad9f2d467020b0977663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376f7db44f137c7f6a7c5816c36eaa30664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a42ac9e3d8ce0104d9f879784dd31a5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc335f5268aee4c165b0901ac44a4df666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9725477a91a56957dd12375a7091d965667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0d91745e840336df9701eb029210ff668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ee47debf7eaaa9cb31d27cae9985cc669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a1d08072efc20ab610b8d9cbf9b455670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499fecd6129546b841ad175e67b9165f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cd5369c599eb78415653af219e562c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d60ceedab4be3dc588bed3559e1be1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63445578c1dc336e4814d5ebfda5f587674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790d01dae9ae354012c55802d5eb6600675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68adbe5e4c055a1a0efec7007af71a2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d684c2d4eee30dd0ecf60e723b1ee0f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e75b60413f5318ac18f119d4a91c54678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a138bf57da16df2aae1cc782994ee494679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af229300f44259722c9fd4b66a3766bb680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac34ff9bf2d1e258b34a0cb9522ae3f1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ed485967166cd6807642b51d77f09f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9ecb06e167497fa34ea540d4d5ad88683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55f8ef694d7c2cc4d30dd47a95ce8db684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cd64dba6d3deaade896388009c2ffd685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01562ca0a81e220f220bf9c47737ea2b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b23720e5f64cb8a638cc526dacb205687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60183f1ae692af9c0308fb85bb0bc444688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77795a04c7d87b3b6cca46885757e4d3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20adc67b39e13b57baa5704dedc586b0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7261189aa69452d01d9261b1ab55c534691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981744ba44def4bc67129afede222cf6692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d8697a9fbf3f28b42bed171d052112693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963c2214f08c162d371cd45774137579694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e039f33d6d70a9a7e4f308f4f0af2eab695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da287a13903ea613d5e3ed5c30aa962c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3b9fe461a1cc345c1b06d19b04c718697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8063dfb2ff3573c37e7261786e1604698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5768da696538c81ea9485e0d500b3cb0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bdd41468319af936edb4b3f48b3be9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac688f08f6dd9804ca828d7111f5f8d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f97a657666c27bd9ec02cf347a17c29702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca32bf4ecb65348c59df714de2b5f1d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863d2a88998fbb3cee62195ddb4c893b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2890e8bc0b0476032c5828732b5008e1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c87f08e7b2aa3693a5c16a22c17ab9c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659feb030273e1c5882ed727f91e3fda707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6d37528be058ef85d7c647941c7b37708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f71688432c0ca7da09686dfc17465e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada51d165bf2e25a395b82f2a4e7d492710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565662fb22d0c58b3e33e61822f65c41711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3060316b19613de3be4dd90e11e01a87712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b74aaf60dac64bd4a06007bce5e7930713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba45f7fe8839ecfe4902832a4ee0764714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d8b39c77545c7650c4832d8943361f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e742020dfca9a93920ddf9886c13f41c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedf56ed75e2974f1c85641e74434460717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99543608410a2f17c0c6e788bc626af718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aae800ab49cbf0b552e48cc26987f75719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd21d32c7eadcb2eba28d3aac7e006b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13955ef74964da579a447e47d1972f7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1a4d244dd5b49576fa447e42d07ee3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da656dc0e81d5907f013ff39ef4d54c4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3848c43bad714a9946d878371c4404724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2015862f9a91c6b4fe79e173c25fabc1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319580502771cfc8248aed7ba4284fc3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf23de9f7a4c2b48b5987a9f8f6a3181727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3336f43c67ced4be8685063e08179e15728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c880b3062ea103809643fbd8bb708866729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766e4952e8b31273c02089ce70f5f7b9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127f9b0881d54de779aa5b5bfdff2afd731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842b7d8df0120dd2e7d65127f5637a47732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36a738205eccea02b28ebbfa842c6bc733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73ee425255c658b1a524cc410f16ac4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17c9abed95e266c6fc46c1f2986a88d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0431e5289e001254443a2074fb29c5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c75eaaa7ef2ce62903161c3c7f92290737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54962dee2881a370d0be7b9b45669782738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76946b196ae4644742da5ba874ac23e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cffa7c358703d451b013908c771b1d4740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781340372f98b2adaefb43c241f68705741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05f6f3755a516e9285a3fa128fb1a52742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfad057e18d4b55de1013c69b589070743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f43def1b00b91957cf50f595e6c6ff9744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d21b8652557ac7778685417fda1e56b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406489bcb1ab715ad48711bf3c68d231746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3654f11a8a9b62ab90d15b947670f300747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74d04a4ab4f55ad1bc788f360f3525c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc41dad9357ebf3b9064c01b933683c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9a61273150503b77a1b8f782259629750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2619465042b8cb54a892c6b6a18dcc751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3008fe2e67d29f7a8b7d581361ffade3752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087ae05fc3310c1c333325dc4d17c161753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1952dfd79a4228861cb1f7dd6855a6ce754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015bd2bf4824b4ce7205e566d969383a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1579dede1c5b8abf8f129735c035f8d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d5b865abf8b962e811fedabd5fd059757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e5f07e317ed96c1038c799d7983b71758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3ef8f724709a2ec044a40b11f19bbd759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>