--- v1 (2026-10-09)
+++ v2 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541e25a941e47c557aae6ac3b95de9a01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c33d38e9fa028370bf2098502f7ad6c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb2d7b4ebe175b63b02276ec0c3bdaa3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec59df340742e2bab28ed439b5185ff4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bb127e4a71a682c97bfa8352c290ba5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec1611b5003c95503ebccd68e5057fe6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf35471b27a66496e3def74df403d6be7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83edee00ce03cc8d46c0b164e76333c08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd05c73edd9ce05603e67fd2e07103de9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2263b4ea040e20cf1f30b28f227ffff010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c2a58fc38e38ef76fe386765b8fa0f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048e7c0058452a3e25dd27b2c3db7cef12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c3af8cb53ba377077a7abca0152cca13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a2ad66c381f66d513087399f68331c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e323bf8019138cf1961011abe59cf7a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00200c652e9df5c3b7831d8edf2532ce16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d299564537bdabdd208a34fdc04016db17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef02352c5781b53f651cdf9743b96c718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b890758c22e06f0e86aeafd51c4a6a5d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6108e35dd3d8cfa936db2b9dac6382ea20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9559fa0a5be3850c59df7a8556a7020121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b5e5783c145b78730ea87504e285ae22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34ac9d1ee168c9fa1e147a93d7ea88e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa626c4a351fa047a41e8ca95d423ca224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46181e1720d5b170811bf86e4c5d529725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17947794a6e496f43800b12a687cb7eb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc68b3748d005cd93630def71d944fa927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876d2861f15f6ae10401f182b099466228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edb97e4e9d9f3a7d67c5c99db28748029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd8c2aecca421e8dc56ae834635f2ee30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ae4fe9c67166bf301811986926145531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439c6d3623a63208a7a85f4c4886fa6232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4bd9cc015f322fee193c4c6b4f549733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0746880c1651a110b8900a4f8b561634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328530203ee73fe8bc201b5044115b8035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c096853f3507a909d6d9665980b86836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5090aa3179756d981f2e2aff888e432637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9252353e72821772bd0f56d9938f119d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d047b69725824b7c68c2787be5966f339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087859c7978d4a043449850fadb693a140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d2c61d2b909e91819f025b29353e7041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865445b867cf62950a67420d4144c07642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae05b23a22c9c52464dd05ad1206104e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e429c96e2c9c8b9c2fb1483729672cc644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d034e35b505492d80520b73225cb1f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df32811d23a604177a2a594ac0c11a0646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383c5669aefa364261ff341d1d605a9847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3802a3d854d06fb86580324b2fbb24248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a0fa8ae8d36c69f988d2623b96fbbf49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5ca62640e31ce72d897fded903f20950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59617528929b66552332be79a2b8b3f451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674d6543f538ba79aa6bd6bd6c4b182a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98c9ba3c2ef57b81dd8f1936810f45253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28361948ffcc1996d58fce0ebf5c5a9954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0cbb448106b0285fe3be91b843437355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffc460f82d1985f68710303c53c489656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef72d03380a8e64949b5237c42fbaba557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53009fa59ec848509eb19fe6bb9abe0858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afead4f0a117c988dbf452ba710048359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c3ceff616ce0051f8edc4a84eeff9260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35db62e947264dd29becac7f1e1487b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32bb161b66bdb094bea8f0c948a13c262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37990a43da42e8e28a0f1efbceec915a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c3971d305c73f4301fb9aafa5c8e9964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b826abfb75957eaa36a02192f5e7dc5e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcd349a9808a0ea30a3c05e638442f866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7781d25a1ab53108034338ba5de1e01b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340eacd797bf029062632056d8fd38e368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8995e1e0d42a05f2e5656cf293ab31669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272c722a0732a1f5ddb0aca0f111d44b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbe5765a22678d8f25e3428067e5f1571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cb9b6aa1e9601259335e32f31cd2cd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28d11df219253ded855aadc545dc4e573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9e04b98051dac37967f909e5ad03fc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a13930a144a8df5b58cc4bb6d0bc49a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbd84464244a0edc74c3a7fefd0892f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d67e1664f82ea52f79750d9162ecde377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922beddd516b1100f08299d61e5665ea78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbfc405667c1eef76792cc2c4d53aa779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b6dc74891bb72fe8bbc06585c62d0880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e44df776b81c8daed46d0fc84ca605f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50549dd7a379a436b39040bbb1bf22782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdee23b020490d00c96c21de71687b0b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df74bbf5da3473f3fa3890c35c0299384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78117552230051aaa6ff7711c8e0f0eb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2066ada6f8186a00e07ca073087aa02986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a9c6ba69324c055ed04e25b7583af087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438f7da3a102a76beb7dca759dd3520588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b40ed6680093417bc5a946996cc0a689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b25113d7d2ed0ec2f7c8c56bf122d6a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aa332942b58aa7496c701ec6a4fb2891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073a56b665600226e2ef52b45b4e6a4b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205c21e41408f80d71e28f88924bef5d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e61297b5ee373204658377e2cd7229594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a375e9755cd53fbe4ddcf90d6aad577795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47890962e9de59c36cbd8da1172a01e496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fd44d026427a0ccf4ad697f705088697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9cde2c29799b27d161474e5abad87398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bb56eec5b15ea5f58d08298e38564399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d84bfdcb8e27fc29c27672e30d398dd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b50f7bda140d9e7bef325ad5f62bfc0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a612b3634d21c4ce3ec4acf941df99102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ab919147ab1cb7b83415ec7518c9ea103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85d234534d3ad2702ed1107429088ae104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327fa4f4e51589a9c2a334b61bd90e9a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a8ba2112fa32db3ee22256b66fc77f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b911a255d5cb52691024aef753e89e20107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdaf89396579f4f547bf7a3570b40b6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5477882c9184c105859594be77456b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858f86c32d2742eda8910f73a2160336110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5118988b648f48bd75f31c681b4ab1c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e9e4da9db16f9f2a077b95daeaad2f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c94486406e8cb53e7166c9b3cae917113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3c50c06a3b51a4c3ff79467639fdec114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6c499a72dffc0d930b8f892f9102c3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216befc360671f7d7a6bbded6ee126c1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb82c71c6c4112bacf8a460e699b27c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf5c3fea0e3f23e44c43f8b2dd593c9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630516bd6d098e132f6d6f64cb43390c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf5b2dc328fe5c62d5283e6cf77cea6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14d4234da2900f36c230b9d8fe9df35121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3b591dcb5bbe0ad6f0648d70071ed0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aec3c3c87c928ab5c69a7cbd6351bd4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cde35cb2b319b044a89ed00f6b67f0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55693ae75f6975c62c48d455a3b49203125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28e4c7420c7222175d270dbc90f8a77126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadeeaea6dae6d24945a36ddeb173217127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7ef8f2c13cb230122585511f50c59c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506f636c8f7bd9054b9407e45098160d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d560344c712cd2ba506086634e979eb3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0ee84aba188680af231125132f3207131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa00ad0a0a7ed004a18060d15a1d75c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419ec9320cc2800684b5860338b5608e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11de1941c243c8d29eb924be15a98ab134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335be778aac8a2de83e27a0f7fbecb53135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae42fbe09f73cd3b98f6edd8868d5950136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0dd1c5d21b42f7db809e4cf2da7b3a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09facd90e53f873fd70c8bf92f43bd90138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf88e5b8c0eb87c6adb34a38abab8e2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc8b5ba4a73eb3fe40a97fb217f8438140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d4ee3e6b3af1a2035881ef477dea28141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35141ff4298a13fd3a27272a3b9bb7e9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515a345a7125757e9b8f258a39e6790b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450dfdb470fda45e437cf0445c1b2f1d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e0d0b1dcce387d587eccadfb6dac7e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b685026cfb444d74fb1f8895d19882146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4f966091f61ec6ca90c74909d9f98c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734aa5077963c46814559fb565e3a59b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f8fb8caefb39ccd054696394aaa2cb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954c4737735f20a63345e05719f4043f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0183e863c07fd171e40e850182013a1d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da5cab1e11bd77ebd719e6e2df53394152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c470a8b9e8ca9ab267afa92f2cf62640153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57884184de28913fcf0cd8179d59555154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36586ea46d2cb4e60ee828ab9d66748155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293fc28aca5db8073dbf32fbdf67edf5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97461b715df075051f84767a362caa28157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d6352aa598f03724020123259a1e4a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaab0c742b532390eb6100dd3e0de94159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4628a974a52cbcc2cce503fc770afb93160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513fde80faecc88c077ec7d1e7fd613f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06c1f6f6c2d26d3523e78954a1625ab162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeb92836a24f6ca4fb728f27fdbd2fc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f46beb3865d4c633d5f7ae6a14cc0ca164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e7b5f7672989c567cf43c5f7fcac9c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceb9928b559d9b67dd89577449a5f7a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b372fcfb94f66e3ee916bf7bbf55f0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0e71c7f36ddfd6e32e94182a28edf1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade3414fb3718bc2faf0906b40bf6e1c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87646bad68574c7f051254fc7fc239de170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b8174ce0c3f0502586be3fc40da19e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8de2ed685201a19a83b086427e132c7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3417ea161e66b4a98e85f0caac3ba9a3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6cff4bb7b4ae59bf8623d114d5849a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a31145e603619bfea33cf27f1633d69175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74051a2c18626b59ea12dce3ef051213176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad71cb931cdee738f4dfcebfa0ca01d9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1e67bd24ec4b3f619d09381bafdf4b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acff08832f6f6ac0a9a37eadff3b9d0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e9381d2eeb50329bf1bfc1d7b3e4fa180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaf75fc2341e479601730cdbf29f65b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d9c651eaa63c2dc4bea1fd482a6639182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8dba3fec6b8c214d0fb8ff5afd320e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1288d1b0fb5e1e3e11c07ae6ab45a5e1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52884a4c670881811be536f221d0790f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae575c1e4d8d15e6498bb6686921f7c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91665bccf88728d9e4a24052ba6d4f42187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab42eb37e4672fc9b5bf65e7c96350a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e20eebb621ffc718d32b819baa8350189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57841715cf4632b77c5671faa778fd8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d43c3e1fe458bf55e5cd193422c726f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3cef3f45d77b5d76349d0b234d233b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d449dd73b7c598dbff4ae589c686e15193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097c33a23f782808f9ba125ead1a16a8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bba90ef224279d35224f27937ce80f3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458d8d895e5f2cb42579fa5f39b8d04f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2330362c0f65fc2d972e44fc17badc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b120ef9e24814f39d2e58770963685198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05044ce96afa43a2d11424a31d9654e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0c9e8fb221654bafdb8fdb95d59568200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d2f1b14464c5643814ee47f9ae2c34201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d0938ae748aef594efeb88b1fd4d76202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd3cc28d4367f97bfc9961ed8c1d481203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe921b70f52545f815859bb5239ba94204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1195b7eaf5ae40fffdde27b0f418e52a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96a003e9e2f1628f575fd16cf00e53c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af89f02073f5650620e5dcc0fee8e85e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa4c3eef30c4d343d60ef2346512914208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bbf5d02511545da3b071a5d06a4c71209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3db276cf22081a887392efeef6c351210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01284d878d763330644222ca9b422afa211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85610ce8887dea6766a47e118385492212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c2fca99de9d181e548f04f5a102feb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c24f87fdc0bafd8b2787eed077f24e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f379d545c19cba2076e9c2f40ee8b4c3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac528930f47de8d5239ca92a153633e3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf069721b67b1c5df4880f00669489e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d373ac3e6085af956c464d394eac818218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a83a106a8c839409dea81a26ce2c70219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8c8b27e599335d77e900e292e82fc5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d0c635140ab0294134019a6317212c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399b473800b4707f99d0c79d6612bb5f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470de36c68bcfb4205cc94e8103e9b20223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53af07daddf8997aa2c478a8b2fa91ce224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9303f64b280fcb69498a4678f8ec4450225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe138d4fc708e6a952e3378d6e96af08226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fcc26c38cfccf44f1ffe06269e7352227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5826f9deb40d8c894b1bd348b0ce738228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a009fab24fda3793d1cd2a2db81cc7d9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b796ab0884676970e70471f0e62a7ed1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b973bc90e885b5dd7caffae5883d3d3b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799cc546bbad10a0d8407bccf31128f7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf2e0835c5992b7e21ed4a07744d9b1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4fd30cc39fadb989c9bba5bd4859af234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eacbfbeb461b430c46de6dbe8b7154235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddef476eb60470e9c246a8751c63e0a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623797ee478ae7a862616856f89c4b9c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140269903afa8a1838158c3b7c748b3e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7437a760890807032b4bba557c6dd8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25656181aa22c2d2cb955225d55dc802240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608074758788d785db71899496ac557d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dbb152e8cb947a5e38c68b6eca3dbc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387128697b6538a8bcec5e0b14fd26e1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e91e8d5e71c60a0721e0d3fbb35383244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1f1fb1bf69f0f8d4af532c0f4a2ca0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4cae984e3bde11d8f4d226cc99cd95246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e957f1336eb6005d65aad2f895e319247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806edc9d2d046aea878ad2097052a4ed248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0a6934e92df98f7288812e43de68e5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0e7dbb33e593c2c287f71106609fef250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689283c08162f42efedd9d482434427e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9803d09cb930881c9eac9d1532ce09c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eee834022fb55cee07ab63d1ae54e9d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccad7c67ed9105e7def2effe8f54600254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017a805915a7f978238bca73aaaa4516255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc128e2aa42f3da1212b8ea90c31d6f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc288248b072df9a009c6a43bcba2d14257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d029ed7c5b33d17924149e25f9dcfad258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcd6acb3dcf504084323d90bbeb826e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e6128c89bad17f9db0736876fc8bca260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427b88fd8e44cf29af651fce5d140e76261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f223a3ae1468bc5d7c937fc694495b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5289979d56951ada0197c8a381f21b03263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4583500b8a6f2b7282030eee65353f9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93be2f59b6528f856b3c1f4d7820ac5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d31b6a9e1a5dccf175d27865b45f910266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c746aeae3fdd03e42968f491a9f7b8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cf2b38c88be5c530dfca15cacfc8d9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994a0c1b5c251cfc4d8ca11e762caa45269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3ae0a050b969da6ce1ad235d79cff2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19697a0a9a92ef760126018fd103e1d2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b10679dfd2c842a743cc1af543ee9b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6728a3d04c35f970d29c15fad69e3f8d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe49c16d83dac3a8c6f3d6bc44cd70af274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3828bceb62746a1d5c9bf2e325662eb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4223dc93a8d7857e04ac8e38171123d6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3163ed37df438b1e48555dd37d3020277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e3b0a043d2df2572a34c5f6769bd7d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9365d2742406eb9b79c701b2f39a72e4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694447c1a90d972538d4059a3c195fd2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32b75a540a6a15f2422dbceaacd72f0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a96a0ccd7f9aa2a77a00e452f205e50282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bd954d2256881b5d423f9956dd63b7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650c9c1cfe97df3504b4b29355323401284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc756f64cf43285ccda1185483fc4778285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eaff4e07802a83037fb2c4575ba516286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765de6d578d662a7e78b8be36148e554287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0cac363773be528a3b56d5e6a811d4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6729050a3af37ec5d63ef86200caf841289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053995e2f73e496e159c4365dcba992e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b0e2fa38c1263004a4007e0c1adb7d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35175344cf9ae04e81031ce3007d364c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed58a0e6ab9334515df1058b1a5fef4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7559f3dac63eba03509ac9a8c60269f2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0aa90e1e5c95a8f39bd8c6138d1038295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0379ad870e8a6824d55a54aaf9c965296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f0344f936a6091fbcd8a31adc752e5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df3bf6ee1472844eb72f1c99321f12b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30f8c7ba8f419f9cf8c2d373ea9f556299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617abc20ca9674252619e3b8d71f6252300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1642cae9af396beb20c7e77212d28072301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbc52391df8923a307f71991687d6a5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36eea7973c58bbd0965d5cad6b2ecb0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245c3427fe3f493178b0f3fc2d2d0f1b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceb9b2508eeb7be65881b181c0b843b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0824387b73acbb960b3a5525008ce14a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0909b5aa740ab001ecbedb4ff597f817307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870f9a4e177b40ad5cc3037777f18aff308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d799b59f8192c7d67c7c14aca3f3ffb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ae46c22f6a7e6031259e4dc59ea45c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f5c5dab610d6e96c0149deb8b19dac311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bd6d77e0dbca172b0050eda9071baa312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f15d88fc42ba0e29e200fae25472985313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76cbe541868043d357e9ac9dbe99c41314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad5365d8a0591f79b21c034fff46549315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5932e9957bd66d2a228f3c228a5574b1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277bff63e2d4bcb76d194104c8844c95317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740a03f15871d1bddb77c4f9450a8b82318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7381dd42b727f58d87b3bb88fa5040319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3359f3ef0b1bd56581fe0ee158ce3d25320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e91d8385c6879098ba997f6607e89d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17932fab5785bc9e366cebe5ba79277f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76dbabda0ac0a8ebee6b98e1595b2b2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a0618e7a77a53a5ce1be2b2d853d43324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2560a97d1d893bbf6bc0518d4ceb58c1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e6778b7801c2e388bb8f4470e87de1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7186339063b7064e4d0c33e9e92cd89e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d717457ff5fc64cf3c9f418b63d3790328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789f958420596b8abd43f30168ec0c74329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbf2cd0f4f9e8dcdadb1e66e89e36cf330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3db9ac4715ec1d21572062b03b89c40331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c404c04486800e93e7874065721b42332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5c1e6ae52a2fc6dde9a2c5a20ab117333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7804109a2c1135deca47df7cda74f88f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2907eed53a198644691afd38f1a7f4aa335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d363922c481366dc3f28d376a66040b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e246bff97865c13a93928ebf4cbc891337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17477194e61fb23d2b4098cc922f3fcf338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee800cfbc2cfbf96c3ce531610093e9c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15684c2e3a0b1107f71ec93910f9cd5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b96d941ed1a05cd55b00bcc0a53d709341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dba5ffe17b0059d07b5834d9f335dc0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e23b8af2950d8d9a16ddd88ba3673e0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9698f408e0ac031d9d83f6cf41e0552344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ac6947507d13480f57a6d236aed62a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d8a0778bc905fe34a09483fb3415cc346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fac06166c58e7b4662503dc2b4452b2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2069adf169810360ba3ac6b9854a7a0e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e276422e530780ea858fbd05ed6d60349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85a0e2114624684cea83dbf4c762ce1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7858da411f9a3b9c007b63a03fa3cb47351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0323872fa92936c1d78de8733b85c5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05541ba12412b54ebe0cb547dbf23f3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e4e275f167d0466ba6f9dfe4fb1c44354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03652e53b3eaad27a2d6aa1973726bac355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f995a2361b5f4db421c19f315b1c017356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b62b42d89b21b40042efde527d43be357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27807c3bc3eb850a06d47f028cc4894d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e5ee81a4cfcfb17613d665bd61731d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d34acd3b3013017588f09c1f839c609360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53403d75f72af2cfcea1582e2b383e03361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bde0bf4057badc646d95e5afbbf35f0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15185dd5cd5adc55c244b3dbf3e33107363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a939a4b32e1224551bece6be040667364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd7053ddb669090b846a60e429c8eb2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9e175ecf300dc7aaae13b102cd6f19366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474bf456d852bcb1656d0c67c9ae1cc1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc488ffcdda211db21d2eb084bedceec368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cb3dc188908315123dcf0860bd8461369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57a5f22724418a8bddcf550138dc2d1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8354661fb6206ea34b7bb58326dec083371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f4a1fe57aab78298919321ed21deae372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87091f806c15a85f2e16ff9a3cf7245373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5f50c0fc6d5a1a2af3014d4eb96b96374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ff7f0f85294c4ee322c64ee0cb6bda375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e2958a80fc1fd28870de1e23fdeca7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7ef033efb3ef5b6cce4ac40aca51a0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4dcbe8dc8456127d8f98d9ca37effc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b566d80d37500e9f37792614e8da01379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca677dc6efb05bbb0f5e4af2645731ab380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099fd46403bb08eab8a995840eac6d55381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db03464e0fb312c6972be78bbd17e130382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00cf64790c0ee258b65eb8fd2f377b0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344302ceb7bf81b9216ba42f642f0ed9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e29609710be0647ed476e229b8d8e6e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba5b28fda97541aa342fd3b1ca32c5e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683950c531d8ea05cb993fd712eaae66387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f17e56daae2417888750569be37c997388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcdae9a4c15259673b7a84cff7a264b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeaff194b3e543f2a0a12c40c7fed9f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1e8d172f4ba14d178859a1d07346e9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42f4df3e8964a326780cc149c318674392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59976a2eecb50055833bce79a86ed90393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899332c844f54d088e81a7e8af817f75394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787bc8c6a9d98a7ea48880df91d88d33395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e8403e6ea22decc7931ae6683c89db396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1204917b0b08bc9c981665d777763957397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a8ca80010239782e5d07ce1792b915398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bc1b93a8fd3540418de9b9748a7860399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2fa6f2fe755c2526867775e2747689400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e966668e7d6d53c24c777e6e016b423a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f929741d47ee92460dcb6a936a1a087402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24aaa582aa9f6d3fd0c3a5ded14476d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9ede44a6c3d58595207182c4f0bdbf404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e824fb4cb2a9567d7d69349a64d45991405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f91abe6299117268342be90a8503f0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc400461ddc633bb5b5250cc18a2587407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae8881a30f952bfa580aea09df5b067408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132a58a5a4367ed19be9ea60f34bb60d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5761957a16a306319fbddb38abd6d6db410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7256fb3ad2398fa1ce8ed7291a133c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19d64fe0344d3817d895cd55fa4d460412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb3568cb5b6e4e4c5a4e689d21ccdf0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49579ff1a7e45986e73687322a4f466414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7f9b9cf1b9279369a9d1e031f9d8d1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbea281c48794274e8c41bd6b83ee18416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100eecdb6381eff7d9bf9a4d39ca06da417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518af9bac7fabc299b92d663254a23f0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79b8b60901ed38e870e09f420e43722419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340d214ad93de2ccee076db9d7a7916f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed4b960184531e4a67c92fa10883296421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a9d10d1a86cf591c1c69a74991a2e3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829c24e1a3acfd5d3cc8e0f62d545c50423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652690c739dc203763ee74566bd329a4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2407c38ad0bfa155034abba84715f26425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b46d2ad067408f316b00d72fa469a79426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449111c8d9315dad54008556b3c74776427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f928f935f09ac3b098fde0a4c5cfaaa428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3038770259b16ec9ff8cfcadede15bbe429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9562e2c5523c1567f7d13a783cc0ad23430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36926ec8b1b013ba17b79c73f477725e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac1228757faa1d0d8167a36ebd9aeb7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf693fb135a3ad2ca5497385a9ee51d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85482188a0f5afa6d78a4192e96cd9e1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826cc667623d61aba21ca6c344ed1d86435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee16813367eaa7792689fb94fa9924ae436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4affc4a800fbbda9b1e49f67ff925d3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199ffb006163280f49b1e30732da3ae9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c12f3d5efdefdc687c5343e7c9679e5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82aa5cceace2d1ece60a008792c10b6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8331f739b443424c9878d2c202c22792441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34197f6d6eb002ec7de33ca0e342e1df442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db232ea0e2c3af7486215d6b0267d51443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896ad1fe8666e0d3c3f824434aaab731444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0b1032b37da35eded0334976032522445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b9708602f38d258e3cb7c9dab3898c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d71b465e8b29ff8fb3411266ac4dafe447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f207acd79cc1e9bdde1f215e40f63b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66d58a87615e48df4e8d70f02c5b929449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdf9352d51b96fb6d0e3074715fb819450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17a62a5b7bb0ebda1d099ac7378c852451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec958d20ecc5ab6f0bb9e24a7ed52ca452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b3eb11f0fa603de5200fb4d9231d76453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c477f503c5c41acbe47c927ff404ac454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a635a02c56fa22145b020f0b45ec51455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c4c4fe1e919a89b57c61ecd8afcbf0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e2c04790b39392c4413e5f38b193ab457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89560451f2b97de5945b0040a39e3c51458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385ad49f2bfd41fdbe40a0295e964c6e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a933313d31f5ebe8641bd14ef1c21069460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480fd4e995705f4b8cf19160905dbfc5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e794b9b01353246c400a18107946a4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75d2bc89637f4afab53bd9f50620c3f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b8b631228fad9171751bb61ce5aad3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dddde5e43fd618aee1a343f6e982fc465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3263c5c495a6b8d5619eb77e44b9bfdd466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94593a7f24d8430799fe2ecb88bdbfd1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1771f8fe16513c6541f4dd25f910082e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a951a26eecaba6e4cbc81268bbfac9b3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fb028584ee0e843285937e858da76d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f4a53415b9950d5b04c1cfd76438b7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a19c8459ecf845d78253dd5ff968bea472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd5033458f88dc1ec92a47011a591eb473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bbe996f32fcac2b93b6a81900a4eee474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f615a21137717e6e675de23a694908a1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68996c285e5cef9ec2daf13702c8cb2d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c99b77e703ed8ea8ffac09b0ed5c7b2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb36282f0c651a49ab0016223519afa478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797c0719de0735e1354c422bb3973e1c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7bf1af427ab5aa8cc0e7dbecaf2053480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d70a9c632819a8b9e82fbc10bcbb7a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d665482e8ec489b8e0e78652771c93482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164d290f63c9d930603f040298dccc6a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f628522ea8f9ed601172954a3c394c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eb9755f9809da3058b192a07ad0102485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5696881aa46a88df3889604d9af9f15486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aa3fbdfe7235ba2c9cc32ae6a5f70d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb804dfbaa85180364094afcbd49fcd488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40a12be5aa92a1d1345b60c60680e87489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b21714579550821b20d43125dae2fbd490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c29268a625ffa727c0d0b49e61851c7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06087b51a2520bd742a7b9f0782f80db492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f463d4ecf5bdd01da653e0af2b624b4c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45c01fdfeca8265ff3759fd8c13fc7e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8082f481f4f07a8a5c5c6c494c352d2f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c3220c2c523eff74dad86482cfcbe1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adb556e9984c962d19eb911bd2fadb8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4a874a26c8a6c918bd6499a4af01c6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82a0fc27dba63a2ae6ef1124c41077e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8fa348385590a58374e40e27f0aba4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd8de5df946457f912da72c73ff4057501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c314f72934475b10b065ef57623ca57502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee1f8c92d6c6cf531f6d691a15fae45503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbea35f73f18af6dcdb617bafa35ceb504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cfdc34d7165948f98772d666dfb43d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7609d54b3a8fed1263b9f6dab34ec4fb506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fade7563b606aa27e67ff15632e5fc507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec60383cb2114f0a8dbe377fcf29ddf508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eee7b40f1a335baf95e6f6a3dd2c76509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce3b4368405dcca346d1ae49b564581510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68e3ae71abe51933be3a5c7a783be3b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a24f2d04debcc6059d28d0bd2ac3d27512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e171a49174c9f4faa6444a3fa22bdb27513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95f189e1c041847c9dd84446c1141b6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649e3272671bdfbd055e0fa1ccb799cc515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a68fc7934ef396b7341a6a422596778516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded59ec4660b4d27c2588c57f4fc3671517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419ceac7cf05b882001b7a48f8733f81518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c44314f132db9fde4b92b700bcabab519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360418e84d17dc7d4ae0f8552ad97198520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f67061fd67623a8658a35dbd58a3a8a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff30b6506060c2eabdec830e2573b2e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9688b94cfaa79b4a3f3fd21549e27a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ba5fb1f4ab4daef77c9333607904c3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935be5a533c886655465ae60aea34b67525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477622955dd85548ccab7a8790daceb8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03597cce0fcfe9dfde5b607cfe95779527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ccee4a02224744f3b2aec353325602528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998153b51c1c1b224c92092612d44fc3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4be1556a883b916f4e5beb43419e8d9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e8ed40581216b4c5c871b9cb20f949531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9450574ea36359a5c066d027ae72b1c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0055a9d5b358d08f57acc35285ad90f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bae14db417883e2e24f16870b3dfe1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3ff10d811e3141acc585466a77051f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d068966f8254ac8b7807d76d54513d5c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ead553dd247f88a828ff6de0d3415a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2012dd8ec0ee98b45fa3f2e4c603f1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498dfe4ccabde9004eeb0b8aae76789e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ef2da9332a91fb1f98ac94a017648d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2677e11c82c67c7f57a075acd4b226c6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d7871a6021cace162b092f60f4758c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d34e9e81d212a4a101c1c6eacb3a893543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179b30e622666a1cf5ea39235bb396df544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5453b0b3e5c1d8fa44549a1001298a2c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a843e1f574550d172ec024a1a353e1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ab8a3e282e70130a6f2dcbc741afe6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0dc3d3f54adab7579d7696b6bbd1e8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696ad0d4ea83f24d913e456c72136979549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b451408ef303155588ea072d8547d341550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff246340b94ddb43f71a84271e2b8184551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb398432dbff3ee937b083629d2668d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db04adb032f6b4ab94dfc15009a4837553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8f7f05ab463cfeb7839f2cccb8f6a3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7e55464b6d4e808f4e5f4db39c3638555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b0014bdb296951c187d3887ab4f0d9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859ea664cca2c7b04b6fda5e785420a0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8737ce11d7c76617899d4390afd356e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b852879a6dc41babc1b1879ea89ae368559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78416aeedc1c6c1120c73795e98c3556560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53faf8aefe82a125e4938c35c8bb7a88561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f8782c1363fbb5fc23671d631a40f8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdb3a36bc0e0781978a9980cecd9f62563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7a52fd8b5e1f247f5702f67fe38f2a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ac3d51760d677eb3f81e1755ce6fb8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b053a02074802c50310e04a62153582c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09860cfe9c533d0e8d836e137bc0e021567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b065d10c36d7dc3f6e0851b49bc7122568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0436ba339f366ae33c4542d62a25b52569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2ec0c051778f25c2ba2d1fa3cb7b5d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e226c1e237f7ff31446fd2de90c8a2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e525a8de6cf25aed804d4b65399fc69572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c435cea9f4b20d2af5b98a7d85df95573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3495f814dadd5b31bb958560ef12ef07574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d64738d286e08be13085c0fe77a1da575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01f298976755af4ac87779478c0d224576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fe7dcdbf7301dca6aa998004816fb7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443dbac5ad95fe9cdc631be5a46c42f2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90b6f0035eab69f78038178290347e0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6e14fb1b965b0d9e64194fcddb99fd580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1179c23a60e8ab1e65cb82f3a781af0b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77798f29cfd7115fe4bf1faf3c17dd6a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45574e482b547d88408a8043d6465ce7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d55099dfac28e1fcbb3817bc0c8639c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c8728b28d73aadd9d6bb79bea619d6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d32d91b453fd97dd493fdcc5e8c354586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174d6d99a94b8820d90b65d7b327d783587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d804cfa15086c9c5fb6bc84af115ac588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a0da022c91d5f26c6ba3e610730d02589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5186360a0fa489457fba61ff8dd35ea590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090f19d44baebcb139638bb1018706fb591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d61eb4a82d07bba332b8ec404a1adea592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cbf59486ac1faeae98eef44a802884593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc7639d1bf652883eda28dac8478b0d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b56eacc2a4849ee3897d310e0c1cfd5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0d2e2822a5d675380007e564b6c5f0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250b6df6344bfe5e1b73dd6ebccd0984597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d255316fc4cabbd490b6b9ef4b3267b5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c842fa16494e3ad9dccbc56b2498340599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9d6c080e6ccd4546595a95e534f50f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee72005fafd244b870012ffe433081b7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025af3284bd0ba18d42c4210606104aa602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c2a9e25c6ac2120927600338bdf7e0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee179b3175247f13d7331a8c179febd604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7d9118bfeacc96b78777e9916388df605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12874dc0172ca9ed1be1908881597488606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd494c81cd32b173f52a278f2f6972e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5727b68fe19651b1d9423b3519c14dcd608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3943a121dbc28c130687dae294795653609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5faf851e41bc723adb271e69852255610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e023d9e7b18dc3f6ac5ab8ecc317080611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b339a922e72ef02c8987811408558a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26472c0bca9fe0c72e952964a2bebe1f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026faa25c8a562d2c1f7ad4cf7a281d6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e90a4929eea54e2111781ad8af34632615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a089a3b4a775f53a5581276b498885616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69cd85e979a089d4de71323608c7af1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c921aa733d26c53925a6ea85727ad2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b7e2b5cb8710f35ad883c9a7b44224619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213fcc186e0a5b464795ea4c8d2c85fd620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27c65878e72d38f33cbc7754ebf47f3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372776fc9e8a64531e3892d3df8ae88a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a71c2d414f9eb6b1835dfbf1a36ee6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8a5b22d727475c1d67a63d632817b0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0002ca48736b478db18118557cb6644625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8becd0a19e4fc130abdead447c4c610626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489db70f27108cb8c9fa504ebe3089a5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dddc9d6849aca909af063824923bb9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da4ab6384273777df8c3c66ae964de4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3df16ee89b34e9b1ef8eb2de0e8237630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f698bbf3aebf8b659cfd8261d11a4235631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98d2ee81d19bc136386ac6cb99e9067632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c79f7e94d105279909a3a5adf7cc32633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a450de7a0f20ca672f3c69d103d0c7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbd5ad8b0b6dc3392ca6736bbef4e27635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84de5d1445ce75684965c55cdf18212636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb731df8a6cb19a70bf3965d64dc5da3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f438ab03a6433218d8520f35bc3e7c0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2b394b9ee45ace01001e57ee7ba6c4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083d5de8d4b28e14123b99edef84b12c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5bd92d0a9daf1e91d91062a6d12b22641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ceb25d99bcfa3c02084a667befa70c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7641a99e95a2bb529ee8b86501067b6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e9b363000637c172970f2cf949bdd6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabf4d93dd594f97132228e621c03814645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dd5be3d87791585c6141122051cca5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8428cd63c4eba421bfdd5180b5f4ec0c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca7af5d548f1efa81bf830627112ce9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95caf86a4ce72d74236dc725fe29c284649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c9f3a870ecabfdaa13e2371247ea81650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c582d1e3826c8cd2e718657afc7c2cb4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9bc4019481339251253d6bbd603236652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69c57e81e1fa758debe7a7c0ceae0e7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a521f6d8cd2cc13b97e949b0843655654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe66671da6ef98314cfe24171bf98233655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f05ac402b4f9ff3c1d6e05d65af4e57656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf0e53c57c7d012c7f1b0a465733e65657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e1f12347c19eae833fe6ab1d10ba56658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec14086c87c93578c94a84b039dc040659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aa936cdbc96f0395ba49f76253e628660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4286c8c74feeb2e93713fe2bd5544f40661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3045bb046129f3ea44c7a72b347febb662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6769d575fea81cad9f2d467020b0977663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376f7db44f137c7f6a7c5816c36eaa30664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a42ac9e3d8ce0104d9f879784dd31a5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc335f5268aee4c165b0901ac44a4df666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9725477a91a56957dd12375a7091d965667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0d91745e840336df9701eb029210ff668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ee47debf7eaaa9cb31d27cae9985cc669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a1d08072efc20ab610b8d9cbf9b455670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499fecd6129546b841ad175e67b9165f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cd5369c599eb78415653af219e562c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d60ceedab4be3dc588bed3559e1be1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63445578c1dc336e4814d5ebfda5f587674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790d01dae9ae354012c55802d5eb6600675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68adbe5e4c055a1a0efec7007af71a2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d684c2d4eee30dd0ecf60e723b1ee0f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e75b60413f5318ac18f119d4a91c54678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a138bf57da16df2aae1cc782994ee494679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af229300f44259722c9fd4b66a3766bb680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac34ff9bf2d1e258b34a0cb9522ae3f1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ed485967166cd6807642b51d77f09f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9ecb06e167497fa34ea540d4d5ad88683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55f8ef694d7c2cc4d30dd47a95ce8db684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cd64dba6d3deaade896388009c2ffd685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01562ca0a81e220f220bf9c47737ea2b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b23720e5f64cb8a638cc526dacb205687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60183f1ae692af9c0308fb85bb0bc444688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77795a04c7d87b3b6cca46885757e4d3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20adc67b39e13b57baa5704dedc586b0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7261189aa69452d01d9261b1ab55c534691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981744ba44def4bc67129afede222cf6692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d8697a9fbf3f28b42bed171d052112693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963c2214f08c162d371cd45774137579694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e039f33d6d70a9a7e4f308f4f0af2eab695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da287a13903ea613d5e3ed5c30aa962c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3b9fe461a1cc345c1b06d19b04c718697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8063dfb2ff3573c37e7261786e1604698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5768da696538c81ea9485e0d500b3cb0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bdd41468319af936edb4b3f48b3be9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac688f08f6dd9804ca828d7111f5f8d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f97a657666c27bd9ec02cf347a17c29702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca32bf4ecb65348c59df714de2b5f1d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863d2a88998fbb3cee62195ddb4c893b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2890e8bc0b0476032c5828732b5008e1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c87f08e7b2aa3693a5c16a22c17ab9c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659feb030273e1c5882ed727f91e3fda707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6d37528be058ef85d7c647941c7b37708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f71688432c0ca7da09686dfc17465e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada51d165bf2e25a395b82f2a4e7d492710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565662fb22d0c58b3e33e61822f65c41711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3060316b19613de3be4dd90e11e01a87712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b74aaf60dac64bd4a06007bce5e7930713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba45f7fe8839ecfe4902832a4ee0764714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d8b39c77545c7650c4832d8943361f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e742020dfca9a93920ddf9886c13f41c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedf56ed75e2974f1c85641e74434460717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99543608410a2f17c0c6e788bc626af718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aae800ab49cbf0b552e48cc26987f75719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd21d32c7eadcb2eba28d3aac7e006b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13955ef74964da579a447e47d1972f7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1a4d244dd5b49576fa447e42d07ee3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da656dc0e81d5907f013ff39ef4d54c4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3848c43bad714a9946d878371c4404724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2015862f9a91c6b4fe79e173c25fabc1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319580502771cfc8248aed7ba4284fc3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf23de9f7a4c2b48b5987a9f8f6a3181727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3336f43c67ced4be8685063e08179e15728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c880b3062ea103809643fbd8bb708866729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766e4952e8b31273c02089ce70f5f7b9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127f9b0881d54de779aa5b5bfdff2afd731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842b7d8df0120dd2e7d65127f5637a47732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36a738205eccea02b28ebbfa842c6bc733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73ee425255c658b1a524cc410f16ac4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17c9abed95e266c6fc46c1f2986a88d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0431e5289e001254443a2074fb29c5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c75eaaa7ef2ce62903161c3c7f92290737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54962dee2881a370d0be7b9b45669782738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76946b196ae4644742da5ba874ac23e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cffa7c358703d451b013908c771b1d4740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781340372f98b2adaefb43c241f68705741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05f6f3755a516e9285a3fa128fb1a52742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfad057e18d4b55de1013c69b589070743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f43def1b00b91957cf50f595e6c6ff9744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d21b8652557ac7778685417fda1e56b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406489bcb1ab715ad48711bf3c68d231746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3654f11a8a9b62ab90d15b947670f300747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74d04a4ab4f55ad1bc788f360f3525c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc41dad9357ebf3b9064c01b933683c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9a61273150503b77a1b8f782259629750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2619465042b8cb54a892c6b6a18dcc751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3008fe2e67d29f7a8b7d581361ffade3752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087ae05fc3310c1c333325dc4d17c161753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1952dfd79a4228861cb1f7dd6855a6ce754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015bd2bf4824b4ce7205e566d969383a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1579dede1c5b8abf8f129735c035f8d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d5b865abf8b962e811fedabd5fd059757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e5f07e317ed96c1038c799d7983b71758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3ef8f724709a2ec044a40b11f19bbd759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b041dde452ab5bf548f0eb30784141fa1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f0f5c1af255940bba83cc05ceb718d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5273d60a3eda5a60adf96ae5805323f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bf902a429be8da95431eec8c390d254.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5540a86081b3f96654e83d77e902ae5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88757d481d40ba87ad2b83185b6f5186.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f80177c45598981d3a8ccc95bd22c0f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1e2a41baab9df95ef60c0401c4d9ac8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478dca2bd4d173c4f31e1f6a74c37bfd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca3128d8d5950d1c1e62f72dba7db0510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4da1b03fbc21f50b2c97e5b45fee1211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec42252b214e4447083a4dd60f38bf5b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac26512fc0c7625cfa91a55b4de971913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c19a61d2fac4212f6304bb06feff4114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f617037d648b4bf1595feeec9d4a74b815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af82a052c429746d8a01773eb7b6b81e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a636e0b839c8bc7e955fdb7737bbf13a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bece0ed253f65de19ad9459a03a658918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9136bd3ba2abd68345a5fd0e01a5530219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1356a151cf3fde14d802465df0d1d6aa20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6957d610116cfd1485a3b4b86aa8bfc721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c0f1da7c749b26616dc7a770165f2b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f6b91373466a68d33da5bd204f445823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1ea5fc535ad1c47e6a869c692c66c124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057f2575f6172d6d541a91e65f550a7025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640f15beff3e7a8d5e12dde42d35045426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc284da02ba82e1079269d620179fc427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3b524288e660a1d54fcde48e2c44ef28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cfc1a67cb0207c0cb52666be491f5929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3aae560ef17c7e165bacf88510862030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32978ef8d15a86da163773a48c5d84fa31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131f48c0487fb5fcf5a57164790ca74f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a013637e1deb5ee2fdb1af4ab7780933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276ebece578da7c246d90aefec7e8bd834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047988064ef993b856ba071d824f30f535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8c1d70dec442a14096ebe12cc9b23336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b939869d44a59650d1dc41a4051903037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e1b78ca541c13183e6cfbd97539e8838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f137b645fbb4bb36d2cefea00e3bcb839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16016c71c06b7b0fcf5464f03a44796140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c449cf6977388a7462d723ddad34771541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1050967e6bffe3a74c7f1f47e2fafa9242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69b033cd93449bdfb895dce8a622a9e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f998932e65cd283ae0f553f17398f31544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4e54cec33344225ea69e422ccf6be645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77d48da9a1c1037f0b1d22c53b9679646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8537d7e086f6157cb3634361ba42d02a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9810c6bcd15165b6a48c57ae713aa4248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0f31834da804d7180212aee1aadda949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8f5851c5c19e7dbe12b46ccfb2db1f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ce04bd785c8fc88aeeb82364d49de751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80ea27ea328b2ed812210b123aef46e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4811aed62213ca77f3b6f67a12c78ac53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7513bc7b97cc6434fbd6bbd4169ccc654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c7517ddbc40e9cf7c87654e94b7b4055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13cef004a46f72c507e34d0a76bd4ef56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f6be4ea80197d7e223bf80fc4646fc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af98ae949bdb575849fbcc1a028ef58e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20846f109e26282ff20943cca6dcd3d259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233151218ee4c41c3b55f00d6c0a2e1e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a01a093b482239deb82f43b5a4584861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23d8ddefc90eae05b04becbb6bce6bf62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4df66ec412caaba77e0ad8816dfe6d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d5b47f26c46b494583db9f5f260aa964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153e4d6094b8281155c2f2e7100c9d3765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab5588024d2e19446c959f1459d2ac666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d350e0622491331b96d7653e1be68167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59fcf812d0791665e7261694a45f34f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a80ddde52e3306aeee4eef2006af22d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c53a7dc41e1fa8ad1eed0dfd385b4d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411ad9669da89da87e7da5260e2167c671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800c674195a1c4aef51d2c18fe60f49672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3068caae78a6c5a0c7d1b4635b7590b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ba2d3938b4e72ba75a5e59f4ea1aa274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac24afa8bb1fbc3201912665925102f975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dac5c0ce83d3a875bf62fe2342d7b976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2293645fc58c035e5021eaa31d9a83ca77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addfc838c95e7e9a143f3a1b591c99d278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a61d271b6b2e6ec256d7a5f4cc06cdf79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34db780874a94dba4f52d23fd539ea7d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc7a52b6eeaedb5878923a3d46b06cc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93efc2e8228c43065006ee3b134de70182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57649d91bdab423330bf5e1bb2d2af9e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7cccc34d83445e87951506cc246c8384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f843dc99344920fc6836bd6877312785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2f8080224dda88b2d3c99d73b70aa486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bade2817a80283e25384db15034464c087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b449a12911b9d2b19fd56a5dab0db48788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f123c2da137047840193d4ad43884df989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dcf4b7485280ca4ec7187fb15edf6290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798ff65e2ae9dafce5913159b3af163091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f40ed0444342e15e704ce9ee7e79ac92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6344522274231e3b480ffd9ff979858493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ae681c72e168f2211bfcaecbf880a594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4483778e11ad5c1941e7386d6aa7213695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c1c9038bc4698a80356cff21e173e796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aed5ebebf0082963f075397aaea31197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec43b55b9526bbeb684d90c44890dad898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8949f00063ac935d6ed02dae450c3e8599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71ed411ea296834211391a50d409a62100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1603224e0b717c9c0aa9f94b6ba82321101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be499a0ed83266d07a472e3f7d47430102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f98a7e856f2fffb12ce295f880e47c1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a091cc89a69881824a1b42defb7d4292104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcd58f6ff8e71ca34321b770c2224e3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802a970a0ea271362de125978d6e0f66106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754c555a97c01a9ca8aa661a014880e0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81be3ba581450558279dc6b4d0ea9293108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ca40e2011703cdd108bce500df81e5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b00cf0d2608d105f3d3108498d9cdb7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2525dc3b70c2774c1e30be40a713167111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f71895aa018bc8bf56775549a61b6e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5614d583c9e6c5327a43896f633461113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af872d6b1539c3ff28bd2d20d0f7fc3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7540d2017de2a696fefe60f786e4f30115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbea7e7b596d0fcad1d702c4ba471d3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8958566a85e76e02bf168eb0881e030e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad94dd86d0f0041e425637182168766118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2953307d8a757a329ec5aedf3a7275b9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a5cd3f9355a4ef2c95bfc7ec60acab120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce8af687e46c24e617558d1ec99794f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1851939bd0ce88354b89bd60c6f6a845122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9224a957d406caa629322c6551aaab5a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed90820ead34e6b0e09b3d13680e12e9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06ea80844079e6b7ccb3bb0554b3554125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5356b230837a6873037b554ddb1699a4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58413f717c10710246ff014b54e4e505127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dfead9fcea2eabe5901b907ca42ee3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78c347ced4cd36fd49c99e612782268129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65b174bbe167d9aa090162e4f769074130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e46a42cb85cf5a25d44853a093d5c8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adde3a75b9f8867c456c499043280e59132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9481bbd1e44bb25a04b586ed75477528133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aacfb324ffd53c0fa843a56e62cca19134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfbf9ffcd7e3a09c108c4fc07782a95135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a90d455b61a7b005f524ccf36893771136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2fc4001d6116fee906fc5c660239b6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bb5668792ced97c520dd9f464d6670138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0a7ac8803538d405c5fa9a083d9276139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454ca756446b3daef0f9d3a3f4dc11bf140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefb616c5bd1ea8ab3654b243279bece141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862bb2fdecf2343758afa21ab4f35cc2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c0ee0ea6da146e195a7ccfb43b38a0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1d1a04514ce71137a89af0c05ea380144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d577f1546abe827ce093451220495dec145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aca3ff82c66c43e6758e3068928ee2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee10effa57f96d90a3bde6b5fbe1109147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fc6ae17728c04b3a7922b9ec7031a6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bf4d73608f1c164075dacbfb52bb70149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597d0278ebbf2dd841353496ca42a22a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bb7052d5b2f6851284da17aa98f2d0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be526ada53ad8829c28e858a6c6050bf152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ac58cc9fac1a179bfc3cb3ab35a63f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700348f3904e4b806de836c9eb6f08df154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3fd611729bc67e6afacee00d472590155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77c16f4ffd7c3ab72a7a2b4e009613c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61200e8170babaa754908c543e1404d9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf3a224cadaef7f5e20538b88d94078158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2118b977f33d057bff81095722b1546f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff581231f53c31c822527a2611aad647160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa880202576b2c206f37808c78c2b07161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80af8f11ead2ec481cf845f21c081e51162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a22944ab392e90dbbb48ba0d253318163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2967c28a1a51c144221e70347c361176164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55db080b099ce39b3d959e6a5d04255165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b60ca06c6f8db2dda64d162a22e30f4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0667882982d171266be3dfa96ed74fd5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9372bb34b504ac5d83990139036153d4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7eac46d49e294f8b70af613e785234169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0210fabf585c27eb6059e89d08961f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf5a052574e00786a1b2545554e59cf171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5442c6fcec042497071dd516219063172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b5d05e8d8222b156cd8d8816b31af6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3536d4c8280d6948c9815b394799658174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1e637f97fc3ecdd1353785fb621c36175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8c7b79ba67535444f4be0ba1738709176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718f675befdaef99f812ca4b13a4096e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cbfbb064796dafe800c397ee2d48b5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510e4bccfcf20e42cb881d16061ae4f3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5742dfbb64f241a595e805a7d8ddb86180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf0b90eeae0f618f8d4afbd660c8e23181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6153334709673ba407f80d916cdbaa182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886456c7243a9951310477aebe9bea15183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77abba08068512e455f4ab06a7bbe032184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7419c59645797378cef76cfe31e7bb77185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bbb035f0c6f3e344335fee3abc5187186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9573114aebf78bd7ac243c2d6838cee3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d408cf84e652f20414c56ef7613f11b9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b96c53592e19d74cba4fe53b937898a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b722b2eb89f54104dd626bcc9341e1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f336ca33150d7c5a9eb92d09006a41e5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5e7671b9f7af20d2496cd683771fb4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d55de2c5f67a5a21cac16b824af93a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83866dd29434c609ce097c74207da26a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef869afbd8d4f77c8abad32dd72f10f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d4b13334afcfa3adea1142ff968fa5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a7287c9797da2f09eab5f4746ab797197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a07dfcdb0efd37b298d5a9f607db651198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb012039b1c4676c3e7b9cc867ef0690199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c81ec6797ebce1031fca135f62104a8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85987ae9a8f5b98d5aa25c853771ed1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2952cab966d59b3919af661bd323dfce202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593d4e60091a53ba607827117f911669203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e670f807abe79036faf43dd80b9dcfcc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ebf78a28ded1bfe19d0e20b35ba2b1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca135ae6c9230b04a7ea3e583be9967206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a27eb6671624cfb744269ad9f49f0c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fa5fe644b5619feec4d7df22f36e4c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ea23cf0610e4da8fe697d10416f403209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57472847034aa9ba614941a2a65cea38210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73a818f6f8ccb695a900653a51a8415211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078edcac2ba3c6b6ec2986982dedebc3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6736081b016b351626836b9cf90c7d1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adb28a3d3ab3cae0cec04d8c21e3e3d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9739b7cebb3e2183bde080ec4dcf3b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f1dcad52a7f2afbd5bed21927a5dc2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02e85d54966de9a53e46dce55c250d2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2d18b3922a0212a065bf6879bf7863218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4469dee440627d66b5bc92edb8b01d49219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3460c3b4810972eb256daa24ff55a712220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a3efb98a998beab65c392011e0ceb7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f49f33f5c26b64fd353539609a4353f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a920658d23dd668adbc38fd0be4754d2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1562e7d026096f1b1db41bfddc9a9713224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e81339b661e8d1adc6f7cf69f37f26225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b80c9aa37bec9aece455149de2c987226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420c5f511b07752ccd5bd7bd7740b1e6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2acf53278adde5e44ef6d30919a480228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f3934d4ecaa5ce6d8a3c82b5bc487d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf7cd9bde82302a6d72864378a40983230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5945a6ec537455fb17ecb05a7d3da5f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46836f4ebd4cb92f8bfe6b16496539a5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a60553ebafb4ba7205b8436cf539639233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dab07d2c88e92dd073043a13700b30234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d0ea1eb63a3db7a622cce6dfd7ec44235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e4aa787d58eb772447dae6355769a0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b249dc51f0405231ab67da3d73b8a3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8c1eff4c787d4af1ec14d5179f5211238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5253d6c2721de635a7f6ef75b2d57ac2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b16d1654596a2ddebe33e2d391a374240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405f0ff2eb34649089a21e4ba89089cd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb150a7eab6fc430a0a706203d5026a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b350bb60b720b5e4a07db5a77c5dfa243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4f6fc6c96002f17904e5d8a7db70e4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954ef7a7c6337b7b600385496a21a25f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be3cba508f90356a175ca104a0b4ce8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cf54332660c977116235380414ee9f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa4047833531e51914e9466e4595ea0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7dcc1dad58ff54bd817b385fa53f26249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddab773ea6f6d340855a9966f0a84f45250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b5b6dafd6bb3e7ae87bcbc446d228a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4939810a7eeea22133ca845301baccb1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7d7c2359c73d292b0f6b545d49db20253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109e8cfd2c7e085dc8c43c5ef1f77217254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318308c2ace6149488a2ae555944c4eb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802ac98c9175115994adde453badf749256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2559de5ff445e4a8ccde63fdbe43bfc1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fec89082d222f3d0f833837bfabc7ff258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f53e73066ad26adf55a9948f9e5cdb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5485120c5aac4367ae1a87d634a6e9a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90348dd84a8f06b8fbaab7d6cf49d77261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d043b97956516695ceea32e063a26d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78a020d14eb49af1f6dda5259124c3e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c433622d40b2b954863529d9b1dc67c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77375453daaa7bfe6e16e50af87d3af2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e926df89750c9ecdfc62eafbc9a5da29266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a68b565dcd4a0330f7faa6025703d97267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584d79a849015c9fb70ddc3c9cd84298268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bf7025cdba52997fc475eaf7f90154269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e7e516edfc10396a7bca8beac91cf2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2acbf51922c7b5030f83064925c3f1c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca35266fc63f070b5c3dd6dde836a4ce272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0676427ccc9a37292372c4c1eedb1314273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b558a95bb5d1030a53cc1b16dbcc157274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f60c0947a159a92c0d1877fac8e1b80275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20a8b33f48dfad699a180fa1d3b2fb4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e24dd72fe9cbfac8c52742c01597d0a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26bf4c709cda74268c24c0a09d06258278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426739ae67d048b8751d55c89f5eb114279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52634528ee4ff307923c07ee8a6ea5f5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40430a1a025a76476018331ea3362a9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6183cdf2d2354c74fbdae79d8ba71f83282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62350a7f91ea36bf07be3b3edc3414e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6353f74ff45e9597ac6b54df13a65c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf89ac07457e379d0e517709ed66722285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c26e26670c0e19b84fcf1dcf18df486286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d08f42e1d7d287c551772271fc5a07287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da152d3b94e01a499b650419df25a5b2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d9032d13789ceb2359d8be98f58c92289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec6432511f1ef1cfb14e82c0ecb4a26290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28070a106d01e672de39ef53f7bdfb89291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2f4640c52f143a1fec9ba3c2f0bad0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5924783d9e26e43c57dc17fd8499eab7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6c1fdd20ccfda73226ca6c1708bc45294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49bb503c8b561650cb7ef6f38781544295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8985ef2981844d19c2d79a97a4d939296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b875cbd977536810601880bb8ba3545297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a0d8ced0b5f840b03b512ece220d5a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a536e44dce26faeea94512fb2e72c2e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fd7390da8e2806d2a6ff06950b046b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7823cfb1bfff49077c653582876d3d3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d57318e4d8e0917dd4c7db818226aa9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fcad29ee8823e07567ff16db5fab77303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1e1b8f14d06f670a73cdeea63a850d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41937ed56d520bdd90c11d810ee8736c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97f52b9816d93ddbedddea1b98d8238306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704b7e507c81469c9fcab5ea1945285f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb03c50bfa6968455b20183c11e9812308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d63a87ab19d74282d3ef51ee24fbd3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5151bd133f907dabcb689e8857c43f4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca868fe12b0077639c4d37b0eb74a6f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb1a70ad5ece143ae37285445457fa4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8238d1d6908c54eed0383eee28dd6358313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3108c120010a959c46d3ba37336c37d1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab6f38f8006709350a74e6b1404474b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3374f043b30f584cc44bcc3724fa91316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9800346c0a86c4eb454a46620da99757317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a315082a9050e441588697b302c0c509318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126016935e6e9a1105d1b03843bc41f2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0189162d9ffd730f16e14a714e8498a9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fdb1186fa934778d3b1e9e33d3b1de321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ca16402618e6390af555ed5669f33a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2446c89ebcc820ba200e205f37485813323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606603c1834362add990808afc62a396324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9b3cdecc9fa09db9ce9ac32172a00d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4a81925ce31147f2d3a55163833c76326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3d37075fad1e4778fdde75b677f487327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb0348d4d7ae4ba70139b5eb0bdf821328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edadca6f432375ad2c2c3f7146ceb3cf329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5038d7e1a7e05b20fa0e2d3324f23c3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0450478812d67243630a68e5d5b014c3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d299ddda34b34877490e7b7198b462332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfedf64471d818d9f97120f4cbc94654333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae2013df8978edfcb4990c514a20804334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8213d036725e794cc596ef44b009c25335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b80cfcd0c1a70dabc7e45dd18555fbf336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e035bfe2e92223a9424e30fc16f8db337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ade23c3285f8e0f32edce0be63cec2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d65f0b51f9c4211f68681e3cc94fad7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0089846bf7c79edf13fc032ac2ee689340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa485dca92060d7d4bb0ddedb9eebccc341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57463b1e0cefb2924e8b9d3feb5f744342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8960b574c03b35af5c4445757b7d6280343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02d0145f063100b584292fcb1e4872f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9626c2b427be04998b7ebdf26d825a22345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102144ac109949990561400132b8bdac346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0beaca15365abd924d1e1b3450d012b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a427b53ea858d79a0a9d331278bbff348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c238a745d2126e75113ce516807ebc04349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840c25e3cc88dcceb1d1e7070b6baf81350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30e136c48b30e9e9600ecb8694f99cc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bbe7f3e46a7f83b8a70c5b7d3a5e5a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24d9945dbdfbecd56d17d3db99d3205353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb5a2941478f4189b872a4fc671a17c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6243cb2298d668a92c777a698dd36558355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbd3b9a741088e72945fd0df7d04038356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2514b27fbd3e2be33ca26e7aca43a4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d044acfe1eaf0c0a7b36b4d64d24863358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db43e86e050ad2078a2992c575767114359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834d06ffdbd79c5298f4c6a4cf93a71d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7795a79b22646e1ab5c494d4f731e37c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5e4c8b636edefcd24d6c0335fa3dfd362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5175c3b5f25503d2246b6b30d049429d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf53ac416e886d7ff7afae0b1668009c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244574929d851211992c4ae4776d1f91365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4784eb6fe2e28d0dcea5b13aeb83d198366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ab8b2b95901dd1f6561cb6e2cc5797367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95163f5be2e05b9eb20fe0f4951fcf6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dd86246a7a6d14cd503d0152e17335369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c18eac114c1b387b283b88250d7c114370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c6076a685f723c3edaa5545c16883f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74f27751b6ffb8502b6388feaa9a456372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2051a7d5c54b7c453ded5bfd525c767373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcb1863996615ff7a5f37359e373ff6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ae58356c691c7b45477bedbcf92b42375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53148b30e2f8cec1a1bc2e9575ff37b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9d78eb4b333ccadaa652dc106b87b1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2715205652320988d0b471eaa953851a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96543a009fff7685f6402578e052f628379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c973cddb3669fc85efd05a656eed0c52380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f4fb18cac2fc9be944abd425573b1b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75689344b0b2d6961df9c21a69f57403382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24b8b3f7b12324288ee1c8ad18613f4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1788095b554d1b5e6633062e4d217749384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca9d09a03462b5cf4e46a2e417eeda2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d746d2f40810099693187ae1292d47d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fdfa5f903f9d493696babe3ae84fe5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c16363517169b0a0efa7b30c2d63c3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c0ef279f19c38de8e138e58ca83a08389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a88e70fc88c636b51ad8fc8658253b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dc32676b9926b32199ebb083df0116391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eef1c53c25653556d60f4366e16ce3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4db0e1b8e8293c483e3109c82c1613393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee37ac76d2c95dd838ffb8c8a8927d70394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303a829d34ef052e7c57b1594b95c614395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397f77e42de701821291caf59e6a0f03396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddceb9810c793664fe998e04a40324e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3011650ec15d8880fd58936dd82c76398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef70c7f75c9b3b2829efab286870090399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c68401275ad2c525bd758077c98453400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825d22a1bc5abeb8b2b7535b68c8d8df401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e0938ffdc5f5cce8c889bb482996a2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de5a67722a056b2a70431028121b108403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19e0167abb72ee072e5d8f78458c84a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b447127d41021982dd0b0c4404119ec7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde2a33381d5b635c777325c8044a136406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2343a0e5a8d7ae0dfdf5e6e5c2ec18407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66691922d737e3747ecf133933786fd7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15cd07bd74e4219b175381440bfee6e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598918c25b0ce3eaaa89ba22c44caecb410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed7058096e2f2e3f7fbc4ed61ce4d1d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc65baef67833cacdddc831d55faa617412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8b4af172d934af2fb25bd0d9a49103413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1a4c05a2edac4d07001e6b6aa1d856414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafaa76fd2b489720e67ea960b9e02d3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eda01877dc46904333baee155f06caf416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2402446b625be7be9379e31925d417c0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff3a28d95fd1b5067735922ed56abf6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c263b3a60fdd18f63c1d19aeae6a0a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8144bcd85c156d32981ebade26d8439420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c1ba0dc52193e3a7a8de92dc3a5b20421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bf2e22cc05aa2beee224fe6bd7eb4a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32612e60f82ab47e6b1f7a7981ed3c56423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d40725d3e0b8f279b00e101d90af0e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ab68a9071d4cf9f91afc82b592d98d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cc262ac64d2cae222d4f7ff42cf1fa426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7019a2be2cb8acb32cdaa742144eb7d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d217449a82108808f23dbc30dcc541e1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b92aec56d868d7960d80c1cad7e17d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0503c9dea226044d6e8c99ebffe9d9ca430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c38e27346d808dca8bcf726278aaf9c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e009c8d58166473215fe275d990bc70432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98bc2ac3f93f76ec7cfafa5e1eb41c9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52569986bfcb9064a01fda348136f188434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1d6df6b1c5391d2411fbbf4480d2eb435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce9f8836b05c09a4be0c21a9f0e16a0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730b7b85c277878b1e062568ef1e9703437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6878796ed11fc9043c0828cfc8442aa9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a965910c9a71266d642fa74d6af48e4f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e552baace889f0cc13da7b3d7ff8f35440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9297daffa7f0981c4854df96dea788441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4075eedefa1a8c4d020e043032739fea442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033b01bf863d5a7ad29974805ad2460e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b577fb8fcc26405174b9d324fe6af8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5ac1a4258028040d19409a96e61c6d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e0a65994e38eedc8c942a4ba9277e5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272ff0bb4690022d430a0d4e2d7425c4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d43a1ec656d7123b7f07832a7a5f09448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bdb2f43ca9919ec06fea0c547b16ea449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f46b06f6047c753822eb5dd4c187b34450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12796d24834a89e7706f5b8dee38939e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4f71beaa6bc7553c5276b981a9ffd3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33515f9915ae910804b21f37f511f0f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79897b4a185a63926720526eb454ad9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18994a010b90e250538bdf5b435ace1c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942ce021bad69f3cfc709c3d0ae69fa1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04e07b7f459d04055cd369acefe8a32457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f98ec40de5c37010775f35482b2351f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aed4001960bb831926d99f6e0d8a61459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc80ef6184f8d5cf8ecadd03d2a00b8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33258f2560586f351855052d258c3f34461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f82e66c9f464878464baf7855485105462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385cd63c23e5180479f20d97bac76862463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300184f478e7e31ce0931bf5b76fd474464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976e41434896fea9102397983994a338465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e264ebe92f78fef8589ab5636fa468466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee65087dbb8103b1942668dd6bbc1d52467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91c9feef98aeea441ca9b8760fed010468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33d23eac12529f740f81b03476c46da469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133e172f5f2499fb890e91bbd5120b91470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b4bbec0687ce32f27bc8c75fcd4260471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d12828c65ccc639c1b96d109770978a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e424ac146cd1b3338902cb8d94b14bcc473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5205f0dadffd67b86384ebc21a753d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94178be89c20340217af6541ab2593e6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd4bfe833d5c0f3c75f3b1bdc7ca9d6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34da91898731c7e71de2c2d4d07d71fa477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161c113e4f537389b57a86a90700d0e9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05b144e9a0472e814f06551845051de479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3b621643b365b885a1054d06e94ed4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec64f30c7b7dd397961f002932c527f4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcc5927f16893b0c678d36d698a21a7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2629748da501d9e67d809cf26cb6d491483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439442936847ccc2ca5575134164690d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de473793967e590139f55cb1947d089485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e1832b8dcbe9aa18e394c8517a46d1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18200fe654614ec0f3a8a72d0d87260c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac03618fef7e14eef2fb37821d9f219488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6832cb1f03a816db7f78deb1c7c3d44489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b056da850df309fef3faec768d21136490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c58f55c56e44a6f132e9292d798bcee491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac888f59794f59fdb1514ad6f2bd0e51492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b77d3b8b4c0ddccab3af33f4a9c9afa493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebb84a6281972799dad65660711e396494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135573347c2486e8067464fa65703466495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee9822bbadcbd4e7650ffa6477535fa496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d77f5c9c994f4371c051bc151b5bc7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d189ae9438e9b0974bd85fbb323b34498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61007091bc5e5a3479774a3df02e2e2d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fa2118f26a1ce71a8070697cfa4fcd500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c3cc7911a6a113f179db117aba1a5b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e242159a09fe60746b095eb4026611502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40a21d79f58acdc5842712bb2a01a61503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5fb92bbb4a77d9f8527b23c8ece145504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec7fa1cf0b036f4e268986af8b8db89505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf00987ca4b19e3c7ec584db0e6d1efa506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affe42a4e29e3d40a11ced3c67031b73507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0f6ce5f8bf272a357f0b92d9ad51d0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bed9b4cb9d9543451da99bfb9e9bc76509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dceea0ada014c9f3ce7293856a94cd510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061d67241f619a9daabc3c65795c8f5a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b360f3e8f872bc0ba8bf8fcc59383e0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c212a5d8331bf63818454c49605b27513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3673eb725904f0754f4cc213ec489553514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fe9833eb0589f09ec18425893e44b9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f8a607d0ba3dcd1ed6e6502f5c80cc516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fe489ebd4c90e6e29fbfc7cb3cfc5b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dbb9497865026566201747bd83f535518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3be054d1c4d68b8b3d76af24704e76e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff62a25932ea28c0b9c46c42a16e1dad520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8078b9190dd18a25142c61879c7cacf521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b1e2933f8c2e187bf020c40adf8e53522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fa54cb96196935c747588e73773fbe523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63508aaf73af47bcb2c9fb0fc9f4eed9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf3f7bcb2917767743481f76b3f8542525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bea0bbdfbb1ef01a50c31ba599663c1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f182b7970852e3bd86309545eaeec622527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490ad2e226b3fd1322753c7bc0baa7e4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898dc413a664fa4ddf3d149dd46017c9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3614e221c314be6ef251f274f9006292530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e27253de0dc8b7346e819b977ca22c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda5b16b168fc56e820885d7aae85a2d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055469295a6c8c3a515e8ef92747003d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f86655404bb23dee2c8e89a98cae5ad534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5358f41dce621e22d4c99072d968a8fe535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a372ad16ff73b2c8a908432d2776ab2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fa6483ed8e47b6c18179865f064381537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac99ff3d99efe6b3729ffbd698261a08538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b07c580d955d7226bad7631b921acf539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1184ef18fcd6aed1c79caa20ec96ab4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fee2fe65444644d52cdd56c6a78dd6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29849a2d09dec59d069517046ce7735542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2941eb2e9acb55c25ea9e3147ae5474543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b642a1a4c1fb63b8feced1771cec1c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4bbf0a3fbe3ea74e2c1d5ae5e00c42545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0504481305715c9718489df9bf49c9af546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8606eb667c86ec47d3bbc78ff59a203e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3443812e44c76e63d30d486671f11ced548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627e7ddab1802fa2c816c7b9c6a0a923549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b34c8b8e7a8ed1f1123fc38d10206a7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cfc4e263e897d94e15c9588ce41675551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44a3b5db4ad44c352ed60ed0704dae3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c709aeb7c7d00feeb85d503054a01875553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74b177c1e5a142213070e7ef6444408554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd2eee0d84696cdca9d781aac93f726555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbec06e9e83e08a3d220e4844f29128c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd5ef41dd9553d2a0d8ac7cc258e170557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e784716e9779d96608e0f43690c211de558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d464faea4257d44f664f01419a4f9bd559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77f02fdc573bba1450987c941482c23560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e768b88954cf9c6aa464361e7ac9e7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc9933048ac63e2d15ecbf3f7c788c9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe43f99a44c144ba6e3ea294ed3c3522563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaec3b2f900d3dd62cb34cd0d256bb2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17114407b6c49c9aaba193fe729afabb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07b00fdf3fc54969818c4d5b40986cc566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae37c80eb044ec5f7008c991e4c9a72567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a170a787d820c685a72b96bde106cafd568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cb3b38643e45b135d94406a84b8d44569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02795a114e400a40fbc0bfa8c6537d18570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4b77ecfea77415e8f5d822d8bca919571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c8beee8d46754dbae19e5deb056e3d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c894c74f07a4308d435dd9e38a7804d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225b5fdc714a1b0f842649dfab083fce574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab2e7bb54666f3177d3a81824276fe7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b9fd809c8b0b32e0b159bd9cdc5eb6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9e9e9ac7c0afc4cb81563d95ab3d22577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f54004742da0f7a6a2c1bd34aa38f4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd71435a4f0210aaebcef966d879732579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4ed22ca0bab6e92822802d37a155a2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c18eddf2e059f8cf0c0c47bfe88ea6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ce57a69448d6f3146afa8ecf53f18d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19f36e9b9fff9e5b2585ced30496379583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9506ef310ea0c93511cbefcbb64dc00584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dbad7d52f769849e3d0287f17bc1b1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e79c3d3e3432eb788877995c105e630586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5cb02a42dc56580aa57a2c21b78385587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb2df45e32b3bd9e26ccc687430607c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d04add868b8c787c91e45964cdcfdd589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cb65e09b8a680198876064644b8713590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2191ceca80005f8b683a43a6e111fd591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02939b073138f1cfa86c2ca97b81aefa592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15745460dfc9ae750fbc94eb97c8d35e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8efe215da7009403125c94f93c9cf10594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce847bd9592a664566b4ef062497e135595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640c1e396e463fe58cb58fd4e67c2bb5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee773df1403fd404787d0818790b5195597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44399b9d8723c59515abac1b64090cc9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6955f658101fc89a2bf4a376abd9605599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594ed5701e2f425d2531e33acd0e43ec600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9247f492e2fc3b90b53c3b3caa58f1c2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4178c58566f01705a98732dd16117a88602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f5d16bacae65d81118e3009c4316f7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d29df8db718662b2da2c7780d02be9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062cb4a0f00cefd972385784235786c4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f876c40670c5c2014c8ca0f48b5ccf606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611d0e9e41585621905b6b235538a200607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fe6e5dbfc7c6a90f3acaf68a11868a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367e3fcd06bec8d8b299d28b4d443030609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8825a57c0ca7de24dd85c124ce3ccde7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ea03df252d71abcab32ef0e4f2225f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882395ab04db331f0e2aa751a23a0960612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042c41e564dc9c301b32625707ca2539613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cd22109fd32804f8ced591aaca09e4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6d8004f6ae6b327fca2eb8a473252f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4430471ced34b9cde827011b91ca997c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8363bb1a74f757010f0b01ecc4399ff6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d003a8355f55caf7a6571529c51c3c0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbf90ba8b82cebba3a90fd40c64c60c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7439e16f5f29196205d51aa87b8bb354620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955510c18c93ae563b4d474a11db9797621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa338cb6b3dc409d5598c7fde9151bae622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c0b95f5ab24aeed1c55f24f9262d46623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10605414c8d95045a4d318ed82743b2a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a05df6c605d829c5cc7c53841634564625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecce11ddad2ac691e67099071fdd8ab626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e4b75d564e5f3e7b0675187304fead627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788569d9f309a25d708f739a9fc38cc8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f942374cbbaead8ebb8c076a5743738629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28b1f8f79d8768a44dd5ff39e38e502630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d45e0ecf0c318ffcd89b94270522eb1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80747a2634754c08856d93a2fecec9d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519f045130e6b71dbed92cc0027098e6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93d7be6b2d5b6b7189872ad4dbd3956634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec7428421040528134472eaf1160750635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a51a0690dd26ea76b5aff5d97390cc636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd990f8952b222b94e5289737304b11a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3a97cc231f2cef27f8d2208b741365638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e598bb77c3c58230887bb8a1c9da9d2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c3d0cf2c96f9ca0d7818396502843e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094fb225a6e3ea34363e63c12516984b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2878aae0359b6b1d7214482b0519c63642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58b25339f75559fb4ae59bc5b5eea4a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae575e66200ba6917105e383f61fc05644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50899ac878761c1fc71e749158cd9545645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c66ea85343046ad4db927efd5371e0a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7c4dea974d4cc1ccfe9f1157094623647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e13e32d5709058493f3e20c8a174137648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3080de35c96bf764a442033b70aa26c0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b0ce742999d138744ce7852b2eb79b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f308c1469a17aa668f8e6b86205cfd651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3019fc9380e566ab22d46d8577f252652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aca9ee80f0796a92c052267ea1a7ecd653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70995596f0975921a6464654b4d688f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fed6160dd2e49e6b778da4ee087868b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c2adb6cbbf30fe415975d0231e7790656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4cde7f88790ee76292d85917930cbf657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3683bf72fa809f55be045c3710e23ef1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec18d5ebe65a628ca173230e238084a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303257f12cf1ec2cb3af210cbe168a34660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66ea6a174988c8a7eb2ea5a37a573cc661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5251feeae0cefce0954fb387aca6da662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c53124dbebf77141fdb7b562733f2f9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91930582706d40a4e78cb1bb47b46031664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8738389de78c4f55bf891e03eac554665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e8708c574914b1ea7e6016613e14e5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6ae2346d51405a97bbbd8e999c289b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafc3a0d69be5c4af84e8c7409f36e63668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbac65a23cd99716b1894e6ccf3db8b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd48425773cc3551c15967b016538dd670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bb704433e419cf9d26205402bcc3ac671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32c07141f4897bab29c167a35691833672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33405c2be7e7aadd4f59aa71dc44f5da673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c5132a103be96cdffab9597965030d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9147f3671da0fcfa35f4aa52a005e79675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ea529416a1a5d78114e6ed725a466b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b3bc4d4aeb4d777a8bc77f91ecfe65677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20e9b6ad718d25a7d0511bb3f4a9004678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daafc9efd14d487c37e21ced98a5280a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5026d0992220a4ae1d8bbfb2709bfd4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735bc5ca05acb4b15b0d42bdf9a7e536681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4bdec5f22dd2f0df2040ffe2e37d79682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0a1dfa5d7223e04dc4b0cb25956eaa683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa32ba3bb0d5bade5a616e0502510e5a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd9259968f25df4aea5fb8f96e7669b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5771223a0360e12a13fd16f406ad54a6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c53dbb22c6046963197565449e7f693687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847f1f374dd89bac27fa58db674aa7ee688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638c734862355da9577c2dfa73609bf9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cd11e98c4f3b5706c2ca2918792488690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5de608843d7b999d3a479b401ec395691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6df605be9fe0bf47424a734e5f36bee692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f17d7e15864fd820b3ec92e4a4a93d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabc991f2693d10db49989b29cbd3753694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb125a74bb5b53fb7bee5dd0264f7680695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd19278202a967165e8d2f124e0eebf0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13210f6dcf4f9a9fa2ff45d7c4162c61697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe87de35cdc321c0e63a7a65df7435d3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fa2f11a7e62873318f24d15c039efc699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad763801dfe98f7ed7f09a89a135d0e1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27329826c8dcf3748fa28a2833e7fbc6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dad33a408bd0c80dc88040f83ff912702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f07085bd50c8dbbe805cd4f0b879eee703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6217f86e43a72ab2f0914d1075787ade704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a92a2ed7ed38362bce92ec4a5d9249705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114f88ead32a64cfdf2b9de728dbddb6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3c8fb8de6211d0e5689564cd57f98f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc48a3a5e3acf477f32d8aff1d78307708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9148a4d7a6f312498bd430b8b4c3e40709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b59bee4c2953144f78d258f800e4f31710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248feaf8a8d9e66ef39a3b6eb08987dd711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780e5cc58aa4043950c759e0899620d1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a7d4806a830a3e704f004b70f174bc713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3824016e035b7edafe85dd7ffbc01f9e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbe06002e938c25867b82a86f542f32715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515bfb8989d457185f78ddf97cb6d86e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8846ca9a3c6fc7ae10a0e6084351dc717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9fec6ea7be7d1ebc492e8ea798b277718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c107c875299a09d571a5efb3172b8078719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263bf98a5a303719c60fa2130b1655e1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b1fb6fcf7d7f6f7d0db381a090ae77721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e251b174a737318a30a5f003ece778af722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf08d33b24bc443484d621845de869ca723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c052ef076951ce80ce0a84ff051f2531724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04605127364ba27c56bff717c6983ddd725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5727b596910170982f462c204cc0e000726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5660b2b8d8e7fa5fa2b5ed19da5a364f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10c933ea57b7f99b34c44c89b513022728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5838bb58fd94351f7d0a8e41ea86c045729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a895bb01aa1e576f1c431ba1229d3da7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda0158df4e16086f8d56fedcce3385a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f19a42621591e1f2170377b9c94ec9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09be2fd1fd935df45e1bc044fa73e69733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6ab971f3cc3f357d6fe5bced3952b2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb37db654fdd7864d5390c7d5cbb970735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81192b2bb9066c99e4e5a11c2e86f06a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ac714aff0ffb3a00f480b9874f6f75737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6a59672f966d5de47079c2d81cde69738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06214ae09fe5b55b0b5df50bd658a87b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc095f00d2d4a29f7ed9b800f12fdae8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7ed25a66813129c6fceed5c6badbcd741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a760d86fad1e09143617f3e3474b71b7742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45675003f5562a008a8dc1ad2bf0fa8743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b0b202d728c279d9de213f4d4acc68744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f52c45b0482a7e446e23e5fdb74b064745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347e2294e69ebcfe1e6d057c92d9654e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d56902f43d66a1995914e68483e3e77747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e408af304b22844c73717bfc066cd11748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b235a3ea0eb8023de1b156ee1659d37749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a40bf55b8612524b1e948b530488136750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbdf1e2c6e03fa3779e80f8f0f77b3d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2834210e5de29607332c13cedf77c16d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32342c6c1021849a9b5ce05c40b49dc753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145fe4fb9313a240279802fe8eaa78d3754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf08697927122766ca9c68bb10d80ac755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676a3074e1227070a4b4b5d6f3a5797a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4581dca47fb227714bae707f5292c88757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7d7a34100359f9e9e5772c1eff9de2758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0de628c7cce03753d58a131d8e19df759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>