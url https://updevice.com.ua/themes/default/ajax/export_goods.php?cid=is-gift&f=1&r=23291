--- v0 (2026-10-11)
+++ v1 (2026-10-11)
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603c50c19db21ec8d57775785295d9991.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3042fc3137d94577e91f5297596ce38b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9d7465e7f1e5d32a07b5c5510d36fb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1556ebc0fbc0638e6e92a53d3b6ea91d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0896629b6cda5d3bbb56a5e2713f5f45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e6bbd3cf4a892d02fc1d0bff532da16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad293f4179cf1d5620d4101f237a2cf47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217a3ef9974b963bfde5a5423eab05b68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfed26b74c18a0307785e23d8517c0f89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a6b85d3eb662895e566572e45afb0b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f404f1d51eb8e352a3249fec7e409011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13315db9880badef1d490eb4e4c0c0f412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d66af308fc8e0ec0efe2b5c2daa209713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425aff5a5d2fe094d74ef34a4fc19d3614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b5d41d246386596f70f534316c993d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9fbc47f845588fb3e92a06bd57add016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32b6210112b580c632f2a6af7cbecd417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06002ab67fa93854d157e6466702fe218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9019a1ec35c97b59371adc6df0a01fb919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f5c57df9a2682ef20ca9379d40bdd420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5214e74c22da78299a0e32176d5e852521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0dc68f66de34b0b283f760122a130322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640f60a2766053a17f98360a12f20a3723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0d35eb0e520cd6567106fb6a89c53924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce95295d89b0e6fa410240425aa7f56925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8156bf95e7d389c1d66ee23b009da9426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a1eb568691a6ef589362081201b0e327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257ec941529f05a1d88ff4d4b76a738f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1f61e282a9c4d8030afb5e96b6c85029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49ecb20ff3c15dceef48282801e74aa30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86953a7fcbab7e8e2e9caf5f51e9210831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314a5ec375af57eb3e122cfde6021b6532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00166c075fed96a846fc69556195b25033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d698799be8931a750defa247a5572034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2ec8dba27f4e8208e23570a1f44e3135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16da0aeb3a97962490c68fe7c4cb2b436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6dd4c83b92e91b218ab3cadfa2903537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbb027cde911a6c8965b058e3bddfdb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22257f63db3923cce26ff31ce9a4c63539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0360469f9b4d9e25626b4a6b944b165f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22a9dd0de48d18a7bcb067d6a1226a641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6704195179040eb74254441c2c865d9842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c29e330d9621c9e78643c27788eb20243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f9c9d0b9858c50b0d4891cad6bbcdd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd8493bdc2f92c29e7b22a2fd5ef97545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f143026754d63955690f31353b0761546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276207264b73911e9c6847613a23998947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce638768eeb20eab6484fe44ed7d0c3d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eead225347ed55de354b33ce9660ae49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385b1312a137f64b0452aee3c596785050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d48bcfe381e935a079426f9a387a3051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be1c1e62aa90b3bacc2313f5294b36c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afc83ded04017b1376bef35a861806f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0befe322a27dce895e407399f4d6935d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa2d9dec18e3d376d77507886b7ec2655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62be5b5d7807bc54ccef4aa3f0762fe856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9cce728fec378552b790a8e671456057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15403db90df2b26f428ee42635c1e6ac58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663ec1f17723d593fca2e59d4bbd605159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85439aa1a8d20193c1706bf8c8dfdcfb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35b43ffe45507a1bcbba3e96c678cc461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be137c07eddfea69ca0c9727fa12bdae62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193468058c7b008a99451a2497fcd8d863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbf80cc4cbff4ffc001af14f1aec40364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ffae38e43672d1d9761222dde13ef265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebb13034b3f661f8c881fc792090a7666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4232e8847b908a7e65d1dc58826d4367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a9784e8f230a3c1e42c4eccdd40cd368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b845818ede5eef2af93c46ccf12e388369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868c12cc1bc24229c2959d5e591edfe170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3d14aabacb4018c7c6796cb533a0ef71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6cac7d84706ae63505730fbc658ba672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b15433563be30104cab11acf820439d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d151588d8dc3fa6c1c0da5997a504974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec4c85e88d296f58dfb3517aa354a2e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b597766e2494e732e78b975944f0bd576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708f949c716c0f8fe4216a629b66350077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58491b4ab41f538fd2c31b511c985dc378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2d870825e8acb69a4ead5745139b4479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54234cb915bac5b150cc1b58f1c0984780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1ee2ea058ea18a56f26af451be68f681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3249cfa575e0947e6294f27259869ccb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a796c5776ee12f0308fe3045c647d8e383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78db9746a2de2ee2bcea1048ebe8c12684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729a50de6092c68189e3563ee4a2189a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c51ad89a880c7a8c62cc5aed00fa0fd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb3d8696eca2f2db4121c8fddbf097e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eb27beb4af6a510468b42cbce67fc288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f946c114b24d8926204dd16b23c7ab7789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a7d2af7b3c01fb9f77c4651a37229990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09f1eb245e06334357630590448c0b891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c367a9b3edebf012a4ecb1287dcfc1e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef82543434d0963eae520f1417d6a8093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb53031de9c5474f35ef672e22922c294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2195e57b44845c403767d7e6f5642495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e95193e9788207d0688560a9f2d614596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63c9f7cd14a782c44780984dcb1709797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55248d5df5c8b25579386f4b1952d52b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffede563ceb05d567a737d13b23106e399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ab6863f2a7bc48f59ee894ab14e403100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe9d06b14f213764ac447a871777e49101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6701ed31663c93f6937f587516d5f6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172871ee275286f2b91fae36978f866f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aca9e042a509858bc3c6dfbbae1b0f7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060ea0454a68e6866d35c369fea486d6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c10ab21b77df07707394296d2d0169106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790a3648c53e87df25ad05bb175da819107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe192b92c3a42ac9f185732d6e58c3d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e74fef897e9a1a88822ccc157068be109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a835220efcc9804368caa447f056a261110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb90ec70ac002e01cf0f2e2597779359111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4cc7beb286e71b66ce406874367d3c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628e6017726eab1828620f0b52411dea113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a21aec503dde4e046d07f74257b6b0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fd4ab176df87910fc118285bd4a173115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77581c41c2502bf6a9a1ac3d2674cd8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60ca95ea602325a3d80b63ee5098370117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827384f3ae0d0835e1b3b11efb0ce7fb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc73142008e0b9bf4d9b0c2cf32a07f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801bad04ee9575c1af8de5cfdff2c2e5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a84b09488db25500876cd7ae4e03893121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4da4db3f30e6bb9695b8664af32de5f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701f947bf7e5c5a7d9f70e0e81e033ba123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbe183d91352aaf3ff1765737c9286b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e45e966565adba509ff5d25d6dcebf3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e5a8bc3ae3424faf4d6effab656026126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb35cc694d9257372de3eb683edda3c0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886585f1e5a034763e664d5087474b13128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b958daa86fece746dd300ad1d1bc8b1f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b422ee464ff6addbe4d5dea9d85161c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e5935384b61328010297dee1d2a8e1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c919376a10ea4d8ea6ea2327e04fa622132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c658725befef4a8c49490b290018c730133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056a2a533ed855109984e7f99d5245c3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c7d048181292d234575f8b56ed95c7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af6e0dc7f661f9cf7509321cdd65058136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cc08af240178537d10c9a733f79d4a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eb5e2850b19d5f0007a989733d5793138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d1a1c4b27ac77e5bd4382372b960e4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7557759e4d2903b39fab84a7dfa72975140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de50a63d6143f3e0562d51092487617141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b91b23d4137752a404f7ef4fcba35c3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e20188f7226f784d05f7a3755df2e97143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3081a55a869070fa7d21c290d335ab9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa258210a89a3114241f9f6933f910c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509e607ed3e931dc26d19f2ed3db92f9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1328d1df244ed8c4b3b9e7005cea5b1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec781a5d5d058c3d907d5eac87a5c3e8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75346915d51cfdd4beb498f5f876add9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fdae4aa71232c9c82fad3a8a0f946b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0249fa821a7e972cfecb88195015bc62151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c36b78b34f69f1202213b3aafda888e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915b47ce25e162c389fb34ca04f15039153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87be006e8d8eba567be514759e98095d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdfb5979076cc22b674646c86f610f0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8514dce2f327a3e9570f3b0002347557156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc52f60addf5e6186e64217539d12b7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b37768b431ce592faa28723e09bb2c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b6a25ed15ac90303ecdadfb6c06f57159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16956c7e7198c17d1786db86efd02384160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71629508801395fa2e0fc9af5119c47f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa1fed23cfe2104be449035c09d86e4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bac47b2d2d2d6902e9e31b96c73fc05163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34e1a72e5f8dc132dfcbcf1ff9dcc0b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445c76b50f46ca1929a9c5d60b5bbb6c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c698bdc207670322d2d128de81179263166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed37591907335837ed63838eabee2ff2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3b02fccfb9c1c986361c890eadc56a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b153d9acbb27756bf599a4265b648f1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcd5f5421cd2fa389081fc129b18fe8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3117f13233acde3d270f740e49db6b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b688a53a4c1175237a56a1adf17bf3a0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b221455e9cf8d06ef7f7507e2ad1a07b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5915a78eed4aeadbe2fa8eea5d66cf05174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d9f18593e85ff33d16fa4893902175175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14332110278a1e145d9a8f872678df02176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca33a9be67688f3df510c68bb7d760b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971b43ba0cde0e660df33056bfb42f00178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384324c45131df488fede68e03464203179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5aa28faf4b487f40d850a001d8eaaa180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf5fe842295c698b882e18feb9f8e18181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0779ef8015a82b73d95e53a9c7695c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea20042661f073d09fe4540cf458985183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256a0f6e29be93e6a77668fbfb5860a9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a49a01291ebe2b2736fdcd42519e0bd185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5c812a180210a28b57bc360d8da37e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996f5239162485189bc222b3fa79fa74187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707decc02d4d9ff4c7b0afa6e6abd181188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa66ff42f818809a7362a044a67959c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6619e77373b819eeab28a2bf62ebd665190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61cb063d5aa93b7f10d324d64097384191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d43b0a6d03e9c8da4f579998c0f7ab4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48c252dd9d60b17cbb6f847308bb72b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67227dcc17380ee18f9dc7990db9edeb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd504344bb70b9a1eb6c9f22ab8c1d11195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a9b3971cc27d89b8bb99b32e0ddc05196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c42adbbc7612283bc6070fb65bd43e7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37c01346656e3d547651dd497042ee3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448357cab70b0b0d5ee7a96ad443e1bf199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1926d0ea6c5bea826e939e883d6ce142200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7681ab7497e08b25c111db566abad57201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da377f38f9851fbbde6bedb816614759202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df737edd0fcc4f4d675a4239f6afb2c3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba61fac857bec472cb1aace928ac044204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33eda137f2d5e307dd7ba8e8920fb2e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856e8570e6a9d6dbbde549b5465ed745206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbeeda4b50c838a7ccf040546c29160207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a39ba74963253549837e0f465ca4d8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788eebf788c590047308a7710de22672209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d55de6e58c23a4666b0e67ef15b0b24210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e1fd862b5724d707c070009189f8b5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de8389954c37562f7f0a1c863463889212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80c324aaa0461797c3d696b16460b91213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54053f43e0515dfc3c624cb6369b3fe214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2596165846fcdcdbcdeeeb6fde76b6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38314a5b8a0289d18d05db26d2506d0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0ef54b01d1aebab22a703199958941217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838333fd5c8fb6525a39631b81ce32b7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281aa6ba8520e5dc39e00e8e3360b91e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7f569e3f1b1f1b61ffb089f139f5e4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84963a41e6976d750e2544cb56731277221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2a98207a4f2934695161d4bed93525222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73a31d625ecc3ebcdeb62a9915d09fe223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39b595f316b576f7f08588696bc4094224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf28d491b597c5f84b407d902dae2f4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf9deceae0636242bb637324e85af64226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd0ed3fd5bd9355dd9d1c6176d238b0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff403e8c17ae99e22500213bbe39acf9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ee74b1795013dacf537481b47693cb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1f68919792c7fdd09557acc555790e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d8cd96366a11d4006362a3c7f0b7b7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aa068729aacaa1bd800ec158530299232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd8bbd47b0ed5445e3e82f32d7268a4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c257a693272fbcc975f674d5c13dd9a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a61b39ab2b5728041303b3c7ab3cbb1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5fe4425b43f2b4c4378f6db5f644a0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cfa314603e44d76e69e835dc66f318237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d538a86d1e9ae4149d79ef0b74e933e3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce2b84365343323d44173e3127cfdf5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1946f14a5abcf3c9f0f57ca819909b36240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24470baaabc383b52271ef0fcc8009a3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197d6515ece608797f8a4f7c0d28723a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a36ca38e05c4ea7e8b3dc8b16abe083243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bce9327047d51d2f15c6d5527aa4ca1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aa0a6bac4ac6721e7b37867c3df435245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2757042309a54d061aa6c02cae60efd6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fdd652b6ed06e30b6865986ffaffec247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68cc5f1079c5ee94f14be5aad4747f6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1554657a7f06efab8685557a9be498249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23818e6f661912c5bab3505640d0edcc250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d11a0acc249d42a63aa4c292c514c48251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85df29f6f9d5ab970d869c28ac938560252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3217efdbdadd0bc8c0d8a9257aa55f1e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9ecc26a8e5f9cf25318dd786fc5933254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f7459f79416f962ec5bf13c48a2bd1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f338af0b1c1bacf9e20f149580995f95256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8ee2e13d2778fb9a8d3337fddd27c4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456968b51e262f813e658476b6bf52d4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57837f11adef673eaf3e495ac7ea137d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ee3996af234cf220153e8095fb17ff260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4eec29c1506e5e427c59ca349f3b00261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0d148695f89ba7fb817ca0db11be9f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded8f1ce26b496687311bd534723da55263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde19c51d238c7fac0de11e9acc6b05c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d96fefd88382d63aabbd5946703992265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ce80c1551906042c5cb35edf111a2d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909d80e670f248ee21fc990ab9b67e17267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021bb0940115946ceed72050479de448268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c46887d8d619d6580ec5b7bdee249f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f35cf72df97ce286fc26698980af6ef270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02f386b027879a26c2fbc64194f8668271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6590e227967b7278bb654daf87ca268272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2687bfeec81f8b6092e8e23ace8afaba273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce2bbe5f36a6518cca94f30843addcc274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95a831d2256de092633000c5a1ac22a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3f45fc8eabad2168fc0c57f50dfa97276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0141309d8e5b72b3d599e921ce0c5a5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c842101cafeebb7c3f4f630a69dd6612278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66991f32a6239fa2244b631d71e46ba279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6dba805ae0f15773a89143eace3aca280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aee8429843ad70c7863f02306780f70281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e817e6b6533dc03a8cfa077bb45aae0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e10b46135acdbcf7e055dbfa31d53a9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1e72c97835d37982bf5694c045ba7b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b608a87b929f0eaefea19ad9c47b3a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0e76e7fdfb9ecb2d1a57c63446898d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a6de008a6cb635e69e714f7cbcc925287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300563cfa0337e9390ca60b7b537c0a5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf0021d631c0176241531a818e6fdcc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c823a5591215249ebfa1174a9971987290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3464446e2c8f9e12aa7f05317f6a1ef6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0670c9ef2e1524c9d1e69e9ecf51b2b1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded92aad4daf482450ad30774df77c46293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1773d0eb3d677abf9ba5ac014987e7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ae4f648f11760b74edd3b53546b99c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16baddcab60de78768db5eae3855f028296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31007341c5de2d2a4adf458be163db5c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61d60ec4ac92116383e59ae2dfbcc8a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e306b095d49a30c172462c687db781299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2560a0942cfffbe39422fde789c2667300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f1b0d188b4283a08b4be486f756c77301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca89bba5a0ba0d209820fa99da26222f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e71c161c9d5735a834e208931aa91f9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bd18641bb2ceda65e00ca3fb7395e4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da5abefef2b89347444cbe6760fc55f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430afc968d905891d1dbd3102d79bbad306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbf25ab7946ed1a1d43eed0215f1c52307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6324c583c6f91093462bd6300818f322308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff9689b9ad8195211527943e91cca3a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aa4b594e98a202ea72966e4f3f4cc4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22022e77c0a2b359f831f52840e85c44311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2cb99c3fffc2929ffaa3cebf7593d8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d36a585790aeda4a9bef7934946c5dd313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13428c1533cd512d62f80f34d0d62e2b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937f8787e27706413f28c03eb056b8d5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35cbe6ef97d728b7e1b9d5ac0d4eae8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb07929c39a8b25860bec95384d98c8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecb6528df9b33075d4a226c2133ad1b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f162a490dced45c00d97f6b07cf921c6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58156be98197565685324938281114c3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1ed51abd0fac395d9a36ea3b6e8e5b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b31ded7f7f6854b865ad9a624d392e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181ef061a85f96b929e9733cdc946f1c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb8005d967d580b4156ddbd69b5c416324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883c875bc11352b78dae72396094cabe325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d153cfac2e0369bcc251bd5ccee6d14d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83f4dae227ea808772e38d318682816327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ab3c36af1ef8b1eea46242fabf291e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d296da83976e3dc14731b0dcc014f7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9593af4db7da7b12fe60353c905f416330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f964d9532a864b2cf8c88c20e734b0c2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4347f85c0ff6c09a301cf3055d7ddb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07071393f838ac5c0e582ba8cbeaedb9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ce350486a1f5e71c253aaf3697de48334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504dd0a5888d4775bd3b732bde3b5244335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6062bbe47c28a2f3ea86391854495efb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410c6ea1631b35b578e824666cde383e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ece8173b9dde2583a263ffdd26e0b8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9e1237e25e0e6e8efab4f843af7259339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b613ece08cbde59f20348e993889fb38340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d962c95783d45be6d20d00cf2abfad49341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd4ec67c7766d424c8aa4c4b4b55bc4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cf5aa184fe9b60ea4103c4b3ea6347343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec720476b36cf19591a948a81ad46cd344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246247380be1bbf977e5ac46a6362e6f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b791f916e66c457ca1fbd1104801d9bf346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc29c1f4ff4a64bb47073b58ace9c3c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b68b50e2dd11eecc54c3c774ed0f756348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfbe90951a88f929e55c3eb6b16759b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746a34caf5367fdeffaedfa1e7f87677350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c6f52ebd3472649f81d84c64427b18351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ab183fb2e0bcfe32b075e5b8b714aa352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e589d0aceab6877966012c0148541494353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682979d819e7119763ff288462999860354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71334689f5863cdcabcc2d098869e9c3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cdccecfb27cd5deb830db979aaa211356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31acf87a1d3c353ae2c18cd5515807bf357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1db5f842313f9dc01ae12546720492358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6033ed1dc3d8b12d3455311305acee97359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a2b8fb103464f01d1d4aef89984e5f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214b5bb01bb347b755b7f6daa9302670361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b0c6e9d65fbb8ca1d417cc6c6e008e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31770729e78936df0b11b2fa520ed78a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b1f0881665e3dc6bdf6f3d531cc912364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e141b78ef905494827bac18c402f3c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d491cc9545dd7ecb1d21c4aa9687517366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b389c79b94daffbb8492bde3f85dbe2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263411a8814cb8e687e8dffff10a87a6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043d8fbc9e3139942b85500fbf672af4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ebbe63bb8f95dea4eab6ad4e0553ed370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58f514ff08a1c23ebea5710af2672e3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27d0b4f698a3e303b9428583315c032372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8a12a2c4029bd9b13a64c453c53288373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3623873d1a453e9b2243bc28c713f5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e611d811ab39303fe75afea555f777b0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cc56ae410a3170df280ac9fb13b65e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4109d25395312fbbcc09db4cdae803aa377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813f0272338e05b04525b5a16c9e08a5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a12e12636cfd0c08c634b11f6bd9d2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c35c6e8fa2204232d2ba840a8fc110380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4972679fd50ffd6fb596fb4d1f1e3104381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859b58d6403cd20f384c285a25a0dfe6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90498ff2cd771a63bbf2851794b68044383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c35050b8226e76716451e5448699af384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e6ff2d8b045f4fb3e29e5c82e2e7cd385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21230850ec5291aa6a52fcde09586a0f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e16bc714821aa658cd0466a6adc26e5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699f34a58425f38ce4ec7d1504c246fd388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef4b2533b0ee81fac8f7f93e26e89a1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd910567180604acaf9792e32fa7482f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498fa6c8bc9d526fc0de4eb0a60cd9a4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b898d8e898936c680d9d63fc5e2bd0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e2dc512f387073c53fc71ee38d4548393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a46541258a9b4198635431fedf6887e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cc92984c09a15fa669d5ec2edc6862395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cdd1a6be256afa1f88d92fa6589d46396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54b771c86b8eb13922a965543d75f38397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb47c77622861e61e4d98e6fb1251cf398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0e929777a4c816033e0a0085670e8d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bbce3ad331af781b1e4e0947f9b736400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9e411b919f0f18e01bfdbec276347f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed9a943c5ae3befafca008aa43ba5f7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8b35b71779817f6effde53e27c20bd403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6ae6bc8d42401238f240dd5206defc404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38b2248cb2063f45048c64d9895e0e6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf3ed4a189f6ba14ff7eaddc3f151ed406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc01b079ed7e2d41b7576bb29a1fed57407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d702cc432a13447f79c2a892369696e5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1110829940822b1798de987fac985a23409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11391fd7c3c94af80ebc30dfd68e746d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6e4c6e92914d8a86423734c502e491411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c96494e2dd7adf5ace5b9950423b4f3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2b8657a5d5109d98cd3cfc334afd2e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f57e7551c006b25d4994a41b0df7008414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed851e1a0041bb510641e2271ac5a6f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcfab24689dc2b1556f29f41539b41c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26f12744c55004b0406b3e9e31e5578417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60526b434b23aded73a374f7f922ebe418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c60a35247418d6d95cfaf19921259dd419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862ca937c1020e6cbcd64b0205f588bf420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57e3374ea1037151275ddbab7d68838421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ad4b7acedd04b20aa7ce126aeac360422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d586c32692b246179ed57d892ccd86c6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c804a35981c343066643cd74f6f1b03c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10ec07823886feee707a36a71ab557b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502bac6cfb2f9da6a073cd30214f8187426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed53732d63df3bfe47b2fae1e226201427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a8b600d4c5c118295f08f27f164096428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e375ffe8e499df52bd1594e9ac1a41a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2b53226d202f9cdb0131e49673a478430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566349a3fdbcedf5bbe31d73d58c2554431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c415a56e933d2802554623cc94aed2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2e67810978a5c699289ac75c6c90e7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b5efa4b7c555035ea05fcd08f3ccfe434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a15c5d2ae1a41527234cc91ebd022f8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068bd5a7736daace098fc04098f850b8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54b4510dc9c1dd75f1541cefae5131a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17736bd227e6db3b1229f33d42bac7f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305c9795c4757d10c1d8fe9a2afc3b08439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702f23bbdd21d09a1dfd92d7f79c797b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2957ca7872fccb0bc17780e56fd4bf441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe236dbe7b063d6048478d767b7a302442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff8f8ed961afc34c4813ea0b96a890b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e2cc8b4d6183f6aa8cca53e54e397c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e617edf4789caaf29888570c37472f2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e830eb3a5dfbb0940184a66dba41015446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5bd30ed715af644b9ecb2821f5939f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d29bfcfefe3fa9355e1998fcd56c61448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cad9ae8b962640cfd5ff57d99f3c160449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64d6d6e30c9ae11f169c100376e5f00450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094c8cb94832d7dc274344f66f3ab372451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c10e525c32d7162ecb7fa8d3695c7b9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd68c4fe10952dda61a889d7096bf76453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea975c30bc2a65abef4a10d99571f14f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866f8630369aebdc4e66e00a70208d16455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8634e5a09592535746150472d63e3f8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f284cf15ac93553b27baff052cfe6c4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3f596956c3024d9d6395e92fa99284458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1103fb9af159f77f76b8b86d8565f027459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607753ffb7a38d7c87a66c5c524a4d5c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74e2fe4d9295c4cde565180f452374e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d991d26fe97411886c790644e69c74a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bec1d6d9c525080ebe25c799e8061c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810999c3ef33c6273b172deebf5c5dfe464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903c5b32557c0551678ac685cd400791465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a556974288cc8d2e96d66f941d1c2d9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3a3df73b8a6022e542951180d1c0f3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806f240008ac63f1ffa40391393b1330468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9175660c1108f08c062eaad685f7a87469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4997acbbf40b01451ab56f4ab93207f7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191d4152a6febaeee445fc6628e5ef29471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d1a0c4923245b23ca2e9210266eaaf472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be5b3ad86b31366d78241fe52fcd742473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75899134728facaf98a4e071616835cb474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03772f388cf226c3145b1c09a9ea2755475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca3e5db13f3844e881c8347c3659466476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1df2383b27343b00112dae080fc85b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686ad704c794e22321dfc856f2d07a19478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aacae8695465a987c6af25e14572e7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab8b24e3271f1daf07f360f1b0d8086480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1759bfe0d43b08965fea0ab537070006481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae2e2e26cd55485aceef42468d974bc482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f11410763ad2b3ce07b12e291c2376483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74839ac4ed9bc6f41fb41f943e6daa10484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5154d21406983de40cd46caa3e675024485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d824c57208902ab164ba82c436b6f7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b0f1d16062be3b20dfd9721188fae6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ae65f69957425a66072b0378531e35488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2faff5cd8966c3354ed891b04c6424489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879a83f47da8b8219f60f4abb06b53c1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2ab1ad404dd04b5f808d06df2fa847491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5494e4e10d88cac0158c074b01f904ac492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71a912bec10aad5ca8273caa68ba491493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3ae2c95b99864683067acdb86a2bf7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeb1915a510812c14795a7bb5d34374495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9157936661730e5dfd6316922e34dbdb496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b105dc6048a897e90c407dea52995b8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4b1d5f9bcf3472323dc756d4514f1e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bbf741793f5a4b0b4f07433bb14373499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c68c516cfbc28c97d17e992ececbb2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ef6960e963bd0c3332d401849430f3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1331d638f359acb9f0c02a24937603502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efef591bf944ea64a5af7b42c3513b2a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0e539efc5d8e97e5d668ba2faf5a82504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6fb267ab9a234b07cccf30cd465ccf505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aa4599bff628c947fab4b0367110e4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0674c6007a287db1969eba592a6fc498507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a45197cf1c430a496523ed2e9f8d12508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb0eff4aafe6999d4a9a4cdada0e152509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a9bb62d97c4a854d4a15495ae5fc42510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f96bc4f7d1187808b334b595123368b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e6322f994c76d4335512598254b4db512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e442896b3d0c6674ea0abea7c8da5719513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5924f327fe55160aa641dfebea772269514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206bc0d50f10eadbb0f6297d99f9a042515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45cf37ec37d755aab4349e4418c6fe0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e4037049f2e59379a6aae4db10b4d1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddd9c5b61eb144c035dda1f9087955f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf65065d583eaf4b87fcc98fd22c7c5c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37e52039a5d8d8f5e2300a08047fea0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fa7829a2b29b743f219380d51a1819521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e9595bc476ada1984dd8f676c0fbf8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1592e7e09340f4fecc046be9b35b2680523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1489962dbbb2c0441634a22baa53aca524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766b74557fa1ccf5992079d50a8a966e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccbd9b4c82b96e1a45ad2283b2c5f62526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ffd88beb3ebd4225cc0a9a1382cd0b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6380844b6ca66b9bcc28251c93b1b54a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f68ca11b1d58c61e378e32070a17f7f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a92be5b41f8a52e36f4e02e9e072851530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49713fad816c22246f406e6964aa22ff531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0d17405e60e5fd007141215dbfb216532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f51b28fa97e1eb3900299ea98b45ed0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05d6c69a931da16934e1efa3133d326534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466591d59be3aeeb557eb4df2b114e1f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f20cb6dabb7d58a6c183913369bb1d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41f01773a64c7fa10d67a4f2f27f000537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fbdf46621115c5d7fb5282258dfdb8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f51235670f8addbb43477442048895d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a9ada73e69aa16e49203028755e07d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccfc233ac9105e368cfa02678fdf559541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4af102f543c1587b579de6c14b075b5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce11d13f53ad3904100298daf586229543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f48622e14fb13ed787ce158a69f4121544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0509ce7c9c535b21dbcffc2c1c08bd545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49217268098216873012ff0aef8b8dc546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c49371380d61a270812098624166c9a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ff2fbc2bc96b48d2912289c89acded548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca92cf692bd1787051b20389ec5cb33f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9eb2b5d781c170c0d92e27d4628568550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12030fb26bc211f4e7d9f61e26927986551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244e19e24933b646dac7b527a0e93634552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fb85c84b441074cb0f20c0ac41b5e9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c712fe042bfbf67019b5f767dd13ec36554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c0553ee864fe5a5b08c454cea3d5c9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0d0b7ae5a005da6e0588af04b74b9c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25adb2abcd1ffe84aaa4967bdee468f0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb4f19bae54fbd09a6f30106e0636d3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3557a76277f21afb1c8eea34e8014e4c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e6439a4182d0b1352694460a9530a6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404bb3c99038e84a4a832afb4026e4ae561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9070faedbf593686130e37383830f611562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bde5f35e6d258f7bcd787e3be70759e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc60c52cbc17674bfb0bf8c0bc51b5ac564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f273901211c7627e8f70a699453645e9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deedc304d8e89f6a464685b54922076e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfd6cda860e06aaa2c2206165f54b23567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64e60bf186b7c8d3d3d2ca53030fc87568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347169a863ed6113045ad110fa25ee0a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da90eac89cb743ffb8c6e849bcd84b9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1107e62d2a485bf6b33741fb1aa7d26571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486e7bd19a4f7c057b69711959fe2bd0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3839bd133b5ce65efdce7f199e1b76573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f6be1b232b5e971aed11c54407ee49574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cba51a794d3f2a23c9b10ee80d79ed1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d739396c0ea59003679a56fe54100db576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094a7a1f0becc6648be1615d8f816027577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9368beb13d38fc069302a384b9ce60578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9a3eb2ce9e2938012a5d8ce26ea844579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d792d2e99e60680eee1105a1b898056580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe135bf149f083a34566481cedf2611581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f77ea00da397e84958012e7b85a10a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9298446324ed4e9c56075c80f5a195ec583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bc296b5b096c78ec9546546f2a5b87584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc4d9b751b61d0bed2a2a8839d542e7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621994f85d6b6a153f392daca3a4e85b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cc2a5d0fbb7d6769a84997f5771cd6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b3ab076a40e19e551ca5e24cdd30d9588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bb9c05d568fe0ccb9fca499d36bc28589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab10003a2875aed50750bc41b665eb0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ab0fad9a5d06da88df58e192afaa21591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acf932bb192da19383cc99cf1bff3d0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae9c7858889afd72b17091d7d4ce0ec593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46c80014d0fba4ed5a07be9b6b0df05594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061b859d830995e3cb51f4fad2a7425c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009952c2efd6bc35693b75ecade89055596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f6d40be3f77fdf5676b50aa7793f9b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5133a272a7466e985ea09e30f42c8d4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ee115940249a199dab68a76f13e2ee599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906f181522d3d105b8bc43ad48cdd66f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c64b7cbe9b6d42e4799e5e795ba4626601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad09375e6963b9468016add7ca6f040602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4317ea8a38420e0fe6958e4ede27c89c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a37a24739d20c973a92482785f3b996604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aa38b9e9a7e40f6cf5aba47002588b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78070c6f3c3c84b15404a1997cd1a3b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d9553335666a0dca20dca6f1d3d0eb607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4068cd618e053ba94ec1477da23e7ef5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66689dd3e74e03b0835f70c1e7c84048609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f357b6b7292e63b23d91f1bb2750a024610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa83d392ebad22dfb204ecf8cbec474d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1033ec82e40333648db8af3866d72f5d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9107e73a519194bb4e4093649eff1e08613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ec400b3570a65c7415bc46a2a32938614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b655073bc72825c984c7631ad3c31305615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f678ea0534dd62e280e0ab40d6a4a1e6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b04c5097059bf4037fcc3d51f51462617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e7306d334585e546684a8489e097f8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97900728e913c55241696976642e6b6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7d140d179cd2dce5a35320b034c1fb620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc24ff0975a8ecd9923cb1696bfd56d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43029c8202e92e15bfbb9714b464f17622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53896c7f39b23b19ca6bcb88c04b6c0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307471bb147053400ae68c236477d1c0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ce51b67d6712bebd85db87dfdc8158625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa55eb09f8b2badfab49349ce805912626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1309a99efe26506b1bac85e4cfbc25627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432eab03abfded8f7c7cf7f30c927ff3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aeaee78eb1678c4f0b7d411f7c505d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee12b887859408c42bf71ce1cbe4520630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef7d63dfae760cdaaf3ae36649085a3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd8a2c6a8a577e52a57746dfbe6bab2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5efd0e72defe60fae14fa46855a017633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ac59999560758fd7071d90f334eb54634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350322d4616ba84074e3412a1573d51b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795cd0b60d536711199422f931c53f1d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a1d51efe8dcd72c47d032ce443bea5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4202d9bdedc48fe110ccd0e354cdaa4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90887d107168ed92ee22f8ed6cab1c02639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ae74f3e6ed3e2f31add38be8bb6dfc640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b91109ef905b939b0532b6e1cf9f8b0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfa57535a7fc788e5afd813b62135a2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9781637064cac7c2b01edd4b23c67d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086e69fb621ce89d692168bc7abac107644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec0a3c92c5bb8d5dadf6f9f30395588645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa68dc33af45a8b298f5baf80155d75646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d18d571eaa734efb9245db2dd077ffe647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafc8a331fe216337ca9f5583eb52526648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af281cab91a7e402262b8c38c287d86a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f209780f96f57655fd6bbfaf900607e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a16668e39a6a2c8215a44592061ffe8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e823e1f5d98e93e5c98574643df5fb652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc373078627dfa2d9cc1bb34483fa659653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922830e23f5beb81ecc1368f9e573394654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8c121b7f7a9627f5bfa45e0d381cc3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f1a5f1a8774b31c9351317e05eeb8c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e444d234af5701be3ba8d80a9688b5d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864ad57d181c107a732f22fc990cdd90658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aec4a98663f05c7e5fece62d4aaf32659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9763041e1de8191dce83db38fbf84e1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f29497e87717643e7a523479a3e5025661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aba55535164675b98309d584ac318bd662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab18529a69839127e0cc6807e16a192663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902444d60230f18377362f7522c315fa664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc07454632c60e6781b1732fa7ab23d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f52910f73761e76ea8c490e6b8453c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a89a3966546826a37c8b95ff5c14f49667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4567414c15d3ebc07a50f49ce5205e1e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b8f8edfd3678b8d1944329b3bd73e7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dff51c4ef84cd6fb5d60ec242a3016670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa362796f1b2027b1f17fd5f2d10ed7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c46f021418a35b306048d60774b435672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831caa959f816e55258091d5667c60bc673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ef553e763233976e48548b4c4a926c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e874ccdf78531cacaa77bd38844ae7d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a6d8ed671bd161afea502922fdb94f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0ce804bcf9e1b200c45d6411ae6d5f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f0df57a10b3efbb6f9d9761d8eaa68678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1cc1d28d2896f85670b2621e86b66b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a60f445a124adc10947bea414445b0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf76950fd859673c6a0e91919de96351681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0746bccc7fe04371c6df2d26e992bde682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6330f2bc2a1aede142da32ad13fdd5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94757050cd069afa4b8d341d59d30b1a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54e342815aaea3d3905662d35c1d8c8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cced99b884582c170272246c53a52f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed9813e6e7c55ec4c758308d538471a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d425e1cf8710c72deec8fbfeaf617416688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e4e6c40abc81ac71d8e9a074b7f205689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367f93ee18736a3d083c344e53cbd166690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e263e738d45b4d1534a25396acf7bd9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117e5ddad07f9c092f9565483c2beccb692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd0f3a9d9d9a4925931d0bcfd4ee905693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c2008e8bf643d618930ff40a1df254694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93cf8d7b56c5e49ec23c710d0fac2fb695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada6be4dcd27d4f00cfbd853986d0b65696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e00a6d0e1d38365aa2733b07b6b84f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149cfa8dfaf0566c1f4600be621de1f5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5603b14136b05690d0bf8f97ae884ee4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18556674f8162a90c63ebe40ea13e195700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e152ddd37936159a496ef91f7b328372701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b225a8f4499ad3fe18f49b9bca53208702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4351d965d72c1394fa7c833c66439601703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5503f8ec9085748c8ae1c88d2730a6df704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce8bbddea40e07ec3dec5a2125c647f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7807268363154189996d236c7e409591706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9062403e49465e9790a47a30ecb1c46f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6791a6a6e36d7c7d43a6c2685149790e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced521a3a32cb0d8fcdc9cf1ff9d1f55709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5113c0d2497bb2b41683f32051c3fcb2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f98b2d6857e71bab765aae4fa58b79711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c39ff3b4a4108bf4ab8827135eb3d34712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9933fd6302a21b6541394a799741de05713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c49c5941310f934016fb39d567c460714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9860ac968a07834ed6c2fade4323ba0c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92780f220d8f0bfbcfed4148f7efc47f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328cbd6e96eca78df7808f90a4edf135717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7099233c8cf993121159f5e3be15d33718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3d1a10dd8553f4c19aa54a1eabc2a9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba522aa5813477f0dcc8219930d2d762720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1e9c376dcffb83eb144e3572809714721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6860d8ec017582c3ec160b6ae7a24f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad407d912a81a17743361f86488febc6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b043daab4cbf26b338c1c2785f6920a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f68076eece558b28433186426c70c5b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96058d85bc00e3c442f03b4604dc49a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fcdf87c810ac5ecda32457e84b26bb727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d264a7e0fb43066eed3a7b76d39d00728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fbc681fd5c1c2f63f0b95468819d26729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd59bea0bd0ed4a69b8f1aeb90a960b9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e933021f26ec707ede3f9e1b21a9dfb1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5991c29e9bf7f3060945720ac9ae38b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324b28f040e342f4fcb054c3d2fed362733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d820da5f1396e6dca98084713b8ec25734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040adfa0d0ccf07ca5808cc45358b5e1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610cbd2a59d80d804cef315c31b8294f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c180e492852e7d031ababf401ad20fa2737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eb550e3516aef124c74e6e9a652462738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa178a37b6c9cc14b5899ac32a0b547739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9796726855700797d06a06bf576b63f9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09ad27e2488eee89164eabdbc520d1a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037710f19238c6749988a814b0d1027c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3682595d3f7b8578a9827a348b632a4c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a78ef0a464e8f8941bd31d172c7042744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e921b5d3d441d52eb9960a8855bb13eb745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a56ece4f050512eb156677ed0224f4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2b745799e5cc86594b5ecc2cdd0163747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454cb6707d38f046a0dc58faa49b4ce9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44a653f10834135bbd970565817cd8e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218d6b5a9cc168a39115d4b5c7c0f2e1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862cb57d1a959ccd4b8a601dd5d76b00751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0479e18137f86cb464972da63986587e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387514b60412d971905d29955fbf5ad4753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25d2bdf0335ab0395ccd855d633eaa91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cf3e1bb4427a2ce1b97b9670ab98902.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ca2e7b875423e324e4228a671cd25c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107b35308d44601fbd4818f5d659a1044.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e4362d37729d54320e46a20666180c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd4acdc12582c5425ba0880439bace16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b4749147def8626d187344c4dcff897.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a91a5bc6ff9b518c24dd87eac464838.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abf8fad3311c2cc487a4a851c42202d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d668a0597ced24e0c6bbe9ca191e6a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5e43d595390a38638aba530a1f034611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fa2249efce9b70c39f6a4478bae7e612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97820ce201f164ec74f2f79e4d37a8df13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bbd3021644744bd488079753b1ef8714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c563b6aeb2a098cc1f4c710155c96715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa80c73ea94c72ecd7fa59e2c6fe1aaa16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6681bb739577c3f9c62b1060df548d8917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d807bc2a67882812c95388f9e857f418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de77b4bf9f500ba69902882189991a019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7541a398f7a6535b6cf3344c0f65f43320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a064903a299e1c533ec26170fbe53a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c143bf2ea6c03125518bf60686112b822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdf5811869663dfb8083058577fd44123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fa8427ff45ccfebc25355c6b2b57b324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b459eca5c889478b913769fc4cb2c625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2c691cb80d6bb2abadab0676e3a82a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c647c6986e06ce3df742b2a8776d5d1f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba497488bcb655e4f03de8f9efef9fb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fcb3149027b94563b1a94df90a7e3629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208e7c3aad36058a5cfb6e57dac7e48830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f2f83e59507cb5882170bbfcb8df0631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957c004f40aa3718636e968958a8456832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b5ec0b303d7dea48d608c824e8d6b933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcbf124bddde68fe4e02436523e8dd134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4909c4114a978826f2ca9d7b04b76735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fb9c77e6ec9bff95e52ac89608fa8f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff09445070bfc5f374af3aa53a114fa137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b2eeefe96c7481eb7413f993e3684838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64d2244ce55b990d626081f672bd83039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef34476ffde2f085dbf26ac95e0a739b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eec5c352eb0a6ef340f87f3f19239ff41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffd42a0bfbc587b8d46f4bfbf498bc542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac38d07f0708b43e735464382d0dcba943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d70469c043815ee13dc802e535be7f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22328b6a495d58e3268c1f9f069e1fe45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1cb82226eb5658680e6f7c8c7974ba46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e91ab2f0ed8ac3c1bf7a70ba9715e1247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2c36c82bab07476f8c5915ad4308a748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a88092bee211d4d773522af489770949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40a5d5a097caaa10223ecd7b9aab4c250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c024f1700e9dd7b05faa0c697fd20ebc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623290c35fcb11f1f4b83d91f2334ec052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fc5ebaa16e3fa16a4f848dea73cbe053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba0c0dd858e4bb36aeb6a3efd63300854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7038de6e9087a3406c3589f485b8b6d555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b73f1015c92a934fa3f3045807592b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a790d28cbacaf702229beb38cf0841a857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9966bbc34ec0767be6645eb857956a058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4080d03230e32ce254932356dbfa521159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102678e22a08e9bec90fda620a8a17bd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d401dffa1efc8fba0f1207082d8adbe61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bb74a92f66e5cc4c23967eb0f81b1562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883b57643863d771030b8eafc8bc517d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea141de2bd8196d6ce4c7f684090239f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52564f3b41de97b87b438a9e923f63e865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c804a208da9efc36b860c4750d61ee9866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aabc86c6ecd39c49d15a903f5b807767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35efb0b207f6b03fcc9a250fc6001a3c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d625cb3457295c76efc6089967269b869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955a7956d59355a1812c9541352630ee70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4a96d48b8ad6fd8e4393519cbe4fe171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9729e5fae1779a12df8f8304924cd2f072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f142595c637da510e4a25b38deea0db73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd626bdf60f8b070c63afdd93bff5b174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e993feb7606037509ec37366b7201ba75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c95980a12b36199c695ed1524ddd03676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d0d7fbebac22e09345f592ec3f3c8577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669cd2c3997246fd8dfb4ddac0b7894378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b6ec50fb65d2791ccae6237b5f06bc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77e06b88c6d98352f4c7d225d80a21d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61641886fa2a9e8de0b64404c1163f6781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abd2d1d0180f156959c06fe0595022a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047bb5129638c2bbf9d1c4411db2b63683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d41a0f3df45ddb882c27866e00d48884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d006aa603804eb15e42ae186dc81df85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770c4e1c9d3f1440c82c907bb35ba11186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c474b3415dfd46c89608d396266bad87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea95e1d52112d8fd1d13e34e4150551088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252c3151a76344269865e0112eb918b989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27cfdc6e644f5742a710c074e32a04890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126286713c5d916210ba3da1fbaaf22c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3625719727d7602411f30c246902ef92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58174f2b46987f2d500638f5b0c70d8f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2de160feff259f4f51b5411a3f69eea94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8749ee7f68db3947c928d82240d6dca695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc41eff1bd8acb7ebe9a1b0d6c299e7296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42ce0cdfed7ec187391e6025401cc7197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421685670a5ed6e53df56946f864114398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc673f27e2bd7b9a6fed588405984dea99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b5ff5d56ff05cc6de0bc66c3ff5ed4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87298a94b96d1ad3bba146c883dc355d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c032a6ffe8dc83c597ec743f572acd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3176a05cfd5a72ceb5a1a57b680993d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7957e734338204e8797e77553b5a85fc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e1ff2fe69f349634ac1d52987b93fa105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a39168f74e50c9707b0271612c66c6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dc296261575fc670d250aba8637552107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6098f823979fbc71b91a63423a1440108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600cac00becf0bfe0559ff9273d3e92e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f802906e25494bfc5304d145d1cbd6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aff30718cb2038779fee5c332f0a6f6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e04fdc18fbca74390ea688de80eb770112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2e3fb2c2509bf37eb2bf9790eeb257113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c049ef885f2abe92204abb87ece97bf0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c501a48d0a1a6db96dfcac37f89d988a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67320ab6b01835af41297b03b15f8608116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4ebfcef7b276455448549c754e105b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841d4c3e3f5d18156158db6a163723d6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ef7c3198c0f3fe8d643309d2668872119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c20a27680102095a7e39703a847e54120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c275c5e1da7b0ba7f730b8ff3806d22b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa79eac2ec687c871be2f15aeb9d5638122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a2ac446f2139ca53cffa003c8f6432123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43521c18c9236116e58833728b9bca2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872aaf332956d1c6e8d857caea8cf1fd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023e172954f367e37978a7294e5770c9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d5e360342dbfefc667fb065ff3fa92127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606f18e364e2444feee90bbb9ef9f9e1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96263c3bd999bc4276ffad8c71a32cdb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca2ce302c44813e386128e37e1cbbaf130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7e656f9739c834bd992920d309d865131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b70c117e90d0dc67e9005679b1d53e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda0fbe35dcf4784b98f4bdb818b3013133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d9db2e68209133cf69055d10785e3d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502c0d99c3d129124e1af68b38729b1c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4c602909734dcf49812e4edfd39968136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3504e0868c0e24a36273f41134d9b6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e854191e0b0dffd212a50e8b0c5474138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58426bac9ffa7c90b333466fe6b829ce139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9a36e19016217146da54c6febc115a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48645f985562b391ff233c377d4c5a59141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c957296d66bb080cf9c85c4571e91ad8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d663ce46fcf300a385ea56db396ffa143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba23636ca1517272fd356ec90a25188e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd24829fe08a32e7c92efc23bddb62b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c17e15828ea70ded9e0cd4744790180146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7131bcbeacc53be5da49ac81bf104c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49abe307623a0208f2558a83cbfbae0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b721a7974e0d94d421815ec9a4d0e57149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1872711731ff8f1a2fefa146703d4db5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0378215048fca8e1d99914e1775821c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300e016e02ad954fdc10d6558d965887152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0464eb83b577b34efa75b994f6d5c7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24658d8daccd6a9fc38397b4f30bb033154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302943e8b1f76a633726a4431a0c5bd7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42b5ade5ca87115f66bd93a8e95c869156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e198abb4f9464a6e75ff36e60760927e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48bed8406f1b63253d1993e6219b94d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a25ffe11ea9acbad23f5202e0c5c58159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8fa8c6b60c36b33594fcfa814a69d1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcd6e24ae9afb5c0a3de481b84a3f01161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0fda5be43dee1c69d0654db2198327162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a821b0870650336cf40615ca4c935681163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a9f63c310c19041f8cdac293999f27164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3039f619b582b1bba8025246a9a944d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac39c690cbd42f3104b19297eab76d9d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711f2af8bb0257476e4c99f1e4fed6c3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f9d804ad0a8b4c66de18e0cb396c5e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894339d9e919e423d1ffa24ddf1fee77169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f43041ad40b4ea1b81857f8c9fd0aa170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b60e4da2203547797218390784bed4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdb851593c0b62ebc0708c2577da48d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa89915916ed5c53eacd93e077fa086173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840e1907698b11760536c5aa147c0141174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103d7c42c692ff90d78c704b21c09b4b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94178d2ad5cb47b55bd07f72900a93a2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9e6435d9bc63ff1856f0c6722d8770177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4516d9e306df4c1c25ae333b4cca5705178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafe93354484318a3f7cc21d6039c920179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7628fe1076cef75c06960bba998de7b6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d08c973b0a62674bea2305ad674663b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f17ab0fe1b2595d23240b9018eb17e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df70f9b429d4fee64f1317c025f2c553183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1672d74cfb4bcd0373ab3c6fb7d3f01184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b0ea9730dae19a61c4abe9bb88811b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c193f27bd7c6cd12d81b7ec9e9db0b37186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b019d82e6dfa88a7080d9e54461faae6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4beb7959ec448c90ab1dc8b28eeb10188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74b279900db5e4241d00ae337c2570c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc18c8e3e19c7229ec83787f137643d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e80527bcb72eceb2eebc1e3c1bf79e6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d42a217252bc16d00d8a3c5240ed76192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac47974d62d2bede8458799c3795379193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01164a44b54c1ec33ce68963f797b8ff194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ead2dd487057b658770cdfaf5dedf7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe142e968aa4647f457b35a037d1234196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eadc6fd89db750d30a39cc91f864fb4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb84f97acaa218f6ad45d6ad8e606bf5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796d88f16ba9319963d4d0fa6b861c8b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cfc2281ba3ddd6a0a6b1e0624dacec200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54a45125a123cf4bc8dcda172de0a12201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96b26d34920cba4cf23f643f2c33684202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c071fc039be4ac101f564dd2640ad9bd203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0368a91aa9a59a89c3f738b38a9779f3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc4e3c43c3a542c07753db984dca0b4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe32bd6d623da44f55e55e065566408206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72573dbfef699b41ad0c9cb374a812f5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7870e1232b2ae22958f776a61424023d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7d3cc4e377d36d64efacf96e96db23209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229af6249f849d46f75d8c6e520966ab210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8f3f9bbe244f8ad7178cb03d788d27211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c02dd326820fad0aec5d3679033c623212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180d4140f6c6026650939dc4ef2a9a4d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ec9c2f7a5791168312b1a5ca58fba8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38a676eda8a595222f48a5b831cd47b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e1a3f75a1d7610525685a0b07fdc71216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f9117bf37bfaacdcb1c6945e69682e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633b729db6c8d5e41376451a9719a92f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a26dc5cc119cd9920d8a9e984c94cae219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b88c6e4f4b29b80ebd1d19d8ef64f46220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931a2889ae3790bb18432c3491af7150221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a192ad2dcf5d1a4747de12e8fdae20da222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc89139c1a7128b512c97b456c824b3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b2648c4c27a8509aa36b7d7985e5c8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fc134da445b9862a2c7b099bf7d143225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51d9cfa1cd85501dd40761ba4e6d205226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071b1e40b860b3a75cd09e7c8f395813227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3016f04111f925cdd46d9b11d0fcf257228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fedfb510fefbdf7493f63daf2d41063229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acf0b488b5dd4ed3da3ec8dc5898cbb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4197384a0ff97743c574e96b2a2c344231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3801219e6c45c110e6abec7d96f9635232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17403c15e5807131dc572c16fb05020c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84038a274dafe4d28da55c8c0c4bc70b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bff4669b142b5389f94bbea1c135422235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6449b412acac3b17728e3413f59bf7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6f0043f5109fb3241798acf3f17d06237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc30506c0f2e38c437541e452babf94238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9805dcebb491598ec035f38265076d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf9a3f1c232e522a3e9082cfb1c9855240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3a00b0fdb55bc4b4f9a706f2c76d5c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9240379aecafe0b21a32951c9743af242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db29081e7c6e58d071ab286b733f9b4e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec7b59d0ecb4f1101f55f4891f778d2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf9f1f42441a1c60d8cae00ac0ffb51245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7343623bb3969590f7479c0dbd11ac28246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5b7fb9225a4f1786b4fabb204ca037247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87f9e49e5b4a7a371ac952e2fbf6057248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475d27aaa237c261182da45128bfe59f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df85bd715b4c8654d0d08dd298e970a9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610c1234a5415a3d93e16018c5feef3a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe81bdc141c3b01f3cdf9b8a75809e1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9b268424b00d18ac3ace1cb2f4401b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9649b86ad9f89ce444ddd1d904295d7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c0ce0900ce71ade4eda7fc05c86782255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0084b40ffdd1bd56b8ae26eb228c08ba256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee578385493f17e8170a209a7996af12257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1a8a29c6c47262bdf33090dda0c5ea258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb481e5e142f57c7c9aafd49d050d18e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0731876322cb7de1ba6cc344d0994f45260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb2484e99b1931cb0549034133957bc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f653200ea77b0c50713cb77dc8f695262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20776047b609afe89ca50153821c266b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1ffbca19891f35c83725dc348c6141264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd824aea3768ab4576d899d23224bdde265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d393ce6d4d9bfc4467e869a369ed18f9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5240c4a0f76ffdfa66166ce3654f4de267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da21db0a8dd0f87cb92d0170d152f032268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e99878055a8451a9d5b0a9c67741c0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4263f0351fc702b5b3781abb74d07c66270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2dcaa1cbdb38d5a32395cdff9fb127271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95092a71103ea47cacc86f508d74170272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bb4f16f7459d2c9fe988f44e0c67e4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd6fe7ce7804f1815d4e366cd142c2c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911fda1d6a757f7e9f1582fc6773ef03275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90b8fc0e4066097f8879e86074a13a1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8b2d094a2aec2afe44ba515848712c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb28dc7ccbbab41903cb773edd66958278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275e5d5a3cf3cc3468b1c96375179bb5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a2861bfebfa21b0530302b1c276753280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c9235aa3d64a57f6c2a9ca62518647281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900a0c6918672548d31924898d546a15282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ddef80ae2b4f4fde4fe64d5e00dfec283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ddf1e3ba102b04c0466f7c9324ca32284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d9a716e4dbb8e4bbc7110ca9af3318285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6812df8844cf2d2026e3ebf751fefcf3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c992501e1fff3a1490e06a19aae39c0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1517847088dfaec4dc3112d8b4745e19288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aa7fed417cb8b3f13dfc2b3054241c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd71d38017877ad3a1acef0e49a0d98290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c560d9659893cc728c9a779e7614b39b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95848c60a2cdb29ed04cd2175e53966b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33c7a65297df18244bfa7008471dc8b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443f53fe3669339539b783ebef82aeac294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b0268b4900ad378add8f8e8ff97d16295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c78f2329949a914d0e69495bde02c2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5fe395ae6988579d894904b99f51ea297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec9c1761e0334a49437f65168279fb7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e939b3eed383e40cfa0950812c42f3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bfcb8701da9c9883d0aef62221ade2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d38331e57fb9a3f78fd32abf92a80cf301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76aa8b9d709de94281885410d08f4464302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2e73eafceb28b4126e8bfcd8c72724303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45ba2390a036862aa68f229900ba418304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064f92494a7b47a803241f40e3a5b31c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9b0195cf0f3c9318d7c515f233f162306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79bd1f873db635f580f94f6f0c5e6d5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb99ae81308d4f14c5aba4749fa4a56308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1810923c70e825f313102601e47b1371309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e676231adf9686dddbc34ff0b106ba310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1364db199c9e18bc82c067a37843f423311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f632a1a7d135e40961c4834263f45bee312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6b373c4c9c0fd73c254889b34ef3f4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e100286b0cbdfe5cd5e47ea6cd3afca314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566297221e2d3b48f17650f723c59220315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e642073a983a6b51bd0c7d2dd7e4df13316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804e7abb8fe14ffc23ead5b502e386ee317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f6e61423c87c88fe72106a0d0a305b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5324c5c6f9f8740feac2ace8e43e0803319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76df8891a82a5f961e76b5d23dc6ca51320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d7474cc15063e0378def8e58318d84321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a814648e33aa61a37f2fdf6ae65fd1da322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f983803e2f04babc2811b08b0519bf24323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec82d998ccd714c15a1b129cd0914224324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ae478eab9da07ca849f0be1028c700325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c27435981481751bdbeb85119cb5fd326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296b81287b47fe68ebde8b589e7d6bdd327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4052ad9938dc933c448184112adb90fe328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0dde11e4e6493ea45ba16e8cbe9248329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b55aeed7a82f3b6c5a0e24bee1747c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fd7f32bde52d4db99d44284d50d7a3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b93cf242b8c0b0199b35a0aadb96e3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520513312e84f56a81dd85e8944cd589333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3394524ee2f1520db800c8f612f42a51334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774869bac37818538bb09c4e1de6d59a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6f9970a2affc51c860679fbff91d78336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5e3b4bdeb87113ff7baadfbd2b3a45337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1842a4922e98110f03f961e7328d343338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b172b7ef3a4a0d82e4a6a9126d6fc6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0501a5d9ebe31a55ca90b6954477fc1d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff3693c348a10d9310d68c6dec065e1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0e686ca38794786a1577c999cb47aa342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c287f4e11e6c38e0e162a53f13df473343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8656baae7a9ff8c12fee684246e4a96c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b0b74993dda830d12b532eca9be881345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c7b76cb37b75ecaa7f72947a227606346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650d249a3558ed39388815b9e526320d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27d8187642eaa163dc5abf9c27a75c8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3838b3cb7350972029d10f9282aeb45349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7caaf169c3906ab60e8a8e134402c3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d9874998418108c0bb97190095245c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a940567a229c06ab97f88bf30347ed2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7590b45363256c7009a0732ff8bb0db6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a302efc2b4ac4d348eacf64c8df64963354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeafe4ffe57a50ee00c236a66c8bfa7d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d27ca7494ab67bdd93659a887cbc91356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9739b6bd01743b02100315d8ee18d367357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6a4c0c5012106e66c66de0fdef850e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a763953d7f36481ea5e8c93deef20e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459055c75f3f9e6718693f460468321a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6204ecb71b3792b139e84aa24e94dc3f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98ab5c4209c3b94532fadcc52d3c33c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e9e5f4e0dfcdbc13e49c06904e8b6b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28f787cc25ac69bace64d0734fc24fb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972d6a2b26fae6e7fac3165c6e67d94a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdf4d0521edb972608e0fe88ea181cc366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29f7b1035ef6ee216b75afe63e7fe72367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95622225f06a39278ff56b4630b056f1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54997ed49f79814f5ea41064f4594507369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b1716bb3318077dfb633602f67397e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c94ecd4b4d360175ff42c4b8d31f07371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08fb28e3532acb6ef41a73cc86db2ff372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba4c338e642cba3495be1a794cacb4e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4119d87afaf8dcc57748b0cd18b930fe374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71a336e4ccc170ef30c8f69cee73ed1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaac72ef2d66aa37d4bac5b6b5e4e3a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb6f2dfd0d5d53088b633104a05b89f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da4699afffd957510fafd4abe573091378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3482d7fead682efc7d75f121adeea00379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5641ec7fe243b3bbf5f14b0c734d5da380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04698a9a1dc086806587955b925a0e6a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e2412c37858dfd42079ee12ff8045b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8d0e3d5bed20cf4467e3c0b961dfd0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d896af85bf04541f972c1d212b8e5783384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dd34f2cade0f50d3142f44c44a3163385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5edcbc5ce43b3473f6b9d6e67621584386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d9502b791a0fb9b737f3aabecc96a1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097cc624ef126a82a2dc8cdfe2dab071388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836f17e1d50ea0d41469e7b3ed8deb7d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7321417ed016cf501a27188918b974ca390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12a477b8487f6e71b9589ac9c395a20391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a20668ea0a117f67dcf3d54166e9da392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d483aec1b6abed4791da6d3e526f494f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d146bcdd2779ce721f32a0b85deda3f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a57ecc9504d33d8cc78c6ba43740d7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8ee025c134832db0ca15a36eb5d4bb396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be41e548fdfb50388fda2ee956f041c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f2539bdd0e19f46ade3477c1748e50398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b678acf110e1e100b7909a413ce778a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb33286b7d55535ef74e4b6bf9c8cab400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416ba13558a1bf5bfe456bc4c282f7a4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c7628baaa26a7f244efb5c8a74f03b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4610e501024a592a3e9905e1852b54403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555ca2626fbf60791892e4e59f2555e1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e936b50233cd0be4283bf1ccedf87c9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049530c65381cbcf696cc9c2b8a258a3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b670a6c83a1d1d310c1f92f7d14db4f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60d7105fdd692aba63d70d2c63cc799408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb6d846dc4bfeaf2e80c84242e3c2ba409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909f6fb558e31e4510a4f24bc92e8e49410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494e5cf36ad2e7c930f293e5125f2522411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3620e3636b435d895feafdca598a7b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb56514c842905848e9717040153dd51413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8923775801eb5a68e91c562a7dcb97e2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae93537b7f65b7bf3a96ea0341bbafbf415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ffd05e37bb6fc7482ceaef58a00fb7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7bc03a625665e1c36784f71c4836dd417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798d37e0b79b434ead846a2000e10b8e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2e7365a32ce37045e3d55245f5155e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e351aa9b581f152a6e754c448d4f5b62420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a7cb9518604f784c31f33842557430421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcf3e708c911b60454f9ba92f09bbb7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d546bea39e5b34484d6d158464034b7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e3ace041a035851ca2a84dc58afff0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3f802c8ac4aafb0055a0e4662511f3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55d99d567b930916d13eb5e14c8412f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1788300420a5510cb3b608cba6bda08e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d8cf7a4126d6f8d9b7837a9b71fefd428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41a6c8962274f5705c0fc5f50b2c9c3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5a4ec2aad1f055fa8d042c5df35d9d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c764058e5574cf3dbc3c5cc01d4c14431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6046a6944ac26756a886a4344aa0a1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e4052e2aa04c1cdaf7e9763347956a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab67348d9a9e50529d29d10c08aadd6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805e75b26d6ce3a88dceaa757cf696ec435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf46327a189eb2e2dff1d230e877ac2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64697d978b8392829db21ed15562fcf9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a509110395963e2912a312994f30e7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43954f22b651e4255fd8d8a3a1cbb5f1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b785b311a0e28dabbdac0f0d16bfad5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a279e5f165db81e38edd15342d1254441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c97760123849de5382cf3c31070b065442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeebcb6d1483c2431bd7f14a27688d3a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb8107ee43080ac58c97ece8c65c70b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2bf2e95789a2d5992934988537897f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636372fc92c92017277afc1d2293d830446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b867c93f80d2efa50f85fd19f6d2787447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fe449c0cefb1e6c9331da3f4cfba82448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f484d2fa3352aa6fc78feddbe77a2069449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bc34101718ba9ad0c194d769fbad82450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e0f13774810151dec1d5d139878538451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8036673f2e6d68ee324e476f136c588452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3332d49a1b20ea7c6585e5504c75c196453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2811bf454335682f79a49b4cf349854454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d96d09100cedcccc102c5e94a5fc67455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719549383890ae2e17102ce47904e7c0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af85d68388de6fb22e1ad47aea30738457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa9521b143f0f52eed964be82eb876f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041637312adf6e738647c0177dda3164459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf98098ff1a3c91c782a9bb388998905460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f4b4c437846eec27b0e6213cb1a366461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3ab60ab59d03321647b4cd318a5f50462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497a90cf722c6fd5958c8b0129c3e4b7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75899c0d913987a5a4531afed3db04a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8efa5fa5c4022cb2254a3e5b7d9041c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbd0d7364776ed90a5480cca710e2d8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a64213fc090a3f6e14b7a311e301fca467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38da6cb3e44361757309676f6d1ca3a6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecc8b450fcd8406e0efac59528a28e1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccbc51c2ab7da36f3dd1d12ec561633470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa736801ad8cdfb4312d7300dd59871f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f21b2b6352ff1052cd2c7901c293017472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdc749b52e412b4cea83d71f63a1d82473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c4af1a629e45fd2e7b34b77363487c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a855cb577f5d415adf4408cae0c7afc9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a252197a53d21d5ac043122202c163476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeaad4ec20f1ee4911c447f7240a569477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91f457e11ba413532eb0650758bec5f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b8f0d4a657ab9f4bfb16af92c8d16e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9995556d8a253b3d2989553e86aa99480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe75644cac72b6b512f1e3aacc32d958481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad42e7427d3047e603c3b3085c285f60482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9466ab9c5d7ee13d9e1c3668e7b67928483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c357c68a6cd84b2b79035da3e6372f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87b61207d73da77f251ff1deca070fe485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17483e30d77f6639954e87464da68881486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acc642beace9357eee0746d924fe0af487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aad9e021fb6d5736a85791af0462c2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f983aa7193ef62158a8e280efe91d1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bb0fe13766ff9f98f2040b2f95d0bb490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a0ed62df441dd2d67d82403baeba30491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69a0a4e255f6b552ba0044f42c53e9b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423ea488247abcf348bb635bb38d2099493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216401948c0d6394d28a495ba1abd43b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9be43580b7991bb273407e4c769798495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90338c48c44cdb4d072e139e08ca7c6e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522935db6ef734e41a4054e3045e006d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f814aba3f8ddc0f82b786b1fa2524a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945b4e25447c3c8a75e9be1f740e7fd2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fef5751696499a1a6b7b364d1494050500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b30b19d37c9986fbe845fddfef04bde501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9949193d62cca8a7d4a68a910fac7fc4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c40a4a19e44304b642a372a7b900890503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934bc4db71344f1b60d816de318a7768504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011569d8ae3056898791c3cd51dd1798505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dc5739c863de7dda4f3c13a78c68dd506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883fde18ef56596e9723af986ac2e9a7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026ba11c7f980e026aa672da9cacf1bd508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895fecae35c96b621162c697610fb0a4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a09ac1af2e9fe76381e2ddd9616d32f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1191d22993002ec0e89f746bf9a6b1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76049e598ae991dfc7c8c6532b6bd8a9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b254b1ac906f28a26d42ec506fd8d2d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12d7a931e0067c70a3e67f5936fa1bf514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fe3dbb9af4bb89bf3bb572e25d94db515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309415ffecbcaae0158405940d3dc1f9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebc732a7455b6e6cea297a8df69958c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4b8c857da3b98e32bc06fb9f95eccd518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc44d6f16b40f0c74f9f8ebb3950b80519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2bc8f7ae989487ca3092bab30f1fd4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c187cda81923ab60b6a457059fe2c1ce521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5a80e59a8205aabd91b709188bb36a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c76d06c904943e64dbf8fb7a185d7d7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15df8124add809795ea4e61273ab26d9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217fc3f39fb537d6d8b1a317f0604743525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dbdad09d2d156892d4032c0ac24208526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fa48c9fadcc6324eed939981fd6f6e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc7891e047987efed9df3379b075ad0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac2be40c265237a847f664a91323367529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a85496a675ac76e11dd122eb9841933530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a359961c07cdef9167acce74229f719531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0d585e646a88577dad0c13bf05ac52532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1842cc7a32374a944f1d6a61c2e19023533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ee4558403fbc3576c52fff48eb83ae534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc2c56364bd45add645fbdf2f4f1757535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304561bf4ed40fc727b907d0641f9bc6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6867903ad184c4a2091bb9b753ea1de537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf08021e1258f95c67a47c655a200f4b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f594113326fd2bd47831bf3763cc06fe539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74448cc624d31bbbb15317430d2a6ef0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58c630b907b4ac833e417bb656c3697541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af25f61b1b27cdee2722bc6f483fdef3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4f523d79de7f4b92114e905320aaa1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a056226235890561e87db44cb376bb1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d77e85c471cfd3db23424a38fc9d0b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219a9364ae43c347f58add5393f067cf546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122b9cb5dbe2db3f34789787fc7ca71a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691a3ca3048bede1a814000418b86cec548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41937bedafd4774933e44cfb2139b725549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71a20c1bf9150970279cfe4b546ffd9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9837b79fa0cfd74cec03c57d7ce4006551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46226e401bd42932d1a11f9b149b5a5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e76935e8526fab41177b4889d3c8d9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1453479f3411d53ffebe57f43279d662554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fba8f6342285646900b2bc975153c5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b502c09d619aba699e4f03a7cb73f2df556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a559bdb450f4c9dafa4a4b718fae331f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3b3618d7daab96cc414d1b62cd87bd558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d95332d6c80567230bced356ca92c07559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba723444db5ccf817dfd61d80a909f8a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de394a8d26cc43c7ed86f66ee0c2b85d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39cd828a22564c11ef41221a24757ea562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99676f78f405d92d344cdc4b1d9dfb2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f304d696f12b5fb5e72e03929122ddfa564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451c15b9ec0f1b4f2c72a6206699caa0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c59e60a06b93ef9139cf0fe531e2773566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e41fe358b35025f588096f604692af7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9373adfe16271c51617ae860712df18568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd721181be088353fede07835b9eba90569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14996bce0c803f8c545793a9a53251a2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bf7e527921541c4f1790dd9290077f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c79043c5462ee6d1dc3fb4502e64dd572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba73351e7e510c9f3d1f90455b6e0ae573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ee8a7074af609ceed00b9a4912b0e5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b3f5adbbb6a6723cf8a4b97890003b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234c8a038f3f151ddb087b78c80e1ae6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208ec612e46ad56447072e9768839aff577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43b956fcab09340a4dc8cd09c93f0e1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e087a67edce75022b5d37a9853a9a22579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003771251ea55e3604d50b9ee3d9d8e2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3305364649540d1c48af575b9c2d55581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bbae03c209c540a54ee486e99a6684582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8326d0736fe773fca44283f84a081a83583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff33c97594287a080979e61caa9aaddf584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99501ac88763531b7a09fbf0fde848d4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df27b981bd3374fd9763fe793617f032586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735cdb8e9d75d638f6885b3691fcd1de587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88cb160dbd1b4c575017a818aa6ff5a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0919bb7427558a8f1f680201dc84505589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cae144a6f42eef5bbb16735f44a699b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33706e15d15365c92381e3176f439a77591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648ec70fcd2c5cdb573a7b21ebaa5fb8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bcbd202e853e3a9ae55d34a52d6836593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c0858c5af38a245809405c7428e439594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f229fd8c3b757b992267424ea679ec42595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905e91f04a9329b32e8759206a16b201596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509a5ad8d4ffaff234adf9fe3e189468597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f22cfafdc5d82e96dbf25f39eaa9603598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df265710cdea2cf9dd367d18d6a8e3b2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3103c9ac43cf33caaac5d8e7c52de594600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4199fea7b44e999c787282843af1f3c6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdffc7e74f1de466846b6bc7d7a6831602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5ca063e2ba34794a9dd3359ad992a4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b82790cce9129a5f78e625df602bd15604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a8ac99e98366260725ca761a4464fe605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd608d566009ee5b92fc7f5594b520ab606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb2cd6cc3ba297d41c10d85c7868af2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685888769233958a73a147615445c921608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e17127ab8abd31420d4ce34587359f4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f705cf8f0abb637891ce05f4c02d2553610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b16589b14fea3ec02f8d9f00ac3e58611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b63f8ac63162401b35c795fe642aceb612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e46fa9d5638ab423b33ac5e515dd1bd613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14d6173f1cdfa43835b1356a52617d4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238a08acec494a784ac8d8d46866a1fc615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50f9e7e559a877da34133f79fbcb0d6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a6c5b4c155d5b7b232e2f2b7db48db617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9016c0ef1456cafac53e1f20468fa8b8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f438243699c11a2196c257cfd540c34619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ab6be07bbb27abb1fe4232751e550a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9772e1dd4af138d1fdfcb013671162c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ce186c70b2f2fed7352c540392c73c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ad6ab030c0b05acfd7ce2b5f426e19623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e606376d5b70a63d29eb9494e5d29642624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25823ac2d2e8753f48f507fb36ea8e08625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ea4a6432b8146ff61807ca496fa8fe626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf8a514df639e5477f8223b7130a6c2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17871ad58bff3aae106a1f0ab013eb7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe545c426ae7d07f23ceebc293ade0c2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8febab66b06e3b2de040328c897ab5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337aff3ec0d39835c062b6749b85f753631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2150ebf2920e3cd093b83d0b5d2a08632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378e181e36b8ce30daa820cd525d8337633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74160804aaf5a8d1d72fc723931e9144634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6388c8a68cc1fb2eb2d1dd51a6f238ab635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c6ed54419564e7e2ecb5952e666766636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fac0feff4fe12cfd0d0bd541f08b55f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7553e879b01a495eae018dc88fd622d3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6650dff457ddfdf89c058bdd9bee1c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaecc4a0f563106d84e2d1bed8bb12d1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae763f0abcad96d3ce4454a3a2b6d4f5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9022e4b686368ca74daa9ab2865e8d19642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1622a3429d3e2766745f0b827d037319643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90c8a13bd48162a5c7ee0497ea445c7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254243bf7453a4c55fc65934e778a79b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e402d9a0202a5c9eb0908e3b6963cb29646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdf6883b4b9edb0a4894da027218dee647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c911a23f023700ce1fc37ff5c613e8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb14b659acbe94b88369cae273dbcc1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5f82ef59389efcfed8f06fdc20a376650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc600afd9200b809245ff395c2dfccb651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5c902fbe3e7a5d8ec1b784e327e19d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7510677c61683347e310802c703118a2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b31095f947c9b1a1725290f677849f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2827a9003ef9de39d5f261b4c63590a4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede6651339703159361ccc042b232871656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1bac584e03ee4d8f0762d20da19aaa657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92994c092558da8bf8775ef723939f6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d54908b3e2c4a10893c5970f07795a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409ae268b6e78a92ae71f60755c518be660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e71537f2354117815f56a6192bcf70661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a61ebfc0a4b86629be0ab3a2f0f90f2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1ae5eed2e20df92db77d4729b33ded663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e94d4cf269783d0eb923fe662e24e9d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3396015e5f7cc35a8296b8ec22579718665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5050fe16926c1977a5c60405a340f41b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b9004fd6dd7d99430ba0a892a63fa5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7154490b009e4d14742e9a381c32c93668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b048cc89ddfe1e51f69a6aca624cb39669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5502d97ab5d1647958540d34256fcd670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c123532c8a4156f523680bff20e2a830671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2520b707c795239b7599722d1927d1e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c0b16a8735747b01444fb7a0df5627673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8da09b17dedd634852b0b985d323713674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9553b88dcb5c78620801a975baf371675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f67af989607aa1063b81c545f3d75c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb76ffdc5a83dfa662079f73c96d28f7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24e621c461ddbe31f548c66dbd0e6f6678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcae04a1591dc06f3f7ec3b32be84516679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b9d2499d9845f49c0ba01da6fdd399680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbdc515d03dbb904a0ccd158f830093681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6e9e92bb26cfc6dc3ea801d174befb682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296dac9090739f2546bff0d0288a0ea4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903fbf50021ddc183f539fe911665251684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e895c64e09b3264a9a479fd5bb55155685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd490daa73e578c8a13e70dd1314a60686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd42b32c35fc5c47089bb4fe86297ed687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2019658f7a8e9daaad90a1ef2002d68688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228a1480bec308477db8f569e4a44ac4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43bd85237d61cdab5cc66b89ba1d374690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c718ccf0760703d8b39819ef565536b7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aee6d2cd5e75d653728f2e0a7028fa692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2559ba6ee1537961b041ed02487a32693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6191867476e31c7dd8b2ebffa8e77f59694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad25fa8a453a03ce1d9c393ac524824695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fa9c50efe1f8d23242d7b7822aa1b9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fb3c2bc87f7eaa51805a2ef1f65eea697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253b9c6de345dcd100746b779d6761e6698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cf77d12444befdfe0411c1bfd5bc3c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05045b20cf77cf159f12f26ce9b13267700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffab776aaa759fee24514b1b5826d117701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46007c4a77449eaaa1a1875d0140a84f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92edaae5ec7cea9dfc6904e6923f6f6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1222f06874ef5d5f78b1c1ea923006704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce379df4117f9e8d3610118a7c23f99705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf6c44b533e0b3803286252afabcfb3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b63d71dfb2a2370b4cbcff5fc7a5bb4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e5289ae3849f25acd173366f710852708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb65bd693ced58eea59c0d1f37aaabfc709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a8962c7bd32b6f720b2d96482b238b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b01895092ceb3de52b4db6c9b15d89711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae9ba5869629bb1cf4d6038a1b9d975712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f33aaba924c01ad45ebd32471f0c9c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2744b38e58de74bc2887f72450eaa22e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104d536823c8a800adc9cb00e4fd075c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab4d7328e0a6654e5efc0e1fcecfe5d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c798466388b875b33b231ad7798c0eb7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b55dd786986e8ba990359169bbfb70718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47c75fae577aa3a4bde4bbbdecb68c3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4b634e3ce742493629d195ecc9b780720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601bc6917676a6a2e140223c0eb627c3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0995414989a34d13bc99461099b60ab722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277abf78110fb29131b497333662b22c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92c99c1fc76a3a9cda80f851f1cf41f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9150e20946f4ad4db943de3dfe59e36f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8d640526a7d4de3c027ae2bab101ba726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8916ae5ea409881f064a148ed04110f0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30986cc9e1f658be113dce4b5a8a42da728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5338c4ec478ec0415bc932aa1c2a64a9729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbafc8d82321803896590ebaf0171938730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8e8c86b1b1530dc617aee4c6257153731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f61e809bdf1b6f09bfc786a7ead0d42732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b20af94aea975f70f265843151a2847733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f5db37a24a03e31c5d1daed4071f8e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35dac6ce08b241d66ab39b78b65920f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b7da0ad7e974ff1dd81e9290a3ceee736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce63e805e95526a8a9fb3b7f2ad80d6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031cdcb90f760011b9169ac28e5c023a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b259149de7b050ebdac23916733ee42a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19541371346269ee60b2ed6798b36467740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5de1527b3610c4d865acc67f81b1e1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff195f67f1b7bc669fc10adfd920eff742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa44260114c7781d264b0c6c425fb029743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305d7c4d77921018be7091feae9850b3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b07f2ca0041d67c3a13368ce049c280745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10bfad49d1b40683986ba49a5969a58746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3971a6ae31ebd8dd8c41bbf0d9e5a29747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b407ca982069732f0ea229731b1b0c87748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58083a89cc15f5eb0c31bc36aa2bedc749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0fb0932cb9ff98af1eb9fb7c06615a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baf10b7e56a59a90af726f0772da95e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743d1afdd3544beb39dec6bde1e1908e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc5a021bb430af21f14babbbe9bb972753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>