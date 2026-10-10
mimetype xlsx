--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1c7940ae3fc28d5eb44f756e0caee11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ba9d482963f401292fae3c5cfe0e4d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba9c31eeb5583b82e95f9d14cd7bff73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6cb7917be7c52c4847a6dc4b0d8cb74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26e7a174b90944fb49ea637e71aacbe5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c72f12248134a09654baf58d7fe2186.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8099ef04389f8dc619ae705dc70fb6317.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eda984a09188c8cb776f1bd768de158.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3ee21522c77c29f9eb48cf4c8b16599.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c95e5570cc67242c739fc30e841bde710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9adc63f6644744282c240f83bd461211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf759175903a9fd53d37ac51d5a111712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b209b2ef46a3a35ec0ed9d804ec238d213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bbdf4267c91f7ad43945fe8a394d7a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c14b027a64649ea46ef7387e7d0e0d015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c0237b4573307ae7d9d2c1209b402c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf4d61ab32e8d428ebe424f49617e4817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba532b6026b7cbc5b5383d6300aaf5f018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1e12b2b5be4a7cba0110bc184f0e7819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96335ced220f0d061f316c303f557d4b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9dedf246819c9fe9a879424c01609921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2a9a591662808d6a3bbfd9e1401a8422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd91aa76f12773552b49d69b0e4cb0c223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf09958f370607a73ee8f7ff86313d8624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d06de335bd4b07b5d3f2c89240d14b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d548411a54181138a99d46201af3bb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74040393e7ebf6be91d39c751e3bc7727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3860cc8e7d04f08bc80ec898344fdb728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a0264cf44796152391ed7c4b2d996629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eedaa65a88fb2d5597a411860b0df530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c161f56e92f4ee4f260432fe5228b52231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7637a0761ca6ef43ecb4e00f6f604fde32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd1717f982565e758953aed9dccf89833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9add8eafe2e69056c864f2b1acd6012834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddd3571a5bb637292f91dc6ce5eba3235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c578daa14f927e900638584b07bb73e336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48de5515601a3dc3c77d2b209bb3f5837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6933de6b84218a4faa78714f7da73e538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe102be50d76390e2410b0895f6971439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8a71dece7aa80db7a11ccc9c99516540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc2396b7a9769c1b9c9aefc62b5c39641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb671977456c9b90a386cb3e5b68c9b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94c13bb7bbd28e1c04f8464bc7cf23f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e654d0724b0c765a3156bc704a15adcf44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2995be2b1a4df54474aec950ff4ad98745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ab4c5f96b6db20c0eff96634b3b16946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8d9c1a8381b47a043bdb933dea468147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ee5a5d381c4a07889f78975fca381c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a242f1dfc8afac7b042fdbb4552e3549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b2c60f2ae2179f06de30afb41b8d1a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe01c605b4b96d767ea353ef387feb3151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2500b4110f4b0399512460403fe853352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18804caa503c7cb36d6e4ad5b18ab02453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f19bcc962db61d3847aa6d704d7ec254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954c324a6fbc3086fa757bb5c9ad7e3055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c617000de3aa174034d4fff4a839aa56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65d0a71d3bf338608c15ae25468972657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b240d0fe9d6d445fee6ba8ed6fc798fa58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c29a2a9cd785504bd903ec75411a5dd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3702b3b626384fffe6da096a54996ea660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc88793a2aaaf32ed7ab38073858613a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb363d8baec231252817763f393ebc862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505daad001a56a2f47b3fbe84846b99463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdf8f7bfe1189f92480a599736f83c064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663c0a74035ba0f98b287e4d1f3caed965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b27f026798ea60562e22492740565166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5f0b14471fb5bbce0d20398ff9d64d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fa7882df880d482ebd7c43db74974b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb383dbc0ae6dd62de85df77aac4e7fa69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d751125f2f53f63f924952d06c94264a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d26a4d6c32138d48b1ef5c253ab89f571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00703dc6f3b90a9ca73a55da89f47ace72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb78056380b26a421ea622df4a7939c373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb14a2486beb35e54d2c523b7d9096974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1a4ab029eddf5305981967542642dd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0646ad1c9a321fb59c978b2c619f52376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6c2113daa8326b08431cc64c6a631977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8068aacad2813b0db196432c0cd6c16078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b4d9dc45ea89008e732d8a750eb14a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395e1b1732509eaed15516666228c4eb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514e38e468934b8778ee817dc25684f981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c1e4ea0e6758b7d7748f3d4a2437f482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f574ff723357f4f536b11d9d6e41ce1f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d353ebf9390d465bc0ec539b496b777d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfcbcae4b93fe0db6704d2fbe24d41185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859b117816ff51b7a1106fb4ac524b1f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39f91bba917ebde0183c10bbaa2472887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4698a0d43ac1e9268f177e5edefa5d4988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c639f407e7414ec6e64d0f2efb58615789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2591dba3bacf94ec24b69b3de8041190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddef79f8997422d23ff73a535f6b14a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3090b91d655fe718aa271d7dbd264b6292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71198ac03282ca8b82865eaf39c0d99d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1c3dc62468d94c6e9750b653d3519194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d540fe3bdf197e4db806daa4142782d095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924dc11b1dbd3638a2daf768d3557b7a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47615ccc29a910acbb78fc3e318f94c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67ef07a984369c0c281aa467446312598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c637b9bd5e6f398e07cec237e7d558d099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039786f4e9bb0dea93aebde13202d7a9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf2b13d73022160df5366ceb55a297d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4af8d4a0f0b63023f4d6004264f886d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93cbcfbacd3cd5db0eab6dc87a07c3c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe51aa91c47dea9ea2fa77b2389da9d4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a428d879e4f0edca13f775c53827904105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdbf8ec40623ca50ef71e79a0e332b5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374332eafe957354b708b8fd1d694201107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d286a14ccfdfeb06311f019f3662469f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c75be0576cbb6ccc180d670312d9de109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b466cd85e85fa844a4270e518082b465110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0f66321241d527f15310007875f81a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883b4c83499bde179d85567ac5001264112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948b9b7eb1f3a4fb73da7a73b3a6a3d0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce671056d987eff2ef550541329a4199114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a229d55cae7b81e7ea53ddd32e737a1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa07e645d24f585532c3b28bda8ee39116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8441414c25e51fde8d36b0c27ef5aa117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2ab95c08c0fb5215781005a93f3fb7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2117512db3016aaac9094f9053b312119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effa805f0b8813bc3f89bceda6225faf120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107031e4870269c17d59948aa5e4ee7f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee0e5a1ff7efd33af2c26f429439aa4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd0d93f84f4256f46c350cb093d680d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a13a75c2dcf82191c8985a8adf4220124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d320e8c7f33930b5795ff94e8756c5b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f7100f7b6073f5f35d0fd7f33c223f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8724b786ad77b1e73b3fec9c85434540127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b424a51d3ef684ceaa11337fd549f1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25ca8f4a7caf33171e9596d86023ceb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be30b23a9029893f9af1e6395d0015cd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b70f69edd23a76826ff8d3af71ed86d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514433a40c740be7cc7028417811a2e5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f672d3443f5861ad81eb6da684cefd133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631a68b0ad60de9e16f7ba816f6ae705134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a124feb5431a261b9ffd54c6050e0f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd34cfab9aba408a7a0d3cf9349c01c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5863cb1b763cb34a9c1b14d325723897137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c074ce463b9942fd5e30fa25b6fd8a76138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2861790f81e69dd898b0285eba9d2c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce5854a028c9b9dd0487bdbf8a54b88140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05264ccf85362d3ce17daac66fde65b2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2707215408a5ffb8593a0117cfeb7d9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89fc53aee92c5296a5515221a3761d8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365ca6da9c757e3c479a52fda49c9be0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f611e4097a0ad40b3248dda9396c7d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c9fb89148e7a73f533b47e7c5f4a82146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dbf4fec90e73c74ccf9fc6b49f4f12147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba711a08c147dc1eedf17c231d528aa6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1def940f81e640031ba16d3a4750e91f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b91ad715285cabec53b0fb7d38a8fb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad145f8b15e1e3006523b5c067afe2b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284e428cfd92ebc4f41142e382df6279152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4cfa8ecfc2acbea94c7168719ebb30153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0399492abeed12948bdfa9d192983f0c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03a3ab47b809565a9eab272b12f7907155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972992b169f93b422f43b78d5a3e6b2c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c22b4f1984d03d78ebcd601814727f7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea76e2f0f5633311a3597174a121b5f5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cee9c330dd97bb654dc87d02d270cef159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64861ed187261b47123034edfcfd5f3a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957415b00799fda9f9def71093b922ea161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78df6c606425d781db83c51a4fa78e38162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffb78066086c18a4ac45a1efb9b89a4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47fc32127fc378bff469a922d7f96a3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c92feb82c409536fbf70b7c68ccada165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b914d090394033196975b7792081ec166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e48c87fa498897ba98ca42da507daa2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ba55c6982ce6ea0bc74af0124fe29c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17611e9baca763aeedf49b3867d06c3b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c4da215631960097df5d68caf6904f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c796a5697e39b82c17872e34a05181d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ca63b7c877f88665c5d4ed79010fb1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff01ab86bb34402f8350e3bfaa4ee8c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7892fe1c549b8d82327b2a8083adc9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276ead8e877a163d9c42743b0434d088175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d000743d917238bfc6c5bc07586a34176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7454c7c25f027b38b0760592dc801bc1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3842ab0195e7c3d869987f3923f1b520178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7ff4d341e0e4917bc30fba992a3abb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dce52cc41e2422d7497347019393a2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f255f1ab1a03d9136b29f6d514cdd3e9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d13524b02c93479e76e2fbba2ea1a4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21ea68bdf6cbbe96ecd8b914881e364183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46635dbf02de11fdac4a8614c674752184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da07e1fa0eac39fcd2922b55eefb2831185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c748c40883d960b649b60829e855e92186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1558fe9a9f1fe6cb1a78303054eb790187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cade2d424b96fb931b0d17fb97e96f13188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb436ef0ec70b840ef0b51ad7de8513189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0733885096e19113b1df12734faf6dba190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8607d34de7f9c9cbf5e534b580474234191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24546119c83262b8cc8b71bdb36105c4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515e0abd4bfb235c098ac042e0574f5f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e1b36fedfef3ac74c8466a1b53b683194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cc4a24ae7418da747e35d161f67ddf195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba296542be9bce6e1049813abcaad8f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d0301fabc1ec1b2e9fe1f17eca8774197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d28a888fe3a4e9e338bff1f3e5a0609198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47313bfdf4f6f295f038a1dea083cbce199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d65f01065fa335c03f0462767e63bf1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca923b423331575301f913984cdab26f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4068dafa167ec189909915fb38c954a3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c52328c922617b26768e1c2a41a7f5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15abb3d7ed94ef4b6f665c9d2c9d51a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590bf18e7998c5714e584a016a5414b4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3e5d170ab5f271048fb439a8851e35206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01326f3eb1fd1c02d981bd2a5b4e88b6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04a683a3a9b99924303273d73fcb901208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc8536463c162c848eb44639e5354cf209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19775fd1628c7d287a4b7249db5650a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d90641742c7904dcc4bdd8539ca8d62211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcd13df8370cc43d0aa4526fa4f7d1d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3f28457473e82a8cbf23dd4f149d76213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d750aa1a1a8eb88e3bd7d573fe871e11214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269429ad8ff2a026cf4a88c6a071b4b2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca45103cda27fb9258f0636229ab07f8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bfdbea59a837e4f9cd56adb20bcbe7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3755e1d9330f92ad92dfbe5a6191a03218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2378b28ef1dd68e69dcf3f6da1473dc9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e12a101a2269643ce7db0911a2d6923220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545ee177ef1efa9e710ef0654a9b9004221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a10058e97b04473917a13adab12aa2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a37ce514b057cfed1bcdd3eae5abcc7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc213b003b78986dd848700a25b30141224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fe0ff1aea5baefb415d89f134c2615225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e3c51a73cf9c614266f7b90962132a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f865b9bd2d8a6598af459ef3179097227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804994757ac3fef514bd9c29f368fdce228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bde43548d2ace4320cba065489afd5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c31fb04fe3e8b7971fd7244d2283bb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242ccbddbb8cfe10e4c6c96fb161c1f8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8b476bab31b6414484815ce11f9814232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b88a36697e9ddaa3d353ca2bb7f1e5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf1749f71c6b350b58fdb4a622b5b67234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5c35e719acd6de9b20d9f0f1fca626235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6660cef7c5b3a89c4fda49d194bc80236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3598a4d2c370d02804d3f4fe2800f816237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a56cbd491ca1200f9d6064182fbe76238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65017963b41dac2c85c59adb39851ef3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9e446efe9c54dca3286e49d775daa9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11235d85960a74a95be3ea25ab5c870b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef75d7e870d14817ef13b371a8a74fb3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ccf215fccdf646d5904af4db8e27f4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1947d4516d54a06a67971dcdaa84296244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5f3b8197942edf6b953ac2caae284d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253c0431e4b426749ec9f911a6ec3faa246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd027e933a9917bc92566fdaf9af49cb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d58936b7588b650808d254c77f0bbfd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13679a823056cbbdcc928291d675dafa249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30013b6eac3a4dad9daa9d0c751e56c9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e86648a738de60a7e1512b62e1be48251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038029508c09d45f7889198bfd00709d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ae9e5cb613dd99ab45a2692ea4ee10253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea6db649f8fadf42d1ab3750f4331e8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c879f0f1fe730e7cc72d9b807e72c748255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34a5157f6a6b26ddcd1e4b1df85c29f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa842c9462b20cfb30906c42c3dad26257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61795e18b203d1e3d165382089be0b9a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa6b5e51ea9746534ebab52a64f3506259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a49aa1220dfec9be76a1cdd5644aa7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c5b88ff544e66832b469df7e006f6f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3453dd09eb7c057272cadf18a1a167cd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d166c1a3b94ada45fa6acb24c05e100263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790a849cd5234ebde5549e5345c1d108264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42348b5f654f13838d808a3385f8aa8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9902f1518533c36dbc1b39304243490266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1850f356f48974a255be0e2e10c59834267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b0cdcb4a42ca452de39d1ef9f3c817268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c15fc93e6a762fd055a943195e676b4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e142c2bf28facea71e898cda75b8619270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1a245e2ebcd84fe4127f069bf13c7d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b4aebaaed96d7006aec436ca8a6b66272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7be07e2ca61f321a69e50685e600c0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68d4092f628d368ac4616e24382e36f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdea7021c2121a906bc9c2558cb87360275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f05f201e09eb261d2ad9d2738914d3f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43d3bc3e8f5437d14a79890fdd46b4e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23b882ecd5ab22a23bce3bed9ad791d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6447b68e97d739cfd34c7fd4d1ea928279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a281ab57038eecff517493ac3c4a5c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fca86c8617946fb9c657e17c2ad2af281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07138823e3b3337ad126e9f67b0c67f9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dab28f1e9aee7786c3d4d8733433b4d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3878830c295b5091fbb4eff66f1d17284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571c1d747361f9b8484c1ca2815f087e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54845b0911ed449b589ccfca36faecb7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6f593efa9de3f087abfcc2f6e40547287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32ae65b81fbd1f0d718a3f433775d97288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9a076cc1ce62a72f07cc6c992aec84289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b592dc7d6a9718313dfe6f4fe9cfe7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a261cd5ae98ed5dbca27b1f9dbe984291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa73935631e0afe29047829ed8bbf06292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b051e42326912a7751e753f7ffa5c431293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1314f96cb86acf284c576178e2dd3339294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2bcd902373de33bc00f57dc9cc2894295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0192e2aeac6ab354305117ffd1cda89b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c079af35555bd1dc1f6cc1b670ba0f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537a2514f5445f957009cdf051dce723298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc5441d7771a597930dc824fccebc2a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142fd1cfb3f56185d0af578d18722a9f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c89d0041ea1e52c6035eb530513d165301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778d1387e968bf1f5404d3d81cd161da302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8589070f34ed86f2dca9a2aa80f111303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7757fcfd65c6714fd5148b918ff16fe0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6362fd92fbe4450ad1fc49ead84b742305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3729a3541752419cfc3a8728eff047e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a6ce0330ada446a701b1e85a54e317307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13475fb2ddf4a88c1b13262aa3fda410308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7627246daa3458efa7a724feae76920309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8125caa6b3f205046b463fc7e8b786db310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f788af093212ae185b98f6b06c48a47311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d9940e33c1ca5f4c0912c57fa4fb1a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede41115a3b34c421acc147f1d2aa065313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a19b55788527a2d8708aa529aa9e2a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0e7ce0e899bfb1779fd7b714e9092e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0f404a090f70e0e980a932749e06bf316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4540c3934e0419909286ddd04da278e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c1dc3d210eb0a39609d5313ac8b27f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2dffd90068f54e8542e83fd865a3d7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481e5bf9a81dd8f90c12fe5a648afbb3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1401d357a6c12913057a5c9fae3cb44321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64126cbf1920382497c08054f8637af6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dbc701d295a1834158902ccbf089b2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3358a707c1f2749c6269295a5619c8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101a2d0191e5ce53c2bc5967de3d923f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee05b8f89bff9371dce44d974cdba70326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c65f2d3de73f61222dc2d854278be3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d47f520bee3011368c9389750c43983328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50840e46efe80f2fc02349438fe388b9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e949163d1d3f2c7db9b5c8ae06b3794330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d59287aab64bdea0f2496eeb8340368331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6003d0437e18279f1b83c399c14922a4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0286301147e0b8e0530a6d099d9ab878333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e233572f8f05bd3a546169e545acad334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcca1761fa4ccdb5eb76b83d21bc594335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cd7ab77e79b72aed13a2a543be9183336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6adedfcf9736c6442e3137dd98cc0d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce99bfa67ea829ea95ebd8d97c64084338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650fe0323b6f179919fae6f3f1f7b918339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1f0e695e294c6783a0345bcfd2b3e3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4015c258356e124f89d7831989e97ccc341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd7e8538d631fd312aa2ee4329feed7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700ee4e708de1b441089a0e50b13cfc4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b567443223504649419d1d9366401f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78a99fd078d4e427b4b3774afc72e5a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f2efceef6f70f92ca3e3c760eeb9d6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9063b72e383de0f5c946d64c6610ad2f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa1ec78085fab4d82c6616e179f3f82348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8cf240702787cf40158073206bcdf7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a4f058ba60323a21c24365c426671f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0320179760170a75b1b21e8f19ee6ea351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e82a3dd2b1510ae868511b080abf59352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee26c8fd905eb74b543ff673e405541353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc6f5e62cbe54ee5814843fb9e62dce354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df318f40382abf0a1e4bbf1009bc0763355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18e8d2fb26664ff95e9699f0f0732e6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48565e7eea8dfdb6a598723c4f631018357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861d1afef4ac41be185726fde3f61b93358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f760c9c410e7d562f80c78c26cad4d3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd14c1ef8c00b9d88fcbdc54f473b617360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4af81001ac93a024d1ed63c835e3fca361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a42cf66181512b2fe1bf420de623f92362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78efc1a367793b732c949fd851595062363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af39257a97311e818abf025ffd77335c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31674114359a2b0099081a55f18587e5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e385719e7d680fb427b59a595ec642a8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fede354d2ee87a878a66713aaf09cd367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb47726bd0710dfdd5df6cba35343a8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68be1461e7e82bf66e442b8b2cb85ae7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34caa332e2ee8f323ce7cdb292a2107c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1367701545dc49e725a02a97b07df57a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28355d649d1b02420e6d484431559be4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c70fcbf45e57d8eab379d70ee642c35373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c62bc9fceaa2138c2573d34b7d8803374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdccf62d4383105101cbc77b9a0340e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e67bef284a4972fa568917f99645ece376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a280211ec213e301e84c68e150959a8c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aa286b051bfc1400e1234bad1160e4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5471d9b573e28882efbb08fce2bd02d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efe7890c9f804ecbc0ae90a3c5b0f46380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4ceb2374022f88f0bc3b9abf853548381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0fc81236a76b6ee85fd32b2dd3da65382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf77e97e4491d3f2413ba2c770fb090383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1af9da1905ecd6df01ef2017a77d86384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ca5664c149f238d26ef144823e0937385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd5e71fc060a9e3c29155bf16fd315f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2383cfbcd3783398e9f371daad01e14c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ed2cd56ab46d3bcf1d8e4f315accf7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f183904b7e965f0d6d1c72380d5900b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a0bb08f2834c8414b2cc6fbf8af9d6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1e171a758597a5614fb94762e05c6e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19b00fc3a6d34a04aa79fe16bb9c4ef392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01a31cd9ea232fa426addc47399026d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9b2e244f85ccdbfced055d214bb03b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84ee6074fbcdf77c74b4c02d14556ca395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b3025d70e191a4db8c4c7fda564077396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f939d1bf8026c3f2fc02f74ef8a6ea5a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc1cd5d48ffee7478350c4a772d49ad398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9822e7073526b6736fe34dfb814e0a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf354e5a9db343df0855a70d3ba647f2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e78067828f0d268fea714a3fc44eed401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1a912a2d34b30b972f1a9a6c476dc3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d3736a90bb9d8ea1dcd0742b2dbe2f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dced6da3798c30aa13b1d0c715a49b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e867c53f1cc333f930bee70f4428246405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca29c50fc155ffb5ee8c8a41e8395f06406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c798fbb2afb29bb5aa4e68c839bb82da407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fcf002239570fd01023ce1baefa497408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030af7d962b3b42a22091cde8c09cd86409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5535355317d7bb34034ff04158c69f49410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82026372460992cbf78810b8be6c882c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48ecfa83690b4b87e55a1f2a659f882412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36c01cb7bec7b4ba81119d0442425e8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2c4123a4cf1704f361600a10d74448414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f13cafe6e35757c879ba333afbcb18415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9772adf26ac1b7c6f057eeb148af21416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b5f5af91db1cb76689d1238b269132417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977cbc24c49ceadd3fb6b0266e5d634b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73a2197f735f891ba6457aaea881ed6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c4a997fa60119bb017b5049bbf8c56420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e803f5ff6ff7fab02a2f3bf6336ac873421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f601d0560401fb497fec469a59e8920422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fec4b0df9a2837f821d7bc6a86cc86f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef829045450d693dbb3670a396380a96424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9481dada1eee6e1edeb50a2e9cf4e73425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e334de3cb23df5deed66147250af54426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4bf2663ae6cee955ee8021c9323b5e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044cd90d0b84880152575de584d6baeb428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b7cb2801fd7c29de49338e2124ceec429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ca05f07d6b157e96d8b0174b532fcb430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeb0c712eb89eecf7f3ffac276015b3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f038015397bd143fdd3eff7735066d74432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bceef4ffb7d1504b0920a2df5d3ca64433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccf36f35cfe9e8f08451ab28b6555fa434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf5d53cdcbe8bb0cc04510ae409e9eb435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fb25e33982cd5c2c4a3df4fa9c821c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea530f5b40ae6e0f833beae849dbb59437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f45ff088261761b038a2200c82b4a25438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022c50b830707e3bef4ce445853508f2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8cdc4d50d98239c85f3e52dd53f686440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d9bd4f35b5ed05559a5ac7006188be441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b55f9b4be7781619028801378011f54442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cfda0f5cce01bc8ab7aefeb37fc2aa443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893fc806f54f25525b80accfe0de8aec444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bdaabb751d4b4b3d944bbc346b8c10445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d06e31c7d7b4a1bbdb7b4fb74d0c55446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c81e8d2e8225c2d6cb5875dcbf214f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81b95ede1e304cc9e78754f367998b6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b3ee576cf86f700bb5aa924421259d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260b105729c757c3dd6ced3da3f8789b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500bd4a979b599672cca853dc209e4e5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6081ff22c0ba8b07013cbead290d0f94452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bb232af145e3bf34b3a7efa46430e1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1472401769ad15003748f37ba35477c0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cd1f5e95cf40794e09e0bc5b705cd3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24914ad354bbcb4eacfec7f085a571b6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a967bbe63b4fbb3f6563c4065842110457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7213d18a7d6d7633693672a265d65d93458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45244b584881235d96c42785561056b9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8600ea550dd2012573dfcd9fa77be887460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cceb0577db6dcbd5e0e7d3f57d4f892461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a36a881161ac29958b657154d11d2d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94a8a4512356037253a70dc7b050a5e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeff15d53f58fb7a0cdde6ba076323b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080700406cb36183afad44cbc109c56a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58d89a73a4ca88b4912e026a7e5df9f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f20e5ef998877354b5c6a2b5fc3150467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13416dff0e86190422fa6ab84238363a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011a70286d7789f935111eb3361f3f01469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f00812b2c6a6c693f7ae2777da3729c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653d565540cb6a89d1ea906e8b20f09e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b861af80d495b940a7a9ea78ecdb5552472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50459fb78353bf7ec21b20c78d834ffc473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd5d60a40b2115ad7e730705ed88aad474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e267345149c3df0fbe15342382940a06475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603de5035a887f7620414b4ae634148d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76148faf32cedbea511116762ba32239477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d5352dc2c82e1b84bde2757135b95d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed6b637fd6117aac67a97bb387ab144479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6b927c0e28a0ff5a0448a3af7e029e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9447e830d7992cf453d329df4121d106481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db9f732eb92887a9c16c57f2c289391482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524458582819ae21e43ed7b896353d93483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac9a00e4a04939d518d908b3b51c981484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b29a0af6d268685c3c3e59602a7ee70485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ec92341e3da7c5f1fb30f77086ddf9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b65e36d1cb9a4a7078616107788428487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d411b675821e457bae4b4bf80a225e0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86919d6af1b4a7cb970bac7ffd91aadf489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213f8790836f2d2c15c52433e1e9186a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adc6e352e4eb961037dfc378a93297e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6270239c48d0fede26637129fe08cbc2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e379f251a31a61f2b0f5d2f46d5430493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ec6fe7e7bab3d4c88043eb084f3345494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aab8ec3d3b630b06ebb6b16bbe89cde495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6628340603fc17cf31fe83b8f89b759496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b79fe013bc6e6ef7c88884de37f8456497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67f97078cf6edbbd22fc2910dddf96b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d113ad38c5e978f1b0d3ecb3f3d31f1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a5b54fa5826ad9f5dd3a798c8b9019500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27efcc54602a779b41a8a82acce720a0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2cff33354804a404351d01be5ea33d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cf6c452e3e86d3dcb30ff79d8984e7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b7034f73606b5d5177fa98dfff77af504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd01d028216dd56b678dca02c259497505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0754e3a845eae093433925854d732996506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed43e0065b7d3f834831fef050104522507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7515f89e3a06674192499d9a90ac43508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24438723c036585a59eb1b254660946509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7857e12b7da8bc1e9c3c78c5d00ecdf3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298348b33f7a1b8d58546a4512425fe6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57174136d7faf87bd9aa1444f74f8fa5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762379fd441988154e245815716f930f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289c8027bcc22d61b416b24bd55a18d6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675f2bd96e06e9d8d3bb362d885740a3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c64b901d3888a8aace0f8fa8856cf7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f229d16f875b56bb74c69a5a876af415517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4603b2a61baf4bd466e56f34aae174518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406adb7fb847a890c60abc8a2d348754519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f31bbb79e338b652ce5676671a1834520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a68f51ccedb23fa425e95ec73f5db57521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5430424ca230ac48cb270b25517745522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d79829168560f3176520a06eeda6c77523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ea8036abe57d9b436a9029381e0113524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa00896d7bc616f674315622ae257c97525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdfe2d45462aebb67c41521fa1fa043526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3a442763250aaef663c283ee3c1daa527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1d4723e1c217e6a0c42628c29fd090528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ddd2d6a6c57e6f8661cde9b77812bc529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f5e4e12f3aee4b6ae3a20b8868aff2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724b0472a72779913791585270c737c9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185afe4cca443924e2fab24afa693c89532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a9dd3bc2478d04f83a288bdb82a1cc533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e587fe5f9c7bd5e9a7493973c1a3993e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f224d5aade891654a068ad22535c897535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfe86a97297e19fb250155d84501c48536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3429e7e2a72c8b7ccd1f8a290445005d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75932ba8e7ff2da516a8a492acc3a1c4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296c0300a0fa1c1939e8d28a8a60e5f9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1741ab2d7c7bbdcf471faa14b14b1a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a7b4f5af4407de430248e388a7eedd541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8de5c09a252721e44ec9c978262abd5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91385b2672d5a50ee6c0aaf1e66c3222543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467948115cfe198c909bf648a83af1ea544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e928e91adf89d82b16220e04e949a34545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40ce60831765e560f8c94086b26935d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6b97e00ffd308b3adfeaa434c64f80547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cee31442d3cbe1d344a19d37ef4cd07548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d8bf1d54868aab381e023e8bc21920549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0809cb2a080e6c953c4dd14e7182c66550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f05a7cd188c54021d45608ed95606c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f47ef6109f9acf06de14030d1d66ae1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04553e1f53a387171db585e2340560de553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a40e5c7cff100605fd61dfb86aaec0a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cd1ddca9e0aae2798d5c6f68737e38555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d6e4654a0c398ebda78e594f99df14556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800538d3a435bf15d3c68c89f3dfff82557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c2bca4934477481f10d04975ae2527558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07c1febd872c50724342a638826cbcc559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f23c4872cb00c6fe0b5360e99dcc223560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71323aee2389d3e9c29f85d49637ed11561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fbff3d3b87a858c6f678cf2054509c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d7ffd286fdac17c60410aef49ce326563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ff8ded985da6467e82bad39d76dac7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ff08ac021d62f7af5d5efd0e245601565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3674d72e35ff12830cb671dfb53453566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a190d53dfebfb7533bf9b1d960fe265567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af0983dfcce3ef35fa9301722fc3a3e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8adc19ae59ffc93752e0183e27cdeb569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4250d5de954ab1b651e0d4999020afaf570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e693ffaf22fc3da159d129dd1384727571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510f892914c729e3b7f6b9734c21d8ea572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e76e14535b89241a61365e1dc5a2693573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adfe31f63bcde12728fc5fb32d4dc72574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d097d8431983d62c09645b151694cc74575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d8b07f7e1cfde2ca628a80baf103a9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da81c5b916702155ec71f1c85a50339577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de3a034dc5d8f6d672091d80f0922ca578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc31e0e7f664bfa44e7c0b7224a5985d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2c051c4bef6751f0c5b56d23153a5a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c096f84e415a412d1f03fe1ab1d32e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10228b37d5b93780eb08803b6147a59582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5017ceeda503f9f1c4a70b2b1f1b738e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c344ddd39dfd88218eb7a43c48cf2b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b414cb5f6157a73b22962969565ac3e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcce3a5838f7077b6b58e3a277b53660586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc2bae0878dbbd7d50c3d4e49f60f94587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adf28f73b6b57531cdb2fd6b1a7153c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfeedbd42efef0e83e64642045568fe589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba69cdfc9e88cbcf757b8c5d6d6463f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba420090b796a6a3ee2f0ef1dfb1bf21591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d334ecb8878d50008fe41b5870dca975592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84db355685f11fc952f901fca85aae7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0912462439abb56f19fcfcb491200e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc906ba7f6d40369f18908417e0cb960595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1f3e10c4ef6c5903c235ef4de14ed0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9f58fb8a218b6cf195a8d1e2c08f82597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ffbd85e976e7c939c4a6263c62ed97598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b96f6dce13b75bbd755c645f5e514ea599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4aca5d04a97ef6cbc0ef7c31b62653600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59a66069741fc99536332c6f0e05eb6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5e6747405cecf9fa5f1147dbd254d1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cda71f4bd8588cb45f97b35a6a9cf39603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10a2efd0e52a734e83d5c20bdac2594604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7463c9bdbb25e45ebed3bddf4d9ccd4e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae3e92c8b837c57da8f29dce88ce509606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c25d4d70cb9e51b80d420abd893c46f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5bf0bf58355af268709bd626cfee33608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfad408b823524130f1e1347ba69d2d7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1a051acf91c9d0f22ddf71a51ae237610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f2521edf833f8e0ebee99c7b45ce9b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a32634f05dc31db6f7c200adc19d6f8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c9a38dd5e21b3fe2d02d070249d848613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635dd6bb9564baa8b6b74d942a4e3d01614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60782b7083d38ce47a088584c91a96a1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04662aef5375365f5d3d5cbf9e3fe37a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c6daaa8e5aed95f2f170ef42573ff1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c66cc125baf46ae34154687d145a662618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bca5feceb57729c668d00e35a762479619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188710e1b84064a394133a055ccf81bd620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d465914c93e03f96cee62e1dbca9bffb621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b1400e0dbe9e43cbb55107140ae583622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2cffc58e0271688732d9121d061dca623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa48fb930322fc7cb28af8d902b9c22624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d932bbb51de4dfa3f3ee8eee9584e2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90f21692346ebc7e9d5c2a0dfb11920626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d7f638667868c9b74a0aadbec094f5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e682c5a4d572ca52e51982d752b2aac4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc766ff44accaa5841d217133716cf9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9258630ab913b5b9675215c9c397492e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607a94d3fbbf12266b1ebb27857b49f3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266cb5478ac11a3e117752d58a41c5be632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71419011964a087569ef151b4b06e8b9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ecb983346ce592d6494cc9208914e4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72db5a421098b5d16d3267ec38814425635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022bd203f8ddb2a0dd02a389cea4200a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d3493b9d205342cbe0fcc04fd75990637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848343f06a4cfd2ab314e0e849ca82ad638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb918ecb5c153cbaf8bc96ec0ab061f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0176fe1ec7f10b076f099f39b1d359640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259fa40f0354cda1885c7ba2258e37e9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2043059ecb29bfb86dfa3f7bfb682f93642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfe603fedc3a3c6a26f453c15b98ba5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824ec8ae902f19abfca666b23ec7af0b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1379c5e88c078465324cd2a648fe389645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52265081f6f9d746d05454dc2cd9251e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7981ddc2bddfa1640adbcd60f26b2822647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51905801a2466bf1e1801a34efb0433648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606d547b2e93c13ad4cda0a80440a8c9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bf0ca1f716811001032120cc316913650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc151282610914b67e664cf355486f48651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487f66f62b722f89afc16e4853fb80fb652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45555afefb7cd5f72bc3ca85fc5e4f49653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028f8e02703f2b6f4139d9f436591998654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313981ef72970b2612d769c336d01f93655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77552b2b1ad2a3b160c1f9108ff6aae8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cab67dcf071f9397abf8d9185645eed657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f04e72bb70804102f6bc224a0df922658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc0cac0e0f43ddc7e7925e4cb3faf07659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79df8054dad626327bab07aad4173fa660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93be9cd5b659f5c9219e35acb49147f9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e5734696e6f5468332e7f7971ed3da662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c3dd003887d53d289ba9d04b8cf502663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499f16520b5f843e61e19f0787a41391664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70225929e3b01c3a676f3e15ef659cd665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7500b512f8029fce417aaeede2ac18666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35915334575d0cb0d86b005dd89adaba667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aba838ad453c93cb06ba3eeffbbaa4c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9925c37060e5a16b5ef1cfca808fa6d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c31730e672f730e68c990fc78cc5a2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079d960501e0944cc6e6fddd1b80ea77671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b655928e7d07e1ce1889c06606762cf672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090e01adeec93e7b7a52288febd2e6cf673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21249b5f5e495f3f7e73f66e105dd62674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c860056242bb173346bc208fe4c2f58675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b05c73ab17f8ef41b801ef39d7ab0b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c229d74d857fb0593ea4d04d690e3228677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deb03c51a0929cd8fbb0a55cde3f9aa678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09313428f184b6fa4aeda627d2146ad2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bca865ffb8bc73aa0a0bbd4e6fbfe9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f58925b261af55257669cadb4787f4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5920f6bb00fc94493ac520be4edc36682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c83956e5fb80e82bd17fd69cf0b55d4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdea5befa30e3f12045069199773241f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce6db970007b87910e4d5699e544dab685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564a6e08de418f0f455b02e19adee87a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76d45c4152724265b7872019932d7ce687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d34e6984d337f3556625ebaa0f60b42688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03efa33717850a500dfcd76c14d2c6c3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64b6f4583c788930f18ba8f936f633c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e494db16e09e8f216c611553f819c2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c0aa17d6f08f1fb0cca34c5fd316c6692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d70241405492cc671fe549a8855f75f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f6c37ac3c7b6a58bb7a1138ae81248694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8324aacc05eb7983a1e7582e5e171f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5d4ff407d0cb4db681c3e92824d8bb696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed7d8841bc42ab451e8f809557af9ec697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44bbf67032d06608a54424e5f10ffbb698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7acded78f7dba43f56965a35b2565ba699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e4bc9421912b5de8344320a1b96a20700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6844d2a9d0e4b3e5637062f35d9a7c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e16353edb18cdfd427822685493f69702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b86c1434d1df772615741e4daa552f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82111d68e1519da7bffbcdafafd5f7a1704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9488a4fa97acb767a6088cf448405e34705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c60e9628140ba556adc1b6d7efd0d82706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8ca907ceb9c3ba0855d1439223cc0b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bf90e823b5712f91d8244df7642ede708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661a629332d65de0bb3034a6277a47bf709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd07aeaecf4e27289191c7dfc92af9c9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278b3029278d2031072ea522754b4b02711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737cadb954ccc2bf5e3c54dce7d86d55712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e7665c2d16aafac880c152745032ea713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90d8a793beec2f9045f378090338361714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c488db7728ebff7ba81b9b92ad2ad9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14af9a6d41677764d17f21507f4fc98716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce2b36c8c5897f07a0cbe836c60deb7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc561793b8889d2c6206b27795875705718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1736b5c29508985876782988939f22719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02c81e3330397b370790a5471dab1d2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddba648af6c758ba9f3fe9f9506e6d79721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f72bd6b67b3653e300d9d7c661d7de1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6a4d913bb5288a9fc5257c90d08386723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a086f176d7127efa75f3062339048fcb724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a5bd47234dee70015ad6947af89066725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6a3477956ca8dad66e405b7ab6bb0b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6691c4744cdbdde76e66d5a89b54ec727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4914c95d5d82a97926a1d54b29af0593728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab77ffdd7f3e9d682001943fef880a4c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb9a85be7326e7b4eaeeee230cf3e21730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3a6e4ea1f56adcb633b131cf424bba731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c600f8eb0dcd164cb100fd331a80b18732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244bdc28d3a8a11e5c54514f8fc4c851733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a60d14508b119b727e85f2762054a61734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ada6ecb68c36030720b293a7cb0e2e0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac6ae5e4511bc236eb28d86c1ed16e8736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb23b59ed710229a14958da557e293a5737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb79a5d6b8abad433e5e7fdcc49f079b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2845286c975c9041df150614b9c81ee9739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d1b0caf033203d5a426df07bfae5c4740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b900a9be7c3198677dd022376567f6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79af970f34f0559f22fdff8bd163a476742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f878ff3cc0179487492b39d2f2fc98d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fada71fdda594dfa3e9905b1ddc1f1744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c34725453b95e25d1b5292386deb2c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2103ccc98ce58099500ddfd029d8277d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22de583cc1cb5980a1369133f64e68ef747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f748293145c4e7da8745bf51c90a4bc748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1e1a20d69baf18766f53b7ec910183749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd549fa6e42c6478b4a293a34b3311c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbafef6de6dac928ae5d6b386cb636f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5481539c6de114cc999b4de002e66e18752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536212c1d42a17a35d44492b572337cb753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5656ec616d4c7b1722a0ccbd0700e3754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de5ac8da559fe0f0db883ea8e3e2a58755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8e95c069f9300a9e653df4a1702abb756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35219c8d6306251885b24de72444ab85757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47b2ed8ceef20f702ec60008bedf01f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd39cc92e30d549643e3fe6b4e446cb3759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b14a5cca86245c103802b7daf424bd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430c7ba6887f90f4f7cd2a7a5c6fbddf2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5773a484b6579c90abc20e028dec413.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb834686800f44fda9e36f07b913a2db4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429e5f0c347724a3cf4224113558b43e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58581049e787656970dd007747144626.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6eae32be68db327346406d79c692ce7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb0736ff9642c6201fd0aa67cacbffe8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0cbd7588a9b6e5fae8e39d1c9ec4369.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f251f8f388f52f65ce4ac6e43cf114810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4107894a40730c314524eea23c04ee7611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead8de4b9332b4577b083e66da23a66712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b35472fc8a0fb8a7ab4d4e6d3743b613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f946155d717501bbe791fd029ca6e07614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4b6f4a0aec9a281c643542f40d5a1415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84673b8afdaff2d0a67ad332864bbfd416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536c394953c9900da08689276a192a1917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c41a785752a62355658bac3bb7c7c518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e248e0ff83eef0d1041242136bb914a219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de984cd8669f938ebce6c6cab608ce020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aa44f737133ea1f388c7093347af7021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f7aa9b6b8dd4a1671d5286b206775e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af60d0bf5689c69a53b82408fc1758c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d029f0fb3414db416684355bc7f1c124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d927875c5f5b34931cac94e71e2e5225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d2abcd06b6e62abede6a6672a66e7026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dd8191dd5d28f34012f2209b93338b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be38c945cc7ebbcfa73ad3cfa683683228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390948778b9b416221ac8576331cb84d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c3d82b07612814b2cea2fa339f820530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbc847c400c7297d8b655a41d24a6e431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a160afad95d9aa39b5db58a20fb0b81932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e304acbaf75e9a97d93451d17c787c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ff3354c07921cb50d7b0aa1f4a85bd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3a1e08e29b9ffe917144644c37665235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593a184e3ee4565c9314bcd799a313c236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6309cbb1a67c30450196828f92c772a237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee7f8f09fb95246603f9f50c1ec237a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6402b932d04c74e10097c67bd123f48639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497ab917512f777e6a1b69efd0b826d240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df7e9dd9ef1b45d5a7759a33b6c01fd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafb192aecab60d3d148c96403d3d1b942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc22a38a2a8d4b780346ece2fac32ae943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ce4b3901ea57383112a69789d17ef644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06acb97c16645b44f2b1721afac775f745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16476adbe617483b6f7c64c1806561246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d939daffa944c100d310b1107b4cc5a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5501bad0500f43015786f7d82d4fed48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9a5f09a44acdb74adae55c3f64082d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4da1fc538499514c9b827b17c72ab450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e12314cbb356222cc54cf990ccf3c251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4ae81e2cbac2f6d5f838c30979edc452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564791262ad9fcc47742e938b945b09c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ed5844a8d8a8501d2d240c03dd956654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2ef799f9821508dd68c8627945bb6455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56f51a111133dbed4e3f1f4bd2ff91d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ef3d8344f0213423db07e8a1b4d2e857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34de9b1e9c9bdbdeaf66b4488d9b6d5158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d61c44d86df8c328ad87467ee2b1b259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957bcb02c8b1c8452e8952353a247b0d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a680f4ed3dcd6868dcdeed221ffc7c261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebb29820e0a31987a4067f185e2496c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bfe6b89c474c56511603ae417ba28e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95349e9945b2b1c356b11e3311006de464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364a22a8cd927f70ba9026ca4e00215565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3bfc2a471b3a822eca90f45537d55666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9a749ec3aa2d029f6a9043d171557467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b21b3bbcbe20d23d342904672c257f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8632926db9ed746354c4b1d50c6629ea69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2df7b0ca2c5d50437f9aef02b3ce42370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27b607c68305ce9c38ff220d37b96d671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc1838e974643e83804a39351d2aebf72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657af229bf39c1ba74b27a58d9bf717573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88f244dcbd753ccc1248d68b299f54574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b7925601193a0638f74e06037ce7e575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa34e438ebeab1fce06f37adfd15f17376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2124215d7fd7e0cc5871524eb892268777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6606eb66770292883de4d88bf988d2b378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fda873755cd6b8922c0c31680467d8179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2374d90c1fe459b4dde99ea332b354e980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bcdda866f0a07266b877491679803081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f781dc267a56979edf6ae6c41d310d2e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5533c62faa78945b53f017e12e463083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803ed9c0ec83efa46fd16d65386297b684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2faf161f6367759ce34de2b37e7d95b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c271f7c5772d74f779b191a603972f5586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e0e7af9cd404ddb1818b3c204840a287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03824002e9fa30bfc543288f35a9149388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1188c607967f16491f3be311ef28623c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44858f4ffc1203582531fdb9bbc5ea490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868743388f89a475dbc00499746e749591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7b083049750114d3405133aa685fe492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9538ac71895e4c64a950a1bf04c2cc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8204ad85550d5d454b5a7dc90430e27b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad67f2e0adb82cfd106a3736d1bb3aae95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f72ddb79cdb46914967b5c12102702296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a282bf2c4f821f2554e67ab1e3352297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ab34871b6230519c4726e3d1d4a99398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2d126682c2e9da6bdd9fb3980a1c1c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf270bca0fbb95995abd3421a20e78a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f158c7ece63992fb5015dbb2f9f024101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abeadc90a44a5a65260aec7e1bafe84102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b5d9fb429b503bad6712cf5000c97a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99de85f14303cdeeee1d285ca564827a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7313cf65a85943bb23e2ebabf3def4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106f6f7a438533869d959284d92f8b80106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa74df8d54d0c4ac3ddd60642d34fc49107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc0050aff9f49de263eb710054b099e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f56524ac60f56714f930e6490cdcc6c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6959d68cb0c8fedd31580a60fcf3f3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4155199e4243efbbf25533cd894844ed111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcd2116e01cad2728a7dad917064e09112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba4e85220e114cc617f1f642ff34cdd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8a1ab2ff78e116f1810d3c1536dfad114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b64b3fb349b876706fae52e8da30d25115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4deecee9699700852abf2dd05c4ded1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8611cef75d5609078b0f0e3ecab24369117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ec56f7863aef6c072fa072784cf714118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d13d0a50ea7a3ad77aacd82fa0120e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7084c286512b031d6ac9ea002d37d56120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31795f81cb588a6ac0ad64d97ca54dcc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505f75e2153894dc423c7b44e210c917122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095bbb34745904d2946c50bb3bf7f16e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac88e4099a89c4f2ba4ffe28d4e234bf124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c6fb2d001aeebe1dfba3e8b19b188b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2032e936bfa078e12cb2a6706f8bf1c3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4328cb088fc179fe7c11712b3ed6aacd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eb173b2899adb2c96df235d9abf547128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9601cb241cff88d55be69a52da3fafa9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413d4752a48db209d74c92a87bcda99f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e71d9f65df03974a392e46b6d6115fe131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894336f3192634049381f25d2eb5b530132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb522710c109df541a3ccd60c156c78133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a517663b66368c03dceb3f2babe4888d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18bfd19d26360e7dbccda7fc91ec9ca135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fbafd8fcda289552c950df0927bd89136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd8d71c7fe55bfd08ad2f81e1b0eea6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb0c04725c096267c0cbb7ccda09340138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40ef40c48b5055a1496a22e6f318b84139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7556ba0ad795f878555eb6f69f820e8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7260ffb722aaf4b58995f792b8feab141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9114b19e66be00b7d158af884bf96dd9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffca9b39ed5df14f812efc5a3fa1f946143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abba4fa7ce77a7bba80eb3e4779231ab144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313b45fe87e7568d3f2ab2a48b59aed6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30afb99c715d8f21495a30a15f179600146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f839ee4335ab3b7b429ce5f4fb300d70147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa4dfe7b9ac1a06cdb8c9a493de1c14148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0981fb2d13505567a38cda8d9e69b630149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ad896d0ccca1d6759d4010f5cf080f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eec654755ff9056d2d1e7682e1f7805151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72af381deb733bd31798245548af1593152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f986bb7acc0e0666dfbce315413ca25153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141221db7e44dbf7e6bc75c7217d013b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0248ac52a543e47037a6c24ad99a0b67155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85381a1eb03e41f78208ccee5611f593156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a1f471abf13aa5536a723db2f97318157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5dd4565a7354c4bc81ea3eba15e700158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fe57fb32e2131da6785d6fda287665159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf32d62145ed7cda8699bc324429101160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf0cbaaf8e86d102efbef22142934a6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9964338401d381c9782763686b71a57162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eea1e93992a4fdf4b81de4f6d6f62ba163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4ffc16e779da93890ed09ebeaa7242164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a56893f8d52b8597b93fa91746b509165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8fa4800c0fd33662a2d242d6681942166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0859e6fa949907050dcd8fd199aa614167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3537e07bc56a81844df105a5e19d2a5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeb56f3f8da1d16d4dc9fc0682d13c5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc5e3c15db5d06fdc725a5b13eb9ce6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2d47a9d60684d41bfbed58ac1891c9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7240999e52e302a402125d7f2024b562172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d5698b0aea33fcf5e8d71f174811d6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b435dcc70fdaea61cf063746652385d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cef2d50b9b18bd2fab4e1d7c2efabd4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490425d61c26c74623e61da8e67e3fce176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36425640a989f687ebe0450e131861c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ae1e787d5f4341fddfbced767cec3d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb0685c005d1f4e26d2f1c686aba310179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b5d2846d0ef350f197235db2a4078a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925aab58ca5409e15189c0be149dffe0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fd2ddca6eaa8c1864d3e45a5242044182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54936b4259e610b8c2fde5a12c62d320183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493a0da5d69210d99e9d07efb19af03d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b633df652f118fb4efe4708924d9285d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9b47d3f0169442ae62387d1be78dcd186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3ab5ccd4d8fd906c44a97fc2c01695187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3bb7725fe43cbc4291574e28da1b4a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adba91bb4e8199c75d290c066158520d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf599047d6e086995df1dc04f57acda190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cf24a0e7b6a5f9d8b870a8450afc43191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd288aab4939386bcbbb4dea9b1863a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bc6ee4be03eb371f448c479e3846c4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2218d4b1e91050ae6edc1d059decb2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa72fb1e241cb4e2959166d59803aa62195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da580f4e9be92489fb78200dc66a9a47196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8002354ceaa68a8b6080a76aee3ba775197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aed76fdea37b7b2d06ab4e38c2111d9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c888a7b943b4014755f005bfd4fbe23b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f235bf2ad929a78bc73fa138dfc3d34200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6409652a10b78cb456147b4defc2c61c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2b2ba7cd502ab481ae74379bdd01f6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60be735dd421c2c51032772842900da0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5e7b86f62ec6d970b3f6d029116b16204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f211775fe4e4d3ff8258319bcce15a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05df1fd8ee17150d19338d53d724acfe206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3f282cbc671b891de477fdeff7b4c6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451ef0a1ceef5cd44aa5fd494789715b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7bc6e92ac3680c428accdaa5bace22209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee776815ff3387e8f3bb4fac835c2bde210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0395c82893280d5fc299d5dad7788b7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e486a0cbe107243f53fd29b804ec56212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd48343fbc024e4d85485337abdff261213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc43f29444f5a4e4fede9380f0673886214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc3d3756842c01865f63e2be4693239215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a126f9c5514c3d7d44840523b5a943216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a541e4a0a5436a222fabf9eabac47948217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb70236b8f859f75fde98242b9388c1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba32cc604c8bbfaf74f9c78c4ed5eb2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4240ddc244fda4a1fea2d084e7096c63220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6306bb68759d36169d72ce5ef832d9e4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf1e48609bee4b9c33489f855b70c47222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b279bfbcd9480e1c98a01c51e730a844223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f947ef3583b9ce00f1919829c54101aa224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83910de43e5c0c8cabf2b0686f9e6890225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a636ce4df23659b4435360b1c6ba77d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a627fa929a42dca8343877054726a5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd37f1191a659d07b24c31ef2f10459228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb503031e163da94d517ef56e81a248229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a713f9f7af3a1d3ea80f8d5335b33c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d272ddacab7028849f89bb8c67689faa231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e307bee283eca7942edfabb1cd946855232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f84e1e4754aa6641208094b23017e9a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b45a1f3fa1a59d7944838a4a224d3e7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb006537717ba522ba2dfb9f88be008a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a782fa08c757a529a33ca91e3395d7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f195e11d89f4366837754183a98bd84b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9ceb269c5064bc977e17b3f291bfb7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4193f6e1d19cd292870277e50ea95c50239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe22ce1aa0439cf430df8bda02bc5e79240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9bbf6391871aa49a2c9225e1e88620241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513bd40d7ecd347e8437cca27980a6bd242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1f0b0b488ed2f78a2851f2551ad69c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d35ec30873f794055e9cdbf5c085685244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eee6f95a57c6a8a2a99f963296718b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b15ad849ad49bc45836202f110aecc246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe94d011a1ad3a1cb1413d8b77b15cbc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ed74a4b3904b77397b681570129278248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c7e618570084c571972bb10d41a42a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b9d1235a841a5b503bf9feab6725d0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd4c587e2fc5156209084b710b19aca251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45ec6115eda8774fa75c147a179b035252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cfdd127872240075ba0293f7b959a6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5df6f8bf0d8e5881e73dac6128915ac254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceab16c12756d6ec3c8e7eb8d110d3a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e659de0279d8925e25f8da162ec18c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c851d66dff019432bbe45f18f94f3955257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43956b300ea51fedd81594a1fa4c95ba258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fabb7cde602b90a938d4e13382249e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fb4ade01f4b6a1f70aa832e011281b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23609845386a3566a0dbba6da2fc1446261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5cb3b07b0df593f689153f663d540b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef80366d20d49c2ca3f3c5d1df2880b3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b72b68b427095e9b6f843a2c6f737d9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee26ea5e1287f5073bb990f3bc6eb26265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f1d321e3ebe4d6aeb3b3bd925ea82f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3405ca0ab7cd75b1fc58440b9dd1009c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6853bef570c5215e18b6b607028dadda268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec8c3b08e79916cf919cc2f5363b22f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7344f65084f932e92ef77320612a5a02270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329e78d99afdc9992d091c956b2a34e8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31676b3eb56899175749968e82946566272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914ff6170666cd17806a49478fb0bfd6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ff730e51a69a2b37a83e45789ec298274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de88f1e33a7d40ef4be26e054fc47104275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3cfbaef61b22a9f94f4fda6cee691a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3cad8625de160852aa9d9f49f12356277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03156f18398b222bc8db948d0fca2884278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5b1bb8382140dea1f4c062e08907b1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432cc81aaa7dd232c97738ad3c403e57280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412c77ed9ba00f66f07f74c1d88b124c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b43a158e4ba2225c43046fd807003b1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b839829ba88411d645abc49eb08595bf283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1333e7765ad2c6162dc2441cc0e6e9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7a8c21d47738e08da73e277ef5eeed285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2415c2a7655302a82c0a3e21f736df34286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6972e250596c39a3d5d2c53b924d81de287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae40a0302e2ef3a8788b4d1887be033288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1150db74aea594eadcc2addd8be6dd02289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8c0ef4b3e35b877c29f77458e5106a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9b0913fe31012e0a9c0d24f4c074fd291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b510051eb4a1099a7e2a412dbc6e1784292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e341bd6e609e25fd3b56933bb7fee1cd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb7de1ecbc4375c80a4cb44cdb96fbe294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6670ca8e9799fe74309c08ee51f04d0a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f339d99b8be26375d2258e29611f6560296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356f845733d255329c48994abc2d9c63297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddbf35d3e81e01be2e97431088b1572298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f81d26f84c8013a1d6dc98519f004e0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96ca9a3f4643c66212fc0c1cae0801b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e669b6373dca3cc873f52559668a95d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc61aa7ea11a33a4724b1dc4dcb261ef302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f76a272116e7adf2fddc51c36a04ff8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5dfff73035c2288f2cf7da06535937304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0560e49980d63f08ed9996294a0a96305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a0bb2502e5538b957df36065e06e3b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662dce5cb18e2e62ee897e5f13f9828f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f334b16a9af56bf2903954d72ca884308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2813c5651ca55a1d2c4987abc0baf8e9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7363c0393cad025ef7f794e9d44233a2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81bd1eb8e8cece11ad0d2b1e7d39a57311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1540651e83e2e936e4b9d45b5f41fe8d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec2b22f802d58aff548e81a2c9b8341313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11ea36c261c9836398235ea46f5f1a2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267a3d6ac0747cb55dd88b15f3bdb030315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cdc73cb68c7c8d510e0607a7b04b25316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9625c7214d0325f0174a34db13b882c2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762d7766cb4801442f441d30ee5b3446318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7900076e484f83ef73763dc7e0d2df60319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddd012c5db27a665d329ec171d4cb9a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0b779321a1d5659aa4b19c2a676297321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919221fc88d6766cd69117eda67e951a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d198de4a4041f5059c350d5d227c601b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09604c3980e7bb38ebc2af0528fb0940324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416b51371b343bded99ee90abdf08f11325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed463cbd0e59e1b62059497f47b9f630326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13efcbb87134e79d682c210542c96056327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483e9f9f5e93cc25649ef7335ea0271c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1106bd13cc651449b098fe9dc3d9b14329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550cd311a488ce07ce9f156dbc69fc36330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6d0c54eeefed8bcb5f8beee3b91505331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e9cb80b53304a35eb585696d36bef8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96de02ca10bfd2f678183c5699ba0495333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadfa97353cda960b855696761e27dcf334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732020794addf8c1dcd42a85b49cc59d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128c68ff4453fd157b7294e4da3dc8cb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07a87e1cbc424125caceb8ba30fe3df337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5219817289ce04c83ba883a0e7e39b27338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4665e4d3a7ba1a3fffad028e9cab2e1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8257de60a0f19ff48480fa2f18ec209a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b1a4c61e50bb7bcb6bb8eef98078f2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3e8a42d75574e8145503086bb1eac9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5034111cc80732f6dcedd5dc2101841343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb3edc69ecd3da710f375cdaf6e7cba344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef78006f7159182b4761a0bfc2520975345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56201072972fef66595d50bdae594c3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f93ebff47902f52a97ddf270954405347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3652791fb33d12b6a828a820e1d95553348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70938f7ee53ec54f289f3f0e9626e07349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541dec1d695c2444af96e4020f9c9071350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b8202aa33bb5a72b22c36170f47eed351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f79aeff21ebe1ce29388222ac8de97352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351fc1cd6fedad3eddbdae4cdc52eb34353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbcf9624cde4b2395aae9902ea05a6d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06932d585606bc89772bd4af3165c0a7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f12790199759a317dab5a6295d0971a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985d541290df59e7577c168ba61a223a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d8b29bb09342851488d7554cdecd4e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ba0472b539eb2eb5c354c202a38281359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c696877c95bca71d772f647b031b29360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48709dbbd8f1a17f20635c904e2f4fce361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724cff328912d127d582423a524c0fd2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9681e884ae9fb7596ff17421cdac6f3d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7006678c89c5b113bcd160d3d687b85a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20b4e36f4ea19b61ab1b731bc3d5d48365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c954d30f347fdf7041f32aa7b2c5917366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd562a37bc5a34fdfdc489a0ada93a04367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f1143ae7e9721cf8daaa6c56dedd7a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47a0844faa1e7023dde49c14c6750c1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb365283a08bd76c8f582bc21fc7045e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f90d64708c88cf759b31d66a3f71688371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017de43a83fac6d7999e85f24c082fb2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5c578a477fa5184a8107c4a2bb8bde373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacb2b6a7a12a398a59d49b3f4e584cf374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae71a2ca66f1624e8280c292b150a72375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11da798a8791ed4d5535fc97f2b13fca376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f673b45de77194987982fa5e5aeacd3c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980bdb829ab347945c27f7a8fe8c73d4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bde8380fb706ef69658343bd91cbcd4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757bfdaf5dcacbba312130d8cfb76e23380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dd9c19d20872add984afadc121bf82381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbcc11f4345d4fe255bed61300c5ebb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10709f1ff221c372b7072b37f246f3f7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d38ff39efc87533b94f21a26d2d0d18384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c971b183b9f1e8e3a890c7397c379929385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf3261c04116a1ac7c873b62179eb70386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b371ccc725bb3d6225c9b7611cccf1a4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079a323f35859acd647b5bea63b5d6b0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb7b251323da2ec3a9c70e80c366ef8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5249de9678e6d33587d516c400d78e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff1cfd93164a850c0acb17b522913c5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe90d4a01ae4c80d8be03b640586747392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9848deac6d0f84ebc7b10dcbcf24b533393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465d51cfedb32bb470fc27041a058bcf394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94105424dad6639446db438e730b0b46395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34338d8dc3d1a1373bac1edd8ad6385396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291f3a09b8df5549b0f19d92a3f2c3c5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b7c3e0615b6b74580b2d5dfc5ee6c9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24a8992d58b07c71d8cc49b918d1786399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eebe37ffed072ee63dd456ecc6d9ff5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42c985bf5bc01f993a14fa5945be5e4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ac05875d4c3a635631445fe18089c3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252283403c28651771d4be3ac08f5af9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aa31bea5e935000ba7c6aa688bebdd404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6edaae5ab58be155e830fed3fe6cb6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635e4332444c9080bc910ece67109895406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71fbdd86d7996fc5ccf6a48bc71d804407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028cd85ab22319d8f92ead5beaf4e48c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c10c8bff330c654879a9e7761cb9b8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fd08751f4bcad973d64e4ba4773dcd410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79abbe56f4cc51cd4f9d00142160ab0a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2ad137b62234ccb3e9d5191134212c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d05dc16f687501dfc28f573b845e8b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7995fb9304a8d56fbbbb4a409462ae414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70f00fd490499f87337921e7eb9bf3b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889b8c0d89cccaf6bfdedc7c2091c8d9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30ced3406fdf93f1793d3c249790072417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cc4ef475205a7f57aecd84444ad678418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aea31ad54510ca7af0adb5bb93e1cb419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d89478797d6a2aee510101789f781a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f513a0714d777cd1ff754d598360c439421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5549c3b42b3ae3c8046480e8261d639a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5b55232fe6b9a4671a5547792be578423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eede87d24357dd1d0a150f56de15c4d7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356851cbc8cb0c5f942665af61b336d4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e189b805aa82c6f9a483b92561dcce88426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355bbb0f8480449a77c2181a7b4a0a32427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33a8e2cf5ca0f40a4ef8f04e6c3b309428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362cec30903959acd73c24b2687c2cfe429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cf9d6147727ad679870c368466cf35430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15eba8c189f4e59e5c57b37a3756dba431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84666cfd12184c2c17dcd9310ae76cba432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b2162ea19ba0be59ba768de4b9f885433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f63c8e5f71968b2642b1743ce8b757434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0549f92da589585c29ba643b6c13da42435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386bd311f9109589915db0f43bf0f269436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80215bd6a4a3b31a196c91d714f43ba7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a537d3913276a36f1b0910f52ee8d5a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e2bf35ef1f7db250eca791904f7066439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99eae4d185b9c47ce56d2ad27415cdf440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7597eb53c0b745c070d5d286174da75e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3009f87682b8cf410ca80d0be781b17c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9257362b4bc2ef12b19bef11e2c6251d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a14ad7096c99a2118c17e0e94c0dbeb444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a57b9169a2e88df4debe0798d30a34445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09679acdb740463d95a4a246b204d4b5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57f13bf54fcf37965b31dab1e5f793a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab65767dd927cab5ae3583ca2371dce448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2378e4a43d3f96dc4d4645af5ee907e5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6299304e20d23e540eaab654d91bf9d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9be03753f4a4be57b517731cdabacb451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b3048b36c7bdcb6ba31f3d93a99229452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082237b368f26a961e827ef4978132a6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cac2f79d37c41f14c310d8a1f478ac454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cf2c873175bb29b5c0cc02515e5636455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e01432dd903a1840368bf0f8845d00d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140cc961cefa63c92abc2aec54d9dbeb457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaca84ebf82b831600cf3f85bd3a492458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5247c6a9b935da2539708e7a563ae5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293fe768f2b395085f3ab959a5bd69ab460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4f4228af99a4def863b46941f0e935461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ed26314d6bf9e5c158b66ceb0f704f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25b56e6edc29834c8290e10eebb77e3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06c1afe511a8ece1795b357277b168c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc298dbc7b815b5ff98c2f971293e055465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e609ac1c9a63d1dfd8a01bc4cf944355466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55c6d26815b2fa4b57d9c7321ca29ac467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5b3f71da7e5e48fae64b7075f2642f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6421c2f37d367ff74d7c82c790f208e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cb96f87fd4fcc3150889c6dfe224d5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc937b4ce5e439dd0881b33943bf9a29471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed00317a2dec092cd5b678288b218925472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f36e86b1dfbd8130da922ab9b6df24473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa03ac5aab63f1b91ed3906bfe363afe474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d074c4feefa7609bd236e3565c868f0e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ad3d7293a0c184de6b182b5fab5942476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bedf4a8e53e6985786c132796db70db477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbfcb6c73c09ae162ce291e0dd078c9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5450357f986b85c4f1732d3b4540f4d1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296d71a0306edfa663708d200a99dd8e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2bde77f683c68e6fd3cd407177bd0e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3675ed53f954ce267e4855e30987724d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de27f28f322593cb6878b7c3d32a0ace483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b56e8f32ec27cf67320a779d228935a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf87132aeb342366c27485ca762f345485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99433055516bf1ce3f33b90d5f5c3d2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cef1f50bfb668b16f1d3f5da8c2f258487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b62bedaf65d5a7dd959ba6e34f3551488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89339682c8f7825b2bca14f7feed4577489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ab6cd8daba7e818e978262d2e2b490490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86666c6994cae53e70abcb8f64abc4e5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4e869fceab6f1368a7212f403d71f5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290a5a516e77cd5d3fc33eacf049d8ad493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c348d9972e6a19eed11d74ee4edb275494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89df901ff12905a6fc1dd4062e0db5f0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2611a9e8ead0fb149645941d2deb10496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2403582302717672dbdf7571ef7cb590497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7946a5ca5b2ec4176ac0c8ce292961498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da612200f5ecda61402b6cec2187b671499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9527e99b53a1d517c4c9f03da1a556500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54dc22e3247792535db9ee78d2476e6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5ac8f4da98eb35c4d92d15d57ec8db502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9f1dc5bcd576524628f9702c393b9a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5521b0db5f1dc159c2c81218050afdc7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cfbba9c8b630a41be0100d90dc612a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaeee7ee6296d03c89c2191fc91b631506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1527e2a84675e78cbae56ad91d82878e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9395a2db6b831f81a47ab410e741b9bd508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960e74fc65566bf5b657c7524b86cabd509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a478bd69e4fa285a36676fdc7a9223ef510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75decfa9eb3590e90cd67998cb3f015511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2acc17128099b2b9c5a3da9d11d2c6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d24f9d8f26eacef34bf1eeef452f57513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaddbbe62526067e19718dd7ea51deaa514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d61bc72bb0fa53adefe2250aaa179e5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f825512aea94c7f0be1d5eb4712f65516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dd6ea496a89584876379922779269a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd675974b2fff72a3f358409ca4c3a0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7d77686cb26005a73ed4cc47bf06b2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d19d0e9aadab9eb41cb1fa4e3ace73d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee0aa4fc73c9aaf6b78001192af5800521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f847b20afea23b8fd772798184c0c3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6997cb3a74b925d1450a233cfc3a5e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0596b266de11bd3245eb08ea8d3f85b4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14e90b5befe50002a8a86c554c9c17b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e877ca4d5bf05a2a18c6713e1ad39a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079e7333d4d413d0fedb807629e1757f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044e6e427798c515c8352241ff9aebd2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9d84c173d092a0f2b612cae35cad2f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444610da2794f56830552f2de3357132530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfde0c93fd4452ada5c83e364ae8105c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4339fdb923e5d584b9a7dd37eb0f88a4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686d9aa5134a84d2827fddec24d1116f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c84b02e152d990a8fb9b0ae5129ea5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23a04227d6cea394f205203ba0a41c8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62132766caa278c5c9c8bcedf70dd46536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2a66df20cdcf0df3a5e0a1e6878ed6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e17be7c7a52dc33d9b0db04af7384b8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae653e38c0bf7638d7909882d2b7cb4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffd78b25f8395a6101baa0f55637ffa540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078553516bb27afd5e6b331abbe9fae5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005f7e05a8771c1ebb11111c1c4aecab542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a95846dcbbd25b78e6923016d2738d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9484653b28a4192dd3a349e05ff123544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682e5e4300f9ac064745b3d9f224d2be545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909057772190844dc6be25642254730b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0655637343d14ffd775d2706bc6663547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95a8cca0ef96c53848a51a199d29968548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c78081c9f32f70fd06255cb7515e77549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61ae83568916ae3c4e2a7cc1a8b4128550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0c04ae1cced3ad121464a7f963fd9a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9930a36a04eeff292598bfd8b8f34f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1207f4b68c746c26ba88aaf7f1c3b181553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6301936a2abe04783bc6160604ff36554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe18c55f0a80ad17d038e377db0ff7b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0049b3a33220bc641654b388a430f05a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9409cb72e22e1d019e3b2b3cadcf311d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840cf608097b8aca1bbec5ee8ce2140c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4213ec5f64dfde86d5dfde9010b2c3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17f50ae4a37bd5b369edc51b15beb9d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee0dcb5eda215ef589a42e5650105d3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83397670c5c2b9cc383dfa9687dbc1b1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263ee5043fe5ac1f9910e464b35ce621563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf1aa81f89cc759ce932f6a6e471eb6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba9e8da52588d70bf80ab0fc911c849565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1339ee40f2e0ff82cbdd96bf7c3c33cb566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dfe89f452e9e26fce524b45066e6bd567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7445580210e6f3dc1c09f0575c9833f9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b6a026358673255602e6985c0c56f6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c7fd01f0e8a335be2c3a8fc1fa0e04570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963a2e8486228e7dec5bd25545bf0753571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd8c7699a0c51cd5b1a7a991a7ad230572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cc835ebc69c4bc63ae66a8762a495d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d19a5af2e8f072a2a584b208541b30574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82758cae8815b6d1b5f69f160b10f7d9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742c13a02b21b5822d5ef4ace7ffcedc576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f682336aed4c2ff732732c1b2e4ecea577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e62dd1a82d4bbf93201ee728ac887b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d321753d04d4153f89290d4dce7c1b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0328d75415c680bba15fc09e1d6dfcd8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ef8518447b82e4a6180388145acf1e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd4c2b046102d5d29265bfc3a3bb428582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f190205ffe76c181ae2f1b5d9cd9f763583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eddb6190f60959922640fdc6342475584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c6666867c46299bf6afcfe179afb05585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065add9528566b95d2cdd306d2eef7a7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04188ed283d5de7f020bb07c25665ce9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312aaa5aa6247cf2181ff4334bf063fe588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ec432d1062a44d24a9d72f7a56070f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45438a2276c37d4d9e051f22a026bed0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8bcbd6fe3efffddbe29e11f37f35f8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2be8dde4f5a12a66a4480fd0ee4aaec592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72603ba677efa8ec3e7054241eb3f85f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19be9da84add75da1ba3bd4701e6f480594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dcb17d2d089e37d31427e298900b20595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f546ffc2417edb7794a9d3c83ccf80e5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aef9b6e71e36346781799e5591806bc597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0cf1b033568d1981cf6af539a7d78a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f939a8fd3b7a5d93086c1f21157486599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba651747a4869f2f81cbf8a6d7541ad0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9197418e4f2fe56b77caa333f5a3d0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fecebe101d771eb964c10c8d9e04f3a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b0a844392df20e28b5de7f1e268599603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc843f13c1a4a441027adabfc69687f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6aae0fd7da35b0e2a5ddee311f7bae605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbab6af81b08d96de49eef7e6852153606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb3b02a258441e9f37786ed02dce462607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817d11c0ef857ecfdc2a4fa0304c6f7f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d9445a7d389bedee54ed508c10867a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334712129b0093f52339c72e2b4993bd610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0452f705fd6334ee318e9a9a788b5c6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dadaa6466ab3080e71885287a99ef1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f62397c0670fc6146f39657adff11c6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f108b60ea7bc2dbc551bfd7d0a30274614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a881e39e5477b4a5a521dd35523b05615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569ac5d1bb4069e393caeba7c098a5e3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2575e4d88dba427987ddd09db78e9efd617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ace8282fedd89059cf780850f40fef1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b45ddacea736eaafe262dff45ab141c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55a2de7d2e5f3db7556e9ec597de7e6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c94c344afb273a8ea882dcc58ad5bc5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cff26290e73a6a0b7df4472bd6d7bdf622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2162ad93b07d17c4fca17427cb9d32f1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e03f8956805392bbcc9e3518e14f70624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83c6eb8a515617a26015ae8d1798a70625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0efc0f39bfd6211ca2c94a9072db68a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5049ba3d4985578746db8c57b3de28627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a719c4f9d24a8230a8f80db58683e9a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8734ae4f514e2b001ac5612aac58473b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041c607c580b5659ea87e9635807bfdb630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566014e6eb5a27abdc020726ad5d170f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fbcd9cacb4e91f16082babac832fa5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5b91472b8b259cddef82f61a83d773633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fb07b2ce0c8b2a86d8ac2c2ddd5395634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0739b7b3c02033c12df1cfbb5fa7513d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3606a1273333bba22d9ca02fd43aa2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2746cb45abfbf5db271541f153364d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d7a3f077926dbdccfd52cc47bf266a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8081680fa139c13ab67a82737ea24163639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f943d927f9dcdcbe70bf634105def0f1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9275620df9294279283054de7924faa641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79d59dc92534124f840494e4de329c2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236696d0e9046f96e7edf18d0e844a1a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c6c2bb8b9cbb155547a2b20b707606644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3c19f2b92731dcfbf7bede6d00e652645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eb4b57ba1ee9c58287fcd26f774089646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3936fb4fe315cbc187550be97e62c0c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e136947c3a76dd097caa9754bc9a240c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b5d2c8b30ccfbbe7d1f472bc89d69e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6efce5a7905b43f57b9f5ad831aeb9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dece49d7accba6ed0da8566e4f07ee52651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3c2cd67614252eb5681c12be289d2e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b2a5eb9ff279b5bbdd459bdf99f136653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f724c8fac883ac5580ebb3189e498640654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61dccf70b4a1e224e31b6f3ebead5e3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52ed3c2d73b0dfe7cd5d0caf961ab87656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd56a7eb4a8ad4edf086f1760962aba9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17780c4432d230fabb117b27836b65ad658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c342d0a35189b082a0f5764bd1fa8ea659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981b3214cbeda2c4692fc0048b3b6845660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532a4b2647049b4f92f178ee60d99949661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b68642d08bb586f80d904e564541efa662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab21615ffe3a961e5ec641599ddd61f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36c519c996117d66df7c40fe8d63695664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d223d76d8c018fe91f901fde08e5740665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc97b720869e841b3e24c4be63fc01e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eae5dc44b8a881d6baf5e13e288bf5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1faccabccd801af354616c458c5722668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68b0e0b5f99343ff97a9ee410a45201669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385ebf92f188116121012e71e8e16479670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c716b56c6dad439259b1ce4559e8a5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e6dad6d94605e544ec6d7b38c4ea55672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69389b91d42c0aa0a20cadee5477ec31673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f36ca1cc73099761962ee95f655c8f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a307886703149a7e16c1c114b2fb99675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60024326b9078d98e8f43a0d1d5b42d4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deecddda09fecd542126090e5f7aaa26677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bcc7402f05a01d38bfc682f8883963678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f9d0d2d342854b2b86dd37a20bae93679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cd25ed94753db81e7001f8e6738ff6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa881dd6d9abd32043f8f37b7ced8d0e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb36a3b544f771fa7579c09a354dd0f1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e541e94f6a1467351741bf108fc711a0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3203116048ea4a6202b8cc686850cbe684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66ce3a0d6a5f4b6dfa0cc7c7b2e627d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7b5b3f8da9125df4f3c25cbb52b0fb686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0351c3695f92f1f5fcb7ddf14bc8fb5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4e9050ed4c0141c5f6887dc0c505d0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87616ca8f644b8919bb4ca83690c8306689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8365cab6e4de475c257dd02d41137205690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53303073b30883b8a2bd4b247048cbd6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bc94db6ced07a51aef392e228b1cb3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9befa1e3ddbc4722918ce3765638d0c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ea5f72647ce97050e1fc0f5ba96860694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f08ae9d17f172b8ea3c17658154d893695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ee7be5bd1072f92ce781a9e10b062a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21b19a6943597e66feb6f9b19186a52697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9340117a30d3fc4190b5ecf631f6322b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc737be6ac87b7253688321b706cbf0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9519208fd30d4395a11972cf37e2c250700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9292c13c14d61d913f5fb6d4a8c7ec23701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1136d0e0d4fdb893576aa2f7fd604aa702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e0bb4293ff00ab150d962c97ef7def703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb98842ba7d5090404ebd5ca3594eb99704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f4f89a910d9786394ab31263a24e35705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed560fd11dde13afe2a705a5095b9e4c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6f1ba3e88f75dcd60a47adb8eafbd7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4c7eec2d4b7e7d50a2b9e201f57fc6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7cc52ad3d8d8d7de8e6572c5633871709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebc7cf88affa2bcae63de3121b4dca7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f805187c57417c5f32a9f8fa4a5dff9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd402cdc121533fa65656a0ba76e54f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4e69782d2f17ca971a2e5fdbca0449713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccdfc4e36714120a80f0728774766d4714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2521f46f43f65f3b7a4b24b4b895c52715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba524c6bfca9342efddb2657cc673c5a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e6de511c3a24b48182c583ffe6e59c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7c2b4e59a61c8b7fe95f20eb2785a4718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2401d3aaaf9cd748170fc4a10c3299719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8b4b50e0b228ecf9584e926dd44cd5720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f2fdfa14cc3e19f820a8e705f43e3d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8638e0f5923db85a803d98eae1ce311722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959ebe01aafd73c3d48042e7def08e5a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b00be748525e07e9e43f5fe7d72270b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3089ba92a95f6517716d3be4c3a13f22725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b60470030d02c271803a43ad36f4dc1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6fd233363b0dced97f3c36a959be5d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a0f290d2842c277b080ca82f683fdf728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947d46659fcf18d549bd39d2e7bbd74b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aaa6932f9c2f7ec8c2776d89cc7188730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e854bd38b724ed35c37d56bca6b4ea731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db03810e009834fcf90f972ba4c14418732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87becb21bbf66073983234a9904e8223733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155b1a83cde12a73d678f83e31d30cec734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9113ade9f92fee9d4a7d854acb3b45a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249d6ce3d2474358aa71efc9eec9fac6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36047ee9aab1e20c1795a4d8a25906e3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd15fff0143dca3acb9d9e41001a1d04738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7d72b6a4124057570172a03c383d2a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ddc112fe3b44026ba12f2efc6c2f3e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177fd1ab1cb800514ddd8eae4a5eb7cb741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca379ad9d17116b2ebc73ca020f4c0b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32f69898cf4b465459889766f5cbc3c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6183b1c1f592177c4c25ad17f702929c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d6acc11729ca9c038f3d95e33c96ac745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d752db5d66939b66f059d0a19b8979c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563cdbb8918a5fd4a287b2c1b3929fc1747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92c326b5dfe7e4511e1c7468487067b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e66ef1145fee76d6e917532d635d2f6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647d14fab56067a8a7030a547fddb83a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b657b57907b4e453b0f67b50436889d5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e40da29ae179187e66082a9862b039752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345bdf9ef7d9a7c0e98a0cc63900440f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c910afa44143bb774e9144c78a715625754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32c8140e091f3293e9d063ee8c1b9b8755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1d5d922817ba30b0b2f4bd4287ee28756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faec0fe1dfee72aae0f46c78301a5033757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c33fe8fa8ab371de2e0fb0b03cdb7c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48c176134074d636e383980502586f3759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>