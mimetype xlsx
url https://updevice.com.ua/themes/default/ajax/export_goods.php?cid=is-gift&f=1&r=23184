--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b7e6ebf66e637582e166019cfd15651.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab680e4dcb50628e0cd144a770081c3a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2c9804c7b241381128c31cc54ff18e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2d4720369808c61713fa8f746caa1b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e868882d147fe30789f5531715cf45135.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919429f26a9fdd3c8f736ad9d301629e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6323ffcdfe2cc0d326bb03dc5d063cd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be8082c1eccdd748a951e30bb9db6838.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ca1e76ccbbaa73472b8e55a9d8651f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d0f4615d5ace01237d27761b3c9ab210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85175762ca499421bb4d50ebea9cb7411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee30ea7af1106927b583de3a1830d5912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ecad1095811ce3484f28c98ec6805713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8028534b1ecae32fc5b21ee678213014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528d3ee75298843625e701eeeb421bd215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e72ee06915708aa627871f7444a0f1d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c04a8027f8296e060a005ea52f48b917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1693bc31e02b0acb6ff4175c9298f97b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a656926dd5bc943dd8ffe00f8667c97b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b07e83478b9c382d293269ce746e4a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26355a27d1a65c2568a6895970d44e5a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9810af7379f30ed853c2e9d6afd1664a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fc1a0277f0e92d0dd109ce6c5849da23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e748f147847bfa98fce67e704729ca24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892d497ceb7351b4f7737297e6cac51925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018627ce6fd91a12aacc3dcc4d9b43c526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad80a89872c2e52a393a415015318ce27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9c226b62d1e7ee3e2924517d11395528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15842152b2e22952de90de4137fd98d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfd3c2345d20ae86b4deaa7b78c69f430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e325201bdd947de3fad7fcc309996cb031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbae9f653518673a8d2356f5f5ae03d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ea90d986ca4b91493d4a523b74a06f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd6c5a4f9aab32bdd637cc2f1800a0134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37742a23e110da6f313ee307e95ef8135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65174cc2452f10049dc1d374b632c4136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304694e45908a283110b58fc1e3ce09037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9801ba1544926e5ad5394a264f26438638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7186e81cee63cf9ff553b6dc4698fd8c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768041c3eb8d791adefe907026f6c6c940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ad97a4d944a824064edd82379a744641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ccaee3b72d1f9bec99e822b243427442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871472a0524cdc545786c04d3686960f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd557a5f16c15461b91a84b2bd975af44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cec9d9796c160fc5c308bd256b975345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181295eb25566b9d521277427f94f3a946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e76f1248698c4c348d333b3d0e700847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ced9a04aa84cafa51322b69336410148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f31976a61907de703c1c693aea8be7e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf4f39ac120ba691161afeacdc98f6850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd7baf430c897b9bb9bceb82f8c032b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7e187b8f378a716b3a30dd2150245252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd01cd6622989cb9776df23aa9ec9fd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d460fcb0cac6c5da6054da83eb52f50454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c48b0b76bc94686d224800ed3e77d5555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ac8bbc58d9e991c8a58ee05099f09156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d20002ec23a84671d06419077a35cb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a9159adeacea93abe277804b804b8858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a19e12deb6e3d6d1f658962612b91659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e632b2e78e9dc91928713a6afc507e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c5a6c0f7cfdfb86ec434524ac51a3661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d114c0322d64fd541376ebe99d0c4f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7144dacca575ca1184e39e22750dab7363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b768bc2f27ced25e3966ff162eb1a7864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8526ce5862ce5b8decc05693b57c011f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ed2959fd3600c29d6043f6a19cc5d566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42350fcd09529ab59c3277fe7c5432667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbec8d4cd148fe5025d3c5449a35884168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30d526b11931c63ae47d8e8609e7b4c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77648ff55808126f61fdc8cce83a5fbc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d0d0d45c25eaca384ee4ece524c1fb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d273d30e7094bf6f6eac47c938ddcb1c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b0a7210ce82d66860c0bc0207b2b0073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8188401904d866c8f47f3c9c847926dd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108e409db5a06017944afb11b698e3bb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0805da4b555faaed2a286118e17f8576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b38794c66ce102cb8b22002891539a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623fa61411c062fd7c3185c34c1411c278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dbaf45074f0c50e004d7db487f779f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46be7b83749594b25820c77b073c301d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af289e24bca39049158cef908839bb181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a0f81d9e80d78e31dd6d2000dbac4382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349853d2e8192ef2eb6be58446137d4783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4526711cc6014e561d8e5a1c7d84d4884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e953a815e9b58c5db6e47601b92ce4d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ba734a7e4c3896dc23e7b4c8a50d4c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86033c3fa422961fe91b6c372cd14d7187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92282df9ecc419a3bf41fa7a7ea8ac5b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbf915430db484a0357c808f82d63c089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1eb17e2ec5ed338acd828e123eb26990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3137152398e5551943a30bb9b37474691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d0aa0329a847906690868483fd460292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e8aa7f3bd711ac9cbe107ba0a47ced93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cedd01751fb6a7e26446ee5f693367794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f178cade95d50079be41c263e4ea4595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7263224cb27e909e844e78f8fdc8b396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5828a928b185221163f234e27677650497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1041201ac67948f383580529e567004798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf38873a4a35669a620c86667f329e5999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b46265db006c3ed8b86655da95294e3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e499f43076bc7ce6274f8774393f84a9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f453ff90cb61f6f9f5d69509ccf5eb0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6cd11c553a87cec7b8cf901e076da2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9020916c0b5df8e33f744eccf6c7bab104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bc2ddb47bb84e266c46d7dd6caf0f2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c00335cf3ffddb001ebabe0082e0f9f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8013b7f0119e931517c9e31ed5481e47107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecef1dc5f92a3191675dd8956a1c0bb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d5bb233f1f4f023d13b9dce5960ff3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188aa18a4e2af693e013ebd7f502a808110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6035d3cd09609cce0d83db3a3ca6f23111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4d8fad44bf4a00a44a0281dfc293b4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b06133b616e11a312cee4f5a1f957f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd173d8834cb5d56771b22f344fbf371114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c832fd910b172328bcf8acfbad4103115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9839c38250579ae9a829c3985ed3217116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a8ea0e206e794333bc5921c0821774117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35833a540d610ec6dfbcc85c9b17eeff118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b853371754e7b50e9a43ddf59af4c86d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093c74be3cccffe141bb56a93311733f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2650b5c33697e9fa15571f057c8587a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84da8962caceb52a4f274b786fbd0261122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2608415d7bb0b065d933f012e394d68123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8e8055bcb4e6cc138371253ca7c64a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57bed70af0ea93dd34f483e1e3bdac5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9edaf8b56d25e7c6974d84d9b268ee1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a93a1d0a743689c4d5ecb1e4307309c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0a1cbdbfba7604c8f96e4afdbc7c9c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c905efa54fbe8abb6b8980eef0553d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94d30a66e4fad62cedf7d9b65b1ba5c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b52e99ea7cd38b8875e580a57e27166131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896755d8dc952220c066dab2f056742a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57a095f0d6bc9184ea9476dcd2d4ccc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055c42b52a6486cc71340c5528d6e16d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28c1eccd34a43c1cdf02009f304b066135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378adedb42bde13f6ddd6dfbc66224c4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07161d9cb5de36a136d35a4dc27b582137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28603020ffac11e2b4b561319d990716138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1a7f40696331000ee9ced2d5b69023139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18249cad1617645009f1449c985cc78140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b107a732016d238cc5c602097e21ed6f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed91485c683115a202af6d5ef8ec1bb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3abce48067ed6ec81c2361755af293143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5851e6392ba747c4207b690b7b1abc89144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c5c5dc5c776ebfe7d490e4b8d2cdac145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7cefbdd7db2e0de2d9e176e6cd43cf146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8d645495326675a3b48d1dc3f9494f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3457c6c64fc0ee2949c288eeb531eb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b083cefab17df2f9cd44597e81b12de3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4365b15b150bb197d9e676766de82cde150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc4849c07159a91946fa652af9f1cbf151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759d012394685aac1b1481462edba2df152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e049723b99423ea2e2e73f1f1de6ac153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dbab016df092bbf1f32c9d832a3509154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6715f7102cfa32f183da9b2ff370d0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54cb1584f5193d3f0b2da8b0ba5a7b4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2541f2d3ad2acd2c2dbf2e0e81889a19157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcc50e63f37c0a766b53dea0655e69f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3929bc69d0a8a5cb8798c60985187b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c45ee19e2f734dc63a07467f29c4a2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51a29ea4da0bf3a095919eb54d9bc50161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356354abdbb0f963bc96dd317e42aef8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c035ee3d513138e748ca07b432099e1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e685bd830d0554f288617b510f957f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc33e56f61ec53e48e0f4f131968eaa6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6b0bc31f2206a423fae8bfec6fceab166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f8cd96f695ff3197ebd243fb7fac2f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ffe79bcdee91a5e9be311fac75a0ef168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316a0c2e4a4747d03244eee10ee1c089169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cd4bd893b54b46ef916a964b0f57bc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58d9be922a3006e3650a142358e0715171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f065d0ee53283d2b463cf6cbf059580172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbbf44a63aab818d1fb7b1883d34227173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9709680e3b7997fc0b1fc1b85f2b55d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207a1a569d7e2912f35f27e184303b5c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd4bd79e2d64e8275efe94a944e3bc1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef065ac828213697e4af3e399ee804f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84e389d3b8d1b6348bce39c39d9dee9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2158fcb8d931fabaf8a866f4f2c3eba2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429a8e19222d547b441863de52f6f450180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac26e23ca266ddc62c54bce70ae6fa5d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7a040a2ad3f63d7b29c8949b5fe05f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a3a702a17fa188d3efe744b217a476183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300514d9035dbac62f7a1d15035ab9cd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b55109f3c59f74401ef000e650eda5a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c03b76e3ee98b14d45dccfc793b3511186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa3d33f699f3fb6d2bb83eb3f0b0f0b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65a3d8980ea8ac0e631348ffddd891c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd1e4a206d720ebac0867dfc26b4916189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d62fffc22ec74612b32096da37ca87190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4131528582e8c5fe9f62fe7789ac3e1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c8242db1307e51d91c8316fcb00e23192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3308dc85d2d22c50faa6c222db92dd10193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae62523137698220fb8b5b16d8ffc37194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cb1602fad18493c6ee63236d86a671195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f386354bf1aa85df571d467377768f4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878777ef92d7116c002d2a0a84744479197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9770100067c3b4ef26535dc2d0c15ce3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9eee7d5448c3fac0ade68c48de21bb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511ece26c8840cada5c8fa394206b477200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eed0a28933728b0f2c839863a854620201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bd281e9472268718293d6ed14d9afe202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5653a34ee6faf72a0e4efb70223828c6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c3937637cb148f52c89d3866ba2682204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3899b95251adc524742ec8e672a6559c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02e9d73fa70273f8ae2e3fa74db5c00206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330e2339e4ee2c3c226214096becf4df207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b55c71c3e01c0bd270c9c3e7bb9508208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5099e763a174947fa37f4da4aa5fcb2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f600d24d2f92675df14375d27063e76210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bba512ec7ba0061f7cd7665bbbbf95211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880722302b91872e2a285203e71c15cd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d609807ac0c343d597c0a041c35e64d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6063c71e8f8106d434875fe72881f9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe059a84ee10ba2d445b52c36d18b26215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7289207a6d72ce403051e644d5a83c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4021a4636f592110bf7ac06317c3fecc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d09ddec53fb2c997e75b5844ee30f2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b5f7fd57be1dd2f68b1fdd19a3b321219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9bab34c95d15f2dfaea2c451255cc1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d3f0e0f60a23b1d239fd42c06592b9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46db86bb20cefca2a39e73a14745a2eb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d66d9029047c0403f56f9917083488223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075e061f7afa6e536c265759c8e214bc224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c288d786bae5f9d36995bc17557ba5a3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c9a925d6fb147cf42cc2c73774461a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb2709e3aa335c269d5b1c68bc91671227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7af1d3df2367b4deabecd687beb3bd6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d7c57a939da779f59fce065c5730af229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8659efbbd9cdae2086d7705524126abd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6599869f082cf2d3a0730d053289982e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fc1122e6701a3f5ce82e3cb9aa0af7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3620103428c40b2b7696f39d22c6c2e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905ce2809fb366fd913bf42590885ead234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a091cb3a7fefd1d3a8491fd311bf2851235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563156d320060be8afc4908de01d495a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90928bb891785e9d258a21c896affdca237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8465da1a21e438dbdc7fde5105f759238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abd89a79fe26c153fdd5485ba6e3d0d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88024a948cb84dd130deef3c2347e66240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3380b562e8a3c48be9f3404cff6c9030241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615aaf9580c9bbe46a964b33a617a2c3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea816a7a1d73c5af761cd3a745064edd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2336cc4ba321858bad37b44de59066244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d4005776b49a3301884c8069115af6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f68104b6350dd5505f32c61b109cfa0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d05893358beacf7d0ad78e56ea1cebc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea72b09872d77de0a45d23d39b02ba6b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039526b3ab768c2cd2381e3f419b32ab249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a911a960b346c0250e2942137752806e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0f0f73dab7bf8ebe1e4e061af06c90251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9697747229b149a4567249daa79b2aa4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c204d4453c13e2a4231562bd7444eec6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651d74d9473e92048c5db6b0ff078d10254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc923a87b39a1b7124395d1df27bf9e2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cb27353fe10a6965c20b26aaad8843256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454def8384097dd3a82236338658c196257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bae307afc264bea1ecccb30a8ff9b0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ded0198b452e4541e61aeaca3de3e74259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61052119c1aba6bd193c3c5eb65096a0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bfe33132c89c5aac1e648538570de0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b7038c131b08ff05dae0d69e2932cc262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796cb9100af2355dfd553dd7ef7f37f0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e2cd7b8806e91f32016466d933de11264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4c37ac018f8afd7bbe5b4623d644b3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7162c1f3708c810ea663ffca2638bef3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8635fc25f47eef7c012330e41d930b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83891d805bfa25f0bc68c01e885d347f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b2249c339fca154a0a61a2f6af1ee1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3f9e19777c23869db0c0a4c17cdf2a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe2828dbef27f16f61dcf50d2d14529271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb72d37a09d37730824750da01e1d923272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0308801910805ba239694025623d3646273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba7c0b7fade3009a750ddf157abbec3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba6b7609e145917a87aa0e4c7f4a058275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951a7ca4c10cfe2138ac0f439629e80d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f68bc0be0e53e336603d8a5ef1e5e70277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a451ce2fcf885a7da1560d2cab5f02de278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e372376b4c3113f6ce6c43bae59c411279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70c5b965ac43035889f992c01d334e7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3602904171caecd1e3a0fc5760c8a733281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0514bfb0fe2569552b0d26a392df1eb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fa8f2dc22ece82abee1d3f76aa8cb3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1433f0b1a278803f2675ddd8187b52ff284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346445af3831e48beab97a927097bf3b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520dd17a3aa007c84e16797898929439286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23cc4ff3da739ef30e4bd06be10171d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba21d72f779c02d746c4fee8e4a85f57288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac9c909aea7e047780f54a356f1d6f2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf67cf37ca55f6bf1845a7b6fad1d074290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b26a482fbb75c3c1d58a5224423480291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a63a46a5b6fa5492e9c8f4aa7698e58292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c162fdc3225ea40620de9f2bc76010293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b937a54b8eb30a67f076eaa164f8e3d1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bfc27ebcdf8775d824d608e0e57569295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836a4404381287f4327f2d32d87cc8b8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bef84657d10da5697c4514db024cde297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb54ac0bd21ce232be2dfbcab447a152298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cade68edb35c34d6469bb8cd19f2f0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5df84c016f827796caa9010828ddcc300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ecca849a0e2ca30d8f46e14ba15e89301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b85a21ec223a676153d9337c3f871e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2820668ccbccfb5b359cc80fcc8be109303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335a1fdfc043a5423e20de64a9d2da9e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9aa65cbfec14de71e68055a65a9aab305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cf530d0dfa0cc292a12c3343b38205306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251c2223232fe45f598bf9c7ca98ccaa307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff02af2df1ebd5c63f1237fce1fcc5a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0962a22a696b3475f557347e8f9e9e27309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19a8d4ac22fba710cc61b4dbbd3f05b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f293373b2dfd227daeb58cc3fd05a819311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74102f5b36a34e466789b355c0ed6b8e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e376f39e7348a0848cbeb728061c15313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e9deb37c3b2b1981bb1f70f5fba55e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb871ef2eb559d65d6d9da582574e03315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50bd9c29f9ccf80bf5852eee1ca073a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfac9338f58bc566a458dfa61c2de7b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4ba4c02788537ce2ce272a6b8799ed318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48640d80c3e70109a82b5f8525fbbdee319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c673a995e8d046c2e79a6a4cde62ca320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3680e96794765c80709ccb3a99db3e87321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481402e12923b7a27c29a1ace6482018322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3dfba8917b0ba6e6916efaa3d5d491323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4322c53bb934ab186b3e1981507b29324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5e9722bf226639cf807c4b198c8202325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b445990863bec4c8ee634be49c61fc06326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65796042ba41bab125470e4c80f59723327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375fd8529a2e0530d0f25d3c541a3a7f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f0d1b87915675ca2d1d597b7654d0a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4132132a62439ae8a80d8c4441251602330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d201b16b8f91439289e995faeb922302331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d13956b9e9683a8bb6437edbfa05117332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd31605641aab93525f68e0d83c68e0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42429daa6eae69ef97d71b2db587d4c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f8e135cd9efd6e7337e9efa76648ea335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3723e9feeba4479c864dea90fbcd280e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccce9ec153215e9063f7b33f31fcae2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62bb46e50064cfbe1192b53355df92d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a024bf992bc1415d04560baf6fec876f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bc3256a772d7f4a39d605d709cbfe8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf8dea768bdebcc296c5c110b8f88e3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d1a49ba8521f929d100ed5b083bb29342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c8bddaaa6283083a12c922bb88fa32343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d3bbebfd15306c523574432dfc3fe6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd7c4c28a0d20041c5fd4e2a362aa79345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a4877476935ce87a52138574b63937346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448cf7d3e4dc2c5d80825f42e36d86ab347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fce7a48e20793a991b04b2c309c8df348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876947da270b3392a44ee7f086eddb38349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2234533cda5be76690f7b1cb31c6087e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bd5b6cb92e24bdef0adb4940684d7a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c4092db8e308773d13375f876cadd6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a004c88ea6b367c21f384a58976511353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac23a0277f25e0798d8d466048a09c37354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83c76e97e21db5acd63dec31d63b6ff355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139ae01a23304425f43776f01e4284d7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68324a86d52166b797cb1197600a0ab2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e7eaca3941a55e0b6bd5790c291ed5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0927a6ced9a536b672ac4d9e582f27c2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2da1130831d40fb06f4aea22ee2eb29360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf9e8c210340add91238665b3e8e9f6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9344e1fe8a178ea1298905fa6d3fab5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f546cc715b8a847e1cec36b0ee23eeef363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3d174f4d4644aee29eef8821b1f726364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a4205d6114b42764635d6379424972365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0342476656d24e74f13999243f528055366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5c53cec30ba418b30108e7121da90d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f260df9769cc42c7a37460ddfcca227f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49d4ff998b51ff164643c6fb84e8006369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27cc10ad22fd84bcb2a50fc3d18849f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dcbab9a24b7597c6af09bf961e230d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0a6fdc8f5cf7d9a094b91aff2c005a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ae9ed2bde1aa93aa78c931dbe5482b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45af1ea12df99aa10001a9a9a4d2592a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0837c97bfb7170723a4a04ebedcf527375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e80f8dbaf6150dc14f3c48f981a46c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38336280e5421dc83f2d1ff4c238b58377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b7c4b0b5b5ab5c904a3046a5db2669378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381e1c5e336225d90808c1b02a7dd7ad379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91de36daa46069b5d27e0683f3fdbb51380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982e096c8f6ee02461d9ad6842c0f977381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33708fc311900e21fd5ca992cef469ff382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e1cd5f75d7852138ebd0c8b820c78f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e9053c3a5ee16623ef2e3a6a83b265384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5a22cbb4afa2085008dc6c9aa727e8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3613bbfafadadc368fc19f20810fc15386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94633eba538b2c41a78339a3e6fbcc15387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7910412ae1981a952d113a6bd1f1c15e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6314ba055bd3db2bc86880c21d50b3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61daad0157267d3aaef7d009c4df5e71390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0177e7183e462d97d7172c2a8615f30a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fbc015ec37bee95d8d238095e6f2c4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b10c12a445d274310e5ecdad48a886393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f772d8e29acb97c61c6532e12b8ab0b5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4f13926dd80ba350efea10fc3bf69a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527ce240c48cb9ab54d8b77461a13796396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9ce127bb3d0f251052c5fc4df3c3a1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efefabf0b171742028e8a0f3cdf90fa398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a52c115f6c27d396633e85388542b0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f2e55529e443248b54997f4f9d5ea3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb1d6a484aef3df3bc7f2e26e93ed30401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e101f920e2bd41cb2fc7abf0dce7925f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadb76c6e8c56af0c11e9445a8c120e8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe52aab55699de50d41fd10bc97bbf8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fbc24b15812ebc57839059dd487a0a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a79b4477c944907cacb1adbf3170f2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308703b9536b47260f3949f5dabb0a22407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad3639e8793814d8cb48e5201516127408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3afd7f449158654c1c9802ca9ff7e40409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a840efb82f0e89141aa9527376df79f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9e128d589bb0f817a095cf65fe74ff411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd7fe20bd949c011d93697aea8361f8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f945f7f92aefe6450adfa043ff5dd7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386e6077414d20f505680b650939f72d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcb86a87b39f8430ef14f6acc80a509415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cbb14d3b51285c4bdedd1c0b3f2672416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fec01100238e1d5571e8ef43756407c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7194ea35a4eb166f5610f3bfcff4e82b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3015a61b031126ae4ad3b64deebc72419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0cc4fae78ef57bb9a19d82d16891bc420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2df00db90c3724cd4bcdbeb84954dc5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7123481a670e67869eaea9aa52120b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaf23ffd81bd601693cdf657e67954b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956f3ec15f6abff1bd1845ec5fdf677b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39304b8bafc5adf8e6a4d2a9c96ab32425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5005f3fd8224b7eacfc87afcebf7f6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56e53bbd6f41dbd8993debf79e60364427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d985173272e807c3486e58e841272b97428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267148319c88b6a03ba42c1d949fd8c7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60a300cefe8fe324963b237a6e93efe430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec64147c54ea5ad48fe87c7e0e1b5cc431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455a3bea14cff7d020e6f302cde37ccb432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14da0034751336e798e9a18179b547a9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952b5d2e8a9242d23c86ee040e44a137434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd065c4e84618636bf8a720885e6565435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18160a9cf40c64e063806af489e477b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0bf5bb11d17edeb1687d13bcdd6365437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886a57dc00444a1ae6fc2b64ff07e95f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5579f963d9e433b303b7eacd514fc6c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb51c8caf3782fbc2877037cb21eeab5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cc2b59d6345326c01bf78febfd0aeb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea342b450afd6747278be382ebae87af442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2814d8d463fa889a3fe34f0fc466a8b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9209c9d85bd83229d46df63b32a5998d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb2481e99932c077ee607c05e4ae9c9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64801498167f2e92b1f62a05f7acccb2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23daa7fcdec72d7cf303d59677134661447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622e763929b6bec529a50bee6e891c67448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f563423052cb15876631fbace43eb5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3a5a964bce0754507abb34541d0146450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa18eae8fe433e651e59079750d3a805451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f5c22ae85fca82c328fdafe499947b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e3374319a1e9171d2194a435ff6b9d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391665b40740402addd68e544347df84454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8398ebe66b7a543eccb93003e64c1ec5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3fe3e92d76a711439f2551d1a1ea4e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596d22e695a2bad4bbb6227c1dc611d7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efc1c1eeaef2bbd1718e67d5ebd85d5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62676c4346f59e40bc4e7a680fd45b61459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20cdce84a64859c9040f269468e41fa460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1393e263dbf856d152c7c787fb443a4d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07f55a4c6f2499dcf2dfff73212a9b7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08990bc1752e9c5b8d1c4daa4286a437463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb6a78e59f0e2fab1fecfede939a078464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c29e28e8a261cd65e551581abc5a38465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249da56c65ceba24ed2733e32d12a13c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60802c50176cc69d43a15c9e3540b0fd467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af458276617a87ae6ab43f36f712a19e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d88d2efc93e83691bf41c22afe72ae8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbddec62d15812d197fdaa011f5719a0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2dcaeacdf8ce644840c7137db9997e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ba6f3b965ad7bc1c74996e8d66c469472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4214db72341305286fde36d167699fda473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeb321ede0100d9f64997cdf16457ed474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5a69d200df0128d83199ee2f673969475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fa7c60946c65f9e94b8fd61d30fcb4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba720608893934b62c018988a28d960477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b2ee39ab33e28934bbd4a960fb67cf478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7638032189bb505b272d57db311872479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8d41104f62c629b99ea8c313f01d65480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a11f01ee9aeef04c1cbad88f059799a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43188aa8f0e78f5992f48cf4a5456bfd482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ef06a47dcb97e1c58c7a3a3e8ff29a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc0d63852d697ca20db3a1c92dc898f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccabe1a363f5a7d2827428505bcdc75485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9df8fc1f3eff5d5b065e85c1e03534486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80e8df500b36c603fe020921e5ecd5d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100b19df92e1e31ce0fd17c97418ea74488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d28772428cbccecc65462270c59d5f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655f02ffa0ad2b5ced4b3ce46864b11b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f80508a09ada61d50189ff784f7a30491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7947ef0576a574f92bd72a8688cc0cad492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb7a243873d58ec8a181d168893422b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99ae3b27e23741da5475f17bf440a75494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db527367c46d82038fe644301aab133f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e4297aa2006d0b4b880400c49b32f4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7296e27e81c74d01c4cf7c6cb9eb88497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4a69447178d31b8f76410874702388498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c921928080f6bb096f9f7982956337f4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15eefe2a7cc3a7ebfa689504412411e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a13611db50a8866a7a5098b72634f1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61929f767b03ab84f88fa2381de30cd7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e59f5e43a76d7954f79f4e7971d62f4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36ddc98408bd9b5c39f0654b34779f6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51117bf4ebb653089f09c1a992bc1fad505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5358913f847f68eebf9e08803c0914b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1821ed0480b70b8f8f706b02d04bd235507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe11e0c7b587dcff29a323a5faeea80a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29749d9d216bff51a8b3d00cd7eea3ae509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f1425f3c42115aa05872f2cd6d15f3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251184f3f3ebd594c5c70706bf779518511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425324d0a5caf0926b12702cc34c5aa4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7a6857b53c041c39565614ced72be0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f35f72240e2ce3da1baa90e56641d7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aa04bec03366f71cb4cc2ee49ed696515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51edb8c11a8c49752f3cfd05d6d415c4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ae9ed514626ad4caf8a479ade7c8b0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bffed6775b7bf57b251eab03b0f027e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41737a5fbcf47984e3a2f497bd02ad6b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc6d6c9edd18705aa737a4f7b51b571520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39106ffd3f38ae52c551444dc7168669521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fed2a01a162d447ee47537ca31f94e0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8456f2254f2c9ea91114ab933c4e30e0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e04f8be92d16b3cec362a5f86e4d59a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8712524dd87539b5f7a90f8f010eac2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a5545404ba169121149e37d7592484526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a405b40a9041b4bfb1893b13e0417a0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52dbdfab542ba7019c7693b91db9aab528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a640ad460fdf8fa60b87e8522101e5d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4a863d10f124f2276197f100d928d2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7496139445c52c3fed16daad86c85ac5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dd8b08bcc3bb98b7777c7085c52067532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af395f9d3f1019bbb0af7c7c190352af533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4e56a63e0ecb6e13d04428240af6e9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60987b4774520d27f3522bf4a23c5173535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a3e0092554aa73c4040bc35043c9ba536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5ffc45813920f889072570aa5d5e5b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5d249e4cca5b739798113b694babea538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe81e805f97ec5543ab447a04ffe8a4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c441ad4b9259a1ca175bb39bce4724c0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92d4d653e880bb5d29b0e6dd575a48e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b2191212315ce982f3254582882d0a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bb2ed885d79f4498e317c36b8423a5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cd39918ce2c1f494cbeebd693feede544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52392ecbb895ffc84eec375f9b80cce7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadd347401db7995739fe77a3ed5fb31546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec63398bbf5e4251e645cb2787ee4d61547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec78e3c53d7e8904952d9e0901ed6a7b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acdad226b4b65b24a432f3222953282549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab93d4288cb3ea71115c9c1efcfbce8d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2e2945b2aa0c3241a152ed7fbdb407551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18537a8905aa6c5d17ba94535106a2f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cf660dba5e66633e510dd3b671eec1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa8fffe5cc269875db5b8237876e70c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e30380fb5e191a62084b25fcc94797555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98da29316651ae31df9a0ae91121e665556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb4a2da367d7ba820af7d661bbc05f9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e06c7330a4fba78fd54e29400e82dbf558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f579e4f6d1ceb52ec83d5d92344d87cf559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08003fc7a75d2105ceeb0383edce1ad0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff7a776f246a0efff5c38a6b15d6b7f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a9e110ef437e492ae8948ee8a325be562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf96a05aca39c38f410898e3f44a750563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2907b509cae420566a76bf56ad33182564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5587f94cb568e948f5869741e78b98d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574820090ab9084f70f43e8f9c969c76566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc5698436fa79cc8a194b85ad738b83567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e928eecd15daa2da33a65aa7e3e5d0f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488df97728976851b983ddc133a5dba3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5397886a601195a34137ba89101876a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3282ae5ab9f7c13ee5f84c7c3ffbc3e1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34616ba6f334a375738117babe1a4028572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973017650fe7543e5eb278124f28473d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19503354705aab16178e483fd323b40574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a70a4c7eab09dc33e9ec92e1f24271f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf89dfd939821c1b94810a1cbc30ebf576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0e1e39e00919c4a85f3c7a277e72a1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffea51ca389bead538044d7e7cf377d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94577189742b4bc5f676820e2edaa675579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96b71cd9f34af691dc35d361891a45c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307029c9861a9d6331c9f1f001500c80581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74640bc935aeb2a8dadee40bb26489af582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938d557d9831c9950eba5238b2cc6aa0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73cf1d64ed9b37c739cc6a743bff6b2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786c929c3e94c7039116d26dd1199925585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40ad8057e28d95789826d88f0e78a79586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560caaba66e4f43237894e1fe6b88559587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302532f80bec14222c15915e39f015e9588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bdef243952831847c974ef19a98f97589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee29234a556a341db6661202261509e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c26389cfc4448388cca0ee17bb3f1d6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7f4da018ef0a88aacb52dfd57b5a02592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69be67327a8bfba8655e5c93c0c6d952593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286c6ff55330f5173bf5a6d97a18aafd594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf044179c752c4a4bad012e2e8da70c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c6f053130ed3022a6926be17f79ffa596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1beb3f8c4a5f27416bb5201d8e162af597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50786c659b5fb3b9d11448c37944a2b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6967f77bc7e61419851e8789226d0f7f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71653705d29413571ecac5a2fb7e778a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078773de2df7275381e844c798025bab601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aa99d4f912186d1e28d008d8d5c007602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3681daf9e9faa2ffcf095140dd52e206603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7948e152d3055aa62fec5c9c8965c1b5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47423be566be7b1cd898218e1c16153d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a9128ddbe09569df0b30674092e8ef606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cd7fc0e701e60da5202cb9d3024460607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f5503d85e6f18243f7fc47b8dff526608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5704e938f09768e120ee2f9405a1e37e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88dd4725d3e0a96413bb2487a2a4679610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c226ea8a64f24da23cdeefe08fa69a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d0df8a29f9bccddeee92c483f93e66612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cf69cb10cda8464800320fb4016e14613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1b389b993110ff69d383bca8caea01614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69afafdf4bd8b725f85c00f47fae4bf3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ac08df093fe1e6533581e4b7f9f3c1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34861b38bf57e4badc6cff895f1c9d29617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c80744594783fbbb139ece374dbf49618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17181beff911cffb59bf8e36ea08b8d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2253074192caabdd998828454ba378620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa56cdc9afb2c588f90af79276330fe621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f53dbfbd1ea3bdcd37dd72b93069ced622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fffd338fc3865e5cc816d9813ffbd06623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c877ad10deb617b2c8bfd339c11ee050624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccce3496c5c3743a6bb0fac22a86afe625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a5e1cd462e062f7a99bcd695119ecd626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1601f2b5d95d981849aa2e23c6a0e66d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5a0bfed83bfb6ffa6e36bd0161dc93628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99bdf786bd4be51dfa302120b6f274e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75610417bc4eb10a6d82794207127bf8630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2618e624f5b163faa5cd20b749180ecf631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facdb696d2d7402b3e16130abc3253d0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b716a2a7a8ce0b45ee28db16c06f9b0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cee59d848eae79197a8f821e483dbf634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a188040a08c2cf2aea2c2949a086fa1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b3f22ff8946dc805b7e60a476195ce636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048cd4866193272dff5ce9bfefd66087637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ea74e981576d5f68eadc2de2569591638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb8fdda79e3fb9e991dc5923ac41346639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3496a1f3903a0aa3ec8633b6e5309a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca1d6d1b324baa45c46bcab15c221f3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b459a13803ee264a04f045d7a82a994b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f27462c48e4aa164bd51970a8e647a2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e4d42f7721693b5d27e429161af3bf644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19763029815ed5b8cb97152da4655746645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a457c8b0bdee01e588ef9f10bd1c86d8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da692b9fe14a3ce2e7922fc2c77f21c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8d9318f5244505efbf850b6a5831fc648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052abf05bd91724ab1b9640051a36fac649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23df7947f11ca6262f171cddf9a51fed650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab27454c24e78c7cfd14e6ce5c0d44e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b176b0d6ed074f9a77913284a1a3af652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a523797004bcca0ee8e34e836ef1bf50653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb443c1c2557c045be283f4327d25f3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090c0f06816f1a4f8c5472a8b9b0ede8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ebc0337039fd3f5ce9691ce5e52146656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaac56ef265ea80323a50ca2218edaf657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b381d3291aded1f13f1574fdbca2226658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb0fcbfab06fcc01586f6abc0c1137c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b2e617d711bbd39837a3bf764efffd660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa556e456796c9c893350a0b075cc63c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbf0b4cd5e860b19aa6d0f218e8b930662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a34ddab5aaa6f922cc525fac21d4aa7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3503f805f69b376ca1240c1782cddab8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fb64380cdcbfa2bacfccb2d0dc557a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b45f7a7bd2dfea4fa25663b2a6e0fe666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd9a90a3ef938a80e388c01b899c154667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bdc9acea1cd2fc9cd78083a8254af4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1e63c13edba86820c89b7ecec5337d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fbef82de74f07f2767059765197ee9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c3b5fea5f6a1712d3846792d4e58cd671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30230db4a8143628af41005ada4078d6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d4859c08af2ebfc8620f3581ff0338673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b81d9df4f81c015aa773bf717116817674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21c0858f6a6009f48a6d7d9220c5e72675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f07d2140eb489f39457f41edc5cdcfa676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8813c421330528bd2a02a32bbca1e7f2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e06b8a65ced5e5db61a6710345f897678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fa5223107ef7bdaf683f3c648e0bba679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4976bdcef6dc65032638d48698313216680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdaf3662a7a17d283847fa1185f7f7a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73787bae13a2b78de9c2f5211f802c6f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e9c2287e43d9db1e137c55e337665b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b79964ddcaef9010cbc83a954395e7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53787620b76195bb596fddafd344c78f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a221e13d74579c5fb791cb56fc1ab1bc686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6594080816a135b67e312e6b95ce7cb687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a52b6c90457951892a4e2925b2327e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d8d1de1703c4a9cd1f3ef42c02705d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34716126c316f20c3059dd3c5864e18690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e220cb168db2cba3c76adf98b697bce691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80904df1ceda8bf224aa304defa2084692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5519c59673e97586c0034082ee1449693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07b5be452d746ef89c9542b968d0fa1694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7a8311e437e1467ad43aba0c09d77d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360fb47a6abb30814c033e8ec211ac21696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343556202bad4fe75041b84f202ba175697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec580c842e671830fb61179efff9b80698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b9af2d3edcc6523c5d836a9ed3b135699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b7ce4c2dd0044725bbdcfd87e92055700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5648d9f356d5088e91871c4aa0c8093701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e0707e1d7ca2ebb722e42594adfa33702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1416cbfa93d20457eb62932839597d2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd668e897b1b86e8453c987c119def4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9154160fb8e2c24bd3f09623d8e7e73705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594fbfe63c1e6ca8f27f727e48e4031c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f0b4df874cc015f8921864a38d785e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4063265566e7c68afff87eb27a691627708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddb8f27da559f844279cb199e921f0a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca401e8be89fb0a81e7c050f591bfabe710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dda1df93b3ffd1fb934588c6b98af7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0987a3dd944348c1d86437f30c030cd6712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be657aed0cf7a69b8d829c5a35c08f62713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6507d430355d80095a7bcf9c6f5ce761714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebc6cd9b80cf188526fe205c7218244715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28d0c9ddc0ba5a961999e66b2e6f370716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf543943ccb0d996dbc01972f54487c8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa6f61cc38d45aeaf9fc46174a6576f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85d6d584968222c67708cadf32063b5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b108db8842f19f4f74d425817d9374720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905cddb00b5df1933442cc79a5f4d3ef721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b499326278a9fa7602f481402d6c56c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f54097b65e68c3b18c1e8465c1ef666723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634c3b8c5038e6fe48583b0c6a7d0732724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ef1742211e0892b2ed1a1a702bd772725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28801b3341f4cf44be905b449ff4669726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f664f5f7c0fe447451f19869457871727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf2fb55c08bcdf8e71b7bc830abcaa3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb70281fef3902a16183c7acde06795729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84831e122ee644575b915918a5508916730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31136392c4c75e537a2ef4a043eada75731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722b1a803294e31d341d81d4343e1fd1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d593bb0cb7a60177089f2fff0b796e9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553a8cbace0a007a728a6affffe51899734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f4f7db1967a353339d43a932ee81fe735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551d6053a1872d4a85e25e7adfa0dcf6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430be2b375a49e84a5183b2fd989226f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584d104a71008cbacfa2b9311bc7e235738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ea6bebbe350c6cb7319509f0418703739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647cf5237fdc8ce9dc8c0035d652e672740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0d3457fc54a79c94d61dd2f726c493741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680f7754595a10f4ba816359ccba7ad2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f865455b7ff8731b9c4b016e04d5819743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5899997c91af2cf8721846eabd4874e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871c6a79a8fd242f0202a72f5b0e56f6745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5d3807c00bd6d031f8909d656e2529746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b999870da7c48168b00f33570be9671f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97728c080569b896d60ef7421790c2d8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1fd06883e525121ddf8a683979db69749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcb87f306820ac721af99708347128f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd21768cd68d743f9dfa992395b9e822751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fb49d349ad1c8426ba033574401dc7752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aea9b40864a10ba69ecd8688e8fa3a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8945594934645e6b9f6c8400f693b9bc754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4560589a6d557408dfdbdf567610c3755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b57a774879fbefc0682b133ee91e5bb756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d1040cdd7faa67b07d97840043c1f0757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e55c350178c989578dfe3dbc041d76758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151d2134c579f7f137699fbf2e3d50bb759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385439a01e1642e33f8337c879d573c81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6a17d232379abdbb250526e4b8357b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42926aed5b337f0b9f085e0817d0fb703.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9970cb83e7ec55d933c7ad5308bc0404.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2da410af26cf614cc9cf727a8717c75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f770548a8ea931bd4dc7d4a5d51b62496.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3f6e672c820b7b0c670ad92d9c1f267.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7134a03452c9172e45c2b3559addb68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89e510849e220fabff40858a3121ddd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478aa48769e26eb7b9438bf03636fe6110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c002a23ec2b8178014b0f528381a3c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb98831422622c37fa96c267ba7572a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dea8f7422c2403475da71babdd608c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc018fc7be1628da031f452c06b166a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf108313e98b4906451aca3d45c775f815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c215e643a5a347d8fae3e8c23486e216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77978227705c179e8847f16b90974a817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6bb2795aa69805033ddb3b996aa2a818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7429400731d5ed3a7b1936d3c5a631319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a7bb792031468b5441a5fcb1d6022b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5875b603f1490381393ededf489d6021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1fd656028ca8713c74d92fe1a58aec22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315d4f65b302c007fae472407a80800a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6217f316c78a4874f4563c30621cd02924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4fb3f4d3b7935f8007ecaac417388b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713e608be795754d8ed7b7ad2a8f98a126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1899732fff8bb6b10712b17761c8771827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0e2592c074c647ce47b96abb6a3fd728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6d9b3366cc26f274fbf3fbb91f111e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77db9cfe6aee19edbae3304926cfc78330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131a54821755843c168fc126fbafd75e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20428a099a240398acc89986274a302a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d71c960ca2fa0462db82464e5a1791b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147e451229a775a71925317e86e0022034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616a0e05816cb8e058c179ee95ea4a2635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e74407c2a3e4e8c2f38444ff74214736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0c4e06de6360b416d7595623c78e8637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93bfa2a6503f551ba607d0d50b1cae138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd32cf5afbbc06c15b8f58a5002f14e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8354bd6d4ef2df67c1a43b310a3093af40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db7e66e4c2983146ede8330fd0c4fb241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e531462e37a3df1e03634c1d2534a942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e79758144ec771a53503078a3b1f5043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511cd582ee4cceb7622f54d319992bd644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa15a5351852807a4ab60d2ddc71a76d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf1c4fcf71fe264e4311890e7ed3dec46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93d0548e1e75d931de114dda444590b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39c16f0565af1ff9bf72b6f55f5e65748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c96d991a6dd9f86d1a58ec1f2b2830949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef6225a57ecbb581014495db22c977d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98963637f703f67f3bfb57db9b69ef8851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d6cac44ebb994af52e6208e483e54452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05f7d7697d3e67a3bb30c54a892700053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691a6f36ef2bdc0a3885f180cbe4ba4b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667da68214d2165263b8bc38dfa7517955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb115cac588ad65eb7b1b3bc0dd912656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9578ba6d7a936be1cf2cf2f7fa6f939b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1fadace4043349426cc1fc4a77558c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffab7a1925995ed9b8fcd4fcf5a48cde59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3894a37ce4ef883d1b56f1dd5670d760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b63c1ae49ffaba5cb51958e234481b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b332a833deda82c43e93849fb9eb5a7862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9debb99de49d82e080f850ce3c851963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dcbce5a6fcbc98af4cef22bf56e47d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115d21187bfd100def098ca9c8d4d54465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e194d937d535426ea21c1db4b8dd19b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0de81ae96e9e4e881092f06bbef198267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600c22bbb051e30c02ed59507283342e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aebf88b481565e5b5e3c54271a86dbd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd42b9a9bb32b28fe723b1a8b96ca9f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9337f5d4c053f9cfecbbb68a3142a571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def4404a8daa6a55138d881d078232dd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fd7182bd28eb784d22f1b2c24be2d173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549cb712a26806b14fab2954da53057974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908a517263897a441adc0b5d94ccc20975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1643d68c256c686e852d943ea49976f076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf751c42f1faa5a674ef38d1e883eb8177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ac289ce649dab4584c4628e24e3f2378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cf0705334941122df52cecc5db375b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34b5e62e9a47408ee1e9b26fd1ee1f780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62338c41073e46be7734b7e75e75d8c681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83686800255968c365e9b4d541fcb80e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724a8844c9bc4cf4539c268d634d7d2983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbd41bdab53c7fb0a77e187e8f7447f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c783a5e5ac3407608ac1c6aea2b569b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff37ed492ac898994310fc457089efb686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9d381d3bc678183c6cca142e68239587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb39dda8f16cf35268cc9c81c916ca088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7b2a517ee0b2ea2c6e096a1dc80a6689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32de2e19a6f8fde67f892cd8bbafe03590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b10528e3de474e16d54c80dfe889a491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa752f2ed13144fe77ff0ad4ff98b9192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6591d296f9e3c60dd24aa88c431bc9893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594fd727c7ae28a5950287ad6240a6de94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c4f45bff1fc00eeb903951e17af9b695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ac44603f11da94a3731cf04700afde96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d61e714c23348c43e9f8a17deb6679b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8636db6f097bf947a19f10566658b1598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e106e8569786c4cdfa7ab1a2c84a3599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e33a27f5e35a2b33a9191b0def84aab100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9201d31b5fa6e72c50115980932092101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a925a219b8cfe06cc6d5d7fa285fbfa0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d75a4af752b7eca2fa9710e4ceffe2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1834d87058a9272e82c79a83624de47104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca54bb6a3707f4574881a1c8f640e76105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66c4fddac9345f2d9bdb3f5d5b108e8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac62020c494f47748aaa0adb808bd66107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de33c89d94f435d3e87691cc1043b06108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc5b2d02f2cab4fbb4dcce3dd066f31109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44d558a21d4650fcd716844b8ef2435110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f3e134ff99dca94d6d7a039f218706111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5541907733f765eaa50df8881b801a72112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e15a8253c6bb4090545b2b18ff8b548113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6ff90218b2d5d14254e58873841529114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b1c91dc95e62e8552236490fab90fb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a534b007c1fd9dfeca82a621a8e55a06116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16622a0129da2b38748fdbca738cc04117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0033917b28289d8c8d64c8d4281e711c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50a7bb8d350bca7fbb326398b3b8f14119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a47d7f100022c6efb9235affcb6589120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe002e37d4005ff3b65ebbb517baf1b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9006bdff9bf0c9b274f27692384726b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2bd92b13a798224e9493fc31cdb15c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d785485f56e3ee0f98d01966ca03a65124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3698ccdf737f649de6381bdd483befb5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75f6b5217540e794731ad2a2b973d8f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ea7b6d479c30e0be047b66179f2086127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a60703688d7567cf5e71b71da20a6c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d454441312c5047a1ffd3f044a12b17129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c0fc052ff0c6fd535d75e61be669d5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cd2929c9b79af50e97d46a4c377402131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c57790e6b3cfd3972be82935af35a64132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426c213e004c802e6e1841932aaf1fc2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16157ecbab3c8bcc3b572c3f82998125134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc986811fce01b56f43647ed737e865135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f357b937f12431704221d4d7bf101091136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9586e608e9190183a4b996917b6a8f05137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf8e1750aaa17755491d671249f8a15138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ff7620c137d48e953d708bc0485622139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d52309318bf726f0442186b5c7900d0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c0b45e24fa043a407a87dc609bde5a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e810127d731fc60d2f5e39ffc0861b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d506595acef5cd98c718bf717fc645fe143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d44f8b8521d1fd84f82f3ba0b77c827144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e876d5f7a94e470d7dbbc3a423c420145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb69970f46c4cbbd042e4ea6d5eaddd0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11209126f592f865c6952a5899855951147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac7128f60e2b72c93688333e95453a0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e20a2edde40f6f35263484beef3473149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65e080ae8ea907db4ecb0b584da7115150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2628dbf998ffe006500415881e92b047151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40261a2564c4597add07760e08e732cc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74b399870777f1a3aafcd33508f9f5c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f37523879b428a62ee1fc3a7fa3fae5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cbf7072bd03de208bce20371e05e7c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad987650a7ff1a65a894820ffe430def156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc799b031d3aa88ed161b2081597de5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59c5915f1ef99e7f58cd247022e9dd5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79211c932b1dbe02b38b2008476d9108159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97464081336ac87880a5b444fc5cf439160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184e25953c3d762075a3c3cfea0bd075161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed754e44c197bbc8c106455d700b4ac6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d07092f214a776e55292658643011ca163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8d672c5ec152cf7f366a475fa57462164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5673d61d053b95b03d6302b5a57b1abb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1de219c42b31cb74b9616e5fa265dbf166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5df91046ee3f590e75352f57fabad8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973d2f6ba1d06132597f044f9d870749168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7805980e3c9ea11c34e4cc2152a4fa36169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffe3ff95336e518f88ea210a5a8868f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc23b4b2a51094b225d08bf0c809f07171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f79e91908c490c3483cbf9099717393172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bdfce1ce6ec15dd2ded676fc110f36173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75254c88ddc0c0aac718f5fb31836f0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8f3c3eba78e232bb006ec4a5715e7e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acb81ed668d2acfd535d34e8fd10d0e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f32f39016a1441be1442a0e2e7929d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3169d5dd8dc3d6a37006b052fc79f9cd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bfd397c05934313ca25c232bcd0095179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa32f8918dcb547e4c3ef44ca896c76180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207f8f4c045e88f80a3985aad151b9e2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b904acca2d298097a776a539b904032182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1851f5f622e548cfb7fca4e7f3b5be4b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03f455475c6c8546fb238d4361f726f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e220a0a340ce873c6feea8278d7e1f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a030ada7fb0f0bad21944fd5a0d4a5f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c852ff3a7c99b2831dca8e537b68eeae187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d49c390a3957513d1b8ad909deec07188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da66f7e9a154ac72ef91626d476bbe2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea20778a437d979aa6f71ddef33054cc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a171726e0bbcb8f4fe63ed030e0efc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab36e6d2df61afbe15df3abac660a1a6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c48117078ce1fd42f25d19900da2fa193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51288fc75afc960e5b626f2d7422cafc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c0516f0467bde9bade3f5faaf37888195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c811b91ef819e3ec8d3ce9a41f3121196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02462f53765760b65841b3e8ee994436197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2973c7d5106bec3efbbfa1d9e34360b6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5285dd5f2dc711e0cf1ed87ba110b72b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aa083dd3d48bc6f72881367f6f28d0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff56351c1fd0b03b9938c742aa26c5b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf5e8a51f5877c2bb68d80df616827a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8713019a1f9db97002c62e5cd094ab203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0518390c7531fa79510c25e1728e668204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da325aa47ccd4737f83d2aa46db91501205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48456154f8d9872ea2e689f3d8e2677206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c931dfcc3c6680ed824c6210d2e837207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efee6c349bb5eca9fb90805d49ddbc69208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f880cc70a2cd6812ac2310ff0f91fff9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb936919705f4f077e36ba34b3c541de210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51629620f280496b91f3390c21b24553211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6913960e7eb5e9930db907397c3c6fa212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbcd3212515c851bddaec937122de75213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8151828496273ebaf6c45059ceec9e3a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16fcf64b956c99f5be2652d206ce6bc215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e9534f891001aeae66e1ea060a84a8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a741e8347d78a21429806c5a3968be217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537a566027e75c06198207a7fcfd272c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baa917288ba6cc8d151e66da37915fd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0807e938428b6bec73b44afdc26856220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca4f8b2e5832bec9625e5caa0a5ae97221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4ceb227eda0637d4cc672de836de13222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912c216cb6b44ce69eec067aa0f576aa223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9f8eddeb9f0e87dcceffa4393a1d1f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fb128550d619fc7abd30d1b125fd23225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088fa8deda6528260434b8d5123f120b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5a963047be1451f57af647b017bd5f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92763de01a5e878a3212b16c8414e63228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3f51f943878e5d0530d65addde5f5f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822daf372013dbddfaa58c1f478cbffc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a288fbe8c7b5595abceaee879c7b3ed231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fd07cd6f75b2c9741290e96d5fb867232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6970e8621291287c4faf90ce0e5ab8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9d7c31db47d7e7fdc49983c9cd42bd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8983171fbfbd44123dea89ed9dcf2e7c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196cb66cca16f1fb1a1861e4364d8c6b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a404ada3a69e033d1258b71b5a463b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cd0298c263d6331e91aa6cbf42ab30238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32246d5389e87b15229601cbd86a890a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae327ab9298f7b1aa38183ba47f8a86e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f4d02f4f90f6607cfdb6f1bc2e889d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7874528e247654aaad55517a3a1028e9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f333fcd6da24df809307f654705e1c51243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f92e3de01c06947feabdaa78c1d237244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32274827d3170f4915d0062463d18db8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cc4627f29f87946cc9565c6c0fd53c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a2d2c6ceb8df617397ebf78a044edf247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ed25a01be3420937322760d999e83d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042259027986c45b06c6c0c10c7c79ec249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44857dda11d32828fbbdc13cfc566ab8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1470186b2abc2f6558b4863a246b7062251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20888a1972216f426968b646df6ca702252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da177740510cf5d34cf2f816c76bfb7e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486451c56e545e18b00e210d52813665254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53d7c6c7e5df05a698aadf78ef53cfe255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5da5f7eb17f7f26f6ab5b48a94e75b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5a8d9571f43fd0c814bc1ef325396f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e143f9febe9b9a29e109243e9b45c23b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef614b816ff0a8096fe0605e815e776259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc7cda0273b2a695ff0fc2412c45702260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a5cd80d76963dc62d8182714ac77de261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7bfd84cdf0c367409a9b61063b9ee8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172c67ccdfc0f3bb42c68e26d4d84711263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2011c53d71eae4688f8ef9590b48e0fa264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d55c47ae848c3a8dffffb9517ad61b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837f808edf00d8ed0832766e25024168266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df07990042d0c9a839fe81439fdf21c9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca08d268d8c333d63bb8ac0bebe8c5c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acadfd0a354f566b93c4cdaabc2c7a8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6471ca007761381f63f90667b77c35b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5209887025f0ce6b959ee9a2c17976271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc8c44d199e5823e65aad1f22847868272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c871f6aa3c1c9d5e2d547bf910e49b7d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763778786cff5ff24b3d49f4766bc76b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ace8f739db192df41b3cda96805269275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a84a9aecd4872d5ccf5e8ddfbb07fd3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c147b5bc0a9a5da6d678e7986af2fd5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8753552cd05988c47b38c00155c623f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827c803682596b4a23aa5191f07a96fe279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e661430ac462b2f953325bd8615ac3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad89999de0df142dea2e57ef62d01d6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775391830466f5556bfbecf951a04b86282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970d7ab713a0866fd107984141c68ee4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668df06b3e0805570d7898f345d99de6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6647fc1120d3e42c644c92ced2d025e8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618c92cd0a38d135996b7e681ba8b073286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be82367893ec5c954ba4775d2c8cd562287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfe735ee584d5b4cab85b5373cfa21a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5cf14c7fefc4c5e8d0758d75b01421289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e5194a2d01a50f77afa28ea861a7a1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f01d65abff48905fda8611edab1efd291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad79db936e5edec964dbbc970bdc114292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a818f430ec6c7af6d5d5f98fadc4aab1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5524c9cd993dcadfa2e662e04ce513fe294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aafea4cada10a6a2073947446c4bcd7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02fbbaa3268d02658ca8684c1b3b9be296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89efa2c642078df6a4d42d93aafdfb07297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a60c412dc4e6d1326b2f53538a48a1b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875c6f00303613ebb2167631bad7c9d9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59362d6209c393673b91a1137be1292a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed4a645cca07fce446f6197197caf32301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aefc556910ea4f6bb3847757405d9fb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0915f37f726e9b9270031eb79b75f008303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729eafb7700d56435b098062c3467684304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78465439902cd2cac29d152d28c4c640305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beac234cf6cc7974f0c70d1776f8848306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27af913220e8b592c70d4141085bdf07307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087c8e01d23e509416fadc46bcd39ea3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd7e367603eb30d42228250efce95af309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da55c107bd4eaca2f0cbe2a7f2f6291f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc0e4dbce6b783fe5c0a9a7df839cd8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eca788a9ebc0dd5e244ca0a6dbfeb7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9751297cf3694e23bef99abbe3ff57d1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0419f91ebf00ac831bb6ed4361cde0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93689aa567cce61e65cab1a5d4e9de5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fda36390e2aca47778df0b1ac93c3ca316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acce8a89ec144a68ce7c6482fea92bec317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de905feccadb4ceb82020c4f828b7dbd318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8288ba45f301897cad41e0c521553a89319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defb378cb24745ad56275c5ec50f7e80320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818eca36f047cabc95d58778653b48ec321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7512b0788011af7aa41af2e3661db0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427071fa20edcaf4634e32e821836828323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484468d21a6735f005d66a1294a33e7c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d8e526c5eb082bc949376d1cdc66ae325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7e6c2db359b3d5b3feb7f34039ab7d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5744d3d85d2f8f4ff45c0effad39023b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd270496a274d11dff3086c0f64f7737328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83622e989aaf9e18dac51fc9484de85a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc00baaf8e5cbc7a16789e3bb2e8bc59330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65358b4a9db698053a808fc2c2cd3294331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a53a7a631a11db8fc67eee0aab0773332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c8b00f36eddda553df9dca5a904f24333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eb14d3176a11c2ebfc868568ddf099334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de52d490288dda4b718534be07d8c5dd335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22d99416b6cf1c01f00cdc1b0dfdc71336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6917191490fbb4263e5413833d2340ed337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc1583273c3046986bb9ba60eeb543c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2f18f6d24fb465a51ee15c63632f4d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9542b3d08e44add10b9999241f1114340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948ce48ac49d840f885de10ac90da557341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a84f3a148571686a725c82bd8a3bd1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97898af7d9a8f85b44f3a19d5af43e63343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2beb79f4b29ae6ebc0a476970a53475344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0af9f8db0c8b285c314cdd8c43c8c4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8af8835d522aa1cdc72012b0db4ebb1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51098353b31a6c1ab6b06f6ebe703560347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55448ecf837ef169f95716ca68db3abc348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f182518739ac3027692355b1ce65b743349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fa49336808de793ff1cc2bcb56e03c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f38255cb00dc374fdafae2376c8e2b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b019354bf5c90943a3befb63e8d7c5e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb3226af476cf1bfadd9d6dae922618353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e35de433a1cb9309962f1bd3477292f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d56fb222bd2d6e1daa3f3695a539b6b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e66224a136ada28fba4074d94b954a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15c4d62ea821112338a7458a6e31a6e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2e73fcdb11c8d844adbc147a86d7fd358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbfbcf553b3a86e74daacce79f71eab359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a165852f7a80831af0706b7b14acb0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ec0edbb6e627e6f86c4bfb91b5bab9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23571fd360195a5aab56e95d71f41fe362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9797c0bf0cecce82d03ab8bb764586b8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9851a300515ff035b7ab6818a3a79328364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f73d73e03769bb5f637e0132ad9d47365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95446023d602ae815584ee4a15ec3ec366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3d944cbeafefe57510680ea80ac11d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da16dcc00d356c45aba436446578576d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555ca8ed98088c63c10ace64dc5ea78d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1572dba184a4bcf435e3f11d7fd1b241370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e8baf8f262546274e3406ed3543b7f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3c6f8b069d1fee784f334d9ac0719e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb045f21c29c58371407ec6c5b4cc31f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72d1b6d9ffe85e763f44c9afcc9f8af374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435cae5fe3b39c0b57b9607c83a79f5b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea51f38d274f1eb03e81b6dce6e48d3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a5777ffec3df3894dc529527450dde377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cbf3a9f539adcdc8a60c0531296cfc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6869fc3ea12e9cebc02bd3f872e5e78379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e4841c550c1e4baed3b8b1ae6a1107380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3803ab6c99c3cf3c1a821e6cb14b233b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d254a5b8a06aff931b755695d5548a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d4f1e573e6a961e4aae6268da2629e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59283ca505a62e32abfbb6c80c53176384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d57e9a8534373d56505f0be408b55be385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8d6db7fe569ef56343b4e29f7622a4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c0502b3a14fd18d40ff49f0a80bff1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332a5523a6390bb47781316ba226f26e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa545968f903b5b4365b4083c3c641b6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8274be3c2bcbaf0be48234214e03795390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5b7978eab9535013b6fa31917b8a49391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bf071abb184f66af431d4a47ee7e72392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d857d11e1c13c8ebfdeb4ec1fa5fadcd393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95328bd4a1579a25626955fdb965f434394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ec9f9804396244bc5c288f591eb5cc395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33663bba0f638739f90466b09e5eccd396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5dbd515201c17810553973ea56f109397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1b9a3b07c1a2955c3a497f5a0b5064398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dbe763a81199f22731698f01fa7093399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7707163c3ae35731910ca7ef0db101be400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c53e4931b08fff9cbcd82225d23633401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa6eb21886466d9cf723a9ddd6f60d7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fb355e97552c8a3b5cd056e26db79b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4c12fec9c4cde4178310765152fdbf404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86d6e98d03c05918d849b1a5e23280f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a412172da7df73539ce42d254fe8d41406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e19598ec43dd23f37b63f60feb43c37407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afefbec85b68fa84b203d20574d8b77408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd35a2a719581fe25f07b24d57c71e8e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a0a9c7b2a23dcec403d794eaeb28e0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a324efed59b7847ec07c85db860fa0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78496209dd3dc3c8e91ef99e5f0d7d2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd2378cb810f51d9fa64fc0de468451413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e9919f24125f8b8f537f0b1688a543414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9753aec8fcea9e7338c637bd54919009415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15ec3a9d01f7f7d460ffdb0d2de2298416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277076cdc5fe87c5cc22d85f50e772b8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ba5ac88ca7b570f4d38890b3849fe5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eacb9b73e54260ac29e4d18542be8ed419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f1eb61e7434f758e3dcd61cda8e465420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352328925d59aa02843ae0d386bf63c7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89acd539c819a704b51e7066dcf54777422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4b3e46df148f9502d80d739809270a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6c83be35122c65a8eeb7b3488dd7d7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302e9f3eb8506f6e1deeb72c150e7e9e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edc3b4cd85c997c7b63cc37963b3688426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56470ad84c48db32469a37dd6c47f53427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daa44ef6b8ac4b87bbc7aa5ebe8fd0b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb57b42caa2acc5bf16d7d25bc88f5e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ba47d2cd30004ae6faa4800a0473ac430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec7a160eb763d58150c5b8ff7e9fabd431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca81fd1cdc11be6724dbc6b475a84848432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84708c556f3fc21c31e4a1d7c258267c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778aa198ab0eae776617796f06707736434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4fa32cd790ad899035aca45308bc83435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ec3673b1bfc7acc3b0730458e89911436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2f77d65ab41efc741a43fb8ed9cff2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae425b644dd58bfad719f0e01f72c95438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb0dd74fb948a6bc557e0ca35cc47f6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06db36ef1b6258fce10d97a9f4cfe4b6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8c4a3d84cab9d1a4f7d556fa43689d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f62895462dfc740d2907dd6f12794ab442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fbfdc59773ffb8d222d7dd65d59142443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8142f79dba3b707b0a79a3bd59c180444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bf99e682463de8bf4589f5bb4169e7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094782c8a5337a9863b98a5b2b490784446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de39d4eb975b9f79f3652ff17b6e85ee447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11aac4a4ebd6bc81c1012d45055dd75448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fbb2f1fdebe2d87bb27dfc545893db449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fd426cb07d37d8bee471d9442f4c62450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf2b2a1b85527afcaf4f565ef3f820d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0122b5d169d4de33a4dde6a419aa7843452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e3af0c267d8728c44ffb51cb4070c8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4fb15add92c55f9e285e9c1b5ba82d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545c05c9238bda3236568c78ab1f64ba455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4b7b8e5cb2d18090cc692f474fb90c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a789f5747888a9e9190651c0155860d5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d1669006eb7253957f4c0b1f36f5f7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9674cac5bfe5dcb1753dbfa28ea26fa2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13ff2f6ef3f98d80a1c1bc4aa8c5f45460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9403e1c7d9adc99ff2be4b71f95ffb81461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85d67d8ed320054a054a5031a514c70462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1904eedab39ad21d11b719f7f43681fc463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7428559903190952571a9cf45ee63c41464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724f6ef5fa4947c4dde6a6a1e3477f4d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3486a11820312521f20303f3bfd713d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafb9417f344faddbe25721a3d42580c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe695c46ac3e497e9f093189a1d9f6f6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7333b20d276f41d9306f1eb06206afb6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7f001527e9ca7726386a3d93d4d200470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba4e781860983dd6c9e74f746566378471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54010fe5e5c53e5acd278ad5a65e7e4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05937bd55a6fb68ec33877cfa9d6905b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37ec51cd7713c1818b5b0c007a3c2a0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9244392db68862a085c0914e1c3e92de475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e8773bde2c9f03712d6e48a12ed559476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05173034617a51907d0918440a145ca0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29824e3b3df263340ddcde3cea63dc04478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef24cbc03892eabe564fd5e457f9bb7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71bd55698ec14bf061c4645fce46726480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140df3c3545dc6b273f2967de9d483e6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb8ce9e7517742340e5ee0d2ffa74de482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eb15338648786fd58433b1a86d25e9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4c42e0c90d80cd2f0b6e48274a675c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1172d15d15147366dc438ce3232c1332485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedddfc86cfce08e813e28542a55009e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c5b62b5eb9306f8b41150e4a12c6e9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dc53f5229002d5219c27ed50476bac488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c2d8af4cbfd71b1f50e72535afac49489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76a490ccb0481e2f19e5f9d311e88de490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82e8fe02b331cbb4588dcc95b54832b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff456df2694cea1191d467857d1418a8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de55c829994173129be0e8926f25e04493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72c91b12580604802e3b2d86e8122e5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23397d5c776b9dc9b177de05e94b38e1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a2a00db8a9fa808cc9448140c3d15f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358fee6b7946662f6e36814f5bfbbead497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02b45f88add2861ebf3c23bb16deb21498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eb02463d21d161df63e066a1cc2385499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a486f40b91979fd7e897fba3c1abf1d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d742eecfdd99c36a80e14e67a9e08e55501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630e315ff8ed67d62b42e1e7a7b9efc1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125093d510cbd27c0a9caa01bdee2bed503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e251da310b2da55b54d2f64fb2be5e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6ea60c3d6e5a1e9379b2da719df71a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c680502201f20dae70a18077d9754df9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3b49556ae52eaae98f1cbc822a67a5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc5c2ef53462b44baa83f78756d611c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818acd81f991ea585d004fe5aa967368509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1762f90bb26e390aa2a59257dc9129f0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c2e01147b5769afb7acb9fb5b1e0c6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ca9695e64847d29a833ac45db7db86512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e92b8a1940c9a1add1102e4eddfaf63513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7990c4e14a92b5edef7c193c2a699c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c8827eb2e1bcd740471b8baa56f508515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfcb03db21fe63d538c5a2004de8422516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039b6e31df2d0f33f91a8b84f01f6003517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe4f677708cd60d0d794e1f2ea8b2ff518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da518c95b98e8f52b8d5bf8f7b9ae758519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f73a8172fd2f925a83a34036ec1225f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9bfdd40a5349bdf07f820ce3921bea521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c551b86a568c24508d5d15f9c320db4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a4e827bf62b5477e3e1686f1118411523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbced0c1ca4a84f26edf9932df95bdbf524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8be1210323dcf22502c06f775b85399525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705168858cca54524b82e797701cebbb526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990645a221f4957d19b3cc54ff6d9aa7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586f755e0cc1356f4d7008019f8e29ce528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfe2793b1ac99e5b280bf8ee6248cc0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70789efa5909f0a0b85b8f456afdeb41530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29d4e3d7887f2f12de297fb48fa491a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e759607a894d65f0795d8562d027debb532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907e9ae667c36e38cbee371a96ce26e3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396d366701781feba156c34459508c3f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132187e89e186795b5b0424295ebb0ab535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f6564eb07afbeb1df17cbf5f6dacd7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b5202e3aa14cc90d2dc5aa18a457e7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9654353997d1b8493c7ba329581d8f04538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d7c4404075d930b68b342c28545863539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a780948bf3de8897842dc151fddb88a2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e397bea9f225b46b5e01150e6aacbf3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d188b518d7aba6e8b499051d6318c72542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2bfa3dde39eb3262abeae3bb0ccd36543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7880f9ce89d5393e797abbf76472f4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c3d00abfc82f48383353e9e2c5f066545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d450e815788254f5db619777d2546f9d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e179abc87fa08883219afbd549174f9f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1e8a31005b4929aec8636584b56040548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c502959762988f9768083342b85cad549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3780c1d326dd7e49744fae3d7696d4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43267f0f43b65344569d0f2a0ee05504551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5e55030b0f80b2557ce9b96d3c9dc8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad71be1d70ae80e2e2de8f331a4bd37e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d205f597e6056351cdd078d440f4e67554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e6bb38256b6c9ba9cb45de910c6a80555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24588b2ee83904c2f49f607d32eb3423556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2a3198166c306fb4d672279fc72aaf557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dbd819f38a74c60e3aa91c736e99c9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb7ea519bf0e5a15b01ffbbd4aa973a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdb39e32ad39dee41a17dc1cc8f412a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26152162d23d8b6d28932f8339d88c9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f80502f5dbffba83fd97009a27c9228562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84feaebad7c9e04544a296cd9bd1f3f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0ab2829f0925cc65aea01416615b80564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd4efdeda06653a7f08c3c0627df1ee565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7a7cc7cdfae187c064ffb9b8841c4f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0aa960a6371acf1b4de6bb139441e5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a903c9d77a6de08b84c82ed483baa9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efb691de6a8b97e692b5808d675c393569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6f9b64ca2d11aeb2ce0db98b10899c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa210c062f86a8526f2a23c307e33b3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b85cf558c1fc524228ed8b7afdc4771572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1158fedc1ddc6507d0e26a2bb1ca32b5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423442e748a6892cff4c0c9ff767c051574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36a910db56eabd427cb295358ab13cb575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d68c20af601c93a3471f54ec1ebaa79576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd872210e79033e770f48af580536a7f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d13599f0f96c04f9fdb8bee8a252c7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1600c427aa2d78b57988dd3e8d206ae8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fed62c2ac22e057326715bf2ee52145580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed88d345e94455d21ba05ec0ad91049f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b362e3059960b56992b23868c755b1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c389a04b6df1ed94d55ef57f4be3cbfd583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704a62f5ebe40b16a73d9a4b127480e5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf42f60b3484468ae7ef50514d64728c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6ad1bb8490365cd9ea4ea4b879ac6a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc6747a168c831b65fde6c7f412b3bd587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2694322ef4e6b6d5f9108304d3d67c2d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675665f063d6bf289c14b075358808d2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8389941330cae883288da8d111e94582590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e8f13dcacbe6fe9a7ee8e11d44ec43591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abff1af592da60eaf6dd50db1f082bd592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85599a492550c375c09f465d87bd3cca593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddefc28af451f946fce42c28a5311323594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e1da6be1d9960c3c57bb756ca7f922595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7cf1afb01ec0dd29d567329def25d5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c640e5a7a2d9eb9fa5bbdbc894ad7c9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aaf225b12a0e75d80a0abda0c10094598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cb67777034cadcd491ba00c6b2367e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62c0476c4cd3cff9f50d2549dc91717600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514979da8a6edcba2a86285fb785c18a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72546445cea9ea9404219cb76b16d50602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd6a2202ade741f8e0109ebc0e06522603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39a46997622b17ec7abd9ec2eb5e153604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabfa4acb072b6463f04650f8835771d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38efabfab6f5684051dc851cf2cf7d4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fe3cee26bbe4d1141cf056266b6514607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe8bd075284af18bd583a19c2a1fc0e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7893c8277ec2cca9f4d57aedd223bb609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719bd312561f817eada2652597af48fa610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79abb9402f3a242a1c87c595ea42468611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60e3a17f7c2eca55bc11d348d5f6416612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19678ce4bd8d283c41993d71f8b8b9a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495481961dbd3c47e9a9d0c484a75d53614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e5c4e591ebf360d1c1044bab921a92615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae46dafd55b12eb3ec4aa3f988fdc9f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a68fdf82cfedf56af00c850eb27a7d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13d885ee50260c441d49f92582f4956618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9722aa3b56d8b45a919d85396271f5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373621b6530913c496ac45b6f9a517ca620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d1f440cd8f1a011bd6c6195befa77d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d484b54a7b7be14a71ec6b044d9c9d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808e739e03bf2439ffa31c02f93464af623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36b679cb03ef9b2e30efaa49efbe470624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ce7d9e9259a05dc4a460cbb4b8ffcc625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18aa81e237e80e75d974d64a48d7ce1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636c73aeee00de6770abb75a1dcae484627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0679984adb7c44aa630e902ad6f3bc4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dcec9c7f1c889909085204c86caf12629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1643e7989349803a61bb5b5b5ea60f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6437156d6fb147728e3da1ccc420f47631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73f252f07c5b63bf575c4470f84f331632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce30516b7127385b5b39efb94cbbe23633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d009799ec6dc1d21d3c54cea428cb98634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba9e4eda795a8546ffa5c1762e36e28635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e18f96b962f68f36a74669ad8b1adc636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da40cda51832eb1cc5172ec01964a00a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67360d5f28a9b151ba21313336703a34638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3de61dc40e7631947d06b26871c5bc9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d2fdb16eec7b58e53e3bd5008d6454640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68a69bfa5b74a2668ebdd4b4b94da48641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7495e99fbd5c7a4003166f97be353f20642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7c50951bb15db7fe486b94391d3710643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3501a71eb1ba6ccffa48b9ac66cd3cf0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f97937f90f46abc1fb6ba647c086c5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d329db0a444d39fdde6926f5a83a07646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5515edfebddf3d17327c4679a042c45647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68ebc66b67a9f254a7292e28c8f4a50648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96be9081285899d568c3e4e70db96d5f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922db6736b425923da24c614b5bfe8f4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70592c6125cfdf7272b8bb43fab67f9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f81f65bf6cdc08550d0f799d989a0f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bab9e364fd8a6d8e46663e80581dfc1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe7ac81b49db01f520c1b0cd9bc6e7a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773d9692c45212ed35a5ce656bf8daca655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0427ad13bd8286a43c9c51358b715202656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3479ef3e0745a47565ccce528bcf2550657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df323676073fb8dc1e3dc222b139abdf658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b94953390e7a5ef2a2cdb3b057011a3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684c3cc9c3f71c19ca5b23bbcd9a98f3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecd75587c096fba7fdde728d1d57e0b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fd98d01479cda82db44b932a4e9eac662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a118ffd27bac3b641feebca470a89ee4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d6012b293f0be810d3ca3f9a829185664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37996e9b125b36bc31a9d96aa51bde81665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f917006d7ea767cbe655e7fd6122207666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb2b12cba4b2b509055433261787b8d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790340b9fc23d91f74481f5a71086274668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdd3d7b659c4d61d0b7118bae93374d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc2732cf6167408f3e2cafa589d8113670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6886fc5e180585e1877c45ad84680dc671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05216d66fa25ae7a2f6e1ea8e5a2d164672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9175c0086ec36df7a0a2e94a2eb7bd673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1109bb37732297be443c89d1cf1a473c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9576ba0bf9f733c9a659dc7d6ca2e46e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70410a8859f3ff362bfd27545252182676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fed9f26d9df002ece65479bf6413b2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e149a2105e98501076ea47f4e6ee95678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d56654d866526ff3f2aa518fa394ba679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138824170654e770b0af1507e048ac29680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ba65c1c264c5be8dfa818e46915db0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85baf2a1ed184e9bab76a994b4643f14682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa29e1537ff377dbdcd39bf58b30f00683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b800b72a59c37c47d73ab29b3c06ceaf684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdde2b8d667be8fd01882f933b2d6941685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442e68102a73eafa3b7d3d4816f59531686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c25185b521ce82db9f9643ac48887e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c73ae95308a5de4434a52d485b7dc59688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113ce753b3196e81894aafe44a9e5a6d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f169010afb1af85cf18b5606bd0095690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2064332a92aa563d85b3b27d0277d1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0c06a16246b662a875257382496699692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a2cbf8ae9a207d1272b410bca148ea693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7cc1dfd7202ed133a1ae20c5347588694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b08eb4a831ecbb9b6e26d97740fd1e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de410d7b52e75a6fbc8f61557551a6be696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0b402dfb0e5916f716d4246104e7cb697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8a8f3efcf40a78872f95d4b70ad942698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d21c5b22338ceec928579b0394f2e1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fa961b56ed453c9e539a76f5767914700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca5e537489156ea9caf3e5eeaa657e5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ff5a757290666c86dec7826886c278702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbd1a35f4fe12ce1d50daefdf5842ce703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e74618257961d02a1da43bb844d31d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6eb5592187fb2fb4da7829e37415d5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cebe7bd46ed45c04c643ed93387d1b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b111bf9575a28383b78f42be186256707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f87528f0a6455c3d69899c24eed6ce2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac9228a683cd0f72d707f1027ebdbe2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33a9ce33e6378a305198131b598a2e6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bd96e2cf8c3a9dde4063bef83e3c03711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cb714b6bc3f927a71db1ec984ecdf8712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0911a901e257034fb0174995391ef0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d889fe50642b3e116b469ce291f1b794714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a13eeaa646388b55e4b8b3dbbe4c8de715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f700f1de6d667801cadeb0258498c27716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797284ba9afc82e2614cd6b219763c7a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fe62f93a294019fa41aeeb93e2def6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6421b8a61a686d07db63cc74c94d5819719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30f42964f93e66eed7ccdfae93041e4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448071205a0960a764cab00f2bae4a58721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4754e54ba41a5cfa63c2f7f8b59761722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3ec25a6187cf5472079cca02cdd1c2723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9301b5cc3e5bdbd2d001d4e1abb458cd724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41e912bfca9632162cc151c46e31e75725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3641da8fc940cad17873405ee9a7c126726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cf8007b5443b7e37a5daf514891bec727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5cba9653f7219ee8b340b7e1d1e5fc728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f791e6084ce65437350887baadf0d10729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d39a1bd472a9accf442a674a18e4b3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0dfab8dad6a63bd7349c992877f02f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d9e8b2d9e30956694e1db378f86846732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3081f61c97122a7733a0d130e13958f6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a006631ff2125a61ea72ad3b8b17d1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4859f4e24c0ae0b4e0dc1a2f5ded4b6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a8ac269f948615cb6d58f8f684b2b7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd1c7875a418a1fc56d74d9460130de737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8844e91ab33c0bbdc2016a0338d0d490738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d83fcd9531145ebdfa676f2c0398d1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4a6bfb53f0586d1a4026bb4c8e9d9d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf0715e85b1b145a784646a6707b54d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dfc77a6c642641cfa84cc676c34b8c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57be1700a756ce5372ae72233b46fd86743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e6830ef96d2253d5e1b92c581863bf744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f078d77a49dabff37dde93ba6cf0de9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a904215c05ed8bbfbd3cf2e08eac2be6746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf93205ef4a1cef23a1fd76076d7ed4d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58992d7d2a3d549387a41233b6826112748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5141b7afc077400cd0adda3ada041f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6345fe258df9e6c571641a0b1d3d8c05750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f3a5566d44ba85aaf79d1dc107cbc5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d43b03684bb34dd07185b9e2bd23145752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96032508b453c0627774734fa083350753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e86640189867924f43cec38292df16a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f38a37dabfd8370af229862e7367eb0755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8ae1945e9bf83fa67b55d94322f667756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096f5b4c7522e77a405d3b82076afb86757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0077848d2d21fb9db36d7f35d56ddba758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41b5f2ef027409f468299636c223e96759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>