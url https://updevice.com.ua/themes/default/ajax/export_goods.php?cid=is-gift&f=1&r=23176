--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667abed983fb69844a63889d2ba79b5f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e1d519388b73949b974ce9f415060d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee974820f7a1c2ef55c8a28e764fdc03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5718f574b9f3156b19704da3c76e16624.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1636b14bbca580a76b48f7fb401ce85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e310882757c12569cf7ee0cfd4d8b1ec6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a10f00fab2b2a66d9a4c2869a2b5e87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c031a5bafcff5f0f5f42c05b7d64a4ce8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53779f4ecf8b7a439774751ad5a4f63f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89d8d68e39583420cc920349ad3d28f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3414c52d3021bfb046a2be1671a1d111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7081c18d891fb0d2c8e81378cad22312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d334c208463c8aa943b5477597759e913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ef250a877cb0352f3f9bf4b7ecb11e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56db1b06795b6a861e94dd2d4eed54b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b24a5ca928f621ca006b258bcab1d1d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b7b3d8051ccd27ef4330b0531f5f5c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3640f4061dd414c1fa2a4e58e8176518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213a3fa0d69cbb99d271fca11619079019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a75faf03824a49a70940139f57d1cb320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae05544f168768b8b09b4cc2f25c8c3121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfe2b5271b9c1bd054827a4b6a593f022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4885fb9cc58d4241bf2e77df8f014423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7553c9ad6f33204e1939115441e02d924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7169cc3f4b9f491ac44c6dfc8fcea525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438b774dd924fdb8bdf323351fdadfc826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da620d6f270d93443fa822d85d328c3827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88b52f2e0c5a0d648fc95f3c3333d1b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c867ff9f74aa460e9667c8e3deb1ef8e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89802441fde873222bf454a8528ae9b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46912e5a475d1381e78138e95ad754af31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0833b8499dd6da5ae6588b607860c3732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bcb43c318b877502b7107d6a62cce733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee7054748853dfb4a8a11b8523420f434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffd76c4ba9836a0650329ea5883e09235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f1660d09920a2f1b75863553ce1e2f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036b39c83b69a683709ec9a2d6fea73237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedb90a108d559d7bd09f93685b1a3a038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48cd5bf59b98d4f2b27da4ca9fde9a039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299084d458b6188e5c32de0db8e1cb1640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c2256be09400c3fa7b2530a93df10541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777aab0ca3bfa5498e70fa1217e14c0942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf847460c9e5c53247ad7db98c0a1c043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016c0dbdd683a8eb7f728e000c0e963e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7ebcd007faa7776b68061844e1caf745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af879193339eb30fa562c0742f71dc5946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585d2c228de0d711bc92cdb2c6806ed047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b555ad6acfc3a9d16b5f618d9a5b88248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719cb8427cae7660432b62c2fb7f495e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f94cd2bcaa34662ff4d24720fdedcfc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371cc543a7956368eae347144e9b3fcf51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac5075ab472f5c9a5a2f03feae9afa052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91059485501cdf1e71ab627fefa4917553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fc79b5e750e73fc60ae93ad122578a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2065914eda40ed5dddbd894e996b6c1c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86a92e0e88e59062f4bae61d63d504756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c66a777ae87ceed72f1412c3833fa857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89db6365ea563c57accad4ae1c706ed358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd5465722659fb8e51ac4da5645c5d159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc8d488fab4962a1bb007c6331bee4f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca881e9966f79c915f63fee15ebc39661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e24ee271844bb0ec0bc04e0bb1f989962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da3dcbbc8d4d7ad6ac293f4b76cb89063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3d5c0f69fe347bfa25a844229568c164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4855cc4bd9743bf6e6b8f6261e492e8565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298e0053186570c181f465ab4b44b47b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcc49e7c92b962399ced55add2baa2a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc4b7445a4fb9ba90d6563e4d463e1f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e628749a30079b19ab1b064c61833969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1148acbda32894c6604a4fafea84a870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a040d2e3883d7970befb36a9850101971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facf63f7c47ed331f53a4012fae373dc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc44302fa521bb3e95886db4e7f1f42a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59c57cf349e01a4c6d0069471c7526474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aa1a6b9f8b78ce221fd278618226d475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69de1e60d35e31f0c2cee6eb2ba6436076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b8707a2f324d139bac6e0c3465c70977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe3e701ab460d549512e9987bcd836178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b5994240dce2b29beaa3c57c735a5c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba46eeb70911f33e763bf2e6865c888980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b053c0eae576bd2c5c1d3e5063192efe81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9752c5b0209900b3fbbf5e5737951e7182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b07f1164e56a3ed1ba03f9f519af44a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cb45e6481263936c6c1a88f48d67f384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626853b3e836f71605eb11008afe20a785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a42a8df20b74422d2f3837cfac7391f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1deb6dd03263744fe02f39e9c3a5b6f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53af8d445cb16724ae302a2c006cd3ee88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b735e30b85125103f327bdfc009923a589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736e1eb92285477afc87b67be649102e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b5a7678e3877aa9525540c87fa7db991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ed29a46db885d03246b50d3218093292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba31c327f6eed495abad2ac8304e019393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c0c31386b8196c05597d99b0b557f394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52858a65b51ea2edb50fc2b3a75e49195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c43676e34aef7817855571b493456f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6828f52b47a74354d98d710cb2afd35c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38961eb84919caf194683442e859e9098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df0d199c5afae931b9dfb15070706be99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d69fa0a9683e261112fcbadda0d80b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdd92a6229ebc4856a7af46e041f0ea101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076faf23b04fc925e19ee34e8dd1bd5c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b445a4320f63d6deef07ba151d5e39103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5255f31bdc27e38fa8d3e251f94f860e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfb398086fcf7df25297a91a0fbadf2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ec0e34ef82d9e43e52171209447186106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af3cae81fabf3f3d8e8f3dbce49114e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6c9f5640b09ce02f96d7d7740264c4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2923f17ec19ff57ce925c29a0ce4e6d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35f80925b42e524002b63998fc87eb2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af00abea2d88d7d52e31dc08d0b04bd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da76a07a361c8c7eb46d79d9cac31706112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efff449cca0a8f7483e32befbe0d599113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bce7b2a5a32a60415a570a985295769114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401dc57d1b02a1e75782b8ab1cb66429115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fa6a23ae864b89da4dad596c8013d4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444af223d2d5afb371359e8b9423c164117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1fdc6612fcb57e11f1bdfbc636c998118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ddda07e155c6b6042ff6d4ad2132c5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9226be50a915d62a2cd076106de75493120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ba2449549a894d8e739eb1952cc8c0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d5f94ff1f48cc4f6b5c12b927450ae122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c6b519ea3c3de64c982553f3dd0650123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5acfcdbf6d8dc30a0069b372c066fc8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4735f2a7a7e4d9382e56b6d093a81c40125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb137654f2495e20bd555a51d3b257b7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939b6dc1b6e666611cb1024208bd25c4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8189851282b8e9eefa9b4bb81c911866128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0af1583bf0b8ea8103019fa902511e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6b0a6e9bfbd0af553cca24f0d82458130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4718b0a1f1974f686d066a423af42b18131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a1e40b32a75973ad4b1bef81395d30132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70df7b3b6d89a758d534f74f4ab81091133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feb0faa8395a22cd932c3b95f95e0f3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1055c95fac6b409b44c15c30b7cbde94135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63c1ce6add13c99750d1cf07dd67253136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23d7b1a14d6c763501e6ff7c1cf6e0e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d6adff9f3ae354bb7633e136240e96138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e04c4d03116209b023f192e3de219de139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542024be38c3061f5371ddba9c0c5ab0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb831ff2af52ba04e30470b67cf9c00c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf63951d873c3a65ffef3e26baa6f6a3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903c002c2f4c765c925ae82eee2b8baf143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3977331af4e7f83d903841cb2d5bbbe6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e054a6405e0dff4e429b104f87197696145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e0eb63ac2a57b5f8abd04636e06483146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be03e94c2a0067a1c4f20368bfa6519d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ce41f46fb071fc5e1792b2d636524a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0c1c27989b968b4c667e347aa0fbe4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0300f489efbee3bf3003405c6fc37d13150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad4d0471933fc4cd305e7abbef12642151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bca84f78e11cd3585ea47704d5e195152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376ddd46dc7186b862fec1891e8e8874153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c7c850a14756b8fb6f4208ac3b54f4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c4c2afa38094dc51307e0bf03299bc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddfdaefc6788320950eee7ed01d20ea156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffed947a0d0c0b34d1b4dff4809438a2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382b7648b55e5a08b84e0e211f204589158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aaa1f0888b377af9a134182b9bce8a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b905a6c99cccec766b3143660e360058160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67940754ea1373296c2cddf46c2c26e1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ca26a3f1bfcc25fc88db9f3b8b2bb4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc47fb53b768a6153c8451eaec9eadd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dc03e09ee0ecbefddd4d5cae70ca7a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e689225d437acd346d7fecc0746a11165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299f3b83699cba5e97c659e47c2d58e2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151fc2c455f6a17b05fa18a707bc70b4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132b59f4859c3c16431088d015493937168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2704769cea9313eeea10ab407dc1bb7d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164191dba5663b00d0fd8dad70efc66e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48809a90f614f6157f4dc5bbe1725e5b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9f0a879b64c756a4206d7ccc036724172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc74cfdf935e639d1a5bef1ec84f7ef3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd43f1f3cf905f06c05e96a876970354174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2210649bad30508e89738c1dfd91f0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7d36e43dcd222e88d53e7b6b19a1c3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77b5da409ee5eb4d3d97275b056df6a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84600b5fa74c2879c0f610e9fe3b55f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97bdd5f4bccf5cfdce83f0774a4e7cf179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e6c8e2b53d542fb19817c81c7969bb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeb6adde67dc6b66f90867bf3fc92e8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02cd07d3b6a6b8bfb95992d01d49d01182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cf1667391b1028659a1c1d1506b0ae183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0195d345f948c79e8d897ecd2e5100f0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc0b1a0b0b8e5936931855ab26e378a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6612f47b2d08509a4318fee695c245d4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a111a79fa4c02572e2951599a073fb25187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1493db19e3fa9b5b52552e140f1a28e8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e76e3f3ec47ab8cc4061a2644486b7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a175904e366af408efc0b3fabecfab6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882f2641e65cdf6f041930e14a9fda61191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acc6208c17d4998eeecf4bee4c902d6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e500d1cc9e6a91ce15a95ddc8cc7161193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c6aa0c0d6d5b16904cef93a1ad6e71194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817bd55ef6800d1c79e5ba3a2545e035195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250e19cd067c8592927273ecb607afbe196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8775718b1fbd07b2b7c1bc7f23f77e1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6611ac92ee7212cf84a58a537e44381f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d541c0940c206805a93d732287cd67c7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cba47641975c2ebe3c4a96a61491c6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ff042848349292c2bf04eaaee93b69201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a694a8a88f6f5bc43ee759f5aebda4a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0ee26ab67625c3f48a2f216b9e4d4b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d0e9ed536f1f34fb91690487492e9c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20c99762825244bc7ef44ae60247577205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e668a89159e41f4879bb92613bd3c04206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c93e92452b60973783742814fe044a1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19acd67e089c77eae6ff66f2eb467339208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca7b5895ead671e1ab6688de37904c5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5947d23e6d67affa6c0d1a6268dfdcd4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7a6a98d4a1dbd2e2984528dbe407a7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40367f0f56ce43a852f78366f3295c77212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8d110e95896ab8ce87416d301ff3da213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e758916ae6dbcc1df8f81840b107652214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd54d1acc8877954751070bfb304f392215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21272273e129e59c2dff0c213607b19216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0ba8ebb9ebcc32d2b3cb4fc4a46972217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722cf19e46f0561b75aa67dbc16bfe85218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85be8045080bebef2a31db7658450846219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253d86d5e41620af865826f7ee7cc87e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48282bfc99b5fab9b6bb5d86a64d0de221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92a865654106721adc9c4c8ae8c2451222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c2a60ca669d01f655f92f2a165a8c5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1bd427b25716386605d7db6590235c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4359d484116aba55e3d3fac91e1f11dc225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d547d79f8b872f99d57fef8514ae2f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3be6470589729af7a4d1dfd159bd1fb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38441fa9b134ecf9e623127d7ecaa5ca228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5885d9ab2723032bf3da3ba367783ae229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ab090175acb151653f85ad6cbaf404230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280888e46a7d49415dfe6652f734848f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4494ef0be66510ccfb57194a74a307232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b903e1c58379c823dcb159690f7a00233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5420b571bcb3a6fe94acd8d095e819234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695aea128770786e313a0d0a9ffcfbd5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a9d8177b8bc815dbbf5392a169c591236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd925c520c8b1a4583d4ee98fd69c9b9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbc25a1f003d99bbf72cf71ab19eb6d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686e3248e6580e8dedbd0ac07eb2621b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469b3b6eea63d28cd9039730982fd71d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f6a7c24647f7384be1af8a13b6ea99241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e02ba5c2a67fb88ee3b62cd574e640242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620152b0aafa2f1010ef499d175bc2e0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985cd3558889d9cf8acb492e07ddcaf7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5342de02f8b31008015b27f80f094d77245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a51cf38f19687bde3d820b1b8d21eb7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa48a771486793026ccf3ed1c92a808247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ce89058b68d61b797b3fda461db028248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0c639976f3e50dc680a5e070948dc2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3566b3c98b0b7c6457efca67d13bfe24250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bfe5c8fb941c29051794f523f7bfc0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3941c6dc6f877fdf5cc67e880152be93252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c433b80c4667d885de565d23af5d4a9f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d799f68f6dfc2a93a28fd948fc70498a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be3dc21ba8ea2f9caf0b415520c2e28255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae8df9525f783bf74fb2e94acf933ca256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07247f4b2be16c937bbafa07f462918257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e214be2ae8f212826c315dfb359d9177258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f80ea2b738c7799d33b397612fc9311259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e18f17e2328eedf2f6c7131005205e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2261afc08bbe7d57f01ce96e0ca0e232261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103212eae235f3e87b182b01fb110a4a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e641a93267cd1e768d4af1c2ab5fabe263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a3e10076f16a0098fc4b44ffc37971264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deb4a1b0d01e7b321e17e64472e674e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd616733037709301cf53d29883723b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb1c9ac0ffe92dc8e796934d3c174c1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c7a55e93b611678f7405693ba700b1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c28f33dc15cd906aad8d1290b1ee8a5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32b51e6b2fd2e98d85c2da243c0989b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f220902fd356af849a1c5649e0edc79271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1748c7fd2e512311d7598328c654698272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bcdb39beaa77683f0fba9560fb92c9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95d18e7dccac3ca92378ee595c69cdf274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb8793c76526ae58eff22559eb7e805275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14af4be44e60ada01e9489bc02826bf1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d094287c3d9c7ddf808ed8af4967e6d9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ab90f1fd027837873eb55e52c26f92278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03df6a38a595b0d6110758ed9cca01bc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dd966782ffe069f3eb943d40d8470a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dfdac424dc3ba942e222cba09999dc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58836351801924ad6447facda62672a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c94f68b3045dc83338037a16fc8111283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262f0bffe4d12b5079577093e31f0c36284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85c7b42d49f3abaea12b9deebd3f984285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddadee51539d9b7d945702c23dd2f771286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f064fb0c18400f934d7f53c4eb8053a4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37641fb22849b476cc8079703ab3ed4f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbae15e5b1d16f90a5fc6501d7e0caa289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca7eea3a9838679b5533c828f81482d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2ef3bb18f0d480911f7ba4ecab25ef291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b6bde84babc10427ee00236674642a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8088de93cbe6be5368b39d8c14865c66293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c0be03c93778c9ad9973b8fcb8becc294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9044eaf461a12d772d98510434ec6e87295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4270366d1c91ef50b40e56d98d8812e7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebad2bd23faed11fe34a0159b7a2147f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdbb652f2e58600f52246da625b0b33298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a055f62a7dda13cf0f07c00e76c9a5e0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c22ccbef208efff83d282d5e8fd25c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8395bf3a45b97f441192d99933a36c53301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f7fc49d3ac6a2f865f76c55127d522302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e73b3631609f51f57c989eb1c6e607303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4476e36a041efc1dc4edbd78b8b1a63304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3654aefcf2fe208412bdbc5c3fcc1c7d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa894313f58dd3b76c1692608d228253306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3931f0ab7a595a742038ab0971136442307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59394d693a202ece8c587206dd778169308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22f5e795963a3994d3a6430a1a05ca5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4085b9b0023aaac4701b6d0a29519896310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c94b3e589b3ee912d39ce70bbd431b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ebba8a577878c13dd627b03b473a0c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96ba815acebc3b3df7e1244b6ce6636313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3495ee83b400068991af74fca7bef4dc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bb8e522db23ed988160740bad93787315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fd83d1b44ccae01d6219f3bbab02d2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8c1501a7567a6540de4e787ee49ccf317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5981102c85e38bddb7ee68d25377a040318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43505d60d5b060bf1b880d5fce6bf57c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0635e4ffee8d6283cd565f94bdec14db320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d13f0c9225f9bb95355ad47dc47a0af321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30fa402dff12253b46ddff66a915821322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad326ea900f69278928a73275791ad7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352208d5a22d54ab10bd7f1ec2db9221324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa29b0887098356187accdd4d456c12325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514337e94f8d6b654633e75cffdcf477326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31afadde3c5c987d45351aebfcfdc8e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668144faac6ea8262bf7497d286980b2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ef8973ad0ffd99480833471f2791f6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0454e19fa877c13ed16e363ab0e09f0e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4187d08af66c98c71c5053fc6d3396331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2821f5700281bd3dfae9c3fc6dc25cc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fff088aa9876b6986dc53196e6bedcc333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e302f057fa6f62089b900065635f44334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1ae4244e9ee067ae98997e261863ac335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fd394b372c33e30ce9e035b2defda5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c13aa713a0f2218e2f8ecf419b6104337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a67ca196cef8d7bd2d015675f46b8d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfeca0d527179c20bea4b1697e0c635339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e935eddc33b3b553e3a976a94195ac340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd5090a14ff3087fd620a4f86d3168a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49807a55868e57bb1e6e173e6c3a639342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1a4781d3c29506fc9721c129029a74343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2a9e7073426e100d419ef9b5fc21c8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30550603a306f50b0fdf395aafe287a2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21200422aee888b49a8544869c8c1c0f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81b9185c5a180cc844d356eea2e5c1b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4369cf88b518a8fc6e697661a92ad818348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3e33c6fac1b94e5d26ca7864893764349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ceee8ce3b93033f670ad23dbefc385350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790435fbe66b1f7f98fdbb02813caf44351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882742d1acaaf48bcc48ad46abf00803352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8108e1d601f64206c5bfd36dded54ef1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255663af29d8397f60e8c9b5b4eef0bc354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510e7f020be1719655e3e0c9f1e197ab355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238d6e856d2c541e6b6c337675c87826356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac665787832b231ce3a30e523a353077357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c9e9e853eb2d41410f87cdf9ff634e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d1dc5e79e67a4ca2530c0401687a0f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5d26586f8f8c9ae12f399de996d89b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bf07a6e2d65039861576972eac55cf361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a8d4ec04afe92ee046d13ca8b35748362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82c2d944b15c40f4b0d3dc1c6e2a6b2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40f486bd3bf5c8dc33b81363a70026f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198798934618c0ae3df61a5bba9c816a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb639133052f1138d50db57de645d04366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a041320e7bc7a397769b78c8cca0fa13367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e174c32d24dcf527b218493dad2129368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5263c234171019d20591e596af250af6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619e9050b2e1f8c9389572995cd071c6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b77750fae243d1d6793d7783060359371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e624fa77dee4d8908f393704cda08a1e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bb5983e272ac3921bc9470a92b7b14373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad508dad15cd47f0856efd482547e013374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f882dee18afebc38a7279e6236d7780375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3efbf111d0c76e07b4439a3bad78b7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a817c8a5f4de18bb29cd5f3a005968a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aac925a78817098f41a584cef438d5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd948e3db01e855f29e1ddbfa331b1c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e58beae6bade243856967f80c590d87380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5befb05361d83d7c7af20c0987e6c4b2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44df7f1af47a162af8dc8db782274ab2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23608d02330c661675ad0cdb58af3b53383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c81f6ba999236f2d7bfddb014ee7c31384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7013333fb2850454c5173416a0b442385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a103bbbedc4f1d4cb5c879ecfd74351e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee83fe92ed32534573d6a1dda3f53a0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b06110af3da888668f47cc234e4587388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef599c622c468a7a1f8e7b771aec3f9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e3f9eed682a2f3e466fb11275cdce2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f27d8c0b2beb19cac28cf21e43f0acb391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e674da41b4d4eaf21bd9b64abd80d8ad392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba322500eb4c26be8971ac9abb5cbe1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea99d93f053f14b0322eeb8bac1dce0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3512ea1fe06ae863a23fb85bea881547395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf7db9301deb12920cb9fe9897bd5f7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffdbe30a0862fb45f61db1f65f2b5bb397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c0ba5dcbe6a7e7163234cac24ab19b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f2ea3ec40b5e684cecb14ab903dba2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f56bbc1a78ab958c25e1ff66ffe9d3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658b6516930fd4d768fb3901900748c7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863da3fe5cbb75d397c8a7824ea6966e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666184e89cd5fe16e4bfc613cf53e09d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05542f307081a12aa47926f902bb431d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1171db4210f0e99857c5e3b444713bd405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca8cfa0ab27ab1ef0a241fb9b850729406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7ff2718be4295d913a023c6f3a6a5b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eb529755c46b6b9a1b317d25871c4d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2707a7626b07d2eed0d6d05a191d6f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc45bd2f8bc0c159a4c01f102999596d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c024a57696a6054204a52dd9fe9fd43c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2365e431691f5c0e3801a1f0f4c3cf7f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663a2afac349e1d05ffd7b1231edcb23413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deac164217339de845cce3c656dfadbb414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bed75212954741d0263977212bbb66b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54386456b64cb13264f601b2472fa27416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f8ff6843c479b1a79fb63c9d9ef370417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b8bafc0bd79734f91f75a8b7e5a856418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adf3caeed23f005c2ba307871e1539e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935038d20c5b1ad81963c866829918e8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe5ac8cadd43df54cbeddd8b1db8714421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aca5847e1e846f5d3737c4110e6d6b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da01d7e9872b74f59f7719f4c6be42fb423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2ae30e1f80697ed9405986176eab38424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bd9a1e833c51e802f264ad9dc8dbd3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2d18d6a42efbc278a6ec313487884d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e85e6bbc744cd141e863c4840eb84e6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51545c6e462e6d1795436902fd20f84428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a04a5dab7558a0b03cd68eedcb46ed429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192f19a32072eda373a5b4d002e933ef430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f484d43ce1de6c2481a9019f84f5809f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2706919923cda38a592c466ab80968432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b229b2bc3d48fc534bdcca6980e0dbc8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec4175cd9e73af1d2dfc0f0acd86ab3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313f3272541cf86bf63e5866bd5d55cd435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4912e1267cb77ad7433439bc4210c880436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74323dff9418494bf0d1ec180d713fd2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69802c8212491d9534428090e5258e0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eee249a7425d9e62b4e840474a9b536439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defb5b91088d3cea5905e466d3a2b273440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e474e5409da019dafd4db134c89251441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13ae428cda27d40c1ef725d7de63fb8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dce33a2b0db6a74c84710e6588a7f91443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90d8ba2b52526606092d5e714f127cd444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c3084d318e10102f1909c39c814cf0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a7acedfc210dfe9b7346fdd1060e0d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9b117bd64296f71ad415a0ce99edb0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dee304274b2bb23f87eb51c90b7757e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3299797e1284343091f6361b3261e54c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8655d7305a0bb482214ba94607973f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216469135fb8008bae0e75867036615b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb93afbb465f522eb988a1cac457bfa452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ab7b7732955303ebe551382ffde5bc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b228f8cacdbbb07988324f1508433c67454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37e766933a157a8b3c393d0d9fa8bdd455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385d39b639cc89a16c39d248e147bac3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd117b4bcb6e8e6ecce7884b46a0b84457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee39b216bd81222ec8090ed3dd7ecc91458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7a920eeae907c82e7d3baca8d0726e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6303e9d3f7d3b896cf79ac82c34b2065460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad24dcfd167e651003889f5d009b51b9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6cdd8621e211c8c533929f60b94693462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90831de0001591f5fc9a1ac88e12330a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdadfa25a63a6dc5f961c4472f76c0d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef991d6e7313f1a460d1bb448960522465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312515b4e42e315b35f43d145612f834466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c5380ab25e6fbb0ac82e3b3a60df49467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a85a65b4b4c9ba6a74d347bcdb4eb11468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e0c293c82fec52b252702e8c7760ca469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652f0aa1a810430f7d55c51905cc3bc2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707b0cae3696f647cca5a946ea36c3f3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e73e43539bef88817dbdb00cdc9c08472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab3ad780ed610db0bbc17554342552a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfa99dbdae2aa30b2c5d9d066c12ebb474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3586579036848e0b7beef402f658138475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e295b3c1e55c65deddf051ba0bef2c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033b0fedff1dad5e0f049a0f16d8a3a2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b46af75cfeb665031babfd9efede7a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d47766b04f9a4d1aa7290f86110f509479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9bd903f8a8563fd405d04999766b6c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4b98265a7d7cfe5f9b4ddfa6e5fcd5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592857ad52233a0f0ea97495b1b9c756482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1a83480fdb565941637715a44cbb7f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925cd38eba91f94bddcbb56f57819d0c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffa2069e47c70349374e855a098470c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d0e6169bf55efcb5c10e640f4bd54b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cfcfd868c22e201c5a538cbd11d2df487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5908d8ed4808b598802697f62c4e02e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23996514a443d2521eb97395aa951b18489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b5f3eeadb4bb04ac6d63daec374c9c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194a760583152b8040f4883c3b1135b0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a06c0753abbd7968699630fd8ec852492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584c95781f259a7dc158c1694b65952d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884b10c5d40edfd1c690ab2e1e570d50494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a9ccaf37fcba27d4bc558aba2e4d0e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d985f13035c13901f5743485dbcdf5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4002ea77111c92822385c4a5d36b6c8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4891a1a00b95e9e3747c36558102cc95498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ddfced6f4231abaad7eee791ee1a70499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce1102874953ef9d439af2f82666044500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15e1ea53d83cbc28630abace11b6449501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b872ee0f7ea32990b2bd5f3a71be4d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52950b0561a55572bf07c7432e04e975503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eded971c6b303b220114a78957ec7c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2d10b04df5d31d93fe7ac68f335581505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ad5a50ee783e418a1136964d3029d8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab1135f6811c8ce80a07f2f87be3572507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f89b89e09eae490c2e49982a230b59508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845070ca81e003bd1249e7056f7bdd20509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d7867b62cde93ab2e1075653f4f316510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71c15ec6178fad244c87746e9839ae5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a017a4122d4e17f9afece56280683c6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79c583ebd06c6571922f470bc76c594513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa60f6d08c7cf8455901020c4a4e1ee514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c97ca7c29a5619f875d7f10c37d4eab515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60d21723e8a6aa2afd851cfef3e345e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e0b2e6c3a9e6f9a07bb40a0dedf4b8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867cce5691f8f72bb076d57549f2c5d1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e47eea1c677505a4b8d011794c8bb2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a53e570bd5afc8e9253f817fda52262520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b5c1ad75ac744a3b1b33df9b3c8016521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d852131ec6776807290bddc2d3af8c81522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b149c8b7dbf6ea2eadc59559bd3a1fae523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e9a7d1ab144140fdf482fef7aa3fd9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c9eca393c12be72b395e78a0d2007c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e978949588887eda34d2bcbd7ab82495526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbe5fb3b55bab7ee5d8ac0d8d3fd396527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc37f18a0705bf85909be630e833d68d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b803dd9a5d2f1c5b23a127d6200863f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9b8c0bb1e131a576b6458e47eef765530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d567a6a150301547924b02870e2bbd6d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3755295dfa88e7bbfa82684f7de9cba5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2daed599aebfcdb5e6118e8fa6ab6fb533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc15337bd323f7fac487f79c9114d36534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50dfe57db292bdaa02f2ca5bfb8c049535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5d91982360288bf153195a033576c2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebf2f77d48f819a30e1c6056b382f82537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670686ff2dad586413a3061b94fd8b31538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b93a781105c05e77dac050b4786c9f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4159396e3a95b3f9fcc127d34dda00540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3478c7af4dc3450aadf8a01645bbb529541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed7d412d764a5c1e437397f55c32304542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1294f8f4be3a8bec1f98e183cddd78d3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002c826e823295bf88b05e4d0a4f7b34544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc5c66a54a3064424f742fe0fed2ad5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568682dad557dcf7f3571358686a8861546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750feff142cb7bd4e6cc406693db326a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269ec00ac546a379aac6cd8109cd3edf548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3644b8f14c1bd48ad724e2ba0d35ab26549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eacd652829e53465e25f3bd777f1a5c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70967835b8316514896ab208af72aa70551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65361db9012fd9f7886a74256f3fef0a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c055709defd01c44a12569c854adac553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71014b976b8a0899e9ce4c25c64eedc554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76100930c49859de366ae60a14e2466d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbe4f5f17d7668db593ff8bdb1ca6ef556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377df44ce402347061d15733d02bc416557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7c936418da528bad850a603b0db59f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879ea0d04ffd8ef16a2e7436108de980559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5966461692b377150b92055b571be02560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf77893823d6f2c0013904ed0c3adea561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbc290e9e696e630c431ad80783f59f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b166c43b77ce7ead4237cd3afd2582d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f967761d5420c324035eb89382b613d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deae39e58b0da7e649157d397377eeef565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53df1d1cbae081483bf6b895a01da296566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a3eb0e0318d036dc8b09157a1e4806567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d62aa07c21219a4e1294fee0ebb4d3f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee4a02de8f3274243066a6527f72a97569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c47a4f12797cb0e5afa9effb232f18570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c256ca2e05f739af2da469b54d10f2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d175bfeb2c33d68b4500d352efef0651572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b496021dd0b09d64a41f1f9dd183d63573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fd1c93aeab62ecef8c476c86817cc2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1415de504d4ada5798f9f93c2686b382575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb5bbe2432915a589ee0588361d4216576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cf815e8db5a9612b1116da0e3c9e98577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054f248be5a8ad3a8ff5dc125d20bab2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6680214db970f665bb82b9512b155f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021b1157e35df5df8739baa41d93a7d2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6586973691609d4f831a18e9030d2a99581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34549bc8a94b8fbad3a36165f0039304582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf1858adb1f1b44a634eeef6cfb7d6e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de94abfe969164693c84b4fa096543c2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3760a183d2ce9b695e6c773923bc1d16585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795d4baa58eb9481a79e2fbd0574ab47586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a747f7a692085f35c7234b451185d45587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428d440d673b8041c79a431a25909c40588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b14f36e6978094660194655050db52589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12996f4e8f4db777247371f3fce9c06590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255d5874604152683edf2ad5b1e664f7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e175e88c6a5f19fa421cb056c716e36592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27da9dce8145d052cc40813efc5f4dea593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad173937b7fcc877eeefc9886b304f6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa84efd35e9d1dce42048bbddecab4d5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c6af285089e8afbe035ebb11ff2fbb596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029ad4324277dca90867c98e2761c509597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654aa149b3541d398accba0ebd598b62598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a27f00788d43ada8dd2c07951802c3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dba2289616ca86ae141ded171c23317600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07549c1291b486a39357c1a75b1377a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f073c96ae38b0e595936cf67c2208010602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee0b7b5d95ebbf10a874cc1151abf49603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e346c6ce48c587e08a4900f7c43d6d3e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87965742b415d3af66def1a28551aa2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bacdf994aa414f480e9508ee180377606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5a88820a0578aee6e6ac073709816f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892136e0c5ca8bf950c6b6a8b45301e8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e462c8eaf9e2106b4877f27eba0f502609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320836d3adfcc88edbf067155e73cef6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a6fd3416225e4ff69383032eefd1ac611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6516b9c415d359ae5ba4f011c42b2e49612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38188c5ed22ebfa63f82cbe7df33494e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc3d2b7fb323e3407884232251e98ce614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06149ed2a90d25080b5e92dee978bad615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb6316bcf71d04b546fe463f3bb373c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca34741b20e8232cd10cf88c041f1c1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414c02c2db0eef2e31131cec8b2e3033618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4527160bbce888ff346f345f877da212619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250f04bf71108306e1c94345f9837bd4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623d5dcb280231522b8dea9b71a96f9e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362c031bbc6651875166487a82c92b71622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7215e5fe10b612c0b19d045c955253623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f986563da9952b5ed4173ef2c154ea4d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0107af1932ecfbbe12c0d1912f47a169625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426a724c5319841ecc68bc708b531114626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc50eaa63a3c069f384916a9d88d55ec627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716a4b4a0267aa81405a57231315c546628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c7c8f2899cfe356a0fdccf796a73ae629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2995998a31a96ed7d831ca9fb9e46c9f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d14502457a197055259cfa05002915631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f926ac0d50b0ad3feccc134593dbe85f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab36b762c73d9ede1ce8aa6f279a62be633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f15a0a490a8b5c565f2f6d3087da9f8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd7795637368321cec8f2bb0d665e30635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8349608af8a5d2adbd8fbfbfc287da636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7147f30429dfef4230b1b00475664b7f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fd36f509dd5f1cc1a63b6e6cebb3be638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aef81fdbc279708080c834735f2ce5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca1c0ecdbb0e375f1ac541f4fbdbaf8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf29140fcdebb1b9847938951a694a6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97ed9f2afabc2dceb6789d617b1116e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5c76945150dd90cedf08ab07158d39643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de78041bc829a737ec7ea094681bfe90644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d83c2fd4fb26118c6cc4e369b1615c3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599a5e8a312cbc66e4ca8e772e6507e3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe480bbec2185c789d9492676c53ff2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e071fc1eb535e6321cd7e8307c763e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4dc9e6bfbd1571facab9004d66d2a7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8b7c4c7f33164407fe1664e79c34a5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f26f5740a79c71dc01354d85f856fe651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9082bcf026658fce1c4796f223dfc2c9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97280f64f20d969ad0491a432f07367653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5272fb818ebc14ef0990e7969c170b50654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5824f357ea24fdf9a5ad10c0cc6db8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a054d86e9aa9395137171b0a53816b2a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46902b75840179e10b29f14d84698a55657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619315fdbbb7dea98731ea5fcf5c4e5a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626e3fed5d03379ef572eb93b8dbf66a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c91e236955a4f63980ff9f3d5165d6d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d708d1e9e3284a110d8e434e553e6e84661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419c7f8128bb0910c5f6ca76432aa505662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809b014f62a9e47f7a687673df060d4f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a107312c6648b6fa3e57c705bc7c6366664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6892c064c6fc95f679879ff32f4c8cd8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9495a38678876296ccf50eba7124d66c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e1ab849fa3d2614abd4c7711070220667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eede239d9e3744d7f70854d332f4ac28668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bf15d3c21b6adf45733bb830e80169669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f230a1545293423eb0f2d487084465670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f5e6a3128ccfdc7cf34b11be0ec451671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3cd55b61529944bd49f3b153e24377672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad9699b0a4291b5b54a555bf2cd421c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9fae4cb9bd2db0e9ecc7719dbd643a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1f9c57759b6c8b14821f690c5f9e80675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cf4b5cbf6cf2e4bf33fd3b6839e131676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f6e44518e1ac4f7cf3a9a354f61ec3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff7e2e044a532cfdbbafc3b89cb6bb7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef35f82e84ddeb45654a501ac949d9ab679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1aa704fd4e6d06012ee059fb0e6ca3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7079fc328119a85fb9a13d2efad83ce2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aa37c76b55e62e661e1b4350f7ed8e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47176a5b7adca1b796c6f4880e32e66683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3e267900171477acc350b4d413768b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875932014317462e598843e69dd06b31685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf02074ebe2be5e2a50267e0b083ab02686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d003d391295b1cae35ad662b0b34993c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370c338c9899441646117ee8ae6f3181688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eefce944381ae3448a2934739af526689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490d3a8bb313698c78ca9edc2deafe68690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdddf9e45e92a3729cd87355c359faed691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d69255c70f193898fbb2f26c8b110a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230213e05004248a2da43534eb05f08f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c60231f56e897c7b350521327153d7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa79a876b00e4c86a027a1a2ba670f9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b270d4977cb4df4c00162ccc255fb4bb696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0149ac5735c0d408241ae17619c64588697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccec0d162318b9bc02d8f8457a7c672698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01972844951bcdc4a1d35fddb3794bac699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53667291de761ea1f12993eee640615a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba8d15b93d6ec40d9fa9ad267977462701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8961b57a14b6e435c27c117dc9932747702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2467e81ca52041e17cbce1aa015202a2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049abbde5ebbf1e1fbd5f54b88bbc677704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5db6b303c47f46622aaf204e457847705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72abc32056e12c69f82a2c50bfe1217a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c7765ea88131e9d13d3b460fba572f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696b8a89acebec3165ff45bf3704a373708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516aa2a63c88639199fc7b89cb47dec0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1437902f3615499969fbdcc9b3735b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196df468f6f16ebb9e4b71e94b598e39711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6822bab41c721953450cbbb771ebcb7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfd5c25f8b275f82b153efd9298a171713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68d4704a64da509b15568593c520451714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc77cfaec6901c7eaad7a843390974ba715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c524f29b07c46565e8d3aa6f0750b4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8788921df430507a4e0c4b273a17d416717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d163d1b158f8a5e27f1df76a4af4ff0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37486065d6efeafaab38d76fa7128a90719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d37cb51b4169478557eac470e3ff41720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e618dad7275af6e807cec9d25646643721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37dcc2e3a32f88f7f4aefe7088c01d9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d2dab49d30a1b0ddd824a064ff85b8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c48eef665a1f6b798e9d82ecdc66f0a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270f907d391d76684cbecc4268a2a970725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252296f85b3ddf27491cb98447bca668726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ed884a5c30344f805f43d2e1644a74727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26a3efeb945e7b0d5b291bef87013b0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a360feec2dc166174563f911ecdd91f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b63146afab5450341cdec893fe8c87e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fed458f10a351e01185cdf40f54170731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c40611804f670e6c66ef2fcf2c2041f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f75c1d19b49be953dbab5c1b65f570733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff6b1bb9a1fae0a8a0085ef3d9ec850734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff2691b737dc1d2deb9d742be6fc0a2735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05928138bb6ee38824d611567a6783cc736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c76e177d01739bd0c5e103f8e905ff737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75e8f164b1aaf642ee7e031cebe09b9738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af731fcf69d6871a6334f7bdfff45145739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0750825691367c30305a33a22993efa740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731485b9da6d3e99b4fdda231fe76344741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9da0bf5d57ad8f726f397fb838a0502742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccc4a51815567ed03c68bdd943140c5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae781d288d5b7e9afb65f4d397b66b48744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f25f417e89ddcbefb8f4688d66a1a6745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f4c49b39de4c414b74bb0c166bbff2746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8d7331b4073d8f9c483f52709b1c01747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf39bce9facc25d0b389fe2ad1d4e742748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13232a2d4357fbe21c162afa635ccb73749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943f1e157f6ba4e6a9b73bcef5e63621750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edfbe49cd295007260ecb4f27617805751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a694a2b3eb185c5cd4470a7b077268752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21afdcd04473bfe5291c4f0a07da8058753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73afcd99a4a50d3cba1107a2a733f9ec754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec5c143c060d87b19125c5ca49be552755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f141b859392e99d7248eae2a661d6c4756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40150796e0920664ee408dd37a2804b2757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d839a5a89fa958023d9a3f6b9dcc208758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f199beb758957d7acd95f61fc340713c759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4611ab65acbae503e2e8ec9e302337c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbd5210b4b8cc19f21ff29cbac6cf6b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7760756337c2f1a6d1842dd3ca1932b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8512cec64957960bd6e5c35e1e95f84a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b03508415d03f9c9824ee651797de2e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b7873823e177c2e7219d3cbc20555f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53796b7e51d2c3f34e2620b97c4352ec7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41357c1548bcf374cc18db00f556d0e28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c296ca7f8874c70e95bdf4de1e1a4819.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2ac81c0bf5d53dce1785ffe73bcf6a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85055106e603ce845c07a3046bf26eb211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608eeb969b773408c60f2f4784487f0112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a55306326e0274857213f9d95ba69013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5d1cfd845a321c6a04046b8075231714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e5bbd6a987134f391b69435f98ed4115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d9b059dd00a3b5ac6712c786c9729216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee23de5f3874a876f65e1af0279210a917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e481b5dbb883b66bfefe72b9216b3618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2c04027b890dd18fb461f8442cf48819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69cedeb9e5bdf75157af5f8d69898b820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f634c771113fada85a2b2fd816d246d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c513b963070e1bd5abd77147d5d350e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860fa184bfae420305bdacbc0176c99123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e02a0d3e5fb209cf5d7a1425e7bec1324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8875df59ca3a335210ef2ace8dbbecbf25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9686088f5e9d83bb662ca23bef05639826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f504899a8799e18d6a2a745fe857892f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d797d0a8a19670eab19205c5e01819728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb51c439c2f98d771cdb689e96958e2829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00c79df6f85a78305b478b38628681e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ad0093f1b977cdadbc972bf880a01a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4031e1555be2721f08acb3a5fb9ce232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bd385fcd11379253f7131a1c742ea333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c43765b5d100a9ccc4231dd7868e9d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9826356d92a4363360b7d9e5448688c135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628e01172298a2c5b40a76b2f1c9a7fe36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e431bd4a67f15367c73a1dae421c98537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566c94a87eaff76334d54641e5da4f1b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e8905475d0eec34a9729791accbb1339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73107af725d48d7b7a3d5b881644351d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30c6c31a51fd11d74e70c6efc9886ea41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d78573b34b48f1ae2bb7793d4de4a5642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1b10ee56b0e86374051e5c30bad1c943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cf49535917296289c8d540c6a91c8044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5ff9196f3076c66b8db56b09f2b68645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500a15ae64a9fff2334c97ea847a0a9746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7ba5fc3dec3c2fd998bc68a2ffae3f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60626a343c91eaa7485b0f8b4a3fec0a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35f55d780df311c7ed208d6320e2e8e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b69a4065b4d7d822bd9ab0c0934189e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc80f4326e68dd7b7a80f82f82bba9e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b1de8a11857dcd90e9721be5faf9af52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a2b627898cc5c163c51a8b6ed23ab453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a9ab1d13e0238ea32ccdb7c276e28954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4aa8e329f37d60dcd1d90cfe9b0cac55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e1a9e5e24cca568d3bacab5dccc63f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ce66bd8c9aaf0610450a68f4a9343057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a2798f56299e1d637bc083f22c81e058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086f3e4cf80f26a55018b03e921a6e9759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c1bba148222a204cc7cb5093e2ed8260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630f1b4c2cd3f2d153151b5d3cce09ef61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24898b5db6aba89150876fec26f73e362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e35d14dc03f3ba8e232f8c395f8702563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18a9cc341c1e4696bdc526f2eadf7f864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7141708bd4bb76ff79109fd53791539e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed886826fd1d312b41972f1f6dcbdc6c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413255dbd001cc7d964c5dc41a9a4e8167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bdab56574ae3f9177c6ff1c7f59da668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d972925316e9917831f3b3747913ed1169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413847308a3485ce03f75fe4bcc9287370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3109f99b620e0e99c28e70bbf476a7671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f4f372d30904c1e7a4aea3201c845072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb75896993e32ec3eb46eccb0acbe54173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3a646c7761c9a0dce08a9f01d76b8774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac26f28fa51a11b1b3217816bfafdd6975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e722ae471af49cc22f92816209fa6ef76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba87b857ac53bdd330877cffd9a532377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aef865125df852449d98ab2fe2757e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc979c13d52f261338aab0a00e27768f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c441cf6357c1fc9db2324007c51fae880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569ceab962556b2aa893bad1eb6042a781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b1434e6f86fb45ede76c6d03b90b6082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b79b3624ee031626ebde8c025bef0983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d145e99ed768494dabc278965a730584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56634724e0566cad0bc2990e503aa62a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c194d627b7429743547109c30955577386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67c3181f3008bb4306eb9e493ff90e687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345f7b9e1d3c97035a295beeaad4916288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432f0b5ad8451988668cea4d07d168e089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596f504bd34064fb40f479b0b84ee69190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20f809ce55419b0b4b2c9fda23c56cf91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f0091312d4064e286c3b73d306bf5192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3d5dc2cb55faf5461738b7cb3187b393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6574b3eda4127dde9178e41adcfcce3294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5c91a3ab8b168c51c8faf52220e09495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4249ff1cbdd0c6d173ec561fb746575296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4be52d6e60aeab4363f67eb7076e36897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7931fc6b5a82ded82b7460bb310e0c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7635779bc42f317384b3f9c32bee9e5499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a887be807b8329fb050c45dd96b769b0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37da90e74fd95556379c9950dde0a09c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f3791bb39306b75a5620524368a845102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1467ec5e716e23359c50e8355a9b58f0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf8034b3ea81dcdcaf5e2e8476792d6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096f946755308028648fff0d44f0fa3a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb301edd3b3327eaf2007e6179345c6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c3aaffd2454feba9e43f78d4190b63107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c7c7d74e7913ee9153542b4002307a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee158528ff91f433f904783e7dab3c6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f611f7ed8cf14b467e9a17ac6eeddf110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e42d47baf006675439471a248f9ff4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f8e66111e1e240a652294212f08779112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb2241b8baab4341443126a09fbba0a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d157cb900947362a1f6b9835d4ac83114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1becb93db0ba77a0e43696d0c9238c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11b8d2a86b5ccee2865ca9d61c8fe70116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384c37416374a35ed507f116b3531703117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd05f17de6ebb45f8a2f5c93eb27f79118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4036a5fda114ec8afd85504d96a3d576119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e209e35d52ced5299afca2af8de6d18f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f4362f316668ed4a9a5a3619dab216121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8bda0a0194fb16e746dbb07aa4cd28122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935730a01601a164978aa6b7f5df643e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445c6d5d3a84ff4abb7d5102e979c0ef124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4c6bc278e32121735904781f195d67125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20b4f35782fb94052897a48cc4e52ac126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc627476604947edea17ca1119f49940127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deb469b954697052a796ae16b59b841128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69588601474f7dc1f999d7cf483a1358129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f639c690204c94b5204318ca270c3221130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0066c2710f3fbbdde3daf10696108a74131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb607e6d97f19322e400bb5a1d925f6c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592439771ffaeab5c4bafcc13511ba05133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d71d9c922b347aacdd99b9ba2901595134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf501d5a866d3f5421528774f227d720135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ea2801658ebd350d8f7511a45c0d9f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdf7d9574aa5d84729c032668084fc0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7964aa1c53ec8a3b1b600077e2ccba8f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fdce8873fcbd874da81df5c6c39fae139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55364a649018d676ea834de5feba6a4d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f96383e7f2ef7c5d652b464b7d028b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7def3742981d0470b3c54c6c488eedc7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc31a2ca65625db73b0732a6c53d47de143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c58cf4fcd18f54f603e75ec6655304144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb6f1a5138934a2fc12d6c3c2a7ad23145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519afd26bff550f3d6f8ffaae78f401e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5177d784335072df170da6561ce489d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee352ebf65117762f701e7bfe2725030148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63de2af60d34b799313cf8aa50ee932f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fb01083489d7797b6fabbb6ed09171150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fc680aaac283e9b7a9a0c641bdd28d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a1d3fd3212009fe4d5d4e1381aca73152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627e1c524fe343a5d4e780b0f09696a4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a612e53d7f9fe69462b2b459e3713253154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2322e9f937b2d4f7cddeba3c4cb587155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2accfb03cd8070fbaf634c4758fd3970156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4333d035c8fb87bf847b93fb0fdbb28d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fcb1dba0c8cfd7f165e62eef1029b5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6a168ed0b72441622703d96c7c80ed159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d28e6e5ac6e4d8d8eacb2e477e692fb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b862640b4658d874bf2aa7962bf6b4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4929630687cac65e6685ca73592b8a33162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249f82d175330ec0fd6a629ebbac2853163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec23ee723e7c42f1b62beaedfe919edd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127ef55822aad92afb60a781a3fec5d7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d508a31cc76f2fcd158d1d22b928966a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba5d90ecf801e0582ca451a097eecd5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f629e6f7e2bdabae16e9675991c53407168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513e62dd3ced497703bceb994502cfda169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527f343d6c9d57b4211d534389631f77170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56af8ff12e0110400659bc10d5f4d6da171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b667e862a366c72c9f0d07aa84b000f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce626bb2a2e4e58be2404d728cd24ab6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a468530bc8bfdc51c90caaa8e87e3d0a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00c0d6152eb720243d569fcfe922661175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c466b468c11fd7abc649990fe22389c6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f458b0e860c789f1bc261abd0cfef45d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6190b271b892aa5e003e5f9bdb144fc7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bde097203b337a40e7e00e89cc7bc6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eadf91e71590c217a099143d0ccddd9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87810618fb062bbd318ada9da6e0f653181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eef99a777e921561bf1253cd1f8a1c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a1a6f6c29629617cf393957c54d188183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a815bdcb0c353d30c1411ef2ed5f1694184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ecb77614c11a1f852b0007feaa9dd2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372ad640269165e3370d056025b0ff07186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9359bd0b3b4616b832795691dd27b49d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff9d117ee0ef6b8b6b8c71726c7352d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d35c8785e3d3ec6d2ec70d95d1b990f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956c92ab9276570172c2e61026b40648190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7258148c82160456a0ebba0c8762b9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d04bc14ec38b6e752feacf939d7d74c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f185ddc1142ef55e2f867de99a2ddf193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf81dc01bb7deaf33da6b31a5bf61c11194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8988fb9c50ea5b2603a71d0779c87dc6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e891b579e8934f6c82b250a4dee41014196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63303e657aa4845e5693c7619556a86197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5135c023267105ffc94c47c01ddb59198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb56c6f7c6110f67f1651f8884e8a35b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8ebe7afef33992fc66c0d4cab72bd4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55226b50cd2ff0ae8601444f360ffb7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901cbdaf06b98d3a86e436434a24f7a5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9180bd2effe86a5989435082ee6cf260203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2308aed712762d98126f0b5b40b1bad6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35451bfe0cadc28a1f83f5d13ac5986205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1d7e7b0d5eb58d6aba51b107407e01206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e5cb59c9877ffedf0c5af3bf838481207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed2f7238f845bce77152cadbfff06db208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec613979e7a2273b8965eddd3ef29a2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8031d75b0ebf49833faa6f96ed0a270210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2a67c069bfed1c92b744d56455a1cd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765aef673b64cc43a2d7b2745f95aec0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d294502ce758779f6bd761b8cc84d4a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99585467d1d330e90e33a97e02936414214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0268785b50a32719cad5b55f51800ad215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4064adde8c4cbff8c1ea1529ddb756216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5d2bdfcaea2db2c3f549c83aae9906217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4654e67eb088bf4d61dd7630d79a0de218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944b6add7a2e3862cc1123913de35ab3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59db79852d331b14b36068d6c73247a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2323d5eb2023c10f45ff4a14edb77804221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a182ac9c91cec60d2580abcd3e4485aa222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972139403065018bf61f700f701c447c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d098189864c4c44ed274cda56d860854224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d51c660fc28bc637616ded8a2b1b10225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2705edac9eb89be77a51e86f7e272246226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e4a2aa9c8dbd7410b3104862f1da14227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74895812d49ebc41eef06c93d20502f6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecf1d788f26382090d4af11c46a800c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa219cf71b2388969971ed3af446e8a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ded7e6587d9364b782011530623cfc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e39a9b6708caa41283aff3156b6d0f2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d686bc3e8cfd4e5eb2dca69fd0d4af25233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f2fec3f8262755467cb81942116cf7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef88a7088942a5e1f90867b76bf5388235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34d22588279206541f4705cfc645c6c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a3b7aa28db6b6295d117822839eb3d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5deb91426f4b846679fde7e01d6198238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a53c119874e7bd1db0120d948fcac1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9356aca74b77644aabf5df7ca0855b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab388818c8dff99df9fabb1f5acbce0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b563a9059bf761acc4dcd617f86ecc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fc9b3406a2cf2316d34be1e6e68a7a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9c66ea67df6a3d3a5f050aae35be89244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f24dda95de9d0c47c12a9e2d58eafab245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8424529e1f3569c51579deb22f1be802246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d0e2a543be227a46955d680f3127a2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f4ee515d94c12c1a90c42c537a4764248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6826046ebed2e7d6072620447cad4b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ea2269ae1c517897360f5b55d19e01250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2a56f94dfa4094bc2f800baa88c1cd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf0e3471e49e69ee419c35807e69ab6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bff7df6cf199e06e955d1e0c78114e8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe7ada0c3e6fea677d4286b0cca39b2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e9135dee1105a4c075b12565e625a0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e8f7a57dbac679d0192647652c54aa256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fea51c26e8dad44dcb15de993577c79257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc8dd368f8299c54ce9d74972fe95e3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055187f7e077ee93df8cee06551a3093259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931868035be13e645c186ed480167f4c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e8cd8c3488091be1b51d71b97bb48e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8f4cb40d4818f4e7c636adf4a7182d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a54f7799e30fb0ddd614f3c55d606e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5997b69fd06584de1817eaac273e2352264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01980dc2ac132d61b2f5ae42008bf79265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c39c92f3844006e58f882561527b43266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82557023bb41a7191ceaffe0bf80868f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c429ac52263cdf3906d543ecae817e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c58281ac63f2a1023a94b6ab30bda99269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334b8a662dccb015f4c00b29d4776c0e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449231913aff5f5606a1986d717b3923271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23a167290793f39243be9c896cea517272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc2faa1121c929653e4ce9aaa111cb5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e7f7caf9c12ee40012bbe37e6827a9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc77af7825de663494ebc1f471e27d40275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff31445e8d7aae4903eee292568e3f2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce8158ba6d520a3225dc9de3c7b8395277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474b0f864cd9c45523f567868d66aa1f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352ff4140774de49e53a3c26832d9cf3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfd5fa09cb9dbac4df6cf132cd87417280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fee6a5067f3a4b98fbf557f3a221555281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b8611a28505ce3a2c0bdc5054f33da282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5717f59e9908d7c47852f68b37955bd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20151dde745c948e1074058f8ada1b9a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5917a7f34b52e12662ba360454b7e8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1040bf9717defe5f9e2c003280734c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419cece83abd7b639d39f6163ab32b04287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3387b5ba5cc0467e9f4edee25f51c6b6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3de37c04f46e0606ab9eebafec7173289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388f8073307e2d14cbba78006d005fda290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee02d3370afcafb8e581cdd5a52f0634291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae111a4ad9cc9e59fce4238f2e159aa4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e968d71304ba7b75e87f4ab13038d3e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c929dd32a2636a9411fc02b769b5b7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45edd45a2be30cfdf8cc65f8bd34bda7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a51a4dea8d47a9b886bc9fdd33e7247296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8d77d9fbc20dcf57960dff539774e8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2480b343ebd735736e83bd1cddbc1ecf298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09335296260dee7ffa17837987d1c2c0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800a0e0d7e1b2ab6250d530a99e52019300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bb8c2c5f119e328412bb9fc3eeb6bc301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb96ff3fa7371bb69d397b617b35e80302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf8810ed76667c620bdf1875940f0a6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c86a6c595cff4953ab1f1d54e52326304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d305fc30a5a2835cd89b1c06811b707305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618f1cb6ded078cf50d587651663f3d5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a859caf64457bcc811294e20e4e803a6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480049b174c3be0cc930558646614b8e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f1af6d7453ce4c6e5dcb875ce0da03309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74de0bd159da5999c1bdd192a36bbdc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1ca02819bc18ec55afba3320882403311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0d0bc9096ec8a316f398c3d6c419df312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fcc572e92dea959e14011cf54f2610313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150ea6db2873ce56de70cc809e83b33c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18bb93e030d2dab84525433ebdf38c9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6a207fa6646b60c7c46eea0e65c2dd316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c20e19f70e1ebb34d45810cbcc5fe97317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598073d79e143f0ce937de57208cb3c3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d128afca733bfabf02f89d4b2dfe32319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171bde63f15d39fd06f94cbcfe7f26dd320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd8630cb8531a58f92382bdff825157321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deb1a8d3d8e001745dbbe932228e331322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0282a741355a6634a46e5a3eb230f2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c768d878ff35af3406f1b6ab52760d9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b7e9c3d140f4932a494588f317b7aa325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c7e49f0c79aeb1b024591a11f315d1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5588deb37c738c5459358eb738c697327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccf7fc5694ca2dd8ce9874b00261f27328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37340c82bfa7bd34fb44d3b228f6fc2a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af8426e28b48904fcb86dea69d7f8d1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc68a6f82d553bc4b4aa0655acd8431331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722e551611b8fae8fc0dea123bf9b55e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc392d664366505e875a85cd9dd1d88333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ff2d12578ce58483730de89cdb9832334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04915c97477f5dcdd33bf438e4b050cb335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb19a0e2ad4e5c80abb155ee0ed35863336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf543f9d544a3e6fcf772f2a9631707c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4e045672afefc66296f6b9e85d858c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532cd6f82aaba21c55b575ad9349c5f7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45994f071b9472319592a43f100a3f2b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfe040cc751f55388999030423e968b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b13935a14e7a1e627d6866554fe1b5b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8740fded320877f682566484a4995895343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fd2cb97a7135bda24d58732f5d7227344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e13a3137c53770c7d0a649d39dc444345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634cd3a8a47a8c5f6a3731f241e12e05346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed1a07d2dd203aabead04210f76c95e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabe20b6496737b7ce2b1f09d743c6a1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b587ba8d4cb76fe7fada94816115b898349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eade94bb75e1c2aeeba60b30c28502350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024d98ebaacc5c3b44b20ea11e9c4f1a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891b0423117acb400510f750a58f2eaa352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa989aab085558237b51296d2371c8a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e2d206ea4528796f4b37ad09063fc3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218acba7b10ec2a5c378bde110178a84355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a217b06027d8aae05a1842c386f4c5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4a75e084edf244c039656ce78e44c0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c5307675d2af5027128ca625db011e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cbc587a84dc1242d1dd6f72bfe256b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9d8904957bbe6ba54230dd4a04720e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5c98a963f35927b2f88c699024518b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55fa0342cacce6bd5baa1381202e707362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e7c6bc3f1f0b1dd23cdb92a3b49aee363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3e320aa86da7d5d85365b694e37ffb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021664e221e6b8a219c9a1dd07b56c39365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b150ae13523ce516918f59806332007366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fc7e1d30ea92e9c2725fbc4c5dfe09367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb24d0eb78215e39bb6eaeb5a599355368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941057982d23722fb1649bf1020f14b5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f1c4bbe36812d0fa3cc297fa2d3297370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a6e06ecd06251f6b8c3e23f83fed43371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f2481f97e328c8c5896775b323f22e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2171d0bcc14d6ffe2ba9bb4371d5e4fe373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b84f48565d0a94efb73b2720be96dd374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160a987e9b3eb7f0a4cb9388f7f02335375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ab763a13b9f7b8e9386c5eed0db345376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7c5e87bd908201f558aa2321be3cab377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574a18c3c9e3c296751545a00a1b9a5c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f04bd70af055c27b95fd6fbfdac6ed379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8eefc015329d46f50b253c7e16693a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09d914c50a41a8d458408f68da72aad381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869f879d9717207cb7b6b09812b31425382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95841c43cd59c626594bcce884080d80383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4dddb0db72b10e7466c0ff5518c5bb384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bc01a75c0c5ab894368bf928e4694c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06d8e34d0af35ec86d5c073c25bd45d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fb6d11b7d5fe3086fac508a79c702b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f46bb484ec65eb78d6cd47b7cd97b3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d095b4ac8086535e02b98107d6b295ca389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b84d2b1b36ec7f9d2d995e16e86be9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ba769d6b92639610e73305815e8a9b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501039a6d1e8d0aadbc2b3d9e8c55f80392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0f52bcbc65f545169f9e52c4e6feef393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6263780e472de9f9e24569d6f2950eaa394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ec7546dfa3dc81ed6ab53c3b1b4ef9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d0ea15b5a47dfc6e002b870688dd27396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba14adde1957e189435b6ba3af7690e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48bf3d3094f4d587cc4a7f4654e2b55398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae3ed61105548346397a1d173f2ac34399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421f95368473757fa66fbf7fe80986f6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67429daed7b4cc71f6472141fbabd0dd401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd98c1c739d4e90c21803ebacd11cfd5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878d657d531a282d872b10f0d67e9ea1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44538e7d26ba6714d07a1d15795fb7d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2791d742a76f019bdc1d5dad256871b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62f06b1797aeb855b7d0d5351e54d78406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e633d38f39e248d36fef1a14db57b8e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac551fc1ecdf4b07df016c6708ba919408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dca5214f2a2b73445db1e47c3ec880409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7fecdbb0ea3f7983d740a163fcac70410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963db87b37ada46d11f251771c62dd13411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b911783d60473bb5a0607685eeadb03f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3455f7348e06024975fbf10cbdedacb6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bc2db441ac3821f52988d04ba1da7a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda352732f2a52aca0226d09224f002d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8976da9ab5c84200cc97422001245a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63d5981a91122c9ae8f43d9133e9c5d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e585f7f053bad63451375aff3aed28418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac4baf8996bacf2b3b6b3bce3523159419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4ed7d8eac9f5090f26fac13a2e5ba6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bb5165394dd1c9f167c33929b51526421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78e9605a471bebd49852ed8609fcd59422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4269b3da70bb9f59d7e03fa36c0903423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5116eca1db35294e5cca23f0a503bc0a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9b12d54569b50eb4ac3736543d0ff9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951f8110a299c8c91c2c57d068319474426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9daf9563a524471f44378fddffe7edb427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6d2d52e082f8f72ba14df6cf900035428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49850fae6f5ca790495424b42108c726429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9766077638c3bf3f505787b438349bf430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab73b97b2068c892a0fc37217039b58b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8988b8f4c533891fbc1791a6dd84c0f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd38576dbbf7dcfa721205e9fbee5800433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5d494ec716be83ee570a2b3e82b436434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b64bb04e70fb5d718a560f6bc908144435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4b53b384d08cb27a2ab2aa4d3142d5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7136a7b729973d2b463776aae2ae7e59437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd9563bec0e2e0d841ce1966ff5f06e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00227496b0390231242abc317c4e0f2e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec57e15d11ac952861808d338867005440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54725022c4b138593fc32067f0c86731441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419576a4dfbff6188bff640227b5ecec442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9163b8f5f4b77cf73735c3fdecc9dc1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aaa6beb66eaa99d02d747e2be627b2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bc0fc0f2c62e1d9310f0325d6a8f51445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d678734ca36b721778c4fa6f1f1f4ccb446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539a456c856c3b2e9a9728c9153e0f09447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c608cc199c6deb3047ba515c33a81c81448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea5a8191d307d2ca4d3803736068a91449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75972bd3f724fa6203f2e6b1442810f6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3463379319489dde498df10c7a447948451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e416ffee20a4203ff8e090e3d256575a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db2a01b25b287679715d10c1f67e4ac453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5924db5e60f7bd72891b498ce4f903fe454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dafe85a657357d9a8c76f5f42226970455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac83a45e0484d09147cfbb89c1bebd1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1909beda8417922959be8154b49b16f7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2747e47db13780a54ef270c638b7185d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22789f53792e9d91461da64b5d3850e5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c2b6c99a8b5b446dda2f829b425de1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8437c9a1aa6f78f5e70c2ade868a00461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2d61128845137a3bcbd80b8c773bf6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84516fda57dfa9b063d0a20a23402436463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c9bbc44922d8ba97f3cdd91ddb01b1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583cdf19f7560c7e4ff28f8e8fbf6180465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fc822eb567372cd44afc4051e82999466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36975bc70d9d5a5ee489acf81ba5b12c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a98bdac0e798980fae6a5dbac05a459468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c553948d8b62b64507312c758410dfd9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cbbdfb5a2c79b89bdc5ccc94363bc6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863e9492b4bf79dcb9e0ea0bb83c5d3b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668cc762ce9962135a636a03cddef8e5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceebc02b292b59e204bf23bbc42ad27a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72319d7267214691f70b9cd30b58a6b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7203e94f0f4c4fc075fcb1fc52d8fd475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23dcc246b3b7e849ea5798bf4538f5b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c553228011d2cb16e3d5655e9b2254b7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3b67b48f058a988aa5666b8fa1c225478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8190db8fb7470f39042379dfd26d6998479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0abba23d5bb69c22ff63d133b1ce20b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b944c0c33730b46f0f91a4b5c2a5f34481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2647af580a287169bd43397fde484bd3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92238940d9f844d9f8bde0e510a0133f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4228b18bc3f2ac63dfdee9eb525277c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6914eeced71376c9725b42354b6439485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4f78dd9166d27c8ae8b48cfba7e543486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16ffd79eccfc79253f620168464aa0d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d694fb22c5f0e3e8308beec2ac899f57488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f6b431292839c8ebc5d2a3d578d5cc489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3ad6fe3cbd2fe887ea208cf31ba37b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aae8647f1670ec9b8ee6007594628d7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1798060b616f55837d30f8e2b73379492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c872713acf7bd26fda555bbc93aeebe493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7e6675d765f45fe2221aba60402f05494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bfc838f4cdbdf206bbf14c79e69aba495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7971b1a6f8f8c10785db1700926cec496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42da8e87a606915e8ee94c1bb352247497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf42ad93dc5b0d6de4da3f3a11b3d17e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4f697536374563630c6ae143032066499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b4b719531aed90c162432550693b00500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96550ceac68f7c337ffe53dd060aaa8e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050d31d30d061613d4b46a9b334e4e27502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63b4c60d5cf55c964b23e4deabe34ba503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26265b94ef6a1c9a9069c5bb5332fb0a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80137393d482abc7acdf586daade579505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c99b297626da5f3c47b3dd869117cd506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dfbe6028f34fd572c2f8dfade5d52b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f39b3322df75e830b22dff10726524b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7b18e9bc9a1f06de69c0ba36f9247e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dace8c6cf37e2299eba146848e8ce6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24b31a995276ef0a1063fbaf3e087b0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454b79d4d1072430e691e7c57682fc8d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919d39b853907d7a42b776ef8e33c736513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e968f1aa868c279932f126d0e054a50514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6aceb50d8f117e9826a19d9317768c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efa4936eb610903ff0bbb2d059e14a5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b462496624d67f606b9e32fb1dcbbf61517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5144cb2a2dfbad35b776333349138a58518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1036908fce8744e9a0fdf412424ad7a6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c56e6c323bc6d5ecdd6bb24fb66df98520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7b3514a261b228829ff2b0df9e0e9c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884da2a62219db6f36043f80551b74f8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef0b00490c37a8492b9d05e65af2576523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0525865d02a487de318e055a28296714524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907fccac680d0e9bf655bf60d4618538525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa81c28f8b9d1e7e1b4281ca46a3f699526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d999376bfbebc8083e9b095c459f00527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea50074871920c394920eeb2e7f0a87528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955356f3b246d05e0b23cc768b990d8c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4414082771aef54cb7ba1fc40eef5c03530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5ef3d0ad0688a93f0854d5fe91da11531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd019bda42ad58570e27de49c19d143532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfcd480a3f0ebe3d9abac25b456c59c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc939b8444a4aa55cfa1cb92b709cd9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d5f6933501e98b06ffef23418cbd2e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b37e4ae34c1e88ff812fe74fe0dea8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94528ac0427f8e9eeb1474c277f37f26537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85314cd72bef223dd74400d486e151e1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b6cd10a00e69cf04077ec908bca259539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7866b779860b04c78860b014a878a97b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfb4cbafd66d4a270ceaa8b6bb56437541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff83bc34a69cddcc8a02d7c380255616542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a064a93ce823cb0233f6d805cde425543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27900eaaa6f5425200ad3f59983bfed544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13c020e9fbfec5e705f41bd556ae8b5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029c0f33370733a887f53926203de04b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba288794d823e00d400cd18e938c1594547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6860cc7d1461006b159f88f901ce72548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b15c13a5b76cf5308c0367437485d43549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21db41b039613d838aaf06034901b620550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac35121d1390f5ced1c0ed3d7a2c75d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aa2b014ee9a0b7fb5d589db40906ab552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823e887b56f2e37f810a9030e9318596553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c694cacfaea85d35f49d619de85edd2d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eca9277489b8113b9b3bd9ef5b862d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db586958af3d59ac158e38482ef71fbf556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518c5929b45fcef49c1b0b7b96707080557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd14d0af7e499e66c6fd0dde7f947e9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec9e1f3a81e0f59cbf8542cc9b62b20559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4175f16954745ceead064c39668ed31a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa94d94798515acd4fd1bc15bedc524a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1514fe56b55a90844dfbf7603a4498562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ff3be38488f67bc13e16dec339e40a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ec5e8e9e268afa7f2c57c2535dfd68564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003c62992d25018d39add6a380e948b7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4b52c2df9f345a35dcf1b285a80f61566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c4541889f38b2e3bdcf56ba0d6e450567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f230b750cbe1e7228c8ab2e5b823fc8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b8cae0c3e8ba324ea4b35bb1277a6f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5d32d6e5edf6c59684bfed14b05766570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e532c4b4b5df3b3d5cc3497da153d5b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b70100423a7529b7dc51121c48f78d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e299657c670a439d0ff5dd6659a5155573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674f0659f28f644327cc13f06cebe826574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca22bb000bbb8451e99f03e0319786c2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c219051bd9248e5edbfea92d8378d4ee576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6a3cf74fa418426246c2ec041ba5fb577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d86405301016a5bd6bc200973f9774578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be6da58cde818e6b695176163df4861579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b62c98c906e5272cff0f5b20e4b556580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cdcfd9fc8b30704751b479243173f4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfba06e1c0b3a276ca242b852296410e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3214cdbd10c9f2a5190e9635e4691d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dc81f8f5a1059220e7e680b7ea8693584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe44a5d51666667f081e03173c19fb3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bac3249a4aa7fb6c2546a2e38a16e7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc92b7e6e4ca5cad4f4427747f5b32c7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d82d67ae3557f89c2a54c9850ecaf4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66dad1f55444613129a4d0da92f1745589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f74efc389e9f425b273e0b31364089d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c200dcbcf42781cd77c63a2973d9776a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0b7a2e16c9524f7178014b0504c82b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f1520516b947953d83578a81deb9b2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc738ed0ba8758d4b7b4d7ce937ba2a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8551f2ff8289387c577f781c12306b38595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4582d71ade689058744fc21357bba851596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f04e5bb4fc14cb57c9d49a51ff8a45597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9149edc058fe985625c22c525538ad8a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73634b9d5c9940a94af534679e892c75599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2703c62cf3521600f6e4f92bf7ba98600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac7a07402d283db4b4fa8bd9cae3cb1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d223d46cc9c36ad5baaa380204591a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b24b860d6e79d57fa21227fb09fdc8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212669a6d19bdbc4bed0a6354e7f337f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3102d66a5ce3992fdf88acd261306078605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd42860a32e609291c41d03720bf63d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29197a510218b3f8b6ebeb1df2d74f5c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6265a46fba9b5fb1dcc0777ffc7535b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaab6a8046e911a0ac590dfae5dc67d0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c77e6ef2f80890f4825f0fda087ca3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cf810b73c1abbacd461cfbef9fba66611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2c65149f70089eda706c1cd2212939612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7764a7deeb899d4abce1fabcc1b3fe99613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e39c02a8d44fecfdc2b07937b9f9572614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352f4872f4a5afc21e9342ac99bc5e77615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae2ec02b6eb5c5c3f8fca0271f8dff6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32273bdea609cbeae32f4232e480914b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16edfd0c228328e2f7952921ba47b72618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe4a670426eebb1f9d8503016c705e1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b839985827f62132dc7ebd8eb52bcd1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8152fbcbcdfe8b273a60f4209a7fea1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b910bccaee64adbbac81be1968e30d9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee691f82c7f780671ec51c54dae3d4b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48830df1d4f8c275f8e13b7f4b499502624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dd651892afe890faf88facc73a7846625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c405afc87ea4ee656ba12cfadc20864e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e848adbdb52ae7ae2690c8615f0b1d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e924814340ae75a8081db39c77c04a5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5f2635737bdafa569c92ceeccda06c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dee9c2b9369f663b54bd347c270091d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc18bd12576e2b5887e04cfd4c935894631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6b2e5b2fc5f14fb78b6695a78856f6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cd77c097f055d9b76f67ac22b8da82633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959cfd4ef488f06f822e9a21018ab9b0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b655335165ad3a8ceb0c7a6fa3cad9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acb6b4c21da94a56df32bb2c2b2687a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405859288db9bd3f8a3aaa1476040407637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab270aa5822a4e8c03f2e0ea1745f3dc638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4bff33e871cfeececb9fbfc313c472639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623b7b9d96a77b2fe3173e7491350375640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7173678a32b3259b8db9df1787f822e1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aad688838e35337c7c0ce608926f8f3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c735cfb8a9c469c1535127764a0b6ec6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72f5c2b4fb5ccc1bc20a2bbbb5e3604644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf710b9badbdab53c55bca1ef0dbd265645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dfd4e409a2bef293870748ef9ea9bd646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f3a9c578444f4b729b429a674eab61647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f7a908bcbb4132a218f1bf8c38b076648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e0fac73d436abad2831aa6712ceab2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bcc00681d925fb2a7be0ba5d3cf158650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198969a10ec7c872da4402ba7f34af09651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17611db3935d328cd2e2e3f7005d2285652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f376511c84fda0d07ddcd86b2ee75a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7f3d452f87a961c2c24ecfc7f96550654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a0353e7246edf1511d6e7cf2047d77655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66f3d4fa0663aba94fcb3b34db1972f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f8a8d57506cdfeeded8be53b36fa4a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd35c44ad2765cdcc4778b2321926a2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313c0afe07eca5aed4236addcdf0ed11659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fbdcf6e7aa5a0e9a7d7ae370ffba52660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbb880a6b09d60d6ada6274e2c3441a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c15be0755ceea24cccc602056fe2ac662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7d2fc3f43df7b047b66465678d12de663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962c3acceef08bfa41dfb7092174d181664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ba92a164ec64f939199fb320c486a9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dfb986c549a4c8f7589cec14658393666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aebc40b4373a8102fcc0859f8540fc667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1d75b9dedc59e0917504dee6f42d8a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae0bbde9471c7626dde5420c3adb1a8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc3bf05e9d3034f6101edfb3884da09670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e42165268ff13d8c7f4728834eba220671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a07549a3f31832bd6ffc42c5f55d3c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70af630c777297978e2894c5578cd91b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33a8ec9fdf681108cf50abf07ea380d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5589e38d98c0a9434adcf312de324fe7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5fee4cdc841220d6fb8c571e9da333676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a937d76331495150a3a3e7bf0764859677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add941aec5f29b38433025f75fc8fb42678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199adf154ae2f37c27abbe9c322a9e40679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07380b4596671162acede172e27daf78680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15b14f94a96163de9e9038db8dbb8a6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e34b119af342d011adb8d6e0c52e895682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97528a7fd0c0113e74aa7833608f7770683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfa37447e3ea04b0a38505d90c32a3a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75d0b9466a957f60e4026087831b0f2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5898084f0a070b0f560278cc3277ae686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5be93cc61a052e488f694ff4c86d540687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1401a65483a50e8fac4a59032d6621688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb65a2673400c8763cd48da49aa62af689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d977e66640a629d0a2e9be2b89922a07690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262156c8aef43fe5b0191d8cde2f7229691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05f934e416388d75819973d8cfa1a9b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbd3a26557ef639996c5b4fcd43c922693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514a40bf035cb67afa7abd26af0a051c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2162adac6a291caf9518e9a77794757a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00727a2956ff1b8bc9bc547158bb5f2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3562f9d44110f18d524808a4cabfa43d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247fcf721ff0faf183daa59604818c23698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78036afb3ae5d102ec345c3d4476252699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d2ae17e7241bef09c920d8073817c4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bb6065ba39a1874b814cd586652c68701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ed5f412a74cfe6af15810613103021702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4542831bb37c79c8e821765d52e45c8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4db2f7a905a2189d0d1079ef9dafe75704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddec35fd14a10a4c4707eb9e28a36e2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edd564b5dbc4a672e5f1fc3d7ac039f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e0041cae65ab4c72d6e9942ae0cc27707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3c481e46a60029d9f5be8ebda2ddc1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f025af83b101b682e4a86682ec013434709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c06ce8eb33afe585fa3b735aa8d9783710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d3e20bf280b166fd0777eaa50be5ac711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376a92299743ee0cfc48720d32f5f974712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eda8effb3bdd50e8a0a788e70df491713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7631cb646173a4683e1269726a7732ef714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4276d80f213bfa3a4e145f6e079b84715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afc0798503fc08311bfbe1d36470454716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908ab2074b6cd0303dbcd9e72c0ec7fc717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e95f4f76d565d422ab1bccfde2405f4718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290667a333f7dedce5d73e1f4bc56fb7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c968da6af92715c1bbb11df58c5c69720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eca7ed7c5eb932e3f43ea9ee6a0af63721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb10d46afc24a8d75ce622ea37023cf722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e43ea9ca034b52cd2ab5eec63494c4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3aff0b572f4f2b0e2aa223d9174b60724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3bd5fc12d1a14619104c1b8df1edb0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f26f5666721a6ef9ce009adb6c0e84b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d7d687b431b48f34d4fcd14a9be501727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b069eeea8398bf64c693ace6507eb644728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12abd409340bed47e22e9bcdc81485c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5562d1b2a8ac16a25a149248188845730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc25c7af1aadf63738ccb3c5f390fa7b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00fd90db8f66a2b370d5cf78d82ac82732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012f584ea79912f6b1b5c5026b553885733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c5b2a9a322ed4b5fcdd44e2e5444a1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e38a2592273c837da80a0c202b8c2f3735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f17067b4e5ab311fa142be4db17b2ba736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c87eb523455efddd7ce0fb5bdb3aef5737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a89fc4cbae0e79f329063b3f30ca8d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4161b8418ad427042a9cef7268f69d4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f41c49096da01c868e89db1bdbfe7d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27abe55c803be0bebe2d1e1d0b3c749741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac9c10d7a2210807a1b5ee87b80a320742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b347b844a71aa3d673c1bedcf76eb0f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bcafe056f00023ac7d6e688dc3fa0c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352e8c3aa31bb2c3ba8d7b2f31eed7c4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0461cacc475025912cdc137e890e4f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633863c6f9c07c187bc8fc2762762653747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743aa1b05cc6720ae001ff0fd68c513d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd82c2fcbbc64b278418909d4b11cbb749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d68aab60a49a7be732ab5932ce43363750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf9db8c6dec8aaf02f5cd65ba54384a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84f332ddbfc6815987f603edc807a7b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf17d3d5b907dfa9c11159a7c13653e9753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1cdce2a9c458ec4e458996e795b5a0754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1559528bb4ab8443036158eec6172f6755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c174c63b821c5616acc66e1fb0c1fc756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fc4dc5da683f17e33fb434ae54c5a9757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1ef94a2799f96496815f81f897f7ac758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7160625d7ff3018f90c30eded3a9c1759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>