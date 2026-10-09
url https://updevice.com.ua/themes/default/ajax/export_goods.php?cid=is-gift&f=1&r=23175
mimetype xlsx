--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087362cecbcf719181115e3f764f4fd91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02068eb0af6c9a34e380c52a9817c0ce2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea40c334caeddf43c2ffa3a086c63d083.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b4e5150c7d6bf264859a4d9bf735794.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98bc3409092af802a0ac79d85e677395.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7698571bf8d04af095f7c94329569e836.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fed9d32352ce5b8482eff2e562f0b087.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328bc99f9d4009e950f0753326e5ea208.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567c6dbf60acc03cfdcd214446e439e59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb288461f031d6a00f8d4f881e748e610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e9b16a9882935762297e2a008a05aa11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763a75468acb8890d497ff7ed5dd151d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e6785f8a0067286c430a52be43461c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d894e6fb021b4997a37f809b4ec1e314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701e43deaedc56a6123e2f011c928bb815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fc1ea8e7efaa1ab616ae9058f051aa16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0bcfd520e088cd5d108b31c22fabbb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e57159f6c5c70992805d24c97ceb4a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c3dd0f37bac3e90c4894ffc9d1820e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3a850cb4fc6213f20abf9eb49465f120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba79171c25cd6f14196c0460e421af9b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d97998e757b4bbf0e742a53dcda3dc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf73dfdafd4aa8976a93a8be21dae2323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2d96ca7e670432cf34ad238bff8dbd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8765563cf5de0505cc0130260580e8725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4822006cec67aafd0454548fba5d2ecc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e3bb20012506e12f817aae4d03815d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9064ba26d7fd7ed62138d98536a7d36228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2477d4065e5ef49cb99f00a272caa94c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace09c986e74e8ba8bf672f5e1c3560430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaf3df0c9a7847afb6e132d9159ff9231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a5905d86a07aebdae39cb1f09081e732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893cd3b77de3ca9732a438a07bd0b21e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf44733c4a31ba48eed0a7bd76cf844334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbef27013e163c6a269e73cfb0575a4f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c5a5edb5f1c3725c7973a744cfe1a236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8e69daa7cffbfac4b2f49997d576b437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696f1a66de06c370baa905d8c698243638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883461eba862c0e1258e6df82151a34739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955da58009e9d1b9c28ade6501c9948940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6263e8aaee7e1dda543c1c32861219641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cfdbe79f66b6bbbeaa703968be407e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7562e3c90d4c1f095155499bb207c4f843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e24ae814fc78db735e032456cc990a144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a508ad2748233cc168d34b38081bb19e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95135ddce0929bed8b5c08a3f408f2bf46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64e5b170e38aa0e4c0dc6a0bb9508fd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b50586de913a588ac58dc6680df7fc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4508763842ce6d7e830d87f6347da39049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29ed46f325af38606ce24e98aa7b88050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d293e5cb72ddfa0d6f7bc2b0920a163151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c26e45b101fe6b14f5c25f2056f14f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5dd30c9446f26d9e6dcaeae5c0864953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff5cbc09a4a920fcca2a3bdca22219854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3021611abd5ef050bd59a988fde88de155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49ec7ff266281fbbd2de1ab7692492856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8b95e06db6f2f352fe8d755fe545ca57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313cd9b58f658b3c384af1a7b780fefe58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e64c72e0baa59878df4b10e474ad5b259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2279219c96219f5e270b238feb37eb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a78ef1a58b43336d4360454a467629861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bda99b319c06a446bd3c7fd90b429f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b593ebcedc45bce9c3aa12a5a95b1c363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4bb791331b1cb258536acef3c751ed64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9837c679db9ecafd8f87071ab8cd55ea65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e46d7d19e9089b2dc988bc4a4b9647b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb13f1d5c2ef84300e8ba4f939d79e5a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0dd6cf34214b1a211c9894f5815d7768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba5c33f01c857c391275eb3992500f769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493283bd22258c214870821dcfa6c0af70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d2359a2d4df83d56cb858bffa416bf71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86797d4c044df396468e8bdeee51de5272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf15f9ab43608366ba34fc5ad2d4ae6973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca08a4c2dd467e42cb46305f465ceff874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ef899e646cd6e799c209556c447d4c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0bdf92d177aaf22ce74d3207b6908076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6ba3ed324859b91cd6c95a83af08d477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a33ba157367bb02fec4d657f0d9889878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a048a1a319ab2753bb422c4214729f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f5ead248592a01fa01337a88b317e080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c3a63a3fa3406303d59f8c3b8c078581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb47f6a60d7f23e581fc8b307a69c1382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e476f62d868d4f362adfa86aedf1ea8083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2ced8db0c1675630fc4e48130676c384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe559e6c380bd87a3ac8fe7e26a15c1885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f80896da326842719a3b3078e1464986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a2b4381e92093a3cd3b2abf6f251ad87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85600886d0ab276a062db8fefc8a813488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969d823efde089b940469ac7128eed1389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a1435cb03e85629c233bc73a5ee94690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173fb7d1b826af94a20bbb8703210e3191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68af443ab8b94f6c38fc1c10a5783dc992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e8d0f946ec0922ecbfb71287dafdbd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e63e7c8bad5824026c5d9a8215d7d3594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52901ac68aed7d4f99e99492891ddd0395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8676dae71accd348f802ccd63cd11b5e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadaaa8b2d44501ebe1c5ab0cca3ce6997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e3a5b1dd3f319af882f79ea53faa6298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf4a23f7a174c6ed87ced1c5084148f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735e2c2613a331581f57b269e6fba691100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe0cdcee0c74ec6da980088393816ab101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c12fc869c757dbcf477b5206de9765f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16ea8651f9b58c65fbde7203326cd60103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d597ef4d0c8a8768545211a402e6094104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007a7141f0f2022df79add0192b85651105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1126ec89b3f33f292d8b359876f82c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44bd5e69d86f6013eed35b15c273f85107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19827544cf041180293db01160eb061108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d545bf2580befc62b0efb15af8e60aa4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808b101922bb786e5ef809b9c6daa64c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd3de6de040b831cd1b541c19e11897111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74464f5b3494501d544a28f4efd0a957112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a05238dcd51ecfc2e02a4846a247670113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8703ef52385bdc776fcfd712a0f0e898114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64bb84db062dde744243149fedbafb9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53814b08c8d625c88afe568570182d7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1a50db982cf1c5d688fb4d7581a9eb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbc05fbcc655105cb82bb8182664c0f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba3cffb95ba3f20ba25ffd3156228bf119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ee442e8d49d657edb4d56b2f1da3f1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6579ba139e13f21be403094e090446ee121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6386a7a8cff5034f0f05adce22a9cfe122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbd1a0ecf9b5ec9395f151a0fd67aae123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6a5e164e1518f03b57f28b88112545124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c0d80e6c9dcdd5f808d4bc7b63739f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e4636e8c9cd49840437d33d7909883126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085d78c0a8d08eb16fee0f16ff41411e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3048f2617438ecefb9dcf0b3cddb6fdd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626c857e4a2c5f0107237a82f577d53c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d91cd3dba39bc965abc7738dc4fa0c7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0e79a4b8f8058172b1619e5cda3f35131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e803f407938e4478a7ccd56d7a7b68c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39bf2fdf163893b4b9753b8f71fb9b6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba0749714b77db860e2493278a16e54134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1a69b62d1ab21d358a88b32c868467135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607fbd40ee9237cb2a5037c0629bc569136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e10e9ea2d48cc8d62127a6ff7cd3d8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fbd40782c945a6aaa4c51bf45456cf138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74fa5a9907ed690cd1c10ad89e3f914139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244397c60610f76bfcf8e3c5b10ce69c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e13b98a1fff806d1c710c0629a17fa141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d297f31dff81eff378ffa70881f361c6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d8e152df80ac4a9a33817eb18c2618143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723331dd7cf83f6f0aec85ced3efd0c9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1953b919a60effbf2d642bbe0047a8f3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0392294e7b5894d5720c2efd38d5d486146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed9795861fb07a33be9ee8565ca9dc3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b409e7faf2bf108e66a57ba6de8272ca148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4ae0aedddc77634aa14234c1da09b7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd8a745482de8b15b9e46a1a09d3be8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42babc82fbe5278719034876830674b1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf1663eb16ef11b0f7c590109be39d2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747bd109e1c5c45b057920a25b17c047153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3a8e0300414a0715ea751881a2a328154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5307f616e4b9890bba1cdc8f42d98d94155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f049ac0bbf1e3536f4a26c7c6f4d8e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dd0cc759898a35a42320bb5bbd4dfd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a42360a2cb6ec1b2562fafbbf77619158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d168209b01e28154fa7e4c6bb3f737159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece90a5e5b460b79108220b54f313712160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9787989b18fd0a0fb55e69147f5eb831161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ea3cc08a7c9ecf83ffa45e9775349e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7148f254eed26e9472a115a45e01356d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c851e8cc8ee4345864ca33f0066c087164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c3b9cf762583c166950545ab97ac52165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eda7cde7be142f599d5d38b46aacc12166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445cdbfbb49873cbecd9e454d4e2182a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3e6d8ff6f665e40533efdd1d05f56c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77696fc242396a9ae7bf2bf70ca333a7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf8bd0d218600e995b77249d9df28db170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca16fc86ec234b06e23b61a9a173a85171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b96e7128df672ee02ff6ac7ced6a986172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab247a5374e425b48ba38bb080ee0d5b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0791815c6f8ba054d03cfde4c14703174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c47a7d917c624a46ca90131cb16889175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c64527d742f0d3348e9c24e9c75ee56176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c53f24b6875742acf426d89da96c22177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eb99927c8e1c80ee904f89a2f2274f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab571cd533f208a04b9a2eeae17749a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2696b4b43b68d0dfbe85c0dc34cb6f20180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5972ede565b593062554de4249affa4c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a950fe60a315ea408c6aabb5cd402c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853aab16a79e06e5d21f5810cb83f8ec183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6364c91ba884d10ef9a0a85f7aefe8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dae32ca454ca69e3cb0311cd5b1234e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0868a733819e691caf126b0ba2ae7d3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3d9acb77a2b072a62ef1f62562b9d2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f302021ff8f24f616c0facd3a69d68188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23e0e62d6d9f801811baa1439da136f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343fce030562821649d15e719d3f9368190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cba5fb5a60bccdfcb7d2f11874cfd07191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af419bfba19550f6bed281757eff121b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339c609d5b9e30bf6462e2e6ae74d82c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62a27f9b55336e8a375d5133fbf8318194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b96705090ec550cee8fc996e9f72814195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d79cb774dc73b8e54842d1d77cf3f66196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe12bfd2e4c2156cd8085ef43d9aeef5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1735d5399d6d72bc729df531e0b20b3a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff910029676db4a6b22fc70d3f6ba68d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2209389e599720f5fc3255ee62dd14f7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f067aac0b3b33522dd8bbbe3efa8911201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bf4deaa473a7b08ccc4f2dc6786db2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb34feeb16120d6e4a25b6b79b829379203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76277aa53cb98401193dd16e87687c56204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851200413a6d0105a4e86e61f75384de205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d081fb2f33755794b770d5297180f9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0434e4ba6c1a79191eb7251abafc3366207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8930d7187d7d98abb8cb98488b08c72208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18a42ac1a1d703f621c89b82e57c9fe209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5361cb6b102fce112f3990873041dd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506bff431da51df30fccc0cf53aa7ab1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b104410f38fe5fa0966fadaae6548c72212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7d0c2b13851f17f04185b1549e1f67213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81a5e90d2b5547c695e58ac765fb52a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8152e2b8a599c7c6cf5ddec1680e14eb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf7d8ea503ea2446f4d88f31fd89b1b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e0b4458bf73f624ce7a82fb6c61301217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ed6e9d66cd8bc0fac5e81354ef1490218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291cd254c27e962387a46647d347d958219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae75a9668922717f1c90f724149e1c5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eac0e47eb5170b3a1efdbe97555cff221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d05ba117a3df2bd1f4118bb2b4a1df222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd121eac7493db7dd6225966fd30c97223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd06d6be35218a5e2134fd621ce89bf224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3668da36c3a03e171ab0034a8109991225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4444696fec8c560d2f6c57a8c2fc59a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520dac663b67699b65f916f3386ca133227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6039d9a8899828315540cb15b43ea56228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c869007c15cbc55999e3ef3eaef432229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d1020a7d4cbcc6b9edcc885e999e1c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3304864d72c4bed7bded5cd98c1ce61231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98e29ca82f3eed81a9aa364b5397df0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aec547ceab8fa25d1c6c31358550f4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcf3d95888780faec6c29872c8018ee234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d048f9cf77c945ea3ac7861395da401235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94da11e8fc42adaa51e4f5ac324af9f3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399e91c87adb680b592d0eee34716ebd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a133e5016f6b1af5883fc59eeca76f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac989c39a3e7bcbcaa6fe478437f1ec1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f4ece03c0e7cb67789981ae867216f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3620299073f3e951c6a7d8fc869fe3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2769aea98dd0e518659c8b4a7be18bf6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32f9a53c27bf16787e343b9dcb88f59243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b8b72340287f05279e1ba9ea6a4b34244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801ded519b77743fe73c05fb327cd0ef245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8559be28b76ee5c8da1c671cc152f4f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df6c3b42d1aca55099bacfa1a9d5639247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10083389a18874f21795356e0f6281c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f53ce40e0d76fc8f9f7f69398d5c88249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3586250b8c2e2b0ce1a09c897a01fb8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d69d8e76d4ad6d071c8d74b2454a87251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d41e7269bd9397510709c56604d932252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc76726cc662d1337e5aeb5ab537595f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9a418d786af0f97898e7b3d142620f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e9dfbaf0e8938cd66a3783d3e1cd0c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1249e39d4499e35e46f7fa384726d61f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e31256f573728e08fc3eacd9fe0210257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e11cc1690b854f4a80ff30f3a066216258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7199057c35b4044bf26341dac9adf4a1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d16cebcaa108558170b8046abbf8c2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea63d5c04892b665176f387c84e7d85a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214fccd7ffb42e990ab7b0b357f92dca262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda01b0b8085ac53e208fb55c2134966263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c628e6e421ad206af890120167b8986e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666c2ff984ba0ddb83c947d32eade66d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2252d3d4172ad3b7e2481363cff9fb04266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712f05ff247eab555ba6f570f75e3efc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b1578f47b92eeb48f59d96fe004f66268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b720603ea7773917c5b71ad0209eafb2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1533193c58d2db6857da2cf4faab6bd0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db0a68c698508cc1231a9ede444cbeb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237de4fa54b77cb3d683be44e278aad1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af683466919b19172257f6d85dfbdfa273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c51d172eaa3d01f2f52b4ff98807843274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1385bb66a58b04d1d6301a3e5b81261a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d025814befac3dac66960c0f1663bc12276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2de4bca034d1ef1dc94d532f117868277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186bd57e173799aeb0d264786a8dd196278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c142d557e4a4528a7a24e66894fc040279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776996f187fd6ded6cf37aa056f2f985280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10412e4bd5b4d25061f3875d2f941fb6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cc64ab2d558449b3a1cf5544609eb0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7deece9fc8232d8a573bed8567581d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d63dcdb0673d064135876fbdbf5822284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa133f77f8d14a6430805e29f15aa1b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291b532f5e5d2bbac63de22d52c86c49286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4af0c900947dec1f72c20fb854e5f31287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ec3ac670cc47757cf9decf753473f5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669b5c931ee5274406bba9a48e61e0c0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ba23c440de1b4beba1ff1ea5094636290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f9d68659e35ca7cde9b4b5039fac74291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bde0bd9d5ac1e3607d136fddc68b1ca292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2988b255e48f0beabaef801b70e8528b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6355b3ac31a08cb551bc9b8a60873fb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e275d895e59a6ad0247a34ac4a09db9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a546974ddcd651d21fa1c0609568b8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0414fcf028e75a7407185625ed2f751c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a19c5317ae15a4d5945671ea1e24d87298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e86bd885b22c8a897ee105c2877dd8d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3655c382b03d72c79aa05c7a154532300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5360d9b8f5cf8a2a8bdd1ff382ba154301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a0335ae73ac49fb559ff3ac03ff607302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ba9e65200121f0bc1f5eef839b0b5b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d572eb0b8d41888e0536b6943f1455f3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4749237727ca5234afbdcb22864aee33305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a6d26382b950b7e6aa450c3fd44031306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d108cba19104d71f8f6676c5548681c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16c84b378cb4891bc81eabed30ce811308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9ec7f0eaa5b642f705cb764cedac34309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f785cfa258a967895b58018864c72b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eb9d95e04f8b46bc73db09e9b799c3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e5512ee6f01b41043c3958572148dc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87c7d4f55acaf2f909b0567c8a6abf7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f373deaa509587a828b90887bef957314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8865c1ecfa5809079feea911607e462315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f44559d5c0579b64c89aa3174a760f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141599ddb5c4c7b36be12e93e8805daf317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99df4a4e2df45a409ef7df652fdea2eb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6389cf331d76b8d6ec119a7ec935be319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878aa78389959befe6b08cf7b3e790b3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97d86068b1fc4c7f3ffa9618853642d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0972a061a85ea2baf0b3f05cf67821a9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff60df0a2db6a769c84d7b0c59021578323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc0a30cfb7b4e0f2d6683f3aab204c0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baae5137c642520e0902e4e420e32cf2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c695d1d3385709c144267b3afbaefce5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd51546d97dfb722f863a688c6ad98e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acc70b03d4d89a93717b06495005770328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320543327cf22de2ac35024a6185f5a3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3753535b3f6c01e8aa107c65baf140330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed71e87e2195a12cd55d3e7f6fba0898331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92df8ba2f59a985185bc7cac4c1c6e4f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d694d29b5fde692d3658f59d8261ade4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af97eac70b73257dfa41a424d196041a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d535877877849e8484ad047be90392a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6af4b669fd604c07d14b7da1d70c33336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cd25a839663778e8f28805956848ff337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3251c882a5c59cd00d2b559e7ffd843338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f30c476bc2860ec28a108304b1f79e2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32de6022added1a5b07b129d847cf8c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e79e961a0905665f735fc7475d175b4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7035468fe5ef4f21b72f3bc545a50e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782e3b85eda25ade98967e0765f90e9d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5173150c1b7ba1caa474a1a08e4c3a2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a6081a5d6ec979c31fb1169122896d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29241f0f300ff17e796bcaf9010fd201346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ef2a7ab29b85b444774fc67929d2fa347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d142537d3abd777992409363d951854c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e165cb0a8a0ac6742742207c9e6162d1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32fe1858121093e1d9385759abf9765350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934ecc742eb81bb67feb53bc85c96283351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9755c1e44e029437190fbb5b3c0ef639352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4f40417334f8e6d3ddfbba62be5baa353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedd593e07727f81f00aa2ae531fb4cf354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb8fe0cd656c375cc2f469603797338355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3744717bc921ee5c2289ddbeab1c1b98356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a019ebebfc1e73611a6509dbf19100357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27afa6201c056f0e90f8150ca4a1f074358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd3ffb4eb7ae6c81932fb380463b5ab359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4926e3f315041a5566f28d66aef84af360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5923d9a8132b9dcd5bfb136b0ab909361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dee631b1a41bbdc1b5b1fda4dc040cb362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a11a0a7c6598dd9b7e8320688ea1ae7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d184ad0df6128df16c6a7786d93830364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc514f2ffe3ee057d2637101d7fccb1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc62c01e6cde2af51f23455fc82e275366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9d852e1bfb06c14565907db8a80926367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952973cd360ef1f49a0b00aabc6ab00e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516aa378a01a884f8d89cdbc06a62295369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dd476d08acbae1092406ba9b9327d7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b011a6fbbae71461be067549643ec4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e5af604b222fe922e50e20b39bfdd5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a497c7faafa061719854bcb4c7cd560f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abde8bf9502bf703459d460b0be105e6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c468b4148b11daae9d0ccf5154fd052375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991471ea04308e0d0970949ded072b7d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2957f39f5f6f30276a1a99f9ae46d4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fce2a91bacd711ba4395cf00277c8e6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014e4b70e789128656d6155c5dd09950379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a3a11807453c92ee59e455188ce43a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7856b86671d0a079d2a8f70f893d977c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e1e63a96bf367a47e076b0be8480f9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ef5f396193dbd98e0c430288db99a3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e3372438eaaa44315c871bdc130074384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23eb94430209fbe383a8bcf7e05feca385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b5aa8483ca71d421481f646c63a437386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10165cab0e097b7ebc4e492a8ad7b523387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663949cb86058022e48e0141427fb1c9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb463f6fe8f5ac1e39c6f1a07d4921c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c5ee050e0ac1dc50053b8503b095e1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a1c67b52c0cf8b5851dc04891d1168391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f423f54db164d6feb2a7b2ab1a476d6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1e7454b02ea5623775a62472b9cb2a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22936f9e1e151c9812a7a2356407a00a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a333705dd022e29da23f66f2fb99b0d9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a802480e7087c43007ce8a4c4e4a1a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aab79148a72958a6c787d86218a4bf9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c846cfc45e3da2b5366e0c8d6994c0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeaf1f839e5df690435d6eb56c4b8a7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e8a6dc1298ff87ff44240f5f42a121400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bef4fa173563b9818ce722af3bb77d9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a8ea114719d6654a7a87e06f9ff3d4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d346cc537296277ebd44441e93ab21fa403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb963554cd18836b886392e7b2f0265404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61810cbf6658fba404b645716a076172405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ded447db5ecbed961235446b55ffdb406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5cdf4f71329fda2caac35b3093346a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65061d4bd2dc3e8501429ed586f93f25408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b3a3754a6ca46b2e3db9bc8a210780409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fec4eb91ba1e42e64df049e0dd8742c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0142594a11620be1ccfb7058af1bcd98411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4305d4c427fbaed5199dacc18a99db412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f6f950563fc7342350aa8d815ecb13413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8309f6ec12452398e8f8749610cf3f6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ac45e2056ee67ba1f39265fb72cfee415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d762897abdbd55025f9f027c10641f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf7991c38a1ed4e601706498cafe519417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101f22c60c2457d02254b9de51595c6a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97b60b56c1e76c8102500778f12c246419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f47d19cc75104b58c85cb27c4e7f89420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156e54a11a8d968be1c291f0c5d3c9b2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1743c171d4bd971f979137f1bbc00ae1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3826dcdfafcfdcc3149d8d6caace3adb423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2422b2414552c1622447df5b3c1828424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad7ed2b7e91e6f2dc89d0a76ab796b5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a8902775b4e9e202e4189f10c7d45a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fda0224bd1d512ecd92c26928c06dd8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d68bf29e4cda3bc32bc0d57386b273c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ce8b489c49ac1f195cb28e2937d12c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da00c5badd590dadcbf5667763068265430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef63160709a4fe7fef75d885f8ec3051431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccd6cbf6aef756d4b5e4d5b2b07d6ae432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2884cafcaf026d2265b53cc5253e78433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9001e725b9425a3b1770620435156f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df3133c409e8b0ad6119af43e2cf879435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecb814f099487ec9070cee3d5657834436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e08abc708148eb418b526d4ee48e368437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda5493990fabca5191c8f4b669ff3d5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61c25bfe00aeaaa75ae58bdc372af24439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deb00c263057fd23f859773545a8e3d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afb099a7f0df9301848b81b37d42a7a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ea69eca3d14d2d62baba9b01a482f0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d7077292917a03faf01b24e997301d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690a0d51bfa9b9303f14684ba515eeee444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfabcd0a70a9ef28b6e9630ce7176dcc445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e42d4c9d4f89e853e338e0b49ef1cc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058d3cae026e8a14fc3dab32bf5dc4b5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb85805314e18af581227117e382571e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0084b2ec2a376438fc24844b1839e3ce449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97746d7c40981c078feae97d015bcbc8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c4ec8eb2c609ea1617beb11de746ee451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d67703de9ab6cca26859eed37a5831e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16b14b6838896b37fbeee931b0bf897453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0030b70b4754abcdbd71dd918adc84b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baebade5037f4b02f39d901b38f732e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2370d73cbd0332cbb705545e64b93718456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9cfaccd11ca9b9bcfdb0af60175077457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e0051fe334026c067cb5e2e3a45a52458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad607179de1ab4973308e2904fe08f62459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c2ae30fba10abe75a5bd25d4e5e4d0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee55d00ee1e7186a40bb99d2e0ea148461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c547ba64c77b6142a2b286a95c238ad6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efc80b4cec87ea57c709b2e85303ae0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4ea82ade10ccb594b06e1e67f91fa2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9e7853d74fc9913386b732a73daa32465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757e7878f0c29e44e7d8c921af9a2e07466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848cdb504eccd8f037cdac6a4780586a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bb02a1df66312d38589628c47ce6c2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45f2087a6c29511be5db485478845e2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2fcb3afac6b36f77552120fc937630470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803d7c172f71073700c091694f6f3e5c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb302834c3f6c224d9d0d72c6d9cefa3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9484a4972d1da1f225687b0d4ad1e94c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56af2737d65c0a4c113311bab08411c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36c0102a6d089f0db27a7616bbdb0d7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8da3632bcc740cb074c905679ec7a9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9ae67781e14fff149eca27c346bfde477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881f4e619ca537eb18323d98967d638e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d988e359b1b1c2c15d885693d440ea9d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c656a0400f708f9cea0bf6a99c41a46480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6666b136ceba31331cd1ff419fc4c783481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c63c6296f087434e00c4e4b985b4979482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6144154e633a77ba9ed52bae354df0c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24afd1b2764f331f12c3cd91dd07c279484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3981191ef3a41aaa211a517570896952485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf933e9965a164fdd28921b9bc51158486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9284ed1ab4da9259b72edbf7223e4cc5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c909761e66c56190301030bfea8457d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dec030fa845b170d6f1c63421159c52489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fac49236ca52425f37bb337a7d5efd490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91c0655b2b2bf3348216dc765fa47f8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dc2b86f30545271395040726d3ad33492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6bfa19b6a4d0a5fb1adb76358de272493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18c065b60733855757f221042a9173e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbdb615d15f1ad9ea47c0b9b34eb1c9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002d57f2ad652030fd8cf5db35970692496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701b2726818284f61031f3b74ec63cf2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1fbeda53fabac969fe9d0eb688d1a3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91efcee71aae855521bb26f397b3a8b5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8668b1074b7ebd857e9400c895707bcc500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde636f55d0c998e1dac6740bbbb1fa2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcf80be7a3fbcdb3a92e5ed88aff4e5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f30905c00ec4eec0bb5cf91b8ebe10503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac512e75b79136e099d3fdaa9d5fa940504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fbdcea6757aa3bba4f5e9acaf1c221505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7726361337f4ebe6cb5ec37dd30fe50e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e798842b56c4cefd29e2bf112309928507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dab0709ccfeb753fcb91c9db81909f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70aa775ab6112684bb9a18b484a450b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573254959451d9b9c716cdf914eae208510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d32c4871818d2a61d97e76888ab69f1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed27e8d313c7ef642bcab677a99932f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1099fd75603cfdb4404e543e0049ac4f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eac789709c7450b2ed88f3af1885cd514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6d893443d55486a32cf1a4777a34a6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553926da6195749cbbc6c643a399826f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115e94119865ca2e51fea30c411e02df517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8ca2940bbed64a77c311436ed9d693518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59d170127935b68efc4bfa37c1f558c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3186b98c72f1bfd5b76d0dadee1480cd520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fbbd553dd71dd3bee1ffd46dfddab0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa9a5ee0b354ff076837728bbca0779522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e067c6920cb8f6ffa82760b03bcfd063523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96e682214e9b4dbd821b7e3ddece7c4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69e927d7e6a4f05fe7bab1a5a9af4cf525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d69aba2873355b1d487f91cec27aacb526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b177e08da8765e8b3c09a3e980436be527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edad7e4abf31a005f0420807ded02265528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983c85a23889576aee71f307d8d55acd529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7fc8e6c39e423bdab275092879df6d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351c618f45ad8b6415eacb4bd40e6f36531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7452d7d845e97903ce91db67020fb6a4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fe8634bef0f674e6ba2ee926873d75533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504b0590ffc2bc4b187fc15c14c8803c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99742e0ea1d0e47fbae0aaa368ab3c1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4042fb1afff39fe53303d73450f2596536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa7c1fab5541b60ae0fdf5779d9b087537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc920e848d5a79c8148f6b9b0cebe134538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cd616ec36816d5cc776c6bef1fdc82539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46864becc76653acb5971f34adbf1567540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb157c339792b1b6f261788a65d187fb541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61584b1f2b98454724f96195923f10a7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84709094f88a365906fba29327a223fe543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fe1f3b3683a7788d5f0f9b33b3e6a4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e73da6d25eb446ba41529cbb10b784545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da52974365413d354e18e1e803103bd546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48335024cbf159551e988ddf94d0c04b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421ba3885d107add3735ab0a3fda2827548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c9f48e91dd45c3bfcfaf798b27122e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f14ad57a6d49397a03a4b5315ce2516550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f67ac6b16b2397e35a23192b2991c7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fff16229d6c9c020649ef63f0fe6bf0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba8395c83c2e24541eae1c8fb5e8ad9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7cc43fe24fce5dfdab885ae2964f22554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cdc98ec5bbdca8d792993e0ba938b8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99101b5970f8c1597b989784573e9370556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c78ba96d87b93e6e2b2469a1b604d2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4d7400ba72b56ada34fe4b7781ec06558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db68eac653a1df361883bdd09cd585f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a473ab4df309ab8789a81a0057980860560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aba720e5fc05bc8ac8500b9f3a2729f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24861980af3c0303a3840703bdb509c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67960384ae73454bc3275abb2a088605563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9ccfe6b3ea411b7b70ea795720c347564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe8a5a2128ed4ab84f34c8dcc7ce509565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05967241cd925b8b226352920f3bd67e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388f6ded9b7d0629303eb1890f2ed441567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8943d71fb502a1fe507c56a9a117a230568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccccdae2b6ff82111a4f323486b5e75c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca138ba2fac74d3a46133d7b11d908f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db611075c35a1b2f838d304a1513f6b5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7d4d19daf714bc88edc35a743ab564572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e41b5d30a0dd1b17498e8a8408a6841573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a19e31b6d185049012b39b505e48c69574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0191b8787995129bcac1868c4d48d01b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bf2bebeb48f4167d414230738c2b42576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3b7769f30f96a52db497d12e07daf0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e10dcaea7bcce6fd91609868af9496578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c8f6ca993f82ad65aa607dc2e0a799579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1685d2238a945155756e9877e55e8922580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6b5302661ebccf3379988893d78ecc581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62d35d1065f1a8ed482708893ee4df9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a191f67a46739022ec6194e482e3083b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8767ef98547f42ed2c61e721a4c4db584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71bbde6813aca22a9323c450e890798585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968308041748b80644a6d2c31cbd8b37586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b68de7a6865b14d1a99cfec479aa79587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255748445f517124c442501cb2b5cb79588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337a549976956400658ab03c84a5111d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f476b32f3166c3d88fa8c03d59c8487c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eba1db7043335a492c7a4ffabf18d5f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd4c1a421c8538df8c8e15c0d7c672d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc40e353ffd080f28c0987fc94aa71dc593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ff98dbc313cf561f708347f2042456594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619607e2e85ab1a48b1bf641e5f00677595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c499ee5b62a63f97cc0febe59026f324596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c23dd5f1fef40c2569f35b16ae3c73597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fcdb06f6d1293231c7244a1ee9ecf4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d811ab67afa1f6de00ab891c3c487ee599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9bd88330fdf14e0ca58a5f63136f2c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd9eb81c140563ba959766eed675c82601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb86ac2d96027dec5e76dac784cb5f16602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abcd39cf4e791201918dce13731fe7e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154910f4ac3823d48d7aad736504c74e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457be07c8acc3161f20f4bf2743d0857605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83488a00a106b7257ec769aba3a0f2f6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcdb7fc7037201e45eeb6df396bd152607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546852fd07ff33b4a4d19b1671b29e12608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3604f622aa8259ed957135a23bad3adb609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63824f0c228966a45b8813a136e9eec610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29171c5c127eb828bc7a6e249627a49611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015a04fa099395985e70743495272116612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c565c5e16ebcca888b053cc3013b82613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe7d77a088b1b6b8e2b0443c5ea049c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e86d761c6b33eb253322b1de341907615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b4e1500516cf02f4ead6a9d660e25a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01460c7f7adc8c5b172a946dff121f60617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9191f1773d79a07ebbcc99cadf9f5af9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0cbab75d8f825a2e71a768ceac8c19619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2662d5cde2a5462a9b28751743076e42620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ea489a65ab23912f1e177cf38080e0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12073fc30b088bb3028a27bd192311c1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c16babcebf5daa47d4715974b579f1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82442c889cd549f542eb99734c73e228624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954bfe4a345c75da7922263d08b1f4b8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e8984307f81637650388e515328a89626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b715abeab28c7b53e93364cf4d6df21627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf23c2e5f66d37e0bafa4ed0a9e9b44628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2d049869a570fb5b612358e1cf2e73629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5ebf3530315e4c78a959e6c49c2d01630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59edb99417dd45d0c59db455bd1df27f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c422f8152d39fb658f36e47b03ee45f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9044de2d777d6ca7afb2b110220159633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92efcff9586f09ea4fcf414ee7dc83a8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372d038dc6050bb6300bb21035a0b208635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524c07d05c459f35ba2f786b74a7a464636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b742963855ee83c02bc6c06ab5c155637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53198f7d9bbeadb8eda35bb7cd8254b9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed638e803b42307f18bcd8a4f742dadd639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82778095c7895c3e6576fd7f787c140a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31e03e94a2462c326b5225d93ddc277641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3d0c8196a10f00381f4a1c7ae0da4e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ad9433e54ca18cfc5dec108eebac18643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa743d0dbbc50a27f0d827649b3d918644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb886612569e83f1ff12afc350efe07645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3526fdc45e2bb9065e2ce47c0a87a953646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0656b609ef81c8041db6725a31f77f6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72e27d2f9f3399765cd4e5cb1a0aec6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8b1c252a0a6f4c0b8e705055287904649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f0305371b57b94073bf00e446fa76a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adda9f44942ca4566e5292c1a013209651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842bf1f010de5530b570f1d4449944cc652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c7e155b7f39d4836c60037346b3ea4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4320dd59adb11dba8be6556ed8eb018c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34962bb2929d69632752dade97df1ed655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c48ea525aa08316e5ad811cee15313656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a109e3345fdb0dcb11c4b4eaa292da31657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fa9e3c229a99d2de86038a15c8a754658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148af0b3a0c40ad3c523df4b5ef1bbf5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74d767bd59c7b866e96530a0832e61f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977934fc90d09eb4f0a4b708b924a914661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d708b11908c716fe79c14c13ce1905662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eaeae3469969a06cc35dc0cc152b6e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da6f912e6045fe88240d516aaf56ec8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9200ee0233b7f309fe1f1659d1aa31665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673ccbc7f13b1f1fe8c72eae6f726eaa666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f4d75d79c347b436ae8f4d432e2420667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cd59b7253248aca212278497233f54668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50e5b8e8d53dfac0280bce865575e93669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a3197867cfab9f206b3f8e93517a1a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fce547c866034986780feecd534454b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f1621e8f7286674c2fb27c9dbef657672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7635d0ec8745db7f9e72fc9ebefd50673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5491481c26cf64278e3b03d86417174f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be99f3a6d7d2aa926379065efda02a6f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cc76c89bd9d25bb7d78a5d83986898676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da685b7365362e31798ad7a91b84eea677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dcfe0e0beb516470acb445f08c2fb6678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c723b45ca2c2dd4d10a550af943360679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719585d88d6c9d194d16231a4e4bd5fa680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88e4d1ef2e74f261512e3dcf247a1d8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a2a3f6ae3e522a4e383024f294a20a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634840363e4e533db1b0fc0b4e284733683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc43b481ea1e0131688daab922693589684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e97629a52f983b669dffa1f440aac0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6702878da4d051fe8bec4fc9ffeec88b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fe86a28df052a9ea1e87bf674b6f7d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d303ce7f6186d0f3f55534ae0634872688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169f19057f34fc720a932ac6a0c3e634689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bf4f40e3db4b81bf45ef9d48ea201f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3d0e9c13393e0809c63d816ac71d48691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b04d7ec676357620619a5c942ccee0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727e3a444b1360d619c6a676a6560b6d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185fd2e17c7101a27985840f1f5b099d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d92c77e1647ef97797f795e5ad3a26695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88a641a6d684a01277c115c0025303e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83115725cb061c6b2720053e9d4a6b7d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb875128fc83a5b379fef0c0a90cd4b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dda2dd0ab53d4a2655aec016ff721de699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e18d2aeaee1fa1516fe4c83e23b517700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbdca5678dda204eef710bd6e3cfb77701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b563e0f42b0a9224cf149104b02c36702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6c8953dc7ccf1c5d46b065332f3f1b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b2165c111f881f5bfc31761ed194af704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc77e8cd1b24b4f49abf56037d6e0d05705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6249078eb9fe12811ea351f986f74f9d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dfe965bcf26d47b472389eeaae9577707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e886a63f51e2e48d2d912c7d9edfa473708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fb29377eb8a73ce007bf7be3426752709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa6448211f28a94073e6c5e8df20886710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ecdca45d24ab2291b330849413512a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24413b5c0a7c8f4a9f3e732789f333a6712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5335054c175fa9a9c67906be3e1365c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68960274ef26069905e37dcb494252d0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48470fde0fe83e1da4b33821c0d643f3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ad287c1e8bb3c755c1110b3b66a8f7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fc10d3cd261f9a64c2aab1ecedce3d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd08e9231f71cd99a4a424a809f2aad718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba549975b28755d59e13f1e3f69d726d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344e6a59616dbd70db297d5d4ce772ab720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a2acc999d5071752ec97bf8ec42514721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0c1d25379bc6d9d429f285ffd2d34b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc19caec915c2f96e952ee83cafa458723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea038feda59144cf65638e15efdd6d1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f653182aa46ca28da9e2875c61b5180c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dfb002abd733fdbc107c2f71797e72726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f277285cde9493f04dce28a1cd153cc6727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654429aeee1287d1c3d548ec1d7e19e0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d579521f763f6644339ca9f732656f12729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e383ff5b21195f172c46a4e0dbd2c6b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f6ea14b8e8d01d504741b687269663731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096b9c9748c7d584c147a27248242f68732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73819891e211c2200cabf73854f86ec0733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b552d7e491f1819121aad8ca45c25c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d94fd9dd7d7d1abfad7bff7d4130b7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d298bb03df923fa9cfc270cb66ea06736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc42b35ada86b7a1aef7beecd17da6c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c4009c2391e4c653f0a45228b0d046738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0767bb6e3a06a5a2979774dbcc31a84739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710cb99d6888c10a234739adacd131c3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24303861698a477f9ce2622a1b33064741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded5cdb67d4b1b55963de0652b7197c0742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9690df80196c27261904f41408a5c582743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac597460a31c74fee5232f18954234b9744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e55e07269ca024eb5d23c5bcd69fa7d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66b24879bb551ee108993681f7d1f4c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d899601961435c971bb8f27b121de9e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e76b33dcd5e1c4485e019ce21fdf5b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0f46286b6bf55d6f927d3f654462a8749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f9b1bb0606e6c2bafa32e9138669bd750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df07cf8d24916b73de58fdc3836cda09751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ff6b7baf372a4e0b9cd1425de43ab5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2796846f4a76ebc31d8986a2dff08a5e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb251879e5a7310587dc62b5b0e5ef2e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0f8adb08fc201794867ee71ffe08d2755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf53543a56e35e9e527285c7e206dfd756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bad0f1113fad5d4ee36f43c651469f9757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa56996505daf43f83e425e209edd518758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef68a5f897504a5dd04feda11be5dc1759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08841d1b9c1402fa416f6b7e9ff941b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e248d748763d406a3fe2f71d88e93b2a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ddd009d11652efd2598916af1b4c723.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747444e4357e92b826755430004561d84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2a11efaf1528ce1adb8cf2291b75645.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b128da6e7de44b7dfd58e35dcf8eb936.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92df3e29aea86b5154588eeade327917.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89d16343ea6fa15b5b30d1d94e0228b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc0a62538095ec3228aca142eb6c1859.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2cc14d0f6f34acb42ef9b090ec2b0210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1778b7624346cc6aa0b7557a86181511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d6e00cab0cd9f2ca35837afdc83c5612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b0062daae7bc659cef0ad31d19d40f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1248ec2c581a68d62574c911df391a0a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3608852e46e0f976032e7da8a925a3e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd84c33dd3c0fd4f4becc6cb98847de016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817d2514751292926deeca6c4cc4a73117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9309ae6be3e8734da5cdbb5182cd7de218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5706fb2c3c9720779e13812b6f107ee519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d35e5a0fdeb9c2c482c931f3a152edb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6b56d36145af93cc1253517464454621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b412aad45c10d2a3380fd5bfb9e861f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3701144bf9fa0470eed6240e3485fe23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d0dd731d29195246712474c8ab6cc924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f587810bda589ee13e03551d10cda9025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09d4442f417dfbf2ccc6ff18b27d4f426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58950c74fc456931c97dbf8eaf79f28b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b734a4c4077d18c6053bd56856a69bcc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff6b33fb4be64edf1394910be2cc30b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a8fee80ee8778b225ec268478cde4c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cace441cc46374a0ea8484ac526c1d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e8ad9c37dd7fec737941080d576ca732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa06d8b4ec3728033073ed68c2eecfa33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903a461f3adb64edbf7eb989cc60d17f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03d5b568f2486b60aa18e067c1548fa35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9e28b858af0b5f21009da9cbe10ae736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e864167223574f573c1b1b5d149ca8837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08a82453d6ebb5e309d6851f678f35638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba01ec7f666609662213d6b602dcb85e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99191ccc0952f795ffaa3398072bdb7040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106737419c2939bd9a205cba73b5e77141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a15f4d1e275580063dc863e0a888f942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7a4977e1b3dd6f3512785d3430b28b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1690af5d8624a5ba7bce95544ebd562f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9deaa0d46e31f23615b9d9c882fd8e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713b98e709d32b78e1b7c930e44b78d346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50e8dd75a99e98407480d5398f6759047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab9dfef8b5ec962a2f4a83664f2810248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721971bfa8fd5f957add308aa5f35ab349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb49bf47c45ff71fe82448238ebc29f850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0423044b3d4e4981618107961e8d4e151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f3a8a4f004830ecd1c8414e6afc27252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d6af28be44f2cdbc3f9e62bac0835853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b738533dc9f6e0cddafabeccfd1b8754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaed718ebfdd8f7895ff718759306a155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9e414a379f68463bac297f10ce962f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d6f627e059254306a6d3084805a52f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c942cab3a819e0173eddd02d23d2e958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f1ab658f0170544744e8698a75982d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab55f54c797c4ba660f37b5a845720560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b062503ccc85f567cbd66c73dfc43cd361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae1040ea5630848a70410f1c2a6316362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63326cfb298a7ac0d63f7bceffb88f8863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4c27d9527986bc0fa9d08ec8e2c5c564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1ce2c71761b03b305ec6994cc105c165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec93e3978c65368e6ee895a06caf90e866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab868ef7ee9856a1c76973af4b44e7c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837427e985bf08ae8dae7704cda6a45568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b51f15271d19430dc19887adfdc339b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72408d6eaf5dbd91d66f2a69074f95a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f7fa2dc10034702c431bdda702299571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080fd0da777330baf0379334495cf62d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1ebdc4cf96a230dd536d61d75fb5fd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25cd8a87cbb7737cadbdd8d660b52c974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9176d8d22555302013314b9600bfd9775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da9c9e430ec30204de6b11423f5c61f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6fb348028e732f26eeffe02a20310577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5c294c21dd5ae8c163e146b55ced3478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7293123a9c5c80c44ee76b39558c247379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cda2e63b498b6bac35d5742da7f8a2f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67a8392d2c601d51f869532e3c025b081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1798a830ce6ac553ad96da8f3f639d2f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a897ea2579a95367ac5fd2c719978f6483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4926ee8550580fbf5f5051a3bb890684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07763e6e049a1d6e76ceddcbc711456b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a93c82db6c2668a4200ae89824dafb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee60a81b144ac285c0f9d81b3d061c787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea7eab4b142735396d8e6026e37514e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6e29e801cb2995ff9ffbe9ff322dbe89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baa8be83a58686fce0ae42f01cd79c290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e05cb98c05a6c479d47eccebcd004c791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7335df6a307c939e5b0a8cc2d28818a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4f0e74f7aed431b358f3ee70d6ec8093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd9d177d4a0d6c9f2b6f45488bdc03c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54143040ef4e2709406a2c5428cf457295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b54c47816be89558fe87380a207cd396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bffe8f6b8e7ec89b6460dc9d1864bc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db75e5a0f496d07d3dfe4afd0ecece598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223c3f533051fea987b8a6621617490899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0847cb1dee1003a587a57ff32d7c88b8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b0283684e1664e371e80c63a29ef52101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbc04b6269a603518d5c8d45b5b624f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70044bb48a377098aa0af47c8a0f475103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b32f79c3e58ac328ce7b8295e67a0f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e146d88ccdc0c74c8eae157806918290105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5732a44338179960723edaab8dfaf59106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a4251935a64cd2b107c8c83d989fab107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cef8aa0fb896d83455ef0d70c94d005108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03fae220863e723dc297ef1b1757d38109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a5fc3abeb741b6c2f6e31b5cabf314110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5854aeb22011e32cba675553e283978a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38611fc16f5ddd37445319a1172a481112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc885da2f9480a8179b5cb06db200e65113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f20a45bd78624365a33e9631e1e8831114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b22a302b31dbb6f4c0e7c37ff4b297115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19e1d2001f4325a19f51cbddaa91311116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e9af9d3e6708a1b7d11a4077a9f0ef117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f4ce093332ebf9e40e56722b42f409118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f3e716ca3513e735a51731edcca5c6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36f38564c6460443bf2ee4f51b59403120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2768b77ebc8910ae1d438cfe63566db1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70fdf8a2316e4c1729a0a004f3ef24d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd0477b0019c9094b095d41562f01bd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d90da7a431124ff9c8d11331ee8332124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119a14c72e21b965ac7d60aaf70238ae125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e05285076aff650f2f88001a4e7eb4d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856c862a945fcf8f31b8a5ac42b7d5f4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ecd4c369b763acdb00df70df8ce5de128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6004921db84d49ab7f794de25e37a864129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b256c47a21c64d37c1e1b79c7eea1597130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a9b53499494e742d2b0ad17d504173131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f05afa9f4f8257b50e77d847ffef9ce132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50406a963fcbd88df270badb147b964f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86275ef2b42b111386dc085a941ac036134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2a68cb516397d914f43c6edbe4986b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61364c8b058bda16334b3b0cb1da9c58136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d482307904e0b0a4a18400fd63b008cf137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184073dea6a0293f67d870d98371f042138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac70c118f47ae28ae74da6b722995f0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62722b82d0348f1bb0603f69bb1bce0e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cc7db043d5ee155b8816eca09642f7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1705998fe83c5ad4adc5f2c5055790c6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c558dd28376b59ec39025ea83f59806143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129e115d815090fda0ff72047e7c03a9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d487d29a97fcf14ab4e66d994fbeba145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ce9748f46a0f1943bcc8efd9344e37146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74f647eaec321598fbc24ce938201e6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a8c9747385a66de76fb5685fd0217f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc85cc96acfa966730f1261d13f7b804149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951f333cf33e6c0c0e6daa0f2f07d829150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6e92f5499005ce0091cb318e55ec73151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066b28249fd3b78a87052e131618efe9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b887dd5081e79ced04fa60b4ea65366a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b04f495382d944d09a5266743122068154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c18ffaa599388f74add0527a5e3180155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e672cc25def3c7fdf55d03bf1003a7a4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bf78aef2be05c09aa2719923299365157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db96660589c103d06ea6d33764d53930158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d013812f90d4244705fc8948533e84159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275ce5ae008c947912ae82f4bb24704b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e2de79725e56867ca2f92f7104c1b5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36cc7e6f93179b8fcd07d907b39e0f6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8a19e51f3c1b5cccfdb3ab49f7c2fc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97469745119ee0228ee6fac89e71875b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3706ca562cabecfce9a7165580c62fac165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5df1c76884b344421cd7d993247779166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4a7c37b05b00c3e7a74a99cebad472167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bf8ddd2dcd57e49d06eb2b4b8c7f60168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc50c31f604dce00ffe0e4ce7a6ca3e5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a9edbe15a4483d881506c0d536221a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274860f5aa41c679d27f6403d0946387171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d961d3d333870da08925fefa3e3c43b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8edb8aa9ffdddc5c07af76a434d9895173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0504e06832b557d9e9914af6210b0079174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da13b0d3c971753f07b9165cde8b5d8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc770cd92595719409a692d0b2488ff6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db61b680884a6d58b8e449001b59aa2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bfcbf190906877173f09e5ab609c68178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf50590fd94d925f65ce5c50678c4ab179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b93389fecba94f636c1fd5e470615a3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4419f6bb97d37b9a62e0e3bbb428988181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b340b1e17417dcb32d89e833cc19ba7d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9156dc5d55ba4e95586761f0996e77183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01fe9e2fa54f1afc7dadb8c4ec5eae8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097834dbd6dd3784b211cd52d42be922185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca88e688bb38941ef91330ad9ec27b4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b0e5ffdb082fe6bd7b4d540d575201187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bfb9f49757aa2af13035a4d543dd16188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c710c437ffb1bd507b23627f7666138f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a631c64d1d21bdcf02a8c95a6c4ecad190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8814dd542a3b6278ea59300a3905831191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaae9f7aaae66e9835d8f32ca17faed192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729d71c90ef8e022bd454e281b4993e8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06582648250c43ea42e3507e7fb176aa194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd2a6bfe5f7582a596e01144a890032195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b829d4ebefe513660f058fb4631c8b3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78d4418506342a6e24ebc8a9277183c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d773811bcb650dab84428cf87d3444d5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06154c8dff389bfdbc8af87609880171199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa92f03c0e435537eb69185a30e2415200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79f63e6f83ad6aa0d3b00e483aa4173201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6866838f8a395a176a300c82845cf2c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f57adeb20cc89d8046eb09d84abdf53203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d3535da0cee6e0c9bfdee3d28a0e02204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ab986124c896b2b241b3cd5bc00fc4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865295907932961d4cf4d3dbd6bb6672206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7be8004c2379ccc02debfa29d1b8d4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c8d13136ba88635198af48cea67869208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6e2bd08af6a00490e92c92b15a3c73209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad77b4212b05bb76bade494c81c6754210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ff3d4400a1e7614e3c0d07e71a4d6a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a6bfa7bb50085cf73c81c8673d95d3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a21a9fd43bd77028bdbbec8b52174b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f1fe956772bb0d8b81e10465e0883a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11592ea7a23283fc2aaf94f894519385215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c9f43852db76483ee233a43067352f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425b3b6a8c9d077d5350b29dff7364b0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ca5f79430994016baf2a7e6ac972e2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba49910e23bb31c34464511100a1df5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eaeede0835c61b8b6955f339c4361b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7067a5a6261af601cd98719efe7703221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7355b09a81a10eaf05ba8bc72c5e7653222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7332daa64553f85265af41ab0c6f18223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e9e13212892b4731f7c6d91bfb9d69224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd012aacf0e86cd8fd1695b86fdf9397225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0692216cca0b94f1d96528ccc9129b55226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16d32498cd430895c8ef5acd3299ca7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d20428a4a01a7218526574e3d9b30a2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9506c203a999d6b0c11a62ba1131a4ab229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20169f90057873ae029a672a861c8d43230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2ded093aa0d40829f1094b0173a9fe231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3d6db5c877471bf74db605c1218845232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caf4d56e2a7ee81a70f9d78a8c52009233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df36149d94c0d2830da7d8c3a81faed234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ec27594c261bbdc847bd16574039c8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f2d4f8da0c46d6284cffd0bb4c3f37236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e46b5d19529c6c5a6b872637475cf5d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bc086535fa65d704a15e49d492b3d5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc57ffd28d8339dfcef2b91cbc22a45239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129ae97b5204ba9bb8db89a0c7044e9c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffac8d0ba565289bed35b97e010257a3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eea06dd54876c033c4bcd9741488a5c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3480c9dd46c4e5c13cdc0747919850ec243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557c74d50809a55baa5a45a86e7db180244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71ffb88e4a94bee0755bd71fd2adf3e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a285cd7a8a7bc509e9ce6e116b0420246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d267d5f25fed6a8b63583314be76e52247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88f5b122806c46da7e2d272a98925df248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a85c094166e318261abb3cebaa9af3b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd9afa4857ffd3c6a29966bfbcffd1f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645b5b59b87670f29a8267a1d70d3eab251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f297eacdf300a0363bea901df505db9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec00ab99686ddbfa038ba62a36e07b1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1592f5a96bbf821e3ec2caed1683eb1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039e9370376b22766fe97ac38076de0b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00bbed69dfb709b5c2614f2fbbca99f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274e5b805949aa82e37626c005a0abc3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6ad6dab676760c9fe19d8f77afdcd9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582c1bc6e611a08826a4dd1562477820259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0775ae85742ae31bfb60de62333193b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59aa5281d806e189af081ecf23051cb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13f73260bb36a8b52ce00ae88d2fad4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7856aa6974925b49de65518e148507c8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6384fd70e179a83c02e4375b775158264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa18fe0093c8e995ab96a4b065f9e96265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18473b8d784e60a98e064675f8ae4862266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d220c0fd4c16fe1c615a2bac71b2d3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fd786b4447bc6e594bc7aa56aea11b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5120ce2d3c2a26d487dc7d4e54898c9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c934811b8f666ba76a4924bdb4b81a8a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd11314e22ba31581c86e738d1a7dcda271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e01ce46f202e00c1f924d78e5ccab3c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1839f30a8ce1403dd532d29f44d71eb1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e033d8ac7f5994ac6ee2ff399eaeb82b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586a2387f0e6b8d68b62ec6a2228a497275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9821f9da69409143bd77372cde88cda4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96554d5019f80a4e09e6e478c417458277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a4a88acda6f06be616a7487604383e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e5ccaf9a61ba6d1afaecafd8dae06f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cd07223c6a6c42636425f754076214280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120a4579e65aa08355065b3448b1b385281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7e024c8419e7207459afd616cb8292282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ef8eacf2de95f71202560bcaa8e1a4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a815ad889a9f5fd672a0291b34af1d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9d2f311c30e40624d84895d0a45c91285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e3078141f03bcbb57577b7338faa36286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbafc2d538e93edfd1e26b870b1ad22287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8950fc3a364eff575744a2cb02943c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b23a26b7128c693a0ea7a3a17c9c56289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2023a3c506e36b91b463cc3e2f14c2f1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7112f77e729d2d0b37b2766bf95e399b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f96efe23f11c54505cd4e96f3716a47292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b8ebd140bb4231e65fe778b140b924293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae79fd65438d22a86b9f93688925b18294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfb709e1b22e52cdbf3315727762d04295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15d0b3f63287265ffbf1bdd43db17b7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff3e4b397507feddb0cfdbcb7dc7543297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65b36bd0feb07c37272ba8e965599ed298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539326bdd32164491f9697c5b3862e50299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178f67f84f0495cbfaaf5e763c09a4b0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2925751f88ee9c562507ad56e163350b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52112ca9ab4b6194483edf9884a6d98302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2618074f7ee344271e78b65452f7d829303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddae60c010042ef86ad6a1cbaf26776304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93660e4a7d6a46d83e7fbb6a17c6cf9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d714a7faf0bf0962b197b0bd7304775306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ffcceec971d100ac4333792e141a48307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42176a34782f9b9baaa7bc08c5c314a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf8a10db8b9306b73c3674c8c4fffad309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc8a5861cf003def75bc5cd18a3738d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09897ac6c494a524e265d9848147785a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889eafb2ef5b872abb29fb6382418dc3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e92187d2ff3d24a21316b19a972c45313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0e6a9378c4f29258ddeef6cd2019af314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c490c27e16d9fdc2857ef534e81ab7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5641c8fb55d3960ceb23ce7692f097316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa97a064f12303e0e8d49e8b3d4d2aad317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97941cc2499836a45a757c12e5b363e9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f65c4fe19730df66a3b4b1d56b1e1bb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1943318cb6fd4bc9b465f505b33f19320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254015be6a5e5d70a78afab8eaf51a2e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5758dca9368a448331a7a6ee37e1af1c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043136455e0e9f58dc5f6dafddc70a93323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5265432e9164a1118b38b773e2430738324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8e73861eb9659f0da54b724dc9903e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bd87c2769515c23599d61bde8e2a9d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4b9d2c14b4dec4117477bc4c9027a5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0168537d3f25f41d87aa79e619ef9a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e7aa265d5365111d4778ef0cc456cb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca64f6322af4a992477deb9101cf4483330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7017794e3d563d5fd26bc184483bf01331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf45a54e2cb9a0d7ed8c0e5133fc6a2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca725d66d98fd497d7827b77e448a67c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e68b142fb0dc4b15e4fd18c8a8f29e1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522b9b24d647f4a6c3eee72a96c5c7fb335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e74e9f144b519f95c4b2b15e88203c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2befb8b89ceaf63e08a35e981e2209d9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb6880f4e8e74b0f46898fa3fb7f607338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a392b722bd039c49f603c3c9571b0bf3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1628b39cf4fb82224f504e91a6dbaa8d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8dcc0dff7aa64f71ecd04f48dadb62341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11035f223618d68717cd3e28f34d3f6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b62c6947c495b198287bb7bc154838343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb0428fe21fd39b0e679fef5b02fc06344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20958b363b75b5e047cc7dcc19e3f1d7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae53a6debc56999342331894dc1cc7fc346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ecfeee8c8d2d25fbbc80236bb70cf1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503a71e8768301d710b03dd352d5a35b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ddb0671d3fedf8b0c0345c997264af349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9309aa50c2be3c573bcb9503a5e7d1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49991d5274dd66ae51e96cd462dde3de351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8697dce827993ec45961cc6c50b5f61b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c03de1e555d672b7f6fec141bc7f304353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9019519e71efd84543d32ffad3d45cd8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4073610d7b818d2dff32cf68164a9633355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0992ac2034617bc680f5427aae15592e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93536808f3245c325de089335fea1b42357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcafbc0cdbd4a8eae626f27ee8995b1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ed8a3d65e6d11455c9683c26b23bc1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62100dc0d8c107c37acfff9b0c11e018360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40df6c916af683d4db4672f77d8af974361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf48d87a48f5cadc0cdde70a2b750c8d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6597c88e9b6b8d955301ef1b80e7b1b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b6a829979f39fe5049c78c43a84a1c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3234740fd97f6f28065b9d9ce833a607365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59c7603e950ef735f3eb6a62164af0b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fd79e33541f49d68507d9afe8e8a7f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d2e2fc10073be243dd23752649f166368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332c238e89d599e87d6e05658a1156b9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e056f82bb1e861b5df33e2ba9aac4dd9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5582dc20915294f4fdf56fd3b852db371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c661289a97b8db6587114497a1ad598372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630bd78a94984c7662e69f4fcf0f7a1f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde76ba0d0c392bc9d8ca3e7f9746190374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96504db70eee48101aaa6634a7c186a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c417494d6d2d374993a001beaa959c6c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125407627eb01e64df88e55c35abc294377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ed60da3d03319ab6a4fc1176b1195d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbacc86edf431799c4febe87a9f6926c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e869e3b7b79a86cfdc8a5dd00373871a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4675f1884cd9943bf6c79e5d1aa8015381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc60e5edad00747b180380f074db64a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4a3aea2169a4d73c3e04edd5be1d75383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfe00e9fc97d4324604253d413dfa7a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3ef2f26cd78b3a094cd50457132ce7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5a2fc9c969f21a37f87055283695f6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414e4ae3854a9be4c08e0f7948977733387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1c0a2cd2171d1bb1f70ecf974d11b7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505c7580ba8306faef76a65354e35052389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cbadd0aa2b8552b70c63599e4a8c8e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d33e6b45afe7ccdeecbee09a2095a03391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd92a7ecd359bec0a3d0b02924919ff5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c98c257c6ed0791daef1f44c8041dc3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591979b78ba2f589185b467727b28783394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfa4df05f885b597fa3b120e1c644d9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b86eb0aad49909cb8ec38846f63eeb9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c2f5f79422c2a00548c358c228d681397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6859fe02430048af8c7e4f6eae70af6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540841d5c40da21bd4ad6cfd94bb4f33399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7db14ba17d2baf53e53cb3a245d88f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab7d4e2b3686d0a04d27b137a9121a1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1a65b32f3737e4da903e4e084ff3c4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6cdc3f4430d2b6c3b8296562678f0b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b357e915223613e3477928697b7cf6e4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4791b10b3086b04bac5cd08fef7d9e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906fe375759d54897f2c64e03ab006fb406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf81c345b9988103288428cbfc5419e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e8cf772454f9adab062cf60cf8c22e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840e9003da1d98bb4eec66a738b1588a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f279cb746805c0be2125b2479dec6a6f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c228c3c473289bf3350eecf16fbed6e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115b891dd22846d9ee774dfef2b490a3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cab6733d54ec65620829967abc54b20413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a944dd4b6c61b7e9017f709f125b7c23414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d466ed28593a7c7e789355c77a248a7e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad47b8703f864e620c12373643a245a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ca31ed42a22c75a6d03edd5fc50a67417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5719f09cc49b9c3c9ca1ed29084bae8f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01380d819e7d9d3d7e5c9b652dc24aec419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94ed5d9b06fc2361e5fe3c81fe55f9f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62ef913f2b97c6b5558bcd6cf22090f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e06cbe7dcbba1536eb975b9ebfe933422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9b7c6b048111c8f558b680143eb04e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1bd3e12ba0c5863536bf3cdd5b21b6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf091755b34b37d93a7a8e95e8425ca425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed795097dd52a460bb5bc32ce9ca8bc5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12962c4e4f69bb198f109f8e633abc2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7e692a78adc89090a202d5bdd9158f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb02cd4dd5eed13529a51307e7730f9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d06da28913b65979db0251a4724d6b2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f323dce706e7120d86b321a08a6184e5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2ba04cf403063c3b94053c79a63e16432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b3327113c2e62bcb916c87affa37fe433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b756c1b2829dc1c4f28b7f0971060702434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad0a43537961ce3cb1fed8984006b8b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27177cbe55044734077e616457b8dfe3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2d918b83bf74b99bdd49d52bef2094437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761801e918f1d6d8d12bac669bac59f9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3821558c6362204c5afb329deffed0c6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29ad84ab14d412e0b27ec415e4e34e8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d6c3e4d11613df7fbe306170f14a7e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a1cddb5a2d23bf8bfea1ba15cb3153442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1297d4ce3d0fe4f01e2b84555f9b29443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60274f73d2f01bd10a07c14549a811c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c89c3e2dd22f1af57c28cb9891c404445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f907f7e85083a6a358b6cf14961c8e54446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b6394902e9928464d8c31379895b6a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599b0bd7ff798ba6ec01009380645a92448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ae16f6647c8178629290d3aa2a8918449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a860ed314982880af1e3e1a579d1797e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e657137b94efcb248cc46a6193e2d44451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4740c7eb15efa3e43fd108c4d8515852452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a64094d6c25237890c85b17a7f1a0ae453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e8cced4643393865149778509d90fc454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ffce4086a4fcea3d7e147cd5b31024455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2b40e98f77cc496fe8b630f568f84b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea487af7aed1b5da4947dad8e7299d47457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0d3d3edc54ab55d33cf739de0f47cc458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c623c585f59ef24c7e0abcbc2dcaf462459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b4ee4e4ae52f9a1f06425d54427812460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73917f76f0d23cd759071301901d1321461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c168f65cb56020b0e1867a381f3d16a8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688d4f03004f99692d76fb0dd727d731463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ec900babb9a1df44e415347146136b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c095388e3cb0888479d961f9172b34df465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f8e67d49ce67a6b911431d69e524e2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15d30c41509a017d9683e8d9bb1745d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9851979edc32ce36a1179b75ca3ca719468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fdb05ca11212169b5424dc1fda5e68469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5979e7c5240e9faba4fecdf5e49b81f2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f56a015454c77093577e08802370ac471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34764240972abebde1ad269e5670c993472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abed60be63d9ed70fd0c199940553e3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80362ad1726ff7be67cd97e843f9ce73474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5d90ffc11fa3cd59b60681a26df4a2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9df94fbe61763ff757cab77f3bcd02476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6daa5fb9c4237d13d74de9dcbe4d6a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a123ebdd5e6e21eb8c88281fe7376d7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012f316d1e258a2479e1090b1063b6a6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161f1613c97a680f64a34ed8af740da3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bdb4eaccecf49c98578e0b3bb618cb481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f424d8ce76327f638fa82dedee0068482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebc387c0d634072f18d1f35eac1c1d3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07d2b218d220924ca5332767f15badb484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e110804d0adbcc126f93e288e30d57485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652c98bc5e8d12e9934f07a21f54fa05486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0727a6a3ba01323fa003075ea1c6f9b6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9ca8b26db640c4bcd44c46eba1c560488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551761b5d7b3ae03d24ca84ea21ff789489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8038689ae4806dfe53202fd945cc6be490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047bd53f4f067884887257768bd4c155491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7738cd9750f633d105454b0bd722390a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904d5d7d5ebe575fee0734339de59ea3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb3bc5fae4cdefce1b3ead1964194a3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6921395d7ec9a0659a5c1260900415495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af27b02b48e106abb10f786babd390e2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937376c60e37f0f261544d56c7751292497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3805501c30febe5a89284deee3c1791498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f121003f7b6dda7e28757864c5c3672c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2131adeb5259ecd700ce0313f756bf10500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e7a10113f017b7fa5368b844c8f0c0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34716c44fc055dca38da6db0cf56f8e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82ac09a4d9f3576932ebb1e8b9149b0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac98a82992b0712b6695fb1d74c94449504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab540db656cf691abe760dda023bd83505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b89000b6d6f810b3ffdfdb54be8db6d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d3fa78c4aa2f31738900165cbbb5e0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265d2283c23a8171310116435a6fb7df508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699369d0f685beaf37a022a5163749ca509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823a7aa0c5e4b5705a64d0bd8bdbc365510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87466eefcdc6edfb065ceefbb9025fb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e099c493177990797bee2aa8918ab66512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aafaa275364e4c92a25437e5f67e4a5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d2df974fd8042ce3801dcd78ebdffc514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6408c8fd051977bb925eb128aa540a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a6db66ef116dc1de188d21e5624b50516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d4c18280b3a5b425217b65ded78883517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a62d54bd4135b6cdff763c7df59d23b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb5928d363f566afb0ca553cb8b783c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55108e9739e38cea51bbdd56f3c1686520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e139ff9ea36c6ecfd6ca66905fed02521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c469786f45c22b6105dfe868aa91a9a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f64340b6ae2d85b51a66e832b04145523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7578c1bd5036694be9d585e1ccb8ded9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21047d5e18e94fbcee859a3a1a523bba525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb50088847d6baf8a9332549ea4becd526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea11a4b0e51e9ce24f1acf1355014f30527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff187b4d9da955474bce10100b15318528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250a5b3b45b5f5bc3883ed44f5769dab529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1adf50e9160dc734ddd48429aa16829530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc1a92fe8200ca5da8e9ef1be249b4d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b24dbe0726028d60487855b40d9e420532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd7af109e7fadd78319542bbb122601533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884aceafb6ec6bd3a6fcc957f5c6155f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225ba39b49a22177d281e4fd4cb258b5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149ca7f6b948baf2152d66564d4b24af536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc94954ed6ec69806f0b62792f13fe5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb10a20205ffa38aabbbddf4789fad58538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324bf16c9383bd6f3a12fd98f10053d5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d589fbd7d67e83db6574a24c0b9828a3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7217a8d03d11fb49b18275f6ff8cb45f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfe64a9ef704eb66e520808b11f3aef542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3987376bf915f5ab2722818089531933543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf5176f9af571f224e96bc80a66d564544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8febd065b00bbc36701cd2f655e5a7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb4241eb7e70082114a691950a71183546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa47d47e01f753fb7e1bd423b86516f8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00661cb5f888d6868992805280b421cb548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167e9bd3ccb641910388a0948f1bdd14549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a274f265a79ed98f6e6d180f6ab5e891550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0f96cf7f3cad925f994272b6b5d64b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f30ea85e2e41144d6fac62cec01b6d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c81e09bdd229b5fc7b8c0d72aacdf7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbd8d6861df8440d637950ee9fda653554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88e3b227cd3e67b4acf29b512014bf6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a114cc94a61600e488c5c150608120556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644f8de99f7f76810b13fd1e6fb3de84557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10216cfc68c516f4e5bf745d56ffa9e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a928b4ea867567f5766459b5e4fab1f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460e23e6bdd6895fc2948a488ca075ae560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c2308a1bcbb14cb40a06747c620c24561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b9dd93b5565de094b3b4df0f753653562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3520093ffeb234143c58765cef070c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c91cdfe8dad5aa50b3ea15df217fa47564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc599126a10c90a5f299989beb7fcaa7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f8a7d4dfc83f39664eaccd4ed5c900566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa489ef832b008942bd28bfb993506ad567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e9f9f12f2baa31582adf4bff8cf15c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a69ea1a66da2a11ca809acf62eb3048569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912439f4e00fc7b9c6959c2e046b9437570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95fc7ef5c089f76c3b91ba06a455e2a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58726f362252b2b7f9f3181412da29af572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8d458fa6ef96e2a37a96970da77b1a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919d9501eefaacb125f4a39b776f18bf574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049c1ca2b7bcbeb8c0d2c815142cf46b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c3c9c284eb7e2e261488b1714f7242576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b453d55a8c7ceca85779b04532f07895577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3935e2bebc9dd7bb581f586d60591c4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1934b3db3647ee564530cc990b6933aa579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2f461022194bd104ad1d7256546885580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2383f87cc2bfa77f52819c7d5b04e8b6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288aa9651990088eca45bcbc990b6ed2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d9cb14cd3a464bea48903547c5e0c9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc79dac8e0a95c8c47589ca3a6734a1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0614471b24f91b2a89201d2f89a88a56585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c209f1e258fbf95ac5c01f99162835ec586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd6071f798dba9d2901cbf4636d83f0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b2fcec51325805b69cb6dcbedbc11e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c42ef7699fce5ffe831b48a5cc17da589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd03db9602ee8eb0a64f4a84c199c69e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317af2ed5ac3a89e7326e7f72cbeacc7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d704e631b922e40feec24b15868c95a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e492934b6a9d2817840f144a55943ca593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911105c9c0fa729db74bd10fc0f509cf594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a84d17256118a76d3c61c78b14fcea595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eb0a96a4ccdfe85f7c29163464709f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028fa65ede12b266358d101fb4387f1a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31654f222392243623b5a70117b835d0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0c8aba29e267e7ce572980a6961619599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abd5d648b101ebac7106003fd75df54600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb7b04d7ae499151853158469e7ca5a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27eec96761d96227d2cf3b4799a0456602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82224e9794bf332ce2cb30df5cf884e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4a3a18af4881e2e24e9586beacef28604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b403d06ee77bc2636e7cfb9c9bc8484a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dfb2998a596e90fdb20f2b160a2291606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a861a4cef5dd7e7e60f7788dd26f519607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e69a0adcfebe900737270f6d0346db1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882838a416b2e84caa14ae2370e4fdc9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088be99af8676edb1d6dd97513fc52e1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e71fe570a8ed768310d751328cb9de611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65da06d79910d1ea84e6d8111f42622612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4531a6533ce9b8f34024c308239ad56613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c49c42497dfd10c187d60c9d4d520c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e88cff7d6d4007b537ba3dd43d1744615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20301147c1c7c45cf6c07c46de4beada616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0df4ded2c1eacba49106e8b2c3ca50617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcc5ec163146feb285e556a27f42ff4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d6a326c699fb28858d274264ac102e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48d18eaa8443a08e6c88b3c38a5f96d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13b9eb9ce40d42dadf04f6e11e00ed8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f135b9d8efc29dfee52b1578d056fd28622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207fa4c2e7760c4aac6bed092cf9e1c9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40567ae9f60dc84d182732a90f5d026624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a85189946fe9f5db41ea5764d2da66625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65471f6ebd4c20e1022147fc9740ea4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87a24bc5cb4734b9eefedae7755da13627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b6917ee29775add7387817724eb01c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e549d841645eda324ab4e7d80bf9bd9d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637f73381da0e5b265019b8d8879a462630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa0f5be13c4ccdc27bc1aedf714e07e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74541d3ea55a59205b2ad3c9ebf5b687632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc7bc64e1f1518af8d84b1b9b5ce9ab633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fddff88e683e11585817c0e2bc6d6c9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b9b139b1ee3bb0754986dd27452d16635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7578510bd91df6963dae9f963991be0e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185d506d612779f705624418fef32f0a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c6314679418a6d6d92e12dcd905d56638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9402da56401e16f28872b638ce5346a7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea7c45c0ac28107f80e12efdad169f4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac2b4b61365f482effb6b00a1bc089d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc1568eb86cd9386e122597a7ad7c17642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a168d11d99c443c35d852dd54ce37757643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5156442dd1738e7f99ca7e22b23b947644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1e3b863e00cd3889175154b9d4da4d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a9b5bb5db579f360ff0b68b5114d45646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a44dcbaaf1767bc6b555b59dfe1c8b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd9acee42e6a5d033a08543cadc1bd1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd585de114f2ddb8b673e7c3ac9a18a5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7499041728344bfd869adcd23f167803650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17b0f767e09645b45c0eb73a0082372651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1934d13c6e4257241d51c9faf981ab00652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335a2e6c37b890e2e38acb899d415bdb653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dceae7ec91fb2c48642a54f82a1bcc654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76655f0e1490c7f54c483b59e7b082c1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35a8d6f47ada9bc9c8c744f182758d5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2919afc4923155b4aba41acd6f13a6b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc27c5f5dfc54554e999dfe4214f665658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d92774a895257c699f797133df75506659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a5a929e7facdba6d39515fad4241e2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4ff0adbeb2702ccfb7256f2fb509a8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d001f1a2f7838c98f79ed7a854dd3869662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c36f1211050f750c8be9fd79f4e559663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0b65655e12dc21b7de7eafc61a10cb664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fa336a79e38b29a891974333ed50c2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afc53172b38bacf214d62cd7d9f1567666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e83f8522d19403e7be0bfa8d09b7722667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eeae20afe7ae8ae52d5bc59ac2c6b8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10663815ef9d6603322a1cc32846b983669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f17a0eb27d9cc24385c3679f328caf2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6018abfb500163fb25b76dad3d31165671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830f9266b857c1b2f31b1f81d2c116ff672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2807c884ee96546e0e7109046528472a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b7f310dcfd5ceab0e3cbeba9288cf0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59b919ddeaf59ec0bf0b925deb55f49675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191cd3b7e85a5cfb52657f2618fa568c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0b5ef017a31b2764bcdcbe491d52cb677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51f40c4e57d0e9ad03e0cd6ceea3f99678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3e6ebd3c64bf7374ad94f71078ad60679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881209fbd70be570a254e91fec509203680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9715615d4a1a36561edfbe2abf82ba5a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cb1c41822240efe8dfad0abfda2425682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951b536ee2af1431a49eee08e3cb7eaf683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daa5908d1380f489ac1a85472914230684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe94eb443241135326332a0a55ae7dc685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df656a69f79b2421dd4ef84f71cc2449686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5218c6daecb917617fa31d3a78fe097a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63667c22059b1a9b69a0d6fea9305f97688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f2e72c74dc1a2465389d873df37a29689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d4859d342e57338970c2338c2a721d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d981d3bf4966377869fe4d51fd23d8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6ad2de8ff890262f9f5a19f1176042692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6885052a746c9fa36c36c023930765693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f961234a861d4e0e23291a4d546cdc694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c3d5f030717f74abe8019238c2792d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9aea6b5475dd1f4f9c8be5232edbb9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee65e998b4b0e0b94f47063fc8bd4b3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedd6853b2e7c05a25ceff33261f11b3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f426f5a3c24306b2f4767f5ae98718e5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a330164fe924df8a67b42622b2031e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00fb98051d515efef4f88ed4e822d89701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119c9932bd9f84834184fc9101cc10c3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb7c0c498956a2dfce6eb706e0839d6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fccc48188f5772906c65680edc81a5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e7ed5f12ad95bafaed667b1bde38bf705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788b5748b7d6f63016d60643f6ea77ee706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5650ff9e1cdce06a0348cfa9ecbc781707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29df9690ebee2adb39bfaf0658be3ed708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637d69c878b3855aec9ffec9edbf735f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4403f1233adb0969e8d677b353e04d5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ffea9237f323eb5c1cb7eadf694dd0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600fab68afe158c6328aeb4b29291c6c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0178b2bafd118817ba1c713f3d17b5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777d4f518dd20fcb13211e6c6a29a389714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab5545bb8fd1b388486e08e154385a6715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28fe5ad13114359b2477c625381ba14716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c04c8642d7344531bb8e3fe37a7af53717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68dc3267c9c72ff3e6b6feb5b35debd718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cad731699e2b734f0f53d07266264d7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b95c9620dbd47783d173246b1ab054720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc850877251823b0e1310fc12087c56721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7438fd7f3e3a8930f2a36875b29b15722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e96a78b9b20b7eb3918900ba8781670723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58639c5ac889dba71718ed91c60bc6e5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3826ad1f51494e695078854473e443d6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5892366586ec80967f5ba0ec0a424937726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ec3fbd7c56e8385ee3017305ed06c3727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffded59ac6b29b8167521c18abaea631728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84814f06450cc6404d046067f02e39f6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712296ddf47853f50b72e5dac8769f20730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0921c3402582249ba62f45cd23a1ccb5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd45a6fd8fb24c85d10510e590d1810732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3829287a1733c9636b7ccbf5b53aca1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512831de59a9d49719138e1e8e7f0144734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f76fdb937f0c28580953934efccb1c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613194d2a70c1e376794d12c977f9b53736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd68942866a13177f894be21b178fb3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435d1b3270273c25559089a838a5fd6a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cca19f32890243f30640aef04a2c36d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4c6e65c4b4bfe340098ac351178697740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97074db23acb84d8b518bc6b24d8d54e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d8c0192caac3e2b6d6951171ed1350742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f23e0378ce8a50f69b987bbceb4651743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63b515e3d2cf0d951c12ad356fb7ba8744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e7679b165742678299738d0a943abc745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2f5fc7b1e58a9928af558d894676ed746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b20bf3014e47effcf9e7359a9494d7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eff0216dff937fb988bfa613fde22e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2b804a6a57be4cf8895a368d71751e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ab76a4c18b24d76b0fe1c8f3a7210a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cd193300804067e362ccc88b65ae9d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e904705f66c758215de6962ccf813c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ce10da4f8fbf4e67769fac8855b57d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fc4762c05300dfaff94e68e4ee44aa754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09b5a7fc9aad5970f3c0836c75f2b22755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263e47478d1df80b9b69292842d44c78756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da33ea203417930f2b87730dffd16f16757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0eed285a0533e1d331f6841d0d3f87758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e238d06f70612e6da281441b76e6bed1759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>