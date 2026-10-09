--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a84ab3403eef3552ac9e0d0e9f52bf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97002c9d9f8d9610b30ba92efafa030f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c1b17caed0eb68870e490ff3ff02a03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c843b458f2931f3f6bf571c34d6aa94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a6678fe2a0d6565aabe1ae087c07925.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64991628240c09b3c8084a471d63ba56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8fb6aeac069a724603718eaaeba7e17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc38cc35bed2bf923fc51cad1a5b0818.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827c8d6fecf365a172e8574fa6d170369.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbf8a287e1686e16d900461d69105c110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7c95200e9526a5cfbdf556268f259511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8ed5c9cc8efa8f77c102a2129ef6cf12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da97dadd9666b13d5dcd11c48809d93013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ee6d255f4670847be24f12ca64179614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236e9cba2fb9e8434d694bcc1ad05f8915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621d72c3873b58eba8b55dffab4d8e6016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31253027ff37a5fb653b7ecb8077d8e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6b25cdfa3a93bd605d7370ad8f50ea18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bd4079fa8fc324482283a8527bdd3d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8263bbe4b63f10566dd6a8f2559b8320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a06f87540a343c515773a6ee8299ff21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb64b992c28928d98e31a147b505bb822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d0733627e9f30b1b7d15aa29c31ce523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c051e1777295370943b1d92138395524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb641238767c40a6c93b8c3ec08f16c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4299708b998331920e4edf36687a557626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515c1204d0fc730ba1b4caff9411031127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b34e9830ae15dd5b81ca8a1ba37814c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7749533286384514613468196615e329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca11834f62563c99daa1caa2d76315e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73659b08ad01f8cb2d75435796a28ced31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30b35174ee4cce0eecb143abfdab1f832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fe3d92cbda76d231019af37002ece233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55de616509412fa92de4788e1612960134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4821c0f2341bd825b1bf8597c98bbb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0900f54c10b0c53987316ac1f122547f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b5d1e6b46bd370bc2bd80d74cef70837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21778b8d909806bc4541f27571d335d838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8403121534b184f251c2c11e474daf4439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0c6a368ab50ffdfd559a54b30db00e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efb119c9b8d26e1d27b0eb9f438f22441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f84c2e14c6d27b9a8f4f090d2bee07f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3411f70bb3498504dd6856cb57e5378b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe4a3525b1f5f6dba4f67d1b1d17f7244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11c13ba3286236eb5685011d8e88b0845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507b54ce227b6e392b6ffdea935a074446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e5133165fe16bf2b8c38c2fc598e5547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949aae1baac650e10ba2b50ebce9136448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846b6e85070f41b96a77661c28777f4349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c324abfe0192e2080b0d51edc9cdcb1a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd49538c059d8a1ad3c615f92073cfd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2175ad9de37e2f906179c866fe45796552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8915ec316f65586b992bf544a59abaa753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6caf96adcde92ed6e6793506172317854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f2e417a8a23c3907a1cf3e1e7f37c455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cfcc1881b5ca42c3417e0d6cb9ab0856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fc5bb85ab1a674193aad2345761d2d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29b43c97e3bdfaefcc480b926fe32c358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f345d9813bd8093e1b7e9657ff091959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a14719d66297e0c43a647968e99320460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e083ec852afb8b7183f9e03bba07195361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104e3972c501d287b93db7493b032bf362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d4e045b08684a2cc4203131e21062363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893118a82f5d215d08e3e99d7485730d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e5e58d95e6343d3ab6f45951e5321865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1d4578fc5db253182a0115b8e60bf066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6788a6fdc9979eba1716826cea27bc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44953d4ebf20e8dcef2ff9396725cd5868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4171b7aa84aedde8fe3477104d492869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06b9fa98d3e1131fccfb3ed610e7be370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea05a0b073e05eb9d40e8108cd82a13971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec722b8065a13d6c207cf0673e535db72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a17e2acf8d21b256dbb237d44cbf10073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07c83c20bd7eb86b672add328311e9174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73320c261c73db27e8687e70813373a175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308d649725337be2001eef043849e40476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334edc0f7fb429317602541844626b3177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5579e478a9f13f5360291599149a23378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f511a31dfeb8bbfd9127a0b6c604b80a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f944630e1d8aa13b3a46bdff561777d880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05874de5c08a3bf75c6bc380212d34e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d127007c3f6d441b8de34f900736a9b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db95f8eef9afd91d5539f9b645e48f0383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2c4d4618e92007f6ccea3c453b35bb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120a01b70c306d1c1a8b7f5d2f4343c785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f56b1103d4cc2d97c6c36efa96e3c586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1797b3c81f7566f8c963ab7696c4d9e287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e679d3096e8dbcc04ae3d76e67fd55a688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c850455c93de3fb439df21f84c570cb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d157c166280a5090e8578b15968b9e7090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bcd45106a6aae488cf27477b76039e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c0d065c3a87571ecbc13088d71e1a692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0202f404e0729bbc60fb448deb64c693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa491915437ea0e7c300e84171855a0f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc65345e55dad1693e016ebaa05adb4695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8385feb93ec9b51c0af471ee5a0f2896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db411156555faddd1046ed7459704dde97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad0a83c5b1a622319cba84df7dcb01d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c554ef3d1b933258b9a0f67e305b261c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34e62851ab5644071860b76d6660159100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad35649fdc26e0e80abd904464fbfe12101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd54c98d7741dd7a6e21ef127ae7d21a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270d9d2afc62dc20100107d6c30c8e5b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d3ad132829571a7598fcd285ef0c04104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601dbba103df0b9f8825b640f9c86893105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be24cbab8d3572f9de66f5f1c9259df106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797ed94fe52a50632bf073e12f1a9056107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b748d79ec926095f61ef5c058d724e0d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0d3a0338744aca70cba95e5b8605a9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf285511ff20d95063b668acab4c904110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc7f3da964c22e3530a5b4021398d52111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb89189d5f191b61663dc18e5b1b217112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505497dba1be2d202685ca54f75e2c85113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc339f2185f988ec8983786f3e8a5a6d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250918aa54b51d08b231df5045e17f6b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99a36320506f5c418bdc0b8b92fa42c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271e9d363d4fdf0e9288140177f0fbac117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db70d4d078a9e2f5146be14333828404118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115fe87571a1fc293111be8a33d79a29119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a1b1fdb551c8888121bdd5321e1bb8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ae2f97953b37c8fcedfac8b5a0c8cf121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5fa704dadeb70b2c4a36ccbf9c89ef122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b749de657afb27e5fe332daae02adc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c168966dfd3016a83b8070bedd2d7ba3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f70cdb29a170a867fbc306cd4de04ce125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3ddaf04d15546deee9315ac836d74e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed12104658e7367355918f1e3b79565127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c995348d4f984cc769436054246f79f8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b3c940eebce95ffe985784ea4a5050129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e0b24d33db1acd5aac19f910605c6f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e037118b4d4a39998a97b03ab0d1283c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bf2d226bdcb81621f6112d81de8380132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671fc73c2967a8d75815042e83e62815133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea86c08965b9cc055ba5fdadf62b1050134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40031c8ff156807cac2388bd4f6f247f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e4c7588590ebc7fcb071e273a03c11136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e58b8389b1915b4d7c8fe1cd7cdd1f8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78c6456f279f918f303bd4532b6ef7a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670f0931a1685a0e8aefdb74fb3b2d64139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f82113367550bf1e5bb22be4aa9c06140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99cb36e0e428a090be07bdab05bcaa6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bf08587461ff93e2f588aac0bef864142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dfbf4c6aef64013c1bfba35b7198e9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700ea71260ffd5c91c7b163a6f4be288144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69d6e46a46d477d763b481c797853fc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63df37a6c07eecbb91d53833cfa76792146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea942a701ee91dc03e4bf36f4cd13009147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a050422f20775c19a338367f499eea35148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1818c30e73f423673757debf40ea4f26149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4b07d3c5a30dd4e97d11bea5d8478c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eef80522c8e5c2664a5645b682a2d5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a2a0ad71cedee1f10e352b73083b09152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab78f5c3d4d32c97464eea17d5842826153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd630dab1c51ea83729c55db87909fa154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c974aa6259b54f25550cfbb74494e48c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f35d8143d2f71ccb20934fdd4c8660e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d54ad3e2b5cd401482cf46358b38b9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e2fb5d1c5b016a9dea37d8555f070c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1761b13138c9580c163f75c1134435d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa30ebb5ba6aec77d61eaa9bea62f5ea160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1ef578d622f2e763f24be37d8143db161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d99d963e006de97be73330cca331156162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6902bdc01ececc307be0a38ca9eab895163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e4ea23c5e845d522f67dac9dfa1988164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389364043a98c0c7c718a3b93889ed89165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b1cf330079e7ee5f5df5b0761740ee166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1305804151385ce84b224de2f24ab09167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78e5e4a504adab208f48c0f278fb50d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0ca80f0107795d0dc06c22e1acf014169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62635bfa99c6f6d23f479ae67d6d770f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9806baf2e98bdacdb2e05e7492829971171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345b393abffa2c25be366440d222cc4a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da489630ca12befbe916aaddbec80f4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fcb479d8d796c0b88f3067e7d9e47f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0c45a088fbd6782de09679751812b0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a3a7199b87c09901a45f5feebf0fc2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98926fff47d7f096d0a0f2c0113fbc00177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384c824ebc243ca5fe9243b7071b1b2a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6127e99b7c25d84460f227298b91712179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd243e5ee93af30b0f69a7fcae48afb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a346c9436dffdf282bb2693359f8fdb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec87a587a14998b36aadfbc3d706a7b3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3169044a61494f119bcb4dda318e1b9b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d28eb098906e1fdabfec53574ea0bf1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a77974544a775c8e1ee978b4f82655185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f599abe75fb809a46b5dbd9e8b5bca2c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bfd4195ad48416624ad8e9d5b4182a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4e443c50d3c629ee1a6e7d19710b4f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6a04aafb1da1c97d2763c1cc68e53f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7488ed25b7c4a7d197decfa611d85468190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120bd93fcda6ac696b382c290b7645d1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f7373fa60579215693a67e8ff0a1a9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5569a4aae695e9f1f416f446864ebc9b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b3538a09b62768806fd41d35c9108a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746a24e59da2406eb04e68ac57f6db5d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2423eac00cd82323eba61a0986f7e348196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8ecbbcd9ab37b0c72ede368551a0a8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa4d6f0976b12dfdf50b8bccb796678198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150495931b7bb54c5ac8b981e156bedc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe4d70531b27fe96050ebec3a32ff71200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f9fbb1c62064ca947fb1604ba9f4aa201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375a7ba07592cf2ad42022f9c3e69948202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f812c6be9797e5cc036c9c89a465181a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcd5c8dd4734c15a9bdb13ecd765901204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4712fb13bec4099409b7a853998b72c5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8125060439e32b17142d922ee8b6c655206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1f1cfd9601e31bf79ba88ee7fb6ed5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3867cdf1f0dbc528cbd3027fbe766cc2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f1f8b15388e382d3d083815e7f5a3a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b09e38d38f3bdc38c8d73bc749a8db210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278d4de0f687e88c8dd10dda6b37ecc0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21220d63d2c8dc1f9061102bdb0f52d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d06d7a44f513c8ddd69f94b3da0cdac213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1817c2100eeb915f0d9139233ae330214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa04286b8ffc89ecd403434b06969a2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6428934984d1edcc0e5cd557dbfeeecb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b17e37694733a8a7903aae6c8c6684d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75846797bf048f974e5098173057005b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d4eba2f6eda10bbc96f0bbf0bb6366219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f44add38e4dd52f6dc29055b261a161220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45fb63810f0b4d7c3fae2014025bd28221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1b931fac33e3cbd5d2af4537bc9074222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdb3a32fe08fa45d4416adb5ad066cc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594f9216e1fe222239f256303cfa9820224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e72d7b8ec19631e6e4543710a26aa11225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11af91b4d537d0c6de146514a7261c62226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c718b1a6fc7c27caeefb61b06a238d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5853745b6e207704a93022925ddad39d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5cf33c7c3710838af4a308e70ab5e2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7272bdfa0a7ecebc50d2f47caae890a0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3809ba874d3875436db9bc01568db4b6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282faa47230edc5f931f48d9313a9c63232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978bccef9336db537b873dac5fac4f49233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920f7e588d4a36a42c40497941a06976234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa3564ad4e3d12bee99de6ffdd68fa4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd4f46fe058b7b9cd5b3d678d087535236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b540da743cfd66a53844f399d4d8bfdf237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10e1e392cd3043fd5ebef7f2c775f86238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e632e893b9ce5b9c5d4bc5ef154cd90239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e4623ea26f84f288cb0a4710a91c38240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4243f726a0ab91c74d44bc4b80a75d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b213d3a24eddd2a17c380bc47eb072242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f84a7f8867f484ddfe8d05cd16e7657243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bb1e89b2c5304772dcba8afd23493e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1787ff456566df1aa54f2f51103062a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8320c472d00d106be6a2d552c70ce0f0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a020d9f124cb706d4483210113c30f9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cb06d1493bf86d40caa8fdfeaae74e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad255b5efd6865dd72daafbf6d707f16249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d678b87f6dfb71bce39aef7899fc8352250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c9dec11820e01dd0116a712d5794ad251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f2bd362355f45ef823fbc6f31c6c63252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdae7d4844f87f62f81591f384953854253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e485e40bfd425b159151aaa534677709254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6298ce438bd3ea200720d1c60f2f9889255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d4e2a31da981e9155d07b253c0e1f4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeccb9059f5ac7a7e6dd3df69eb26ed257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d71e4f7edf2734496d02ef7c1551c1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51e52c3ec9ffb29097f20dc3191d708259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10c7d314490987272194651b9a41dea260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7b1b25ac4b8d19aba686f72950aecb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5419d0c7b45b06a95a2c884e5693bd3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e2839796f6c15b7481d96e7c5510d9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664620f0341195b95b77286389e2e108264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d6f82fdb058c8066ce0669f853a3f2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5f78121523ccac622e4819e555dbbd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c31270b4db15a022b5f69900515578a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09faf14e28f2786529a3ed318f04f46268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d337f0b2d60ed0afa05c369a20c08b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4603d836d2f4147878a01c9a7cf5501d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db5453e67493612fdc4311db94bc77b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36729db0ac4b9cce4343505a2e8b9bd7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d98547f4a22b675915c081bdf4fc88273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b0573c1538d6661bb30d747fd0f4f9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d2f9e864c9ac67255665b6926ecc04275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd956d3d6b3feba9842cc0346f30126276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b77d00e45aa7f01be89c45f592c2de277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f978a5dfe5fa9ec4d0008b6653f6c1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a440c10a31d5a78cee0210c99e39041279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12def4628e64a8115bdb8aecc14fee14280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaba90a7c70098985b5ef343f5dd5c6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31a99346852bf12f665d8dc92ef66c2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb71cc1e9553305cd88e39779c45f61283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cb7c073043a6d89c44836d89b6434f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a4f6679c4ca01355d838957fb89d3f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e88c993e139e595e1c81f324f611c4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a050721d1e141379f5503a1e7ca1f5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784a3d528e9176a6f88e3154e3139eac288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bfb91be56c304a471401946f9f9b5c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0172f8a677a0c10a6dbd700aa325b0e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a1aaacd1c87ab0cfc664cd389c1368291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18056375cff22c94097700e08646d0bb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e94635365d4cd3249dc1179bd9943c6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc85e92dd43e2575da7b86b6c0dd62e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5c128f2c9832dd8a28e6d3e5b5ba43295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5719308b924b361e669dc838eeec1ff296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0641b6d1956ee1c4e4293328448575e7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2234a6c3f238c71568706c8c9e7c7d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1bd848423a1912eb6107a5d0a4ea7b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a2cc3534e09bbfb333985216ebc3ae300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bc62c8c81657622e3e9ee48ff988d3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d412deb71d5e477e471fa5dcb21793b0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a74e55de4f6822467acab4472869a6e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d929515d261ff2569fb83bade17e1a8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef4fec5cec131792a575a2f0e0bd3a2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3afcdc18f27312df1870dcb0bfe2b4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad7d684bf9e640493f684c6411654b2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e63e77182d6709f4309b331f2ef62d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b217a54c01d32f4e3e312d8452febe309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dd7d0fc1fa02c8e7ad47fd64233ebe310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c3d58aa4c407f39d98899366ea3ab9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd80ac916c5a5ea2d85a7dc32f26f51312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0bb32af44460afd2669ad3c33e4058313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1920fea280706893d7e1570b654f1775314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cf4e7c30f45830325849633372b5b9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801c70f8536c478ba961dbaf6da54de5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4b24cdc30d10e190682dbfe5133cf3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca98abf115cbaf4e3695d6eccd22b52318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b48b86d61eb1277d02d2cdd09a9f56f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d344858d97112546d77b65b027c4e8fd320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8009c9cfcfb04575d76eb67931b9849f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb450bdff67c70ed9df32b60fa787279322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551903dd4d16da6774edc6a80d98b043323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a74b2183cfc406c42c9f129f1ed6ad0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe2214dbc695560d8e4e3b6de9a312d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86e32303a44d590bbe1bd5cdd551785326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7800ab24973da93068ca326dcf234dd327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433bbd8695ffb65bb8a11aa503fac864328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b6711a1d6025293a9e22e47bc67984329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049dec826845967f05d7f5327ba7b5a8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8141fc46bcba243a1bd59f1b0d382d07331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173603eee4d3f2e8a251f5cb8c232527332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c89328527636f02a7031cdce9e6acc333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcfd2b875adbedc9900207ca92f2ce0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf9cc4a8792edb617cfacd5311c404b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0b8f22ff702d49525bf627b8725e5d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8868d6ce6902684197396e326d4c073337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac0da08cab08bc562346f18237f85f0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22861856c049a0e9551cca5f832fcbf339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d5b38ae4c5f58e2723bee87cca0824340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae71d5914bc1612391f5bc0fc1e2783341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa7bcd207bd3f7d6f2e4c900cd164a1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704bf68108c04d158902320f787cfb5a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e882054c172898e7c84f426be16b856344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363a0df28b0183f30fd6ec6b0d372401345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74035a7e44f7eafa63e1943be681a563346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b167be58858e449748cb141e9f8445347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107af9fd99cc5491bd4f5cc462e2dc38348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c00b9b04ec904f68cc78029679eb65b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10685b36d7fced7c67a02e5e6152cce350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6925a87873737d5c67d06a16c538f075351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f26af860d0936df56a994ba7d10b3a1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e9c858adb46c8b6bd29a59da955a76353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c987651437703ee942365900cb45f97e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac958e933d84c75c9361daa8766475a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0fa89826c1df762852ba36a92f24a3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e176b060961e2988dc2ca8a41204ad1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d8bf91a9fe60567abf66b9579d4bc8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040207bbd2026bedf68349f6111c57fc359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72011a47825c8391b462b2d10d827150360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7197fd0289fb5ebfd78c51aba64b186361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33df4b28e85d4a37ad31f79f99c3e138362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354406c6d91149909300d6edf5ef94d7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a12379747eb871b12cff5825b097ff364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d0587f91d11d62e547b6a0dcb4bbba365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0378b697a2025683da9ed40aac8fa7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72478d269b3be9e5b6c663c9b310732367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44e5a7296d6ddefdd0307434acd2daf368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cfe59da650ea088f3ae6ebc3835ac9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cafbfb03685e34d235839d905e01dfa370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2990025a138bc6e30182142cc00dba371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e56f8897e8b6613ac0e1fca57ac1de372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea764c22e81af61a9121f04dcecea0e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925b1a96eb743dbfa1548e731274dbeb374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e10349e806c86771ae19ae8f96c56a4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fcf6ea561cc167c77c6f44e93fe84a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86214457d9ba5f969eedb67ec58f1dc8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8f35d5294e0d3fdcebaf52908a4a53378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37053a227a1bec0c20617a446da24a9d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92204e88379863ab5599e497e7b00aaa380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963559f768fc704ab268191b5296b250381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb6718d617482acc2ac4ad4e5d16efa382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a83926903a086d918f39ca92f21580383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb5f739701e893ab0330defee9cce9c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36d09f9cde531dd2835be9b7eeb3c7d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20861976b602cb9dc99cc6c99f93a490386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73882b52902d657bf7df0a76eeef7ce387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9d9e4b45ab2d04850467f3fdb5915c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95896e3011d66c0d942163f0df39fc2a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62af122344f102d679807ee68990194390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b80b03082ca05a74215e7c1b2f0b5f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0b01b8f1b50c07e31a8aeacbecec15392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425e6c0470276179b8a28354897a4bc3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1721a8da07035af4ab4cb1fb80fca760394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13e5a12fffe8b6139061ca0f82008d2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534afd54417480567ef0e7c63edda7b0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d8c764763929f3dcf5be5653b98b08397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e847b6d510b61dbfbebe666308c37782398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fe07152c2045c3dc8b849fc50d85d8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d1cc39feb65ce3e7c5d5df7c712ee7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8016bdcd1990fb52b231e0a86172ce401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b9c68e978aa463bd3fa7e6a3655aaf402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10829439885a8cc0cf52d6d8ba184e73403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c5cb873870b95e1263b5f071cbfaa5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b885895d8d204b42f843508c33703dd405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91abf28e3b0b9ef593cb7ae0cc73c63406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0036347ae6354a0e331ce15343a8466407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86a9212822d5f64fea84ce6eb1674f0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2dbe425e35237d1e90030340bac5ec409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a8e87d6770011aecde4f4cb22faf74410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ec4b500b93190a56349389b2fb95ee411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464f8a106bc2d6d9f28a3a019ce28e99412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aef17004924bc6456cdd984e955939413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50d00d28a9e11cc6aab944ab2f53617414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a4c387fca70fa09391beb91fbdbea3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6d6d99a0f0f78d5eeecce42561cbbc416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee0a846f944162e9fb937d5d9d5d757417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19d452ffb5f744387e8b9986e463e5b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c0ca287e98b1f1a4d7ddde84b604cd419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cf2eab9c4068d4df37cd832adb0ab5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d333c04e1ce9378c685956c624db0b72421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc89fe310566bd86353d51f08d42189c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa1155ce8b73740ef792db52e84ecac423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacfbf01d5a0908b5a8e8367f76430fa424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c353a1ebd586cf09f0db371e15d2ac64425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f57b26912548b5921fac774f01327d1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27599a60a41a76babc9937168447211427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad630ae061834add115cdf4165a993b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a974854aa026a757e82c0879310dae429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7e24a9bd1a73868eacd03da5632a86430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca64a932f91fdf90bcc08cf35ae7d98431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c18814dd1c1f99c6f557908ac286143432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0067f3309d88495e461d463d58026d22433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834294f19e191978eb42442996b9b4d1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e3fd4f4a50aab61e3dda9eb0ad1870435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf60e764e5792ac7f3b9bb8f4cfd8b3d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9440f28bab58934473a8517ce0a0cb3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce2882ca76dccdfb7452d6842e73370438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4609b3bd7c9c5b38aa7a667600265d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08f06262b57d9e73641dfaacc2ca86f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62616883bf48d8942c571124bc379147441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bd3e2c254c10181540a51483026026442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a3b3b278e512a7789ce1fc7234d578443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0a4c68b350aca09dea4d1995d8cdef444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c9cb350533c0c62aa4e944d8024b94445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9647ea754b6f074f872b2b7de0a9aa63446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4628ad2e64dcc303f3390d928bb7193b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cfc48f86a2f63e84a60a11720d20b9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9149c2c2b975f4764ba984b84f1bd032449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75d2b9629d3b96b3ea6c22e0ae9294e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b514e6814816d5274fe78be37e57ce99451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a274fd7bde2604dd11915327c5af6b59452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa65a1b3f1522eaa94c153474fdfad66453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce899df01683e95a30a38beb3402827454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe076cf9657292f4e7710bce3773e5b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70ea26f38f016c2a18fc3a690cb0f54456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbce15fb668ef370367b41f1965c80e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898f9ced33d3f8176fdf619efe162a4a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6581338b32babac3867358e1cc37ab459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c42ac8152d8ad458f0b36f70bb32242460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546fc919498b2e5369d35f4690ef3fb9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff9b01e9572a0645ea3b1a5f94b119a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c7f337662201faf5c82dbcdad43b2b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8153d2cfb015f225e435bedcd63f03f1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d500cae53545586f4651b9df925917a0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137e3630ba1c89d91615e1d399b49b20466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6555e84195479c5b8f0ac09b889dee43467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761b7ddaec248a12671faff6086da023468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cea37bb6dc298d7b77630e33ff3d36d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd43008373e0527699ebcac1839d1496470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d154142ea8d9b83521c0bbac01f7a95471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e0c152fb0808e764a7f1f6209d0e18472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0151519036fb9f9ea9cfbbe70ca5e016473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf4db053a091e768485e857e8c9cecb474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4397e9170fbf693de4f42d36442d52475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc3c7e15c7d671321b7a9eb95a77837476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f320d7c3297abdbf4e22a4f2869a3726477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40222ab381436f1d88e993be3654c124478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f492987c63a27e6674bf775df4750712479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65edd1fdeb0b63b211321ba69f3cdcc5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3253cc1a3d50c13d47cccd4c2a7442b0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf7bee37c82ccf744e15733548487bb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0122d01f4b8cff72f6fbf23c6773f3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca52d9136bb8cca955e3b8767e3bdd93484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65e7e9a067ebadca226682c1d0ee649485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d54dcdfd7790c507fa9e9f2eec9f92d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aca8af08dd99f926b7828d93353af0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db362cf9e080e859fd558fa1d46777b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0a69e9f5517cc4f304533b748e9e27489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68646d95c139615531eb5f801a36a584490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9887a8ddba9c53c947137f2672a35128491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f191b1463ad87257d27d1e2b03399b9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e276c69506427bcd4400cf196f887acb493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5b46cf77e3ad015183558432f9710a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e581fe24461a457b2d451f9a0cff50495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec4aab63c9d79ac1c313c3cc796bc1f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeada0fcfdd21ebd7b5fc9d18a540b03497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f04f5febb1733858149ccc48f6944af498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4704ba5e58d82ff0ac96a296866088b7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6716c2bb9881c8b204a3621c0c973be500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ce372f762d3e3a7a09d6bd191ca239501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeab65cf9382159d67b553ef9b554308502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded828cff77e6edfc5f1e8830f949c74503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fc38ee6c13888e7cae4e182d4458ee504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5819a6823fe7bce097136b528280a30505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5923a43ff3fb590b4849f6d481b8bf506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fa8983df4151924c091ec029c71168507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3835af76a27eea8433be123e7738992d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e1ec23eaaee0ef03f5b4401df62329509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4a986dd0108d9088a7512cbcc37f14510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e747c6b505db5df705424662a6df10511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c90c9d8d5668adaa9de6f6918ccd375512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd6ea2777c7d74d95b4c7dc711cc605513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4ca350fd7ede6162f6c82ba816ccf4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01249278831311761e8ee67c681c01d1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d71b02fa3ea6d80a23521a111dac69c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2d5088edfd7d25a836cf4d50991e05517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696adfdb1b32e7fba416f6c80f41bce2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e814ae19879132779e8d89c58c38b2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc68252e79608b683bc2f668061bfaa520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bf0cf49a08add7da193226a3cc761f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c41986c48a61bd5e5433be0df74030522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c836de7e152103599ac9a44a58c0f8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16987d5decb361fdc6072996061fe53524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0bb9bfde5c679e57c06b3787ab4001525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1240873a55734f927788d0b79d53da7a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31799385b3f2041f1ed6834066dbb93527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f2873117ffd1e49454f248bac9edbd528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a508fa2f2b303de6bd5e7e451fa922e8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e391d710992c0b42f7422f51e93375530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305664f10dc97cccd99bba5410c16c23531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e63750df9ea43855c33d4f339e749e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f9b973f0571cde3abcafde99df4102533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4696921cbeb03a8eb6d06c789feebaa0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eafedce64df775bf599d0acb60d854e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d851f406541df9f46a800227964b5d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361c2ba9203102b9df08f37d3d8236d2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d490346bd80588f2d57b8f28a5d5ee7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36ec4df8fd8a3588f64d0b16983cea4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1609603d5c7b02cca86185438cce4e12540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae689e972f0991e05cbdbc3a9d64972541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6129bce2cfe2701ce8203e2b984adca542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87163e1b408d39e3068ae42e8372f46f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0912b4830db0811d78efe1cf58f6b5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d1cc2a50f92e9404bb09db741c7db3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a1c0afa891c26eb91101bfd72f293c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f95699f63eccae742cbc435f46207b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b2b34c53eff7412656f0e59923a7d4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0b7ca3b3474ea811da4343d6f8c1b5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bbbed1f966f5079ef7ed83cf242a7c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c25e1b7ca93231c15438c4ed6a9bb3e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0b1202be1a5219a49a5992a998c59c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a975ab75a1539f4b4e21b4dbc273b751553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1455e25c11bd0ab33e539233da7195ba554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f339908aea1db0d8daa2331e90df9e0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a584213d0851aa5bea8b039332436169556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9a5e2cdee42b74afa4db8662852396557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3a57d1280aa975a8041c5576650a47558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea439368ef25655168fbe4071220b1d8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a8443138de7099fe3a9a8a7056a198560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ead0b1ca6bedcf7ed3a8ef61904fa5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cd2e378ddf6b5383116522b2a39c96562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccab101224cb99d1f5575f5b560b4b4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db22d8aff5619235ee795cd918b06a4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fa25c77d0b39cb8cccff577191b847565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e2a0a12fd8de577e3ea6e7c667d94c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5a9f18fcb441c157fb786485782b80567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68125d84d9baafe94c56cc2d939b4890568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1b6d2dc0f6dbb720682b585065d617569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aeed2359c0d11cc8cd35d15c0566fe570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fd3ae4a117786515f4489a3ca037de571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c0b861189200c3e9bd47dae94867b6572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bb1baadabb3670905f86d1e19d7cc1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd210151532a5b822849ab58cc0de00574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43ca61b18e1d191f1a01e0211ec5e52575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc086cf762f3738e66fdd3ed73a6c1e2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1747c4a6ae0a00af07ca3ee14fd23730577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e93f500aec5b13217afe708bf6052a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61b24ce3437989449473082351abcb9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acae9edef91ad7ed8f46ee6536cc65db580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd397a4f195c4820568b0f58c63fc852581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125f6329a0131842df025aa64c2e3024582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499ca53275c9e534aaccf7dbc9783aaf583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd662886f84e972bc8b916cc5fce9ae584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79168cd40bea1529765e93c719cafd64585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e75755d64ce3b766209ce573b39e6f8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a953cc6c3aab97f0f791740ec07f27e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3519f142bf8bbf93a6070c9a9e32175588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eec779f224f2aae70b5ff4351af2851589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e4b8badcd663ee58ec5d5c20a00859590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34294598bc072a54d41604cc26036f4e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae72f4ce77d39b8a4af955ed86d10ed9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891660f43e6020bc42373a4734b82ae7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15717008fcf0416aef11cfb141d96bdd594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27449ce319e168bc2e9a6436438f619595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c6e6ab21ce42fc0f7cdcb612f7c815596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663285ce6e927b186858af6d833e335f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e700c8aa8887d5e1f5428837bf7a5f4c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a8b97daf81131c5018eab696d45139599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b48b39d312cdb4f2741e13b31a8f2f5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c13a27048aaa6150616f0d618b8403601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af61886c133ca139bae98dc46f3a6b4e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb05d682dc52ccaaaeb2e59010c7d71603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3084e208da782eede03abfd7b4919f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa7cc2777b7a67c8c8605401dfaf8e0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba02252786f98da2634d338079f9168606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca355f9d50d3f2ab6ec1ebe41aa92ba8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce7e9b52ea1294abea8a2d0706334e9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7728cd38238addb5c63bf35a2db4451d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641d4f410b53c7859575cae20177f789610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e46c41c6ec63ecfdd01b66aa343eae611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc2492c7b6a64c398117bb1a2665420612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55983c41624dc6a6ad6df6e5cf2d559613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c59920719cbb0ef95ff635cef82b7c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c608ff87c774cc6b4c851ec4531136c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b31610d208d2cbe8e8a30d13b086db616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dc86fb8c3b3346303e6406370a8887617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bb988f02b66539be05c3d8c3a1fefe618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db5b770c608cd2a5d26bd6db3f6c8ac619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f348043d19addfae68249952c0dac757620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8614934660531774f1af056da3fd0f6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a71faee6fa2f4441225de909614706c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327af71d5e25558f74ce2e0a31e6b6e1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2285ed3a071fb52e63beb3a63a0d4cd5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbee4412a013c1fe009db95001edd15625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53478d6721ddbeac1d1e7e7737be9e4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5486b1a5751d170e8914faa1a88f54c8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa315b7f78a0343effeb870251f48bb5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbccd99a1ff77063ae4019731944a470629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca096532e81dba1c1af8fdf8b1827aa630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efb6cc7df7079c31611f42212590d3e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f7b8a50e8e4bc909aa083d463dbe94632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72553edd5e81b26a0a29d62090e61945633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3c0cbf08eb289059a9a5c52f8bb751634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212cf2084d0509a3e29d42edc851cb0f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3987421b8566433cd041f86a37535a47636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562d179507828ab2afa994f65457632d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428b5be4d85673c503661caf5d0f25cb638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283c0af59e74d7a712d2bf0496aced13639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d96273a49c76e21e9616ce47babe90640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7839abe1dbfac2f936c9775e598841641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413839dea889bf89d2389d73a265bca2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5059cd7159bcd5328c9ce6b95dc07c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8177bcec49a89d1fe5e7eb017633f0c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5107be919cd0caea0a1423dcb0676240645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd61963d762643c2b3360b5154847cdb646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3e72f2dcc1c956dcdf796cd4bb5f44647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe6c0daf72ba6af11afbd7bbbfe2ae1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47100f8e7aeeb2b57661e2d388655d26649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b800c2fa5b46f736e901ab266deb3a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b5079913b34662c3b2873b41519e5e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757eb6e149653f15e90d990c6577f363652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328cc0b0584662933be52a5c605ac3e0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb343cdafb47b570c0ac28186700454654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3f60fca9482937fb4d8d92387dc435655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2571686fb8f6eff4e87c87395a327de5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b7a6879978e2376869f826395a5ace657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8174e7f0f8c45eb3011218ab6a473f2e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73b6978f72457dbb9e4c07708567e77659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0f3fbd794b4ae6cfdb21ba855c1bd7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870bd1effc6a0c25d92d8aac313c4d47661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e0bda8a8fa28adc7ec01b8f8f4e2ee662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285eca5d18a0d857600d2f1b49a423fc663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae5e38d8b40fb941a38dbc65fdea9ed664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e3e4ee5a8c222696f6226e41c7bfed665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29551a76f58b8703c1fa40f2e9e79b33666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a83f59ce5ed69e435407ec808ed48a4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4735ed101bfa64e7cfd9783e4681db668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b64d1bdea5ddb099ab16f685fd4e56c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1d3a3d165e8e7c4dbfd5df510fb0c8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7925ac805d0a4f58c883c37795b32e5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440fb41f934710b25eccdf7e7974e8e6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6af70ac2186e9b54e6cac5c65c6a56673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd671730c14bf0248c8ee590e441919674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716e4ade0317a0222593c890412a1a7c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6deb100db9c568caab42d91213172b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2459f167551860c3fdc050b9a0b3f9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5fec5c558fada25d7205374f4d904f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ad824d0271e0041c3d8ea672d64475679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cc2648f6d52ea6856ed02c5204339c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982c550bb5af0d4bd28d3077c4d623d3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03a385abb0510a692ddcf7e932a11f8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad998df8b0270095fc1321a407499f03683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c373f4b7851b0e7a9292faca7595d23c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bb8a4f7f92f4805d079518d75e0e66685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea20742b8ae4a7b040fafbd0ed727f6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf518345fbe9f6c1e2cb25043022966687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeae9f05208319a9a92ed6f07ae35ef9688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1670bc63e0adab4160e490a07082aef9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531adbc8e617f282bb60dfbee3223009690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6737731044517ffd837e658d32ed5622691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e64aab6c51bb0e1d6f96b7c715817e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844b6eb09ee74fa63cb4d3c3dde25bb1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aace42877c0e1bd287ceb9f128ae334694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856de251f52bab0d22fa1632cb19cc53695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21088c44ebf3c5cce187134fd74e9cb696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7093704e75faff9a345274f9a085e1f3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fa49266fa81a375a24df1b243761ee698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62440b407d3f0272d64dc103bd36cbb2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2375dc66bbd2deca988842d5eaa832d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2376e85950cb556be2fb785127969e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a1bd4a24d2aeb5ab9954a45e09bf58702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dc6b12098ed830f4847faf7d9a41dc703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56de77e37dc9d91086a6dc5c2879a70d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b40329c7511b129921914d19bf847bd705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a68191a0107990b572f454c744e1e80706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e912d430e4862524e2033694f624977f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f61c46510b6f2c63b8bc2501120422708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee6a81aa7ca97d6d51a637adafec295709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3314452310a918d97d8105282cf13d25710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7171b2ef40a9e6dd395df7e63b50c305711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4a797226647e97a33ad5eff0aa62c3712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840a059a6e88a2dd1b2ba44534551ac1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b4534d03fede31043a350b27db3cb6714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c209e160eb503960da5626d30dd9b95715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e389f3cc8829b143cf234fc2d11ec760716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7231ab5a6bfe8cc7a7511aa8d7f007d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c65862a06327cf03b0785ef72591f2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f886e65e0525ef7975170003e5dca3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d994ed1870466f77caeda7c573f347e8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8c5a8eb5d5327228944358bcfb3f8d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cb101a52559b739dfdbc23e4c05343722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf56dc981b9557aaa0636bfea71fa5b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed7ef4458ecddf3c9554ea62c1622c1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e09dc6183dfb05566f8cdd090c93d1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb07906edf59a977406d13cf39952b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1280f074cecc41c5ea9f0f162c666587727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c503ef9c1605d1aae8c892ac3b38c1f6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c38b2963ff170acdca033500397fb18729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ac93cde9bc7ca17a7a5aafd789b9d7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ae4a5cbc72aa5c82bd8353d4b84383731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25782d309e35cbaaf084c8bccd385537732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3785c34bb4700431d11949e0f93c81a4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c078636c955800ef40ed77aad7c7b492734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5978dc6077f285b7dc650320541224c3735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28ae0927afa1c76a90838dbe63a9d5c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713731139d5c36b4098e04ba493e760d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742934b9808ef7a5836ddc5dc9577698738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eb3e8f3c6f9d33ebcc402accd2da3b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b06e531e81617cc06f0929046f2064740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc157e60415a873298602b73e1ab54d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c439b4707095685444fbbb09535b84b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80710ab8bd98e006e02c431b35394f3743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2608f53486b3dfe8d63b1b460a851e55744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4f85557a13ca4e88e97a8d7ad1a71c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a568bb1788821b88e465be6d6bda3db746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33259d8580ac55c530e7f062ddf21b6d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf9d1dbe8bcbac91a588262924c34ab748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34258bb03007aae3ddaa2d8ac1c59c5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1985adcac9b37e09bb47871edc2f5c1b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e64d29369557b99be7b6ecedff7ca9751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cfebbb3e8107c4bc5b01312a38ff3d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c171cf4211ff10e5fcfb775758f07c1753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b23ef52a20782dc7ea6203de909253754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb87497947f048cf4800190c05809563755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c3e07f2a7cc4ae1cc4a48432f2c59c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10edb6c0ad2c5f69fa0b2542bf41e7f5757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd703a70cf0dc665bdf056ea605f245758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f596bd37bd570e4138b6400f9df75e29759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecceba5b3ef2ce395721301e48381d091.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceb89d8b4ddd4bc49492651e8023bf02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b58f23ccf38daa691b2cd4fb8d4a403.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2315cf729fab374a395b09444a46554.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beecf889743d7988bb7545080bede8dd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830fe4235f3cc4269356fbab1e5845b46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a990047ed285f54c01ad5a05d173287.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694286a45f00e6e2604a3913b82475f58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed45af1199bc865eb72788960cf0967c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4b9d52f041a925113fd27dba8c1f1810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f061a674f4b81a3b8d6a1c9ea1ee236111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed6882076503b908a9d191d623e2cd712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502f79944068b0a389e162ac596343ea13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7f49f1c66e535318352b9ece7baeac14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc6634182cc9fcf199287e988a1e2a915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c820c567980f5ced17547276a1f25a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a6a2fa43148f583a800046f8ae9c5317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13c24059eb844f9aade3e5831bb546318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb883a80347d3b48c9a3e68d6d7d8dcc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b8e03bfe5d7239a12204b931c6460520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bea5333edcdb2ecaa9a218b83613d9121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de36f30f23a2f680e613ae90c7d26cb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428f2ea38cb0daa0a679c0e8434966bc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1800550d297ea5d3d90d331c878d2acf24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25d65b549427394a565510ba773a74c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce518a3a716ca95e35bad2ec77e64fe526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fca99ef6c55184ee130cd9f00a823b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b83d6c66624ee9e64a4e2be169427228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531ff485a0018dbb85242801cd90385429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd5e213f92a08cbaabec18a20b2252930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7ca6345664b79ca3a302594d30507731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd15ce73762ef4e038bce5baab6c07ba32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243cf1ff7ff94aa404ce51ccb698d9ff33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c7f6d0d53e91faef3417514d5a92f434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52f7883f3d5ae1a552a65aa1546edff35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f928111a569cdc7466b59f14ffcd3dbd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bbafde55b09a73f34bcd0f5056f76037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ac1da1b0650ab52821c4081cb584de38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e1c1e4772e342fc072f4475e21132739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ac5423dacbe4855e765f4ac211e37b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4585f72c55059fe6ccaa43cf9691883541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09878daac7edf7caf719ed28cf015ec142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd12917c75ac309ab0a15b0296feb0743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9c2b0aba3fbd37095522e53fd016fb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ffe7109aabef5f2b1479ccfbf9e4cd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f7f1967bc763d296720618a5e85f5246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daa7f0be9aad33a474dcc30fe37d59f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927e9fc7e0735b35fa6f64fade89787048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3fd099edfc1f6153491ec83903633249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a6af2e6ed9bec74144d96053c6508950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec23ff0a9ed8c7666558136c738973e951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fa52a7dd3373da531ef5461cd2aa1652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7092f8e17bad72391f7b82b6daa0171553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2149fb9373705bc7ee093f3a31660e8d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b3225c6a6f46b29ba6f42b593dec1d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b96fc68098f7ffeac3f7623bcf4d9e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9156ee0de456dc5f4fc66e8461b0ce257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c81bcaf6dfc48c8270581a145637fd158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a67b51a7001f53620cc0684bb955da559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbe0731522957e77455273a286198b860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52bce4cd20e26a77b23b25d4e4cf99661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3524183e5897bd9c38a815c2ce2bbe1062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02449046bb27c6d2dd2196b4f062b40363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd6d89e4218714afafb694e8d12f05464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1f93db36625ff5a6a078078e73482a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9283d1f04d11e1e3a35513463559eb3266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bbcdeb07d513342f1993749f39019b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb0dcacd874a9f6c126a75931d0ec7e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d387c37042f8a82525099a4120401969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72089205f2b020ee333d0b7b3d162e0f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542be5a17da1ef2717cc8736bef41ec671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f6d50ee18035450001dd037036f2a872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba92c38406621d356f524d8d4975ffd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368e8dac110302031dddb796402ca56574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2db38bec822f95603875e1e0c7cf55475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d50277f6a3bb00c1691ce2a2bf941f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474427ae9823c10911f5cfe2ae9f745677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a627f7a959cdbbb0f7e9843371759db78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b2b2d6ecf6f881dfd4d500475f0cc979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694030907c9528a4e86aae9dc51ff13c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c9947de84a2e03574f00b3d46b9c2981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5051f0d13e3561828e86c319bc849b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3df9f4bbd0d5115222376e178edd03183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978540901dd7ac620e2a6fbe35e61e4684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecee4a4f4539e05d566aa8708fa2013685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd0c2c538fd470451a5a60957a9e11986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2353dba39114a41070608196d1d8cd1987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db535ae7aff4848c21533316421750f088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b002c9e9877a5d7266ef15c3f2ae619f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de11c44c7fbed6afb1938ee389a6560b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7089ea20e0c45a42b1c46c34ab12593f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3078daff0145e93ed0662369669bc0392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd303d924c0ecacb3201451ac450c1d293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4736be2a561664177067e9a306f013c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d94c4d1f39285bed16b697504291e0195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb356381db222372dffa579de1cc47896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dc7537e583682cedf958c9b336546e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1116289249a37ff25ef96ea02031f1ea98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d716fd1517db65ab1ec50e6f3604f11e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b36223c9d57b7d528d4bd86c5f6d3ae100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f44127d2ede8cf9171f0945e57c2de101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a040b8a7d00dd6d09b4a7de51541ed6a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf7bed38d1c8e27b66db8d9e487234f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fd0c74406eec15579b841432efd3d8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b9edc955aaf01229422154ec74b156105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ef7f41b7817b203fdc3d8d83dee0cc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7499dd29b14a2ccd6c9d268f70f2cd44107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba21178f0956350800fcc15adf24c9f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209338cb6fedb1b0af0b582cb3a3bdcd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fb5c8b76592b8deb8a4707c9c209b6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e17b432add30517e9100c2a4a31143111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6779e1cbe4c258b59f6c086f48e8bb1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f266496ed8e42cb09af31c41d8d014cd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508828ddd010e7361f2a3d896f702056114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc551a9b3da238140b4c83ebea63894e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b1218455b59f81bd9fc680a6b87711116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc21bc55e6a275fcfcf032eaddb162a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8877d7959ddc81c1b390142ddb96695118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95bd713a3b33ae3550163e6ecfa78b8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5940366a034147381b4b5bced647811120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0001d5bdbf8fc1b5977ef505dea6844121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f46a31b017f3cad863ced01da5efe83122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a28fe6b0a6d86ec7c109c598302d2a4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece730f5a65962888e121262eb9e1151124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9197f627b53d7f708fbdb1889743d2d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e85bab0828c7408d68bf0220ca5cb53126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b4f22817e7998ff40cd409b2e8d881127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa24bcba83816c9f790baa11c1d40312128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439f07f5e5ea8e533d98eda797e557e5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5327952794a46b1fe0bc9dc0da64111b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adc16262353e35729e4515d91ae39ab131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874b1f9af6ba17c8757e3aa50fbab8c6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1b9d4082db9bb17fc67cafd2d6e751133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d1040751dfd74a16ad15f0681ca029134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b96d8fc0929ac09c9b6fc6a8389ecc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11b742f08ab3eff068c16db0b4025fe136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cff1278322364fbef8768291bf9e923137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074dc33733c2d35f49ba4f37f552be72138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda783d92cb6d50a3af7df1717fc08d5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c556a28be15cfde242bc2d151e038673140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e68677535cdcd39700c0102afb80eb7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8fec07a87bfb07fd96d67effb34dff142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18805bf99d5fff05af2cac2497d9363b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322fce167847c63b5f2addd3376189ae144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42755d938cbfb6e6cd40d78731e3c4f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71c2b0a8cc73ef258b6db7b621b4f3a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88090872f7ae806aec9a4b833b888ee8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87839a901ce0522019c6a366b1e05243148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f4eff8034496a98f2a638b5bc17dab149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329dad16a93e8a848694431d1bf9db17150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697312ec670ebb7a8982c79be30c3d4e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676a748c8b865c04574f7e9f296b9bfd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4035576844777ad1a60ab2b6948b623d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611a47781c4f2e08c662386a1fe86d0b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9002315c5bd821e1e79cf24c42864a78155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd9f1329dd8ccddf733c16a149eec5e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab47c8d93acb0b37f5dd50d6e082aa69157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1166bc355d0152a71cc73c62a8698b58158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9a16cd0019e58e3c9963a17a5c29f9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927c290e63cbddfdecea83801024cf45160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522b5d56ad8d8d7b1a4ea37351849048161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecab17fb84f28c8baf1bc487ad2a1f0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a297b917af4cf09896955af4419188eb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed43771e489d8e8e3d7f62f3b96488ae164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed8100ede6fdf480ac2c93b174617f2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fad9c9c100a9f47d65c54c8dba6668166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae22a2b9cd26e6c76de29375ceacf1a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97088a137a5d3b68e1801cb96fe3a65d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8dac38facd324edead5bf47111ab67169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec6007c2ed58f748b3ab6799d3fec5f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef5b4d0871c8422557dcf58c6e6f11b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7493713a7554347812852a153a93c960172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d7d6f48f7ede0c190d6994c195e5a8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998a7bcd40d98b0353c7a9029f9bd03f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b046ed9488435d12b6f7fa7ffc63f8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6943a2d1112b935b341c0603dbcc56f5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774a9c7cdc45b72c51477dad3030f303177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25c15238186f364748642229b687fe7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611f12a7c55603e689e10a42ddd974eb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ae46168de63258d69db40480a93c83180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0726da6a989612600246833f4c682226181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f281500041237b1e3bb07c53f75ddb9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb87c77415830872493d08b010481cec183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63345ffda0b38afef2594c07e37f53c2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98edd44c503688a4d28ddcef7f7d0af0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefc724d9e1f9c2886cc7e3cddde4ba6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54974ddf73d584e4cd5d5eae2d8fbdfa187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09768a6945769294fcc0aa7428be008188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c123f3d34085c1389f6e2b345b9a00189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e50dd5ab22d29ceaaf6160d564ecda190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5100190d60fb446f3ddf0e1d88050d3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02257f875c5cfc34e0abd09bf5f26e0f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0c171a79131bc632ce28b7769f0fe6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dc5cfa550d57fcb4780e176d5bc2a2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af67c5e41e43c0b1f3e0be148e2562b2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db547b5c702a76b64d285885bd8e68c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2699f4fb253513b5322254aaaaa19b74197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097038bf5a60feaed36ba581dbdf5686198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93449d53908f518e6e0e7f57d326e7bd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9069aa582c6fdcf75d719569a1d974a1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf238728f400857cd4f34289675038c9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f80fb3add5b93e47b53d39ccede247202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20013c1a905152a1631c4aad705c82c5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6e89af38ebcdc510861c5ced3e734b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0b9edffac08b4c543b064071177543205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ebca0b9997ad7e9ce151f21cdb50ca206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d451f7e05ff9c211b1772f72c638546207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3908001a811e3a264ae124031d4515a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279f07d68a2a4b7385f3d1c2b7020482209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad920fa358b9ca96d721b6bd8348689210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6735d06d19969406681abc9efddd1d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc43766401b74c7c01b5173a7902a92212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5080cc3de57fa5e29c15b85b65c7a7e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d3571fb230f0da804b2f08526394f7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22084033becd5d21b0f44afb62d0c8a2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c3e9da7b6c38739ab9f6374d49155c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b6e254088548192c1351f41fff7ef5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f11c07cee94e57d2bb76e3915a39447218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648632afc343f0b6c9407885bf30c6b6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402bbca7c4ebfe2d85376ed2af484687220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7512c2caf7b65f6b2945eaf228e10df6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e017a160aa489c2072c743132e2c5e1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bb3a83390609bf61d3890df872bd4b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef08521646d4fe4188257b2b1a6381f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56827bd268f2e3def6f2a4c21930dde225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2532b780ca3ab842d8e2e3b61ce0c0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd063bf79743a4fde0733d1e483ad9c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7e6e667901b25a5b4707532d51270d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a3491890b82208725ffa5f7c3c003e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e006b0230fdb6205279dd519a2d8c56230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4622e5b6900132b33b6c52190b8deb0c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c319159918d660d7bf09c314d71bdbb7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7fb154d8192993b7baf785a0d84077233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4ac10f732ff4a0b86da357c051d781234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667f875ee2452185bb8e93d50c0747d3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac724e10b44b2c5527da7dfcc626b4f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0025464fbc54350b14119fd699588c7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f99ceb09995a6b42f98424af0d0761238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50d22e7fd48b263107624853a30213b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dd6aa40170bf59156ba006d3eb5e9f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0386f76a05072812967b840cab35a3ac241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da55e2b0526bf51fedd7ef2f32f2e9dc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bbfb8db90077513769385446a13db4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9461e3af333abdb48b0bf6f1446b11244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816a1fd299866bd557b61a6a2d214fec245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154c3047234671c41153ae6bbc5abce6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c387671c9c322032eb6dc35e02d5b1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bc0bb4a98d5f25c934cf88ff861404248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85489890b7b623d033ecbae11779485249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9687e90b2d6994b2dc09f9a77528851250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2291cf7cbd135a6eaaf33722cbe71fe251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba960886a28beebab0c9af4e00ae97d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1364abec059bc92eddbf9efa2fdb2bc9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a147d7d1be5eae21d0bc8144f33fd6fe254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ebc87e27f1cb93cd3afdd6c270b8db255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fdf1c6f8c008006fe1f63d8ac0549c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83005eb02ef174ed349dd16fa485eb3d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefd3932956f80601713096fe9007ffd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac45cf3e4bc9b089b6c405e24b818b9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8ff71642beb646ce469c80c8d6b7cd260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdcd3fea0a99b657e72b42858d90155261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6274af9eb5007258d04501afbd29ed262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7997c426acbf20a0f58c151ccc7cb1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e02d0fe19379b8250f06df139df56f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43865e4508bfff29541eacd677c11ad7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be367856585b93fa302be814f5850cb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a7e0b22c395a653485e0e764842127267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d27f9cbd9fedf10aa5bfe74c2da754a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7c69e2647ac40e3dbc8ceecebeb7a7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774a38cced225fb01b25b69a1d90a5b0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0d901107312628e6f8a96abf231641271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee364118498295f60459cb94e51fabdb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64edb7f18647eb365429c769c6954dfb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225ba8f548628804f391ab20e929b100274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d2c6ba1924636b1d9c20857e9a4649275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db2be41f4bd84ad84ca0f2f3d84bcb5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4a957d3b19fc51122da55ffb329f32277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097cd1f873e216b98ede024d07d8bbb2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfd721987b9c3f010991ca5413f1d6c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b0b3f44c45cb8ca25376aceb68c9ac280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fdd2b20c9aedf0cbe24b269f2963a3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9db77158d939cb1337424b730c1f6f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfd7c60a8b00489d662441039fbe22e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab88a732788c933ceae0076f93474b8f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bc51d156b9436e6542513fbc5a5132285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8005097915fb519002f4ac458b86054286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95afba3df157191f7c02ccfd5d2a044e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1059ed9fd8f4ac895e709927b8d02278288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d276a63900db40070c9abe2eccf1bcd5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc9b86f32c9ad993f1e61f075eb5007290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eb65df604583d744b44692c605fece291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7198a0a2dd00d9a040615c653b0754fb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20e35c845f19e77c1319f97696ee59f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ec80c4f1ccbe2d3f2c54dbacdb992e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a538808bee4e3c699305457af82959f3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b736ad7a1912dc0bf3aac0e1ab57f0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a26f6eb2d44093d0e1dd22996f2eec297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d39d5b3c70967f9513a3b5bddd5092298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31fd1254b222a22164b5c1ff3f1e212299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17b7b56a8cbead8ca5b33d74505ec2f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403fcf381ca5617428c8c1830b2067a1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af0334a338ba6a0eb76ea5b4023b354302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1bbe8ffa2e6148dcf986f6750d35a7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baa56ae69b0f41f5e6bc9b8bd3ad392304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaacaa1c836eeb7d87517470d3aed90305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4209c16dd1c274e680256a564ebc7af3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ad490a2118f282f585a2eab8949374307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b999203c4bc291374a295f851f6ae6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07e0faf7396c1dc18a4ba329b601050309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540ff704a74764eec18218488a90ff43310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22653a6ba097d4a9afc5ea6329c9a9c6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f42f30a1b8287fe53ba410f326817e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3328d8b305a44aab750200ac8ccc54bd313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6a1e151dd192c9e24ddb1b2b9b7874314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffeae754b2cba32607ad2d47846dc07315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1866a7fea508d06611624ca351909cf316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cd0f0b9db948a0c5f064795076e04c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e3152a75023bd77fcd97297e990e65318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09bf5976546bf1fd044be2ec96a2a9d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927d7fbc6d935a49d87a81015bbe9944320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2250b19e44e05a38e1af74522d24cee321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccb149a0144a469bf876ec026f7e07e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da6e1d04942cb3af98089c7d953250a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a269fda20528066db86bdffdb6552483324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5806ba2e93f0c6cffe79c81e482f3397325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40dd43d768e14703cdb7f1e723f91f1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee01253ae80bfafd81839fc6e2a8650327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8828f72219fff7c3c883d8c4699082328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361de1e65b1230cc722cdcac2d5d5a10329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8ec70951381718bb7c0776f35ac7cf330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc1b459d31342a3b0a922d2070494e2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96e4bb858a870a1fe93135283fbc840332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b183f05664a9096948fe2e960dc87053333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586c95a29e9eeda5ab35b1a96567c121334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827e734466eb4ad9b4b92211223c94e0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd586153f1a53cf098216778c4c75d28336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6284b78ed55f9890721d4c3eafe5d2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee832bc5bb1fedf04698d4402831f506338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1b30a73e8219abd783deabd734db5c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f0592bf9023d343b29eedf576cfe38340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f91b0f3493359ce3f1b71d326b725d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54559799378df94f796b4e593901a0cc342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aa431c51665a7c54833652f0d911d8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e6903fe43d2a6ea7a6cecc80aa1414344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67940d9792df7fa6d350d0f5f503a46d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d382d7634503424f87cd5d62a0cbbe5b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8147fb046a958e1a2f20445bf998d08f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a0d9bc5cdd440e5ba28bfd2058f426348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14abd2d14a30f809190c7fca1e2009b7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654127bc8288f5262e2d953ffe3dae2d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611fda06cb31d4aeaba72f697fbb797d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7df7d1b3d35eae5bc53b3ea82f80d3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ac3f60f495c2f3e37c9681d0019c2a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6c9327ce6116725cbe22efa554d3a4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ddec447be13a5b6b6efc2441d0c9b1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80de18b84793d94dfa675eee567d67b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9bc7101a4a3a02cd323097304ca9e6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a296ed935bd4ddb2947cfc775d33ab5e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda78c8ec0905a1bfc7fd8bde6af8c3b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688e8a8dfa30303bf2665b7e53f076fb360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43489085ae923efdc6b716c943c023cd361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad9670198797d523f2e8e94b5a24e0d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c9d4bb2c1f5f8010a445e662ac0c63363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9685d7b46edbf9e296ad01804279a3d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000e283951e308c6b28104143b610ba0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef00036c7fb9f4f3136b1ac08e40a2a3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f9eca9e0e768c05aedce92af2ed4fc367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c7a324003f775341c3b128d5368ba1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a75f5ea5a56e104ed9749cc8d948d70369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa88416ac773098fadaced17602bd7e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e9ee29b325c6d87939ea7e04a3eeee371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5966ce2247ef2cab8c8acadd452858f7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ec8ac9f8985c00b7804088c1907de2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31be584ea5b607e6d83b452e99e93dac374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb1bbdde4363e6b5bc458b4d64733ff375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e5aa5aa29d7311e5c42890dd3584a7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7702185c17584ac3b6e42170bb4d2f1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d292dff1f513ae122f02dacd24e376f2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96006d26ebd897d2bdf55dba4279121a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efce87167fd2deb49c4ec98560d1bbf380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5cc15a6d4c48257b4a5e1feaabe3e6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e410f2e52f65fc6bfae8c3f0993856382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356ae79c75793997846dcdf3e6f24794383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914c83ddfa39edd06bc2fb86827be4ca384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dcd2af04dfbb9229addfd192797585385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfc144f38fb60aab2219d50e17dd05d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60304454a45bd13938d4e6041155a0ff387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc4c972f045059539121427fce0ba0b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf91d922dd01658fe5019c6145e5064389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6968f9475c7825fd433e49d894618917390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b26c12fce45ed73744aed8acb992c3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378930d30fae19e68a47ee4f45772092392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9f206df816fa3e967068ad1c3a6703393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cd74be248ddca00cb80f00c1ecf38e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e07b7b9504ed8e3bc6e2d6b46840bd395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b049db3966afe5d48754af10c4743db9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da69d9afe3db2359dd8d82d7a2ea7749397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4817211cfd360fa2b3e3683786dbfb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3239fcfa67aca95eb5b7a314b2550be399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203b11bde4cff03827dfbdad67989bd3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af6a119a15460be696901bd41f0ab55401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a8592f3a6c7b4e54a8a902f99d4271402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90e17a679c21cd729730f469bbec0cd403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f07a550f26def51234be877ce544bad404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3ad96d4e69c842bd8bd370a0457db6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1f6c769620e5a9f1927feb8023625a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2291abe1636a0aa2df720359abf4aa407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b643a55d0c94932336d4bada4e511ec408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185b1e38d4b6f9cb453a59827e3051fb409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72118b7bac66d20739058193238d1a7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638ed87734d8745c726c88c761f27588411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eaacb3c012a881c2a18b23b33a4510412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc387484b55b787fcf731c3a53e39e3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3e521259e277cfa71832d11c4c22b4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bf6e102cb8d47afea67c93fd65878f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc578323318f992936ca4558e355df1c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8b69bcd3718292a1b764e9af36470f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212b514200acb5112f2092ae4ab29a05418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f559b4cce39c1036c20436f28c5ce029419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a23b09b08c3ab5c5d79ed8ed050a9b1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a2232625136a8cbb1df48514c07538421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aad789e8fcb29550b2e0fba957edbb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce271a82249255a5c14dcf53c91b811423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04098b381d52c1180f125fb79f42d18424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca9dbd4733203a338b7e7c9c21c7ed8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973792251177afe0af31ed9195f1bf86426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86579b79fc355713bcff4658f6b47aa427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dd30887bc1422e82f77ce851dc19c4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96be351e8155502df4494ad20e820b25429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d64eb862978612413f933e2e2db2f12430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5a0c81db47b23f4108d67b327e2f15431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0214882814d29d5cdc0403827fd4cbc3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f7c76025682844bf7495912a2d92a6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e847ad55234c9be9cee20fb89b132102434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc50a044c9f27809b5f7b663611c5111435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0e664520396b1c6c4ad20f83da5d22436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3e8ce4cd0c677153b6a353f9a7eaeb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1c582786cddcae2f84bc0606c3d664438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9632825995cb4ac5e871525046789d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f13168ceb8eb4dffdefedf819fd1109440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542eecaad0b89a19bf57a229485490a5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66a1a4656954665196f9ebd2275b714442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dae0bd10c16d69b6e52e9d0bfd2478443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a39d41f2a2ff767c3ed7b0d81e720d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059b58708b89594b0872fcb65f4dd25c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331a98a398156f2089f6ae2236283902446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76d8ceac8f950b3db784da58771fbe0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8003db0c2226ae5d2e9fe3bf129efaa448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8e5a1bf3baf18a67556739cb4424c8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b087ac99179fb9b7100a3a977dd9cbb450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f996ca047a4a2837c065a0b8c44f5268451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992112cf5b1bf94331b28169f3175e27452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8daa501da759b82cda96b018b4711ae453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2302a4721105a59d713ec94c4383587f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba67e8e864c8557d7e5a13c8fa72ab3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef31e1e3ec9c64f5edf399c0afe4da16456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604aaf847b56bf9da1bfafaaa5f9f0a6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7759e4e6384886b768f93c702719013458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a77d1f565b053c4544ad3ff29d868f6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30de091a086290664e02349424e78fca460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ab6152cf90c8626867c81392e7f2ca461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c72a8129df133ca47c4322145b8935462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7144c72bebe83fbdaa59775ab1bb2140463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b81ed573ec007f476d9d5eca12f0bb9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bebac23e496189659665a535119e80465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a1b2e79c17333424a116976aebe0a3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1064b0183e33ebb916ff2596945f604e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9974b953fb590613af7b491ff03ea3af468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df283ddebb6bd26188337d442f517279469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e9bb06335df36b1f02c4251ad64ad4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de544f903fe38260184ad1b246381e5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ed563f59d57e4e9b92aa1d5e4ed6a7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3541b12818272c2341351cd5339847e1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5888f9efdab3fa42abc8763760e8f459474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d34229c088353c3e2c8d8812184c646475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6302a0793faf14cd5f5395014feacf09476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcd88b96ee8d7dbf4ccfc5f0d1c0c5a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2561a15f1a16ab01504d93042a079c2c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8bce3ef30fdcdd55bd3d2d79898ee1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f202e52a3e1a9f3c69ecaa347841477b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affba9cad26a82fcb343a8100c4a91df481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c153cfd4d225839b9add459596a1aa80482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a87e148b642403927b72188d8524a4b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e2356e1cca90b7b7a39fb7976cca98484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c869a16c8c018e5aef9fc5a647a8f4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c2e5204ce3378ef8136b00ac67e1a3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e143f97809661fef20597b9f40fe93487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0e20e2ea7df19df3036b2b55fe909a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7953853e6004938d52c74f5f8f2b3e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994cc38c44ea3eb9d825fad6beeee615490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3161aa2056d78c485641908ca2f7cf7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b529ea89330bf0585787fa0b441e457492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf079e81ac8f7fbe5e10d31c43bf6faa493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93550a950ca3745fcf25fb06e6ce7ce494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696f28a0d5c05d615486c0c3cc7ba62e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db267f9cf43415b8e2c7b8a0e34e2bd3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9818f80008e444838ab8996729a546d4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a310464de4e3a01d75d1126d1bbca4b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef55bd74cf89f7049f99337307e3f28499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3cf547e1bc804cff071767e03b8f50500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4375b9c4f4a0aa1c5c6990218d2b56f9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5868357e42a001998d35a44e78d491502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebee266e125b65c5c55954de228b98f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a40e9fc0feceb7e9d8f8ea9a908b75504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94127d36f1e5d13be4c9e6b49881dd73505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b8175ee607dfbd492bebcbca351fdd506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ec16ee5eef32b0f2cdaacc247e9c83507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d63c82be98095c71dd8164efb07428508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3d0b958a1cf1efed81bfee6bf79f34509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdcada9aba7f87e927f02e2907ce1f8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eec983b70630aa795fc24639a08f884511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ff1f596b3875a29928888b06261ceb512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43827908ea90e1d17636b858d82316f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9080b908f897548518e7ea3d86a727c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef91fc6bfe909e87cce3833cc6a7fd50515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00af0e6f2c119b8a28673ce9573b6db7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc5547e214963aa63dcb9297dbdecc7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd70813d37498a799c0397b1ac829c9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace29ea43d906fc4443e866fc725c14b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97e763b1b80cf871d8123ce1bca722d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6700945f95800fecb4afe929415eb1b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdf8ab1f1a9afbf13c06eeba4d11cf2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5205e3070c1f01bc03af19f8a206f48523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbbf0c2c10f14963cc8e193023a0ee7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a715957e51df0554bfc31d8c175715a3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee961cabcfc4aa85a649a87761ac6948526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1855b73eff4542daed2903b5a2dbbc65527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1accad27cb3a482875336755f93485ed528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2abcdab11c15287bdcd0b2b144124c7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3745365fb125e0f66f1569e4b509e1c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48edc525850d1010f213c7a9dff4a8a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3990a42b6eff2a1dc451b980117ba136532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d86f47ad9de363b26e3b30aadb9c07533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7471dd92cf4acfb7c7e9da9068ea1676534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7ca210af6333ab2a5269be16fa043e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06f5adaa609bab180e787f1a8d6e2c9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4b9f9d2d47575b4639e8350a5f3636537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cc5376dddcf458f6c556e59ef3c5ed538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7cd30fa1c191e83ef6c44bfe04ae5e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e74cf917bf11af0d7f82b6e1a9c1a02540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3d0a7873ddfcbdb545673f8f60e145541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440ac0e3a3539d90508f7fdc4fc6df1d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f2cf2f0574bb953a71436823372c19543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3b6cefe058f0ab4ac769e5a409ddaa544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b76b6b34d287dc22c621fe6da92dcf7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f42647647beac34cbca67e2b381bf6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8819108f9eab3b41dee701e0077dc82a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb011235df35e076725bae752e4ff8b2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96b32825c8af87993b8e4621c126995549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbbe61843b71f636e2b1dda07de682a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f0d2ff574527b74ddff9b22ea141c7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585896d754127fbe2d987b03966d3b83552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef3bee8d6aaaa1da24731dbc1a5a88d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d2825fb130cce10066230a6c620461554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b821917cf828d75e9d4efdb6a3002175555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207ada178f9836b98881d6fa138b9e1b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c916ed1d71fd4205bdfe6aebe788bbf557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e4acd48cc8758e33cda282791ae8cf558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e2df34b9ff546c8a826dbc08e38388559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8093db278513a16004e87e01a65cee560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8859b1f77da91d2f9d92c8f188b89a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f74f07c31c1743227ffd11536adc2b5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1406ee839d5c9eccd5ab5a09df6d1f5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f7e59c42071a03dcbd8e1d43594d0f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9884c6bdea5e85f29f0c96242053b4a6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e03a517807aed5646c53e74ad125bdc566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f1a34e44201acd0909490fd8b9a2b0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f541cc0ae184aa2935e0a4210cd08c6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb2a8f0e9d2d67e7469f41dab6f0598569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589d74d750f9c33af57606b45da98f47570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9876b16e769dd26fe2ff58387bb75476571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f054a1bf327059011422c3a93b608799572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fe48c24bb0f3db8730ec6650ffb447573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f237cfacb7ccaacfb5d340ded22d10e0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dfffcbc80ca1576aa90b24f14e2313575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abe9f0f613395d5e569dc82d8052252576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d2fccf27f24a04317f41f9a79c1417577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905df4ed97f32a369efb6e97ef4edd1b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89f88e8fcb578a65d7f444d329bbd33579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22431aaa72e9020f566c3545ae69beb580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdda37092aa4fa582df33d7247adce4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63216f8725d325274af3647bf1b55a62582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7c2904f72375cbb7d764c4b1c88ed9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0013756c1d33143c7ee0638b705413df584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcf523049f360663c618b6a1ac78516585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eebb098e50200e043e1ddc9a75e5392586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b6d088bd6266e57b7a4dd359305450587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3a3a8f4737fc7836acca9f5625d65a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b6c2a35ec3dd7eeee6a70462ed7c7e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283e20b0a2aa3c3563b84744bb128597590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a458821bd4a998b115080f5b07f97ae591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ab585ee494c8e94922a24bb22822a1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3350246707552fb13ecbf2fb27a612593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a648947960488c21d86857d55f1afa36594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401997e77d552660fa6884ca89a354d4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3b0ef91e7a2e6c3614e8ca03d546db596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcd0d330fe740ff44ce674e73d9644e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e01c6a21d460d746b63dfc5bc00989d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d438e1043e77f91440fecf5cff5392d9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c591c5e990f8ac9196b215f1d26ac2d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409fcc2fd4aa700cbe109e9214944bfa601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9741673ab0c3c7c86eab40e288a5e5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f49b02b620d5e6d5e0e2b08fc74c858603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06413833b1fba5822e8504452053dcc8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742441e421a3f563f272aaf7d05d3afb605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2058f93afb574122b99dae6c4a8c009606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3b7d4e7caf0aa48e52e5888d54651a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba674cc4be3d341d7ccc418eb3cc783608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d29a11a956420730b40cbf0a6a7abd1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7062cc255b7e3bc0c14bb381fa6c002610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b6c3ae8b35cf15b11dcbec4618b4e8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff98e75f8a918cabf4895ed737c9e8c4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420b8291b9381da65ab17fa9b90eecdf613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047c8252356fb4e1700b4893bfb1461e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e644ed29d8a504ac06310ae9c060a7b8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378a374208b5d95c82ea70fa01d4baa3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3174ecc3e4175fa47935e4759a362e0f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f47f00bd21781d514cbf73618b3ecd3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf745df88af8cbe1c34387d9098c42b3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208429668c2b7ebebc332be3953b847a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75985d956ad0a0a3e2af3d870c4e181c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9816164d2d0768231a64f47b18d0cb95622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d568766e99877ff4951beff13023db623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092348835740fe9ffab19bb1fd2bc082624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e04097f4c31c30436f77401bd9d4700625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e134863993ac6f83215f9e276c356d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c91215044b4b5836857ccc33f5daa36627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7645c0540060fc845828abc7f3be1373628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7538f608f205d1c26853caae3ba744ca629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f789c2fa97dc07b9d77fc811cbfd4b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce03a09b140cf3c2a2d50ea8b8714719631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c5c9f132d95484a4db126288aa8690632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2862964688d58daa7798877ae4225c1c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2d56d5d19afafb0681b59e856106a6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f12cfc87880248cb3bd8ae5a7434f16635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f068d9105004e63887ecf0340fb551e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeaab58833bb59d95c001a95d040c92637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01baac495c345847680b3aa5d053157a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9182e81c5d6dccea8636b710bbd7a5ce639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eab448b5937f3e838a33e9c85a150fa640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e6db85d3a199521343f0f5a8b37704641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ae66771036c9e14329e04b2ad2a15f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6e1db6eb3570a670c7b3db4d96a211643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cfcb3dc356216d9dd40b40b4962f52644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd2f396bc6a47846cffe47223cf925a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4a7601533b42f9db03148a4c1423b8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56d1683ecb4841fa973645c61af7019647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e76ecf4811c102a4eacf3f3cae13f45648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbe3e8ac3143a88bbc587f53bba0575649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732ceeb47bca14df33b896e07ced5393650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492ab341b05dc7630e37c984113ce4b2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8974362c2e9620c60f3fcf5011486824652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c76bda1a34b5e2fd298c6b4ea63c3be653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffe7961c9d65df87c7eeded33257c86654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd02256e9343cd1921b62ddbc747f8e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c099b87ffe40484ddcc8415beb72db656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b84a7d6906a003e3597e4138eac436657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f621446c927ef040354239a79f678c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eca3aa6b8d3853fc6b4d957c9758a8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171d42311acca70954bd109f3b70cda6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eeaef3ee84cb341a1bdab11fad492e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6200e887307c61b95311eac8714e953662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2952b9ac1dd4777efa9c72f35807c389663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1c567625b6cb64ba0bf18e1f63c4e9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5be0f8cb23a243d90360a82b9ad191665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31480d7cc30224139e66095a319ed80666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeee09c8446ab1e969927c05eb0182f1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9175d8b3fba47a773b3e91439c2c520c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a7db7f5382fa8402f1a1c3f91a96eb669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96470ceb6386a2e0fa0d436407a32673670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60d225973c2bf6de8bc8668c958f90f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625931662ab36fc1531a649823420a77672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9872b7c6a5ec5697a095e771210306a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aca8f597ae9205900e459d3fe3af37674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041c5cf02f012471f716639a8efb705d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9022fbc4c331819b587c63deb39b18ca676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bc6dccab3d5fb42276dc51de903cfc677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d63ea0ad0ab4740faf4776952ad27e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b6072560614a3cdb449dd1288dce04679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695fa848855d7a41e795ef4fd6d2e2c0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fb828d5960352cd3bb6b6b3abced98681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35af42f9db1a3d564b15705fd8582aa3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70c9407146712f31b5eab2e7d6ee1b9683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bce0ca73b041e2852923f1db0fa9474684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9486239ff562cebb1b441366ebdde9a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb0e930ada64a3881cf9b01cd38ba5d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb7ed0edf3915b7e5ea734ebab44f61687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f7b7348122a09a4e546e8692632b15688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b60d08741488163b949cd1415b6a7e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2362850694bb3d27cd11ff20b95af1b5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f1eef162101d2d5d169a71997a6068691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97346b0f78b5a2cd018b5ba487947cc692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbf52282a2d08ebbb2598b3ceade750693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2794ddcfc95ca32ac12fb89b2c12506694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbb85e0cb02b9da5cb0937c9ac4b942695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b2d26c25323e5a1089a8b12839e292696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5db5310cec3894e1e29380b9630c5e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8e85099045c9fd20c018792ba3ef4f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80bb1bbe012471f205879ce76483308699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8cb96e5c65284176fcb00d664376a4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edd9355eacca7612c5d2d72e229e22a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ac812fce3155fa50ba18ad9a4ba6ed702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518c3327a1e21a0a84fb41926395f82d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6063632dfd103882c73ae7c254f3afe704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841e0c389346ad2bc67304520726eb65705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a43e7186602e7fc0280a1806df7f2ff706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649e9c0d5663f3c736a10e21a57f79f1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68f3bbdfde49c5d383ef74aceddcb22708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d4113e3b44b49e3339a26a17e7658d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc320bf651a185a348a5ee924b577e47710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bc7666aaf9e4d60b86740ef8804e02711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d012e1e71eada0edfcf679756072574712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a773e6d121370b7211e090ba589902713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084914f8dc6743a176d9dc16c7dbb27e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44ef60c153b0e2724a14eaf7ad34e25715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81e42945d984bff5fd9660835e54521716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536536ad2c3088f59d74a249ce266147717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833cc29ca636a5b07d656f892126b465718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539273b1062ac4a31c5d53af186c0c84719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9c69f497eda88ab298e4cf043f0283720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6cd8d18375a4213c8f5f14fcd1963c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7998b26ae04dd4648864ce16c4847e36722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27029d8ba755b53c397933bce435994723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccec9b39ba5ceebb802e200b6ce9740c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6d061e1df04b2a2ce0942b5be9bd65725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7061dd870530bab7045fcea15b0af478726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1942ec9e99183f4c0c24e7f379dbae3727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fc9efa5e87e80e13802c4d8bfdaf2f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037605cd469bd1d71314b6b6b03b5ddd729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a8374b8af04bafd7159a071a9fcc44730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701e5e06913adb578f6d87cc0e09b737731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5236243db78ec237fdf9eef00942b615732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f6db2c876ddd69131e716d9fab80de733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b35a45c05d7844930945a7562ea54e8734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2848409ae3ae00b49eccc7899e5af075735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139188755197bfa0b120d984392bfadd736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b4b32c197e6868d913d1ba4aae3844737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d903801c2a7397f6e04f71af4ba448a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504224d58bc6301f5fc32ce5621731bc739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396d21aaab144b34e31f2b876a82b0f1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e35225a253e5a79c7f323fa2268cbeb741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d02aebb21f472c65be025d94aad5d9742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802c50219aaf5898a57b86e3a7036817743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ba8de6493a0b1ff10f6fe7c271545d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0cece2986537588d0e1627d2f9af96745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1313489a59c28c830f050bad3cdebfc8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d421b7d00a6203c458446cd5f899c12747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be1219c8179a61c6b7c6d3008683d2a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d681f85f5eb2fde2974550c5b48acd4749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2603e4de5c81f49e74d0a49c994b5c9e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7f87fd1b45d0899c99ba26007c6d81751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7000cbf5ce72422352d0caebc7dda4a5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b54274a189984442ef0c258a17d464753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e379a5ce76f21c1a9d06ab62a8cafc6754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4414c33e1ca619ed9a3bd8ff367cc504755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c10358363022f7d6f52f309a64e5f5756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e64df0489dca9fb4b442e45499e4fc757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815b9e52fa92ea460eb2d380af34c80d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff790b3fc67511635281f70d5d5aef0759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>