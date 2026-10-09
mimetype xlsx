--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7467a99eacce3b16abe97f19919d36131.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cd5e296e3d53aa0376b3dee82401292.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a223cf5d248b431a6a792c2eb9c9ee3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747a6bc7002cef7d33ea1266fc59e21e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31914e2ce2fccef5f6353cdff062faf35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e595fe3c13201582a4af4e446289706.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb90e8ca6b3ac5476f30bf5429c3c5e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c84778187f57350c89571caa0c71688.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2291582e7eae9e510019e78848ec91de9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1116e5c45495afc33af7c123fe6fd22b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b52e4510de52295ed3057383000e6c711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e15374c6a1816e74d53a377af48815612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a71295fd2d9ab6620b15efaa75c56a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235925f8e7efcb430b8e4650b4dfed8d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2def0e3f4d4c1fad818d2c140a58059e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b230763d258cd7cedd158f2fab360a6216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ede558acaa63bedc32efc1b014cc67f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d263a1143f280a1b8bda0acc41ef31fb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721922a8a4c3189823b152d37bd820be19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ca6402a7c098d6377812b54b05792f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8126456f486e1f41125620e7bd9962f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d254961173a03978fa7840887fce15922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878d1ecd90c4537ca857577b0a15adff23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222db31a8f264b2c647a713056e2d02924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d421df5dfe43e2f88242c485d38245225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cc99a3fade007feae8a6903d8fc17526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b2935301fa203e57e346e48378a92627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2602e77bf5fb47b162d7d06e54f983d428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012ccbf8de1829d0c3ffed0b98c578f929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5a087e2f11b279c8f26c4195a2eb1a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328042046bc4734dc541f96c954d39e131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749cbead6d6b8b5d93d0e33437f2e7b832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da78080a5749b92d35c228e40cfaec233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ba9aea0b6e7828b68b02441530bad534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da75522adab827506fdcc9c03dd2a4d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211f375d384b7160c4af007ba36e186236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b82f9311c131dacd17111191140f6237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b001ab14ee88f969a4f8510c826e266738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1269e8ebe3495538e3ca6803ae0e4b0c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b832aa05b42377a1c8bb953b322188f740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb925cfa45e7c9b083a372deb6c1f6f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6614c050633b89c8c3f5cf9638cf8cd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa5703dadf91a869a082a551901b21143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e020d09851af35369c6cc8f4c59ad17644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcb9eebadd14756d971ca7279c2647645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f509cfea5b5dd374827b5192a96a6d046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72be022a084f1735f5a6315f6181684d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b34e1f823f3b3051847a7468073909948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40be42fb28945c2319b39f907247085049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6258f2194a8c453f6cf32b4d3406f4550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74589b587b0da06831521a467981693a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37119df0cbcf65a5b8d10cb562d2654f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016ce511c3ea97f6325d7b070ce23fe353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb35620999fa32ea7c4d4ea06d84b8054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dce8c94ae27d144f5515c31044021155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57f54040f398011942b16865ce9cf7656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332b6df5e8733140fd69cda50dd0f2ca57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233bc2aed05e4211007f59bd51e457e458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331c808014a1daee7aac23506b34f96659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8067e2226c03894cfc2814f03c687ee60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20885077d8003d575381e11b60bf107161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9d950eb8bbb08bb8ee517827835fde62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6069fec0ac80fcbf655260d70d2a49063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94b5f554f9dcc044aa151979a81b65a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9c3bf6e794be145d3b4899775def0365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d191f50047ad43e02f2e47b6a952f666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb841396bffe4ca3ee815bf8c62cc10a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f490d25cc7609e9ae59dc75df99c0b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1afc6a5cdaf3fc4d9d0ad02727678d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4d2e88304031721d98195efc4b5b3a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400b739b138ee75ef7f0436f91ea6fb671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ca22ace46ddf9dd90423ebaee7905372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d125cccadd101deaba14b7ef71a02d9c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02a736321ba370926a2b499716404e874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f82b75767a217ea658b2887e3623f4875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98fa768b9da661c86d2dc9199ba6a5a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f1a521de6fcfb6e8206e73631c4a3b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0c80af0bed9327da150f018e464a6778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33df5a5c15062521a71c7256321578679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aa0c448124a529d4bfdc2036c355ee80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920487c23a54d9cbf47b2a9e3fa70d8b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d079682981f84064e46f857f3f19ae82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa090bd41cba4f584c718434f384d4b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe23a120c015e2f9d3d4e779e1fc10b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98502026e90df1491095641c8c08f77785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48adad7a523278520ba9aac261042ca486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9bb30e70dc5896b88f3482365b2a3287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95121eb918c2b65a0b5259138e73fa7588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f188962dec1582f44ced70b486996a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78148ec4bfc1775cf0f2e9daf32c28b390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a471b810be641d5c844f6c6a91319bf891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f09d81329af290dc8b2f0c9e9cc0b1392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79771b6f67c4dc129e93240ec04e935f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443cffefcf4e76dddd6fae32cb9cf98f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0734656a428797e2c5db599cee32c295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4374ad97386ab1f2ff2f80e46bdcad96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec790550ca4e64b266e8901e2af4553c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f674add493c9c5b60a836fc432667198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93e381cc675093afa036ec724b3710f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e8c6ccfbdec6facf4dda748b41a964100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c0a823903d213c9cda05af816f17b7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3343c9996e196a605bd9438c38dd5719102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f96991d05f5a36bc778b292927dc52a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db66135342eaba052311152c92a258f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42bb2d8ba022b8d0873e8c5e5b3c460105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8d84b06bf9119c4f804787af2926b8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bb78efd9d9a11128848dc13ce190cd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5843df89d5f8ce5a2abe9001ae13f2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb1cf30d54ad1bb67d0faa301834779109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8bb5852fa2c2b8ee1a4ab8c54c1643110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e2730a50fd4a8ed678371b5f097e3c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b440366f8f91cfe80f61da1f157aff0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdd1f37668fe5998b38c79ae38e2e4e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4026f5078d5f8f0a5b60e2ea8a2d0b53114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0601dd0f6a0c3b6808a32f62ccc508115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0117a1861d68ae274bf0493c74aca8eb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835906b4cbdaf454af71ef7125123d7d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ccf293c7ec59e90359cce855a20937118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8351b2f574f08a3af9d8bdd59feaa45e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fbef270ba19bd30869736164f8c76f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e994d8b07b9502ad91798b0c8edd3e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b94b7436a878ece1afb46cce0b0f4a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f198383e9fb5e8681239920ddbb163a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27ab92b3eb400801a32d37d55a87d95124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e1079f1b3782d8b0e54530cc0e2fa9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf6dbec51f5da90d5a609248030875a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fec7f63130b1eb947926d8ed8240047127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8799cf4fddcf11681a24934738ac59128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77782d0cc96210d8a87dfb983e22c706129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7db0c029eedc489a2668c87df9ad33130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb6169a63dcb86f5a87cc845ecf45fc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe850fecb60c9bb9f4399f1f8ca0e3c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663fb17bb6b7238c321e1d99e80fb809133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcce97488ba0fc3b16e99da4585557dc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3a0ba638e9ca000d0af3ed24e9db35135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be243518a1f7683235d38f0d9a7b343136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314d34590afa039d990549fd7536e774137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8c8f23c1d454e1eca613585bea9712138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cdae1d1b5714f199c1391557db417d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaffbbfdfe9b3599a9716e764db3ec5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0cf278ce9658b99de27d8b77cb493e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef08280fb7b8f1aef3a3701955a27b60142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9687389064e0b3306586ab20ea033d00143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764435ae12167e7c4ab76abcc55690a9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b04cf2319d1b695c77f81bb6b9dfb0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddabc190d215261857a53cd39403b5ee146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffd482cf891074dcfc9adcbc2ad7a92147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce74274d1a9d03dc0a22ef5746136f0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056b8514a38cffc4283ca72fd899f175149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a82847f58bffc060e7dab393ed2afd5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2487e69267d81a241331f99a886e9d7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f2fa70afda8dc94c4c130f0d3f22ec152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2e46ffa0844caefc365fc68620a356153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ee14c15f45b03ad0dbc30104892ec6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0533856b5eee0f4f63d4341d40fec3a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2181ff23476c42d6bc508acc09af20156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f33595ef8e586d1e2a09f8791bd939b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7fbc72fd4b3261920c766568688907158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d55c8977097d0ff09f0d4a26ca5a09e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab28e92c4a059bfd3b06ef3c50de018b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba6a43819fac2fbc3efa540cde24197161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a51d3a3a2f7af86772d870ec3067b74162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ba58208dde9d62cf1a04d818f6dd9c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d106791e5e8a17b9eaf3a6e5bd51012f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1137bd12d2ad90d118d1b67c6cfc1c0c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb64e847bdba68e89b195ac0d431ba17166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48dcadc8ba65cce0a4460c4271f2515167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1f68e91f2ac0817d1bf5e37d461c0d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b17215040dc3ddff739e02c4647cf8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762ef692ab96963fdb47cf6d4018b584170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed896e277f0eb2e8551bb65c82e01ba171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506784559bf44f4565a6c5ec683b0949172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9dbbdc6b963783db8ca37ef64fdd26173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d2f607a557af77dd0800dcb2c68468174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d98b33ecaba777f9976d8e78bfa521175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df0ab2945b414e19e88b47a7cd46ade176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe641ea1e3430200e40bf8985bb9c51177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4ab3cf667a645250abb982ad2b3653178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e057d4b907d46e1cdc6e5eee177c472d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac2ed3e1a8012ae4fe5273a29a784d9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97e7dec4958ea352add5eb9edc0375f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e62cc1f2b29b77c2781e528ea90210182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315b8e2c73e9a630cfd3aee009fff4b2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6357a7830f59867328d507c941cd3fe3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05705de8b1e4d817d9ae51b35c127064185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2c7c2621d26a2b2a853a3360d42bdf186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac23a45504b84981db5876799be1c5d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3244d7b6cd8d439cc6ea8ef27487aa6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60690aa72218fefa69626fb812a05ac5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3218a8e79d1e65b68cddb2f5d33aa9a0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f62f316b92439be77debb79dd8a553191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d61b7b39012bf861eaada7918ad337192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b3f9381bf9bf1888c484d4af61462e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67041412447caa1efd5718811b2e4563194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a625e3cac4a42e27b550785ff9775e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5f0624027e4af2591bcd111d5ea53b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7c3568cdcf50d96fea568a37558196197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8da5f29898c08881316e69e122de22198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bd86d2321597ac29c088d72dbe9985199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b73ea01c0a8fef1a03d2647f0dac96200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a101478cf7a344ba77c427f72613175201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5ad7971e2d926522183888266f411e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f6db20048cb4992e5bae8cd8823cc6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73c7c7b8dc9ec935c16441741c146ec204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b639511b615e5b91f8e2dbedd2dd4e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cae55ca792a18f9adc3be0a4bbaa12206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19733217e8db3208cad8a28728afc646207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bde2271bffe343d8b4a520a8dc9b8f0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d7e49c20968c562bce5faa859ff972209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f643a88aa855fb1a29104c45f353847210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6311e96c1649500acc048f7d8569c218211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f95a192a56a1cd780b114102b867d6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccfac7b3f236b8a63134acfbeb50a59213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1385f650f6bd5dabde5b15d8d66a943e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193c6d8aad8a995e03225ed023301909215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca84648e07f455a59bd1211390fcd244216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34596f65fd9e7d65c66c1067a78c61f0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a45a8d57d9c72edb6c9f2f053aa84e3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e631adc4699837b0c0920187377d867219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166c0d2be5fd09c6c146bf42bb200384220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd145396538be378469fb14a49ef42a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb1b3d5c66b57c556d034e8782e51f3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f4dc0ab3e18cc4a96b97185146069a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1bce2f997d5bdf34889998490053fb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc762cfc70e552b83d676ca7e71707e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b4e968d67a918bc86ef2ea1a7267e0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbc658497ee22aeada32e4b92b1d118227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc738536ba34b7d5bd441ed5ac0ddc7a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7205322d8dd5e7728df3ca8fa78b8886229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dc790dabb593c700430bf522346b8b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36340c46e9dc5d2de1536d55faf52e68231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ffacf3726d7cce2ad60811d0741a54232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3efeeb04b1b758b9891ee28fcb7d682233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e663619ce2ff428bee8778a9bdb3d7b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493bbb23d03fe7b37acd042f9c75b67f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4291c6ae52d2ad47c1897781d80c08ba236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4287f4d68808a3d380d1e2c14dbefd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64585c9157faa22e7656c8ebf8096cfd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9060b549b4cda492b51fdcbd35952b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6402d80e5fc3928f54d8fb8cddb41e8d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade50be773d00d4297bd32de66d05a27241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaf0648f9285c0184bd7b9184b406e1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48529c732df1b84251c8ff41607c6895243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19610063221fcce4e05ef197b3a13e3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dacc56cf52af95b5d24a7625261c9e3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a7bfaf2305f7301a5500747ddbc568246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3e7a3ced860fc9468bb10471e460e7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9abcedecbdd58e9487e24a86cf4c47248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7677f9e64df7ecccf0f979a0e1fc9a7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8bfad73b21241953cd514555e44ec5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9254bddb35508c9b7da6bc03fa395b92251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a691241ec35b8fefe7d7fdb117500c2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2313cf041eea3a8b8bf959158991e903253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660a1074bb861e0bfbe60d856001143f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a000f66b0a560cfe90e3bd4adbf694a7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda41023edab1a55feb088fa20ad922b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac80d3c3b75cc3e018037876ce069cb6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63692470eb1bec7c0099b3d7f263a995258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7e72a41fcbc92a2d4d5e96e2fce78c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf604e8d3bd1d835b8d61d2a452b4d04260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7bfd3041432fc2c2bf92b034554f49261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb4f206ddad9d7c1cf527bc21e1583d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e8d3818067a1e01e3cc4c063008b8a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c0d0be01ed68c92b413f4268f6d097264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd4f2fa5e93b96fa5bbd2face075e39265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0d3467b31b4eab50dbeada388a0641266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a4d352f630698a0b316c12b5ae2201267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2499d5877d936012e89132c0ae2d8cd6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1d1de586eb0dbfba9ac63ae2185488269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac29a18a13c1a56d1356318cc990e3d3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8bf9c26a70d8c8e9de1b34cfee33af271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0314911bab1ffb34d7931eeba3d7b2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caba8b77793e647f0394fc6dc3079845273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebe7165d450cc136cf972a01add785e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df3c04750a7e7bf6617640bd619a3dc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b784a8708f96739467dcabc7feac2039276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fd13653eff61e571442688b48f910b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c39c7fbffb9b600e9beefcd23db2ff278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4c138890ea41e397605fcb5f39f85c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3869a38e8a1226d1a8570446d5dff612280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c888f6827ffe5d08e3812cc62f3b74281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223dafed7fb11dd5f1f157b5118da1f0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d5cf159b9dedfb02282056cd1f28b2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207db7f8059b879c21302b4101425405284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b50d5b97d329cbae561f4776b8dc14285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74cc2811723ab4e5a0dc830949d3c3e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a379da53b645ab61c3859bb4af5b79c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd23167d8ed647b3fd5271a64723ab2f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f08d81f9722d84a3586bea2a0fffcc2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528bc7f2e94d3f587d984dc2fb84563f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a898b23231fbdf7cf988121d6f1fcdf291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063014bb8be6d2394d9ee39d9af10a1a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130f2929fd6814c11611c4d39cc4c629293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9615aeba53a4dd2fb3c6ebcf29e87122294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbc131a3ccf0a4905b3dbda1e40c210295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caa1200ec2c6bf72e11752d23d2229d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdc59b07853501c06fb0e7896383b82297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd79a4f332dbbd95d7f3b9cd27a78643298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adca0d28b1de63acb4d5b215c2047c7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570983ba3baaa82b0f82162d52b6eb04300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e926937e67fbba87bde3fbed771cec301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dce2050bd6e1e7dbe4d19139028e08302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18acf5a29337cb0975927ccec14797a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f33d600cb04a244b1d7161d704d813304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a65311bdb891a1dd3171244bf70e86305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9358d6c236af890ea09a6ab76fd9648a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4813af6c2df7a733d4ec47c7458e7b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99adde979dfd336014b3627f4426eaf0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26a919912fdc90ce9e92dd00f918839309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554f7bbcd233eed8c4a1221704724307310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7951b7764ebe82bd9fbec0148aa7698a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38753772a61fc252f9c07339e855247312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eee2e18165856f634b4440b74a95fae313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b680a9a3dbbf56cb34237ab1fdfe77314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf80b0670b65823a86e7d602c7cbc16315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2541f11ecd0a336fda22eb0749357797316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f2797d3ce1db48a9b818f72cdab8b2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b4ffa731444fb1802dc121ef427f05318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa924a79f7177e0122b62185b66113f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9006024045d610e2f41951e0f5e52c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2821f586be6bbc3896d8af0cc71ebf23321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0189463cfa68ce14322080eb4420edc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafd3241eada3b3e652bde6cede90884323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33486e356364590196982ddc70ec342d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7f891c51ed2f378ee2192c7c03bd6e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaf5983dea5268f1191bf751bbfbf3a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da6771d8fc55e6580caa42977d6af80327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d74b9ffa17d4b434721dc23887b152a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1874454b657ac0ec3903d9bfc473739b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e191966ed8df201e3f9d6e03acbfad2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27d44bcb9fffb765afc08a5343d8b5b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f29374ba7178c24af2ab0d54e7e3481332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b42ab8cda651e6e90b61bd9fe07189333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16337600186ee41299994b908ac3a1fe334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cfc93750da05f4d8ead3a08619a95a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adf76b302e575416bd3a91f19266704336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24311238717b4171c59fbd83e2a12059337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea39a1bf38771bcaceed1caada1670e0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c19abfbe836d7e04fb76d3693eadfc6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e419593153a5bb5b926e764c648be147340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4bf4dc6b477530c2ba932422d689ea341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f19987bc0ba8bcf3f1b7e826bfd4587342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa72dfeeee27fe90399638322ae37f0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a110c7f19430277eedc00b75afd4c71a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0763ddaeec33f51bd82f77990a1a7f14345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3e773699b3d5432d81ded3d99f8494346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcfed010615cf3eb6a7b4504297de70347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85289d77f29c2bd4896441aac0347bb9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb2b8de72e16217bbdb18212ea4ad48349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c83dd0a759d17f2a034632eab50343350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a183b4cf87b0e5c9cce7baf13fd207351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e020a815ceeb5c2d459a46a73d4739f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41a2b265a7963f7454c0c27ac139032353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30145b98d45b87055ae2fc4fcb518df354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486f5e27de8146c5a5fb6cb0f9b679a9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330caa5d1918a80689cfd8529eb11529356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845b6a2f97382462a907ad4a351e3556357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a806e14aba8ae375800811276ff70a1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e52de000a1789af36c17adb0a7580a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee6457e3daf4f3d9a538fc2e868db7c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa3420d1dafc773f372b583b37e93b6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1eea4afafae19853095dfd41f7f0a4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61b491f544a677265868fc74b24227d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd2d839c2332815df04194e3ca61ec3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b827057497558275747dd6ce8cc1ac365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1304abcaf0a7526a75d156ab8b2975366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501f393479090a11f8fa155a40a830cc367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e817a4f9be9ddbbe21b9b37d6fbd7b5e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870c2fd1f0895790aa9b18e65deb6474369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e54668429422098f435cabd9858e49370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078ed69c043db08e032e3de010853d72371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad94276177b10d992edef6ac66ca4777372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9e985c001204fa470b7c344c452389373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c6510c2e8986157701ea4791db2ab2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dee7f44384b27f05ea340cc3e4c7fb375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159578b34ed8005183e9e3964cd4131b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e530f7d82fa707fa247f70b76536785377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e9277ab738b2c8e66500a049cd8eb3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87bb8a710d293e59df89a69bdcf0cce379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4bb7cb2b70cfc985f6bb912da4d8bd380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80039633f578ff84e12aa2517f546f9b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7364fdd11a49f86fbd09c7aa8296027382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a8cf65f7f0d255121336f4f943b475383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197329a6172b791f7c83be3c179c1493384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2521d9515a7dc1787140ade383048135385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caff360a778f2fa8b217828ea2671bba386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3acd106fbda4299a71716a6bde4a7ca387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a873c5b7a8dbeea92d316f20ac395ed8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca3056377275628ae93ab6287b64b0c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e50d9c282d6b5e9418199e96f26ab2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537e69bc4d3a91cf8a34fa025ea4ca1b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052e114ad6db4cef8c208e8887eb0c37392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f4d2751e1dcdb1e00c3c8f501939b0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00907e6334cffe7623728f8589e5b84b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c854a1a06638a5e7e93e13fb54da845395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6e73da15fc4d02c90aedf832c31dc7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458bfe377a0f31c414f4864b349a0a21397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0083be188bda5bd975301a950c1a2c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e1e89bb5ea2b11fc183f813bb1ea7e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eaed7623927f1508782c8e21bae835400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc7e8c5a29ec965ecfc88a0ffe7181a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ea72979e6f15a9e983e86eacab17c1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf554fe697b6eb7e4dd16eaa00914e5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebe7a9271cd1477dba8c9d5116326e8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9827c82c41284eb4389553bbcbb819405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d880a40c8b857052b175db61f0ee01406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598550218e23234f579fefc18d4c98c7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cefc31add2a4f4639ae0a564fcd990408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a823f322550ce642cc0d2d442a25c1e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fb829de4297bdd539c6256a36df849410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7099bb5ccb9f8fe93e2dc0411d3fe8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495246e9ed1ddea68a9e67f9cf9bb5d3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720bb973b97c8759d4ffda5684addab3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0e41220acc5a64cd905aecd0de889b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dadc775069dd0df93d5ceb06f7fc76415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5778b239b2747b449d090b6a6e8c7ef6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7b4b594d18da75b195e536b8a1ec80417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83c59942a4b539ebfda55e72cb9ba5a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cada4aae7d68128dd0509372bbbb444419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298f1e942a43bb8a66b091040cfc1195420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13caa325264e381e981edb4182499749421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb2556e1de5700193f76837290ab831422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e74c45863b6a6701d2a88239cdc1f1c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e06594542294be9e7411034d17a58e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88450ffba2762131cff4936f23e5fd36425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b30d58607045654756bdb6de66fd244426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea91938e16911e920ed53ee91350867427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb8fe321a36b60bdad831b093e9de98428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2802aa91e9b0944383b6825a3ae01f1e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9253a1bb55fbc80b762766c95d4ebd20430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e9f520a01251909bec1540deb3cc75431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff179cddfada72fe3b2f4d473f7f645a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1fef346c700b05d61b4bec13acc036433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96e473ef38c82146cb3dd933c507824434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbcfbbdad0611b5acc51ab079fafb4b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555418fc735a0ffaa9b5a11d786c9159436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db833372831116be48b7063196c8aca5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f052d76b66a3aca1dbc5b54f78363dbb438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cc1ef1b3f4da99a87089f206b54a77439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2400990aabc2dd3c29ebf85febcac00a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96329956b72e3e4e7cdeee3696bbd257441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95626866cc4c939663610bc4f80cbcf442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566835472b77c4aaab6b11b74b73c50a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ad393a1185c07cddeae38317f2eba2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addfa808e6d90ccf1b486fce911778eb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f927b7fc7624f59b4fac8d73e7596f6c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cd06ae8969ac802adfbdb9ed336c37447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8190f70eeb739f6e74937b0674ea82448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05dcadd9389258177f2becbfcdb148d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5839a678e37ae66cdbfcc486e1c716450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1935807168d9d97effd72fd28a0559b3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0b51fc428cc6acaa235a4c6820a919452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb616d3d2e8c3a88eea29840f5718b2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f83eacb180fe773e3f0591f249b2d5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737df8fabd41d133b89e441e9608f6e7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661fdfb11408356d4da72fc58ad292cc456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ce37272918cceda0d9cd4777184d63457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e59c2c2663ba8ebfeb602293023906c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33969a4cd85981aa12a9a2282571f7b1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f636ed0ca35c8e242b0f1c7d9126289460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a230d839bf7dbc2a9ebf1b3f19057a6c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776b4cdef15da7d4e51c88772cb3bace462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc4f03a6e142fd27ba60c56d13960c9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5274b548cf3f68ff5b1b770a54ed0ced464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10d2fcd83bfbffb5d23f59fb0f47a3c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f74656d0101e70593783277b2a76740466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8874d11d2d33f6f949d366fbf358d197467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabbdfe952765dd37ae97957a7cd2d35468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20401958bbab9b2fa6ff851e2d01695d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4137fc03232005c62e40af9e136d2c6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d895a15793d5d669131f73d9b62227471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baa9438758f1f0a23ff1bf60c7a8177472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded92bbfec2e5f3fd65792ba182f8f50473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e61eca5edf9e7b0bd79b8b1b83af11d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84135399661eda6a42cbdcc9cb2635d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4334ba2e2c514e6569e8afcc53a59c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7e8619e86ec83cbd1b119bd680f54d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb736d28afaab452dad4222dff535fce478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeb15c551986a2a9637db3458a9683e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c93db8f02f715bd457c715d443f6af480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8715395ae481396b4e563c2717661e3b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e9db8c151d02f1011e6c240650292d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8f9dd96e9f3278049701002e19ddbb483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6192807f6959e6c109225ec3b92b607484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e690d90a143edcdd434c7e319fc65df1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f723be366546f270a4202ac885afada8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7880b9b2b4f3e0d35bf382981331515487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b22842ce113e8c017bd218df9be863488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50a7eff912d279b9ff4d10d239fe3cb489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a28c3eeaa56d1254b2bbd03289601f8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56087603880082f20fd73ec119ea075f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0174f6f78bba3194a7e8812ddd0d5e0f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5267fee7345e1b347dcc571eb54821493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e51e22482ab9abce11e86b31e9cf23494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df3d850b8d29da81d1a2bd2257f1264495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac9dac3937f45a37e3eafef2492968c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded7ab85c14b0b8d9bed93ebbdbee9b2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e73e2864bf832583e460fb18cb3453d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac891a43389e757e6dba312fa4cf4ef499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c7f5121e40e5fbd457f02b4f280609500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a30000c7ce65da0794b13745824c1c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a7e5d929db8524dd657ce4c41baba4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90c2dd38ef46c6fa83b204cf7fa5243503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925d133bd2be0000b541147dfb3986ea504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a0df1a4668d2d94a90d92d803d1f9a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c38b61e52a3932533d6b7da839a2d2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef2a69697031035e145042336540edc507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab15d65d87768c33dd42153642c95d4b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bd21545af902db2f410878b8ce30e7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3ced99ea16119afc171e5462e4345f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86943408a1c8a8ce0ac3df3275115a35511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eed7f533c1480c9e4eb983ad8b3bda6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd858f2820666f10f3bd024da076f13513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46bf44737e47fc54d6e75683a00408d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09765f15f2f5d36881817a9cae8d902b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aadafc7ea81954117cf5bfbf6647052516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0374368658d7405799bf21f18aeee3b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2eb5e3853372aa14fe1278b26d4cc9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607f568f6163dcd773fd20a2f79dac11519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46812c09b1faf2503325429c16faacf3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb8d4eda8706cba70476ee37352a350521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556b1b79b1575cd7645cbdd57ca07867522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe84570caa13bc2fbf4cae9f939307ba523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139db6fbaa9d3babd315c5e34ec4b1db524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babc23e5c0d5a5e650b8f633720140cd525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8726ec9f942c74275a08b8b17176ea1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810758879653ede225e6dfa5137c87c7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884af99f95665b29eefa7780987e9b6c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94fcc98bb1a59f116bbe72f500e6b60529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a07cadfa3769a3a85752c7c3a136a4c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fba5bf1e73e24a05ffc842d23e2462531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedb256354f39d0e350b731b1f41fa09532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee3dda0c75a124a44b2ceb3171c1760533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643b071ed0c5744500620bb690bac392534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d588c12eea73b27ab0adeee2af3175d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21639616e093c93181e79b33fb797916536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f441ed3d7fae9467a72137d0316ccad7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f652a13b03bdf0cd529a549e769ebb538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d4ead51dbb63ebcc954a55109ae172539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19938529beebe6b3011070d3fc543de540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3939b1ab7766f7c611858c126e3d17541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aae630b6e9be725fc997ee02320b856542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2212987a686d94b988b840cdbd9389543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9ec7dde0d7117cf98ee7311c353915544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd55420ff0051539443f2f117ee55ff4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d67e28be44d46bf4a2e0c72a8aa3df546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cb5919b3c4e5c44091af96604fcc48547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea952e865918094eeb9e86258bcf1f0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1adabc8be3a5798904930fe17744dbb549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3448e1444b6bffdee5bca8b0c96803e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e375d90b50874f38b54689cdeb32328551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85c42bcf2abb3e0a0f381e23abf411e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24a916faf72a6f07926240c886a931e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea603be10e7e0e312d25be3f029a568e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b9d150291470eba9403476ff5aff70555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4576cfe1e2502cc024a15aa388705080556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602dcad33ef30f10e337c25eb1d7c0eb557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0c942cf16439694f251e10be87a24c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979da7174bf5a4d973b64c2261e5dc0e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b3e1f6a0f045135faf3dcc8e6f06c2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55fd2be5c640248a5bedfaebcb9449d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e528ec7bd66bbc26f9fcb0aa00a0b3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1028bf664d986ff2a7fce583481becaa563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89563c2452d2d724d7a6d021344d4297564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae86fdf8f80edf58c70661c498b1dfa565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b61e486399567cd4a6494347ea9816f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bbb5731fc4af5188d3af65410bce09567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d81cde8d643dd55e046026777d926c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145d651a463777e830eac10ad3ba4d6a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d8060e7dda79de9bd2c6094aee523c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8df797dc004762dd01a19d833347b06571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdde7a1e4bd64acb6537a6ff84071d1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db09c455e3e14d380c427df891fccbdd573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd24fd96685a5020c6a74ca4d8d4c060574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dd9887bec75ea7c1e1c5f6e275ae84575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715d78bf4d51aca3cecb0e39ac8aa89b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3487519962fa585de7de86fa1ee674577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb44251c19659cb45be86679143783d2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040571db1c81a7dbd257c4b1a45f2a4d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0918127d9d4678e4bdbe711209da45580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbed92dce9f86ce4dd24396a4a4cf695581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aee7a7be196c37925887c69e24c4aff582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6d6779b63a0ec30a777e898bc68f11583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0261a2bfe2d5c712c958fa72a53fc72a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e274bea2945f4f36273dd8c3cf4e1881585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c943429f500642bd8eb1eca3c85764a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccfc4b10197c138895060a559d94ec2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced082764d5683ea1ad9f18b9d81d5c5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267a2fec5852e49e2a8045c8eff3a168589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9eb8f69e55caa10b6fe91863bdbe300590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e203e741ef25694d4cf81c896ab246da591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b733f7552ac16d30900394a045dd1672592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e468cf7c10c2c5edc1b37a9d92ad5a6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3a254ecc0d6242690cef7e7d80e334594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515badea3977333ca1ce05e7b1a5d0a7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfaea29489b2f0ade924624c1bcf3b6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5236a3f55a2424251d7c47013847c38597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666f925a48ff9246407566ad08852842598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fa08af97978dfbf45017d06a476614599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd4ed96b4c2c7407bc355a20aea231e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbaef073f1041f10ca70c5ff9d7a469601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171750b5624cdbb441fd36ab8bcff2ef602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f482d8b09929f4d29ff1952369f0bb603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4878b1914b0ef2579b0ea8517ed08f48604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4643575ed3e6b601af0a359c0493b3d7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1155d836344555fd5ac77300d6eda0fc606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a023718fe37b9dce5daf26e8b704013e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559e5f93483d91e4d280d79843c46262608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fc96e1cfc326cb3ff6ef8f3a14da19609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe994de9a9e1326895d31ed454092477610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb58a88ba78595f9a71f4b7596ba7c8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baa92533a6f586bca13db5047dda7a1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0945d4ae157dd6689e42cb497f8f1ebe613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c061c8829c6b72b341a32483823281614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0532b8de6966bfd0a0d111bdb7f30f99615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b437780b389efad0ca3b406b7b9125616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5b83aa091fff3d6ed4692dbaa32a9f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640068f27636349d8cb61412fbab1e9b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3752a55b54a448f52175881b9e78d20619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf18298dbb79998e04026f53ee6e7ae620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291ffef7057ab4a59be3e0a65bdb67b6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b9a8c623766d81f6ca26c70c35286f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2c6ca407719c0863f2a548884c2ddd623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2044b3b577271474d611ac1cfd36a6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db38eaf126aede01df016bf9fc9fa4b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85742780da532e0a1acf1ae0ab0861b0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3411871985914a9b5b98c6e85e689589627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e23b8154804fa8895157f8c85cc4344628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e706cca99fe8364ac51cd299265bdbce629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716e6f3a348a854e848e2aa3b8ae6953630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb7391ad3f901992caa5ce42d046854631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03162fdcd1ebfa27afcd70bb87de4fd632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9aa2140cbf8dd5b30ccd087c764749633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769fa9af60db2cc8a82a9ea67bd6a015634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8806490c7d0e6f8917280e3884aae465635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dab8f9f67872886e33e41be61e7271636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ada6aaeef083aa1f7da9cf0682a1786637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33557dd1afcaac59fc2b8cffe9d9a669638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813e6a2a678690f6df8e857f3aa37404639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1712e05625757c61d5811466972b7e9e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3777ea59a347d451a54155500b6b5ae1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57db4609b588d6381f0a1454e9829d63642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a456cbcdb8ff485f250b9f38dbb0305643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552dc627195111ad69a2e287a1f3c8a5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fceb6cda7f2e97e05cc36e7e86ce40c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6c2a41d5dcc9b5b5137a6cf83c072b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff15f90144cf82a87393837bf1f7baee647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d5f46e9a51f227da031362e78ffa07648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b1b738d7b3c4aa5cbf0fae7ba4367a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1977a14e3eced0cc8fab112ed5f4515c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0113f95c87a7518ceec6ffe163d68b8f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b484eb18437ee55064840f6793f03b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494453d4c318e4254bcbd57cbdf74644653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8550d1e2b1a2ef5a51ea5156118236f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ba578b6b3fd728707d17f20109676f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5079be74adbee641f4cba0a42c96c42f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d851d3a00f4120ff03ebc91d8d426cd7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87d1ba90e8c3fd7c3317703916a77d0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515175c4cfb3f8e52e3b07fe65c241e2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d504cb890ed7bfe57d36f6de0abbd0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1521784cfa7052d1a8ead268996136c1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d093db2cdf4aacc650fe8c2220b3a9c2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3d7b8e3bb758a61449d45b25f79954663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ae5afc11147a1c52df62ed484362e8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff87c8dee442ce86bd30748378544b94665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7b3d32e5cb45dd9e0ba23d4c861043666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1bba7ccea5b932badaa411acc35452667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11ac8dabfe9b221ad86adeac51202d3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49847286edc85f3544f95efa64a849f7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea0e85d7b6defbcf728d294962f7373670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b714ba6b135d5d6ea25f3978d71982671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b92087de738344abbd5e84fed7f39a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c2de8a563c5cf14475a5be15d51745673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a8f747e6f324bb3c20847a173d70b7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e923951a2b5a978e9fd81a20e4387938675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68951f4d52c4e3f2141ab439bc4b2cdb676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053f48d718a28893d93026eff9fde2a8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fab677cd09da6736c635720d31398c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2622cadd8d89f58dce05f73192d0cf29679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc978c4e531ccaa0ab8dfa032b5490e3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0013ec72acc6b1830c71238ab97664681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e0ba322362c2a84983d38ae6eb2b9a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7250e039ef6f3b3464008a51c3f84ba7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c499d2e1ea0a2188830950334cdf21684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0904effcfc11a0bca630de3d4749b599685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620c14c2d9046a085b816affdf4888ad686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329a79cf9027c9d005ce180206e573ec687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6451c0aa903082975ab6435431c1e576688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5926e312b83e6c73961c6b12af2b605689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e04a6146e4b4fed968bcee29dc0fc1f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba761197bedb1619de1f0775c881aed691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d729da82c3c61781ce2aca06ca4d6b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34025753e8d8e07a1ef2e72193bbb731693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d4b404e52b9dfe3b0cc8f7f3ba35bc694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161fd553ae3b12a99143e1a895ccb9de695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cb47ba392bdce3e9ff3c6d65b39482696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bf1c1be2da2df2d7ff7fcd22d27d57697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f1098a05cbb048fb15795929d05161698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192f019c21101ca4e265946a7e2f28d9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d8cc090373f7dc32de46a60c0fa6ed700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fb0d70b2e41c46c00a3b04d13a73b4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43528fdf7a541e4f9dae1998933f1bd702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedfce16a563db0a1f2fbdd80d302a5a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb9c56b127218a2892a17f887a50136704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ecb10c721c37b03c03da0b5bff3975705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d11754f619d5c79f198e95db54d3e40706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef08297245afb4c53c5c7c36ec4b0899707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b49fe99a7dbf8425f0f5bdfec56cf7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f607b41699f1a3cdf41e13db3da5add3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bffeda4f9009669a62b691c6c2a69d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3797f52bcf4d877df440a3f76fc100c4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf8cad2eb2f2f2863077ea938cde8d6712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343ca72edd7f6ce124fb4cdee5738da9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a5a0bec23c544b9182e2c45742e4d9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1947d52062ab926084f7869cc2c59e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d1bd95e06f0e5e0ada7a34830d48dd716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc495dbf152f61da4afd2c00cdcdc58f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424e5569a4d70445e730e3c03d3a19b3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39a75140a016eba0d0fb6e1a26e27b1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e53d7a49e5a3f2ccea58d63a10c6c96720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f249f2f073812ca702cdeb0ab8c775721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162c97fc607bd67b31ca5029128b6d9e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4c77025fcd0a0a21fe027dd8bd5a3a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f39cb5a516a153d62b6452b1ea106d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f180f6b02f34c7b9852b0bc300bf23725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b29d779b58f998fb85def369c6f2ac726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3847054ce48ebd4be988c85026b3b1727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2107de82424c2be7d7be2c65fac9b03728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4b88c2efeb579df60a895f81b57a26729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd11028c7f6b8835816d4269fe221ce730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77759289d7cbf25a7ec916fffa0badb731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97a32754c0e0718fd9d0040abf69718732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6dcc94c28dc4b93a23404486fc0eb8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0061cb3bb04e598c9f7082328c1b7344734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c069b986bae93c741b53f9462827594735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb845ce812e5db3221029c6dd22d652736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea574789e483678b9a776eb0650b2f0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1f5269dc4ae870ed22eef2bde88f23738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064a7de64943b9a6c16fd3b2749abb6e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eca4ec56825b23b5f7053af84b36245740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95bd32ed9e7b05ae0f12d02658b2ee5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc3eee035bbd83ff952d43913ef7546742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a62fa15bc7636c9ca2b87527c8faed743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aa752fb0fb4b5f4eba66717da8911e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d7fe640fdfcc26975fe6418df61895745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644396b708f82727b990ad0faf3731d0746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb8e1883af2be7b18160f8285e516df747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6d0de93535929ad73062f330a57f71748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2aae671b95ef0fcb1fbbdefe2468eb749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e601b37406f35aaa156b2a9b323cf19d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c9e0c851f13478e867f0c653ececea751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753f0d75d8b08526f620090f4560aecf752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c29c43e756efe5c81585a7e4d1d0f5753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d2f344811d56fbbcc3999948fca2c5754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b919570b2b22215888c2b9bcb42ecdd7755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0990edb385341849d4ecaea91753553756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a2ce0c79ad068cd1a8475f7d186183757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f7e614b6b7103b8879f037a4a86c2f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968e74eab27097527612bedda7f81d4e759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653f6fe7c256ffa439db041fa469d9ca1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f98236512680f095d7d8cb040bb5bd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01807ff527f3d8a0b795109348f38e2b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc062bbf82cbf327218cf95d490ce924.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8b73243d6ce279c13d7130930f09135.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f535dfbb0544e550725b54f4ea21bc2f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fc7b9fbb4328c40a83f5110541f5d87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e90431a38f678a9294c9b90979baf808.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d068f3c97a164848d1ce214feaba49e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229fcbde868eab9bcae98acb8289522f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474619f428fc99e886467dbee8a1388411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c664599bbe3dde07977e0c48591012612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fe902dfa014aa01949ab6680e4048613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01490f546439b5465456b44ae6a61a2714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023cdcb1e22d846c4ed8144834734d2215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602c2eb5f09b7aa4582b19bfd9122d4616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af566b2580e0426ceccf9ca2181b4c8417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdffef293eeff507005faec7bcc903cd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069fb4bd5d4d8db61a9a06322118ff9419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbf04dfe3dc1b1387cb582f71d89fee20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9700c896d4c864c2248238311cd1d06621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398f15cec40e49313fb96e7d5ff47d0122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666bb357b72a6f1d4fbc1d829818698f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe43481bd06f932bc778eceab391cd624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d64eb366e13d1095d1fa70291f806a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df665f2d6f6e5445281ef013fe08c6126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd64f84b441ef481df59ecb456d19f3627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af4a77016283cef80c2c62d1655c61428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e1c584ca21c400c723da76e646998e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969fcfbd974666c9075025a239334e8730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecaf5421ffff097df0822b04b8f96d431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1849c7bd203a5b488c9ac848ffb6ee0032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88635c7202a058c051c1b678e194506033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285f7b5240bbeb24923f8ed61c84cf5734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3123714eb48ae028ffd6b9fa4274d13335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b25974ac9205d947e34a8c8e38c730e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8f9bf494aa83c220f2556db4ac406537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d9ac94cf79c632b45db0f14fbfb78638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cc4a495c18466f61bf0cc45d87bb0039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135a9e89265f7ec0998d96e972e2753840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6f27617527181485bc7e6c2a64260b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec82b895e0c97c483ee7d4da876207342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352d5963ffc60bdff1b3ae11f8abd22743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0368ce9c7efcb0e1b5ea453f604a45944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1708fc2d60034213138a521bf8a8dd245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa1607bf63c8aeac6dfc70c25f185a046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4eda3f864c524de66566f6b899e09347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ee5302638a27ba746ea0eceb4926e748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8309b4e87f73d67879e8ac3deda48d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde8c018fb80ce1882f4cca690d3619250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6a568f20cd0a019941762402a18df851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbecbc52241e4a409b24d110d17f8e0052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ba25d9ef0f44fcf7f6b5858c084c6e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e944a1dfc5e0133565f741a67e0b2fe54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c04e2b5f430e98ff1ac8812c87c3e6555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11916f453e918f9e685b53ce08aac5bc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e081aafe0f37b4e965c24597ef90cb9757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fae660323f8f2abaf40d7b23335c04d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae8fe0a4b94bf7b9da674577dbe86f459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea30eba2c63c9abd9827f2c245faaf7160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a2954f18654714ad1d7be9c212f5bf61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3211e24ba8401e36e322a96f4df6968162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a60b950103bb46d10d944b1c673523b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274fe45ee1a2d1a7c944a1f4eadc5b4a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7a6c13a9c4ae48e5fa17671ff8967365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439b9d2503a3bfd2f5cc06e13f418ea266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96d39680b29c0c01803e63e22c5773367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec71f0d71c93164a2bd0a8ec99668aa68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4654105279a10d8e619724457b59a46e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf8eeb2c3f6f61f4878d14ba8beac2d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ad4332b47b6e824d0c88abd549411c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc451ed76c18c300647efbe7c45e98fd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8581f42c684a08f89117658717295e6973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ead84295f5b390782b880a055e1ec274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59d23724659fe6a102d9156cd040d1e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909da8dbab9f329f29ce1ef8e8df284276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a489153e4ab1438aec3ca1b923ff251677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1451d4313de3c9c9928bff5bd9f4fd6078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168ba71a0bbda5efbc1dc437c57523ab79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008ff71f216728e30ae4393682fbecbc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b16b3d2442fa7fa2b50813bcfaff6281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad986eded74103a8949976aa13f5b66082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2f651aa960f982ac84ce0111f3f9c883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a71932c6a79d616e10a0052452bcd084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abcf478998fa7385ffbb71f8258087b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7763b0564cef6c2e0fc39725d7834ab086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1975490da14f3563fb1fcc8f9ec39787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6eda4dc36cf3c9bee541c0ec365c8c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94caa5439c972da469ffff83c5d8a7d189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f06a2a4973a0febbf0faec3fbd2e8490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1e9b7d7b2e47bc00e2cc94e78d506d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea418577a3c311b4c56385ea5413924f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0f1c450790df89c2d5dff9724c375093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a05bc2b60e052713aee161c3cd3bfc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9e174a2f4f26c0cee798c5cf88762795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3439b03e065156f5574fb4ce791d481d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23141bde9008402fd9578e5679c228d397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e24092dace40e2481042efce451daf98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28103ff3d31ee248173184eb1baa992399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e769fa2e1f1c8903bf848447a4ffa92100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa8bc089ca69422fa244cefc7471bfd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c080a5d675b361e8ba7fc0b226e3a964102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc16064efc92484e27a64a172f37b3a8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbcf59e887c2a68cadb8c66aef9c42e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf94ec7d3093ea07200c7d87f030d19105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6041667e3707dae3d09600cbba326b9e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ab66bdbbe58288cfc332ed7685590f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de484a1c658adc5c430259aa26dca1f3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74671301f3e0b2bca67a12cf59b63355109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c7d35621c84041796f64cf47e8b3ab110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2d17fc3a2ade847196f7b0a537c85b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e57d28e7c7b3ba2254245f0f064cc5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ee02df41f7804f0de830ac4afdc229113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e895fcdaea85b95bb18dfa5c992932114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041b81d3c1a6fe9e962cb1c04ea298c4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f0c439fdefc46b184770fb8717e8a6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e21c91b60ba96b81c9a5aec7b5d5eb5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77290757639ac5a865effd347475f883118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b265bedce710206938d95e1073412cae119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ffc58d60867f8039905510e0a1da44120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7d641794bc68db32e9fe760a5a5084121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd5ed79dbc469d9092cc8f3b9046d4f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00420868827ffbfe9e3178423fa64c21123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3384340c208dcac641607774a9a8fcb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0bb5b06501fd3701e40e7cb00ff0ac125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c2a1b485e1365e6f639ea80ce9236b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0ded37375ea417c7debb71d7729b58127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712699ab891bdf65ad7f652c85e3e918128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c453eee0135d8479e80f6beb1f30a8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf3c90305e2c659115c64dc276108ba130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de62e729f60b0b211277369dfd864e8d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66626fbef6457ddbe579562f418ca7c3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd983f35e20b5e3a8b6724876d45ac56133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad0a72e4b2866e69ff1a1aaef497783134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a21335ab15e7edc7a0f9f81612233b5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdf9b695bb1f8f9639fa5484ad48e70136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489d850656fa44f802415b401219a551137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bbd54752e446818e07bc41a31cd844138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa670ded3357127e28b1032635ceedb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5a1a35cba630e5c0ca0cc94d99b2f7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5697311552d779f93c8a521de5f696141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5f67457409cc1f76ab62bba6673505142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7afe2c3441e24f331b7e79e99aada5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e105af2b69531c59827cefd198f2b4ae144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94531491d1f69860a3174515082626ee145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2a091a502b64ecffcb398c257b549f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705ea6774361ef9a323e44f7c91402ca147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b064f349db8daf46c029444df571d3d4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0b673186dc640ef8f5c171716ae855149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6771cde332b519fe02a632e1bff2fef150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48bee7bffbd7e8af47e2d103f3f71d9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e864e3f9a5e7826f0985ab44bdcd78f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e60f1dfa5732e7e032802b196ee6ff153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab6dfc9f8202931a73ff5fcd6702d13154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd22778307e9cad84c19f742d5a0302b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089db749ea6ea18cb56da41167a27972156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c8b3539f6a7fa6b16c995b3fbd5d9d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0fd2151d51056344a04b8dcddbc02d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9060d0490269113236415e302ec50dcf159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb696a6459e1e189bbf21e1c5187e50160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bccce310ceb819c601976d5e0d6c62161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db70e432a6e5801d318e6ea36cba5775162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaa301416523da4758376b443c66d36163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42272caa4aec1af28281804134c3bff7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a073fa308ddc07e7db583ac6b505b8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf808ebc93ae31b07607c5710c8f79a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45591f51759d1d225e8972e426ccc12167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee4beaf15ded795cd119146e81bfb33168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4580db9a9da4a50bf83021e0cdf9ef27169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa75ff5616b627743684d653c9b9366170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf8762a2c35b3b4e46f03a3fea5ba16171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a3abae81dc2441bb97f06f6cf018b1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d00811c915acf3146a3d64f23d07b2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8b13843b60f8974ac3a4130e223b26174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f9f30225103de8397fdc7e5fb69225175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de22f7805f1b4899b8e16461f9458a5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d7000db72b6ca24048c7cff8ed561d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda98fea719f9d93428ad5facf522e00178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a32a51202833bd29c85c32d8dfef563179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4bd84e5dc99adf14a15f60b9a67757180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afe834c4b395cae2a62db65434a83ce181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2400bfd723c8af282ceb06cd2c6a6ba5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07af2563dd022c1d464b10ccd9bc830a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1e9d2b08e6233cdb3e90b1e550fbb2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac18ce489cb764707977fce3919f16f5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a28abcfa36c34461e0a064086c2299a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a33495a6f9277f4ef4c1087e6c777e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9262ad97b906af8c3206e6326f4dc7fa188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c23efefee9a6ab0cd27dad632df0f6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f105ef62d46024e21ccb0df035d0b078190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a7980b559139aa7c113ca074c36893191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa79e82c329b4cb7b5bf33a514779d42192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d1c093e3456d54f80ceff92853b12d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f43fb489d74281d851f7f1dfe43006194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc9da8e5a4fbf53bc36597b361d8cf0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fd99d862cdd6f5b56497d99086e918196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d868f0d09a20941da6b6a722f0f52e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fc147cd3e618b18d0455884aa89d5c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6de53ac65f25cb52dc456dfadb5c38199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed40d42a34a0e9a8ff0e1f83eb22261200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f0d1eec2b2d7e5266026949143167d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebc4c233d05a34671d7db565589cdc3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07047599054e3875628ac7e5967566ac203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d3805ee099f9d16db2a7063830b5eb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a650d69ecebefaa17642bd254bc5dd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0091636163d05a19be773f62bcf85317206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0103e401a4aa67921c4e7b8a1f25e34207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660dad07a4c32f49f1504e5d63ae2262208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0e912d60f48d478c8bcaf3b0fa7984209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88edfd777150ed578e79b7000d733c4a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23f7f9a3445744b854ad1dea44e3eeb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f4ed0e83d03be405e2039cfce7a580212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5540705aa888264024cb22461acd420b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3f3a05937ffd176fd5e44c4d672c25214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172cbea28a31d0716fdc95a5a652a72e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de926325274d62fbfeb8dc955908021a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acd12ad9f73462aba936163c19143e4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad0f7d5f2e9f5fdce608f4e7be109bd218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f55c1a0ca1328f999ab489fbb4b93bb219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1336801d106f801f4b5abfd76b5aefc4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787a4b7ec023eb95e0998343a4166645221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda469a577b8c7cbfac974c04cd592ec222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bae14574d2845625386068143d1aaf223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0d671a9e07530c9ee0c2418a8b608d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e7bef518e874943d14c5c1d4f176be225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa19b05eec89a889af596e4132d0c58226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d778b024e15a583b54d8c5ddbd64d4f1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b5ee2e88c80a9768565e606b521279228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b43fd1a6f4535126e495d6ce016736229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e56e05a070840401b8419e0079f4ae7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df83ad7166b35fc0aadda14afd4704ba231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97b3226f7c8b85f7767873f766b6107232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc21d880d8a11479f3d096fe0bf03366233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e116a84b306df431d0da8d0cd0d75b39234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a8e4c527c5dc6597ba9e4d8db57130235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8430f79bf200b95ac9dc360011c08578236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b506c6f1565ed9036131025d1410d41e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac08a54518b4882697976a48fe2a1c2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a9d573615acc579584b71cc3e7a4f4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a746a2d6a1efe0b65069b6df7bc27e9e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e9f136131bcf43589ed0ac158b2143241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07808cd4b2766938f5a17b17ec5a134a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adce2758f2a4f401ab32d2493975ad69243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676d00983895139527c95b6d973728ba244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee2e34305ff32775e151194d3b651dd245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd49989cbc843869a35e7900bfd9c36246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5db4b7a506efa525f153a4c03a9094247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f02e6fea2b3f89c196cf6facf565145248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1d43615f67ae9d28ded6dae66d3a0a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df2d5e0b90ef5d072a79ae07af1f84d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659c7fc1c235d6ecc7012b4a186638a4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab76d1464b72c5a86cc7fd0b7c81724c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d21f636636391302c7331f32a52c42253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41db6d27f110a1135a9aeb0b28823a33254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944a493514ae1a90232fbc408115cc5e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554ff00f742b5a1cfaab5c41cae65adf256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbbf3aa866156752fb5ca88e1b87333257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cea7b42fae84e792a56ca8af6f6de64258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c329d32e733fb7fc221e3dc9470c401259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548047bff42c007afda90cbdb07545fe260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af96521c00a6ec5908cbd1bbaf73ef0a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c31af045eaa94ae8b6bca26883c997262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d98cc233195ddc8d4d70c7c0666b43e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13446a53fc87467ccef8b044d65cfe4b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c63ff03df55380bc5ae5b568e033b6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882012707bfbf322fe1dba354e95d3a8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90185f4ac38db943ab059e5a3e595e44267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfbf8d8cffdba1d5b918c6ecb848f1c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b985109602f0db8a21e248892433990f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18f7833555302e868db2d1cfcd0edc2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69389f5f07dde42c0f54f9644bb8fbaf271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b7518391aa353a884c6903e338f2a8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afdca590f5cd12802b02570b00ea1ac273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fe151bcb4ae85eef48a762db35a11e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da629eeeb50adbe8808e241d6c7be5fa275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b8322b1b395a2b2f9105d50760a4cc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7c710be5aea0c4ccc14e585bce1ee4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceae60486e7160b8168a0482bd80b30a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7591e8c46716ebc5e0701a6903c5da32279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1cdde708f38d09a9e3c1ba7835c109280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7068a2bd8281f1fc882e0080303c2d1c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e471a56666031bf1426671c5f5e816282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32446968c4afc023d470e31899e1a760283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5392d69dc4abd22b8bbe4892097612284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db34621b639f7c063bd9020b15ed8ae0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305ada7b9aeafdced6145ad836142165286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fb287d6952c9a1ed63941cdca830d7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a743eacd69cd748dcd983518130d82bc288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc4feaa9d02133ddd0b3ded0a702491289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b046b7af4d2d9f83c63af8f0e19e3e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bf3ff571321dc83f67ff584108d182291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee488a1174784d29fe747a23cbc60be292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605ce46cc8b11ff6c7f1ec0bcb345bac293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a96733636da6ecf5d57afebead8c14294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31e4b52ae9990d02c7db0856de10147295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755c5185fcae7d76a6069febe4de6343296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0740cc878cf63f473a4e038a1eda7e4b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6a78031356d203081f9bc8a0980d2c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b144b86a8694d688b131fb7fac697b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dce7490be5b674af686f485062242fc300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fac1f5222cb0e3e12fc9ffa357fb347301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbc9e5f2e9f6cd9f4c91b8413d93821302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09c4c724c435a52c40d4baa0f87d273303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc1e47b53ae72021810299d12097735304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b49949af29d476e0ebeecba3b3b3c27305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78822d4ac3e927a6faba3d71a7b12990306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3a2dd88e316d1639b24e59a834c576307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ee813dd616462a45834953bfae4ebd308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318c14d4221cf4731bbf8f5090e3e388309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787684a1d2229442bc5b9b11cdc96152310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f58cd308dadf9485b48f0a9cd11611311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff36f2ebf0ce159b0a8dc691b0f3a4f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b379322a76df821944f4d07e546e4b1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b83e44bfd0cce4c8a00b966320c5ee314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b14dfc0b8c4b8b7122708b53aefc6eb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd64f6d99dff853a42d2034d26d960c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36eb0500f1264e4647c7b7141ce6ade317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf88a16fbbdc69bf1b5001f88934065318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bc8c094e00a68d44a394e56df7d3d0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21e29d85028a5caf2357021b263fcf1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824cd6c696a5359f64f1413e3b8f282c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22df9c9851614f28a74df35764337cb9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8251c8186f667481b2f28787c4457eb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4131872c2307dc665d80aa1a02702a51324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de1a36deae72810510ff762fbb48cee325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0df1a8a0aa0ef69e826f9514d30a7e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1526bcaa18f5933bbc3025e685155cc1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b637ff613a933b1325550ea84930ded8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7780c170d4fed3c2c40549ead9db29c8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4013384c2df0653a4bdac3eb8bfb5586330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a77620d832cbd9e5b85e4f8aaec3af7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009e82958970b968de79976da240204d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d2b3817562c6e0a324e8ca25c7e84b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5a34683c98c2efcbab6e17e1439e8f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cfd3c7ebf0034c4ad3eaf0625e7193335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b081a5457453fdb43bb60d53d850b4c8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff2f02f3b554e6eb4f6c31651ed9442337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df616a3513e59128da076781d9c6024f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2509d6018a6fcb0c85b87d37db77dd44339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4241c008e3a22083e30c24f7ccd6e025340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28126443173f7c81ac5be0bac614255e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35fad5c76ba253f554d65aa8902477d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc26e7fbdeaaee0a22764c47c2855312343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ad55693ca4a120138f0c7e784b4060344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59449eb75d38fc7f6bf2089c6962e1b4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e883268faf143d3ab52dcd526c16221e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd9eb2964c09c8ebb2dab53e9712740347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262fc7d106080beb84434e9d6036b7ef348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e03d9bae54404919783321f126ae41349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab4e292b255011f052cdd9053c40e01350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60ced36e84ec8d040aed6137113b36a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997ef1c4e7e550dd89e6b8ca65590521352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7257c81825bf7dc63ddcdd42baf89c2d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025e9ce9495f9eed42233ffaf4a1380f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a480eb314ad438a2ec3bcefb74acba04355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416e408d32a3b21b8d9084eb40bf71ae356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ee7aef361d2a8c5c4f2a05daf5db4d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9bf7c2b7c4066db95f3fc58b4c8f97358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db06cacb584b7b1643c30de675e45e5c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3177ada1aac4328353ce53a6ecb8d72f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c45af7e3aa11807ef8cf798d04ef14361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426b55a690b17b853013fc9ef6346117362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f598b9a2a0234fb68fa5e81d38477ca7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a10d67e9e8162a97e9887f89f651c4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8bb4f25e783aa2381990f21db3c15d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8e356535bb4d9cbd6fe4470c3bc69f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057fe78ff77cdabf37b3734c920de510367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd00fa4045b90bf64ea4b5d65b90348368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1dcb2eca6cd353f59ef37c4c6c3aa1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ddb7bc8b3e3343717530698578d4e1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba566f951f4e43805d2c2d1ba627af8c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49b9045d5ced3482e2b58600769de2d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b40f38fdafcb1607550c9b3435bb344373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ca702ba9b730a002f9c35cedad6cbf374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fac1b72f0a94a1824aa789d6b7d1a32375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613cc154783dc500aef9bed0d3e77573376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45069b402300f61f571803995cf3097377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2195d95d470c35340305ad512fcefda378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c113b257b084aaf6899850ecc2c988a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc6c16ed6d316d3b41b44c7d95c4077380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d496a1dd1598243b0f920c98c8306736381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49a2fd691b6b1e02273e200453b3f5c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12849ca5afa06f572011674b081dada383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1650a1afadc4f78fc9b6d7211c691fa7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956fb96d269bcb44e1fddda668365a7a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0624c4c3a5aca2aefc5c08f78fc1265386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99ae54a51407fe08a6bcd8ee3543706387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8985049fd43a069d843e2c06e159f523388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3331423d1371d9f3b3d9b5d4959ef4cf389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816f4a5eb26b376e54fdca88f7ad5798390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94104ce2af5026e60de08a7ad9ed15b5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ccd9596af8e1dacc9d317ab5f8c479392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8c046fc56807e8b8d548d8a568ed3d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedde12ad1411aefddf22612fbec03d5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bf92c87d694015275ad10400be2b28395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6f54def76bcfbe5319b169d8eacd7e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a474be09947be5e568477bc89dce315d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66a6988275475a5e73f7989b6726de8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8f6b5cc641bf83b9f93346d7730a29399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3995871ce71d05f4fe62de091afb3ff8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ea7b57752f74fffcb52c4bcc0b567c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eaccc9a5be733387c82cf3a4beec5e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c251eecfce1152ab83ce67a3058ef1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012e50f767ffa02bc4be4879d71845da404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6848556320afb469d27bef053aa95b9f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367915231a2e48ed968719c36add36fc406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4717db0cd6a7a5d3df5e2de056cc25eb407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80e6be042ad1686f1c6c80c826b62e3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13be97603dad3ce9423937aa25c3729b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc60cb43238600fae19c6661f6cc92c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25f9338e6debbde86fe5b4dcb07ab27411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d826c8720deb7f0d202fb599c537b298412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5eb6fd2c0539271dd2c65f701eb4a9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6c6ef9f12db81b1142bc33fa9e5301414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8a104f53599bc2f91df8bb9cb7ed9a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98496e68ba568b635e27d0713dbeedac416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9cc2d76e99c1ba3cb7ac6aca7f5662417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4978649f7deec42fb6247dfd923cf55418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a75b6c7e106f51d03cb325c862a1f70419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405ef799e10174b37bc7d88f77740706420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ccbabf0cdfeda32e80fcbf5b44821b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5f9b9a7eaeee6806391ea2c82cd0a4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41259b70249c3b23bc7cebdc4b3c621423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a3e5076c742edd8767071e1f40e956424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c52893614680dc6a7e5ce37885f1a6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7367e0582de961600fe766ff2bba07426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2c3a12ea4aa8d141ae81faa2926f2c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7586f0724bc2b807bf3a5121834b1aa6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb8fd35f22729eac4eaba8bc983068f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7f7a703673f968266c4189be5a2439430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3728f68d08971756b289622e981cf321431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3a03a73e01be6f0520423eaa72048d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e257416c18945eb9152ad09c9e85b74433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b8b69c77f5a8b5fd0f350965ffcf1a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4964419e13609e8578ed47256b5df231435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777525037d132695a9678a76d40a2e00436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91b6e12e45b98910547ac48e7279558437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e6643c72cb0141cfe555d148bb66a7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31ee2a0a1fb4768aadf488b0ef7260e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bad7c5fa899add874337e20ac8bbb43440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba838f32cde8407db8e1b2c09f58979441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae59a0c897dacca81b436d4950969b5e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe20a82fe6d7a2dcb018b1f3dcf456b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d23d5a5c405d7ccd750dacc0fa6bde5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74b992b1a15c882127055779e9d2768445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d76bf554b627c729563fa769cb1920446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93d9862d29ab9da45515cc5110545c7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941373f50f8bdcc82826fdd65c3403ae448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98caf9313a222e1f3a3e9e1ed4b7822449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d8d0a8d61a019bc0a3f3ede7f4ae3f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7f6386e05cc5aceb43affceff5dfc2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dc7d2f4645485e29f7c25f6f3ba1ed452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b2d53be831f505c82d6195ee97dfd7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee4a0b0f226da8fbde47b8fce4e7b5d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f598b0b21f3385cacc56a07febef640455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926ee75099d1474142ac3f268e54ffc1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ab59d838e21a1b281f58ece741f560457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f292ae2065b3d85f0fa73c99d3f45e1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eea43135f0cb6b191acb0d71ebc226e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139d6fc5e4abbb114376e06fb184578b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0be8e0df8f89eba4d6f869d07a2d99461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d9ce515fcfe565b104e3c3e8c590f1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8d07b0dae0b73c67de564daab877c3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623c324637939fb777ae695f08afc663464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00504aa7d861bfa12d0a6724585c7abb465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b1879c25baf867712cf3ea0be6b758466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81f3eba325a2525af260d6fb105d081467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe251fb1027280f2a79debe848deaffc468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3bdaf05e401c64e5561d8346ec3f00469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd802ef290fc4677651b5746492ef388470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e006cfddddf0ec307288508b96d9f3d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2d3c858fcf9393fed0ca0f7ee5c413472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba49ac298ce500566db706fff855cab473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd7d52e1e41e14e669c8db056462b18474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebf98e35493b65c05803030820d95ae475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95747d8dea875c4bb291b4a7056043fb476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029f858b526b10d4e1ca70bc72fda0c1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8529bedd266c9d9eaf6cd94dc8abdc478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df87936045ba614ebb96639fe631296479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f23c374a3a642b1728de749395a91d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97acbfdd0371b3e0aa3b3c274d18e8cd481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7226e17a3e780e6b6474534e62424c7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf4e3eb4ebfbee381b4d2ac52570e32483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45b7b8b3bc7a969d0910730f7b8a4c3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc39c00aebb2e9c47397df5ab223b711485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3642c83ad442f20b2fbd7e010c835499486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71e7b77bf621f507e3a025ae870a6fa487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dbe1c015c56f80ba33b9dc3f3dfa2b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44998be7506f944958195184dc9547a3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb097e7011c0922482e278464bc90fc3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d61286d5a71bc7db87f3d8205cc425a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c08b96ac48b48039c3098e78b70617492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1101273c04471d3a9d1c4c82079a21a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee6873a205dbf137ff864bc1ab69f52494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb145928b0011868a9eaf4ed7fa0b6e1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8d4b7d809466632e3171ee60dd99d6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2638885fdfa168d913cdda435c2c3cf497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f006e2a10f03dd2f95ead376c2c1de91498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445eecc0dab55aab46e3903a4f45672c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31701880a3caf5433d2eea3e38bc7448500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db248ac2c143fa385b5d316391d1eee501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9731eaef7ac0712e9ef21ba83bfafe502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f464b899ff09c1a826e4ab17d5682c50503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329616b8149db915c52ca2d3b14430ff504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b0bf7786661d5d297ce8d2152d16c4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ca3a6c2faf1ca27a8452eef7782630506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0318d42f800646da7686a2fb334f8814507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae1acc8f33374984655cdebd07b3778508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dce27aae59a63f13fbdcdb41b6022c9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34addb52933216f18bc63d3d94a00a84510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b40089219812f671b8fb5836dca3eaa511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd552d60b3b79e2eaf9287bc9acf7547512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd0e37c1a7fda53b775981b9cda57be513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d93a274a6679c172e06ffca0fe9733514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaa1f42861be0e13841109178fca1f1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea163eb5f6cb87a8ad813f8e52dd16df516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a85299d1bb93858369a8a9c5d9e32e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071e6deabea7c8327eb954fae8f2e7f2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c842d35e0443e8dd78361e2d9e862c9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0382fcb9f203e2d804e60210d3078a7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9a7dc0a1f486e4dfff65370df46dde521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b8a29dd8c8081bebb753c91549d08b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910c06b0e53d310b6bbf71aac1152cb3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42914a8bebe434a5ec89c1ba7f5dded524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f963143be387e222f407e5d1459e0e4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b5b582bf7db6a21fb0cc79b48f6b65526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df8f67b4b2c22edf283d96996566537527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4046a3bf3873dafc278bf2eabd9175528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb96924f8d551cd1d94ecf12222f08c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e783793bed7316e55d8abb56b6ee3e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92d7305836003ad12ef3e5f562b02ba531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af50b9e2349846675ab7b731b66a34de532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d334abb5130a92a47918a3aa510672533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49adffa5f72c705f0ee259a4c7cd51b7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996460c36630bd6482938a913d1affb5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bac66a031177cfd74af62149ff5e088536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70b475962e2853dbefe5eca286a25a9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf185080d4e14b8827d8c2a2afca393538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c47cfd1da68467b862002a58c2fdfa5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349450f6b150b4f0af1f7452dc906439540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0903f497516d3ddf1b5601d4c4926626541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd55c62a997e4634feca993da0de2b8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad52baa271c46368a342641451924ba3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d274de045209b8e2037ff06a4f6a78544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9934aabdf6c2cd70c503a58a2daf5d89545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfadbfd4b8c59564fd614a8ee878e4ae546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53ac89ed3314f9ad589950bc6e2954f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e2335fca4219fd443729e5f5da210d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64c61dab8fc5e478c35ca0dcb4de0c2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68840c99dfe149f2ca4ca95369c77cc9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0d40274910661f0c0061f6709502e8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c15a5194439407bbae99526297992fd552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dfa1e6444ad1897d25326f76aa2627553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b98c0bbe62d5eae960d0473979201dc554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecb676957a75e77e2b92d952dba4637555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8b364b0b38dac19ed6cfa8d7cc65c0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dbf2c72501a0e7604cc4731306befb557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53fa3226b182d3f8689180462297ffd558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc36f6e3e9da83f7c208f1b169144ba559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8f17bfabf3ac4567bced604a55b785560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7bc9aa9ffd2c8bdc6a1fd5ee50bea9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278217cefbab662e7a62d347d6241033562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b824a5e333b16092abcce8601ea88abd563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34d5c0f2cebfd9edbe0646ce471cf74564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c11f65290202e4f898e47f9b0ab8593565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c96461b7263f39af9d9c806b7e5bb4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d2b5507e18cfd3599aeed13b571e48567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8d65bbe7f26b25fda58e83ec8b53bb568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe6bcd541b87e779de91917a5894615569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914a8f720b7bd8e558b8310a0e7400ef570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ee2277b537e79b006a1305b4fab4d1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9ed64401f254e5919e83a397ea73c1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f3b579f57bc4ad56e8a146f3fbc7f0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d50d3f55e22343c0c40703bb8df5e75574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c173b3bdb6ced7a405d2ae7b490963f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be298741180d690abec3b3725f0763c8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc631ba8a0dc829dfd37124f2fdc99cf577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bafb0238b205010dd109d1cb6ff19d9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5cfc67b11d2f15296824c860720ebb579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1245d37f779f768cc701cfd9cea2a32a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b121fc675fe1816df4adf8d4a2e5f7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb887308897ad09dbcd51ccf25f6178582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403d88b8201f067add8c875a768e82b0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b24df82a7e55c235e5f5341fae7c277584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9dd061cb3c746e56edec4db8792d4d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de418b6e8c5203e128c61545b09fc24586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bef553a619842af8ae4eff1269e2a1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb685d248e036890bd49410f5f676a5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec35b65aa6c6415d5a592a09683ddbe589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fedfea4227e6a41f8f0bf39fe0eb024590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680cd1fcf12fd6166af97362b558e044591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59267756391ac3ccb7dd9c1b7cabbf2c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023ded9ce49ecfddc9228a4bf3a4e9b5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b9b418dffb0e8309404639e2b07601594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493f548c9cca51aa9bf049deb3723812595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72239f60d31678468535325505bbf88f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba37c2efcf71d682036c50d45677b2a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361f252bf5224bee6fdb3ed9ae021c16598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e38cb611cd5d1e874f4983ee8b693d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0decdd08e6e1e91d97e87e1deaf7e7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2de00536999083d5cd752ab6fc903e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e066e249e5b2451bd8de6eec1921bd602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bf2742b0f25ef70a99661bc78b1dfb603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4a80ad9980f092e35b503ef4e62fa6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0646c9e1e2b1dc282178564497aabc0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfce9b2f53f3f9afd2d79e455bb94257606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c04a9c4bb2eab971c7c26e0118878a1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0f2e1eeb1d6cebedc3b76609071c13608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34b851a7fd5d99d4c2b380937108f69609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197427180f0feccdce32acd6b4ba896d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cacc39a85cf02be294c5c5fa80891c3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe612f1ec9ea18109603c0e38e6187fe612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a182ac2257345ab6359e58ee4454656613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9064e172b68cee44fd5b0c5803cf658614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ceca4c1abd242a2a8b86ddd528a2ff615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f264326f3531abf8c4aacd7f965b9e2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2ffe662a9a5690e647021f0c7c0403617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf47832de1e83d052d5a9596664d90d5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dc914bfe707ca051dbe9d756e54346619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d8979e517c47f299ec6e2950105d21620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c543586cf794feae6478d16a83b69d8f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237e9b11da8f8b14ce18cb5acb2017b8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775770d109fb1e464bf25f89c2384a92623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ec1e8e6f6b78f1ed4aa032d6b17825624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9bcdd250241bafe8462d8b3f0c01c2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b45ffb6928f54da2277d0c0010f860626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3796315428e4d04acc0af23567bc17627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3493eb1bb7f3c61c4fc94b92a1b7f0ce628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b5f0757e89d28558ef286381ff30b1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ed2fe5e67015f0dd0c942b26dc7804630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3ebe9c030a409eba9f3a87854f1e2a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833c6bb7c1b2fa34b4be7fe45f239650632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab1f167ff084aed0dce7b1a32dc2bd3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab941c522c48db9fa5db84ee23b53f5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ef843ea0313d5502cbb260282ac884635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854ab425484c6e2464c551b79135f416636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99245bc19e6118fc367bc2e26abd9a3e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21ba010ceb7b7ae67a792819cc14622638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4970d2f642446d198346b2c6544a506639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535ede0f2248df584337c980f0c2af9f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b1ffd7535ae64d7c09a7138f697bb5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929d10cee22a0ece989ec11e6a915ddc642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0b383d723b825cab72b2f82255aba5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bade37505df1e23b2743e5e5c79f4d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb4fe40b11c9ed0f563b4987366c495645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4158790d6126daab882185ddb42b30646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5000f84cd52b6e0a1559427af8abc8f5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaa027c5b35592d6a842103551d196c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a100a285f1912c739accee98c7ee46649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b8993f7407f0720e43537631aae4ab650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca255ee2251a433f58d529760500d06651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027dad2ed7b9695ccabc3f21de26dabe652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434760ba3fe173ded8cf519571efe77f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab91e4840ebcdd826d2268e8c239e7df654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e212f6a1a523579eb910c6ed51c02879655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7c8238260428f7ac99fb16c1346ee5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa77b36a6b2270729a8b4e9b2683f63657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7390324fc2673718f874eb4fad9e9b3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c913ba3375f95b9807c34d0a6b639664659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84bc267aa456db3b80cc4473c06a936660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af06adbd7282795e382669ec42ed09d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a647d6760f59a409de8f4308ab0cab662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70eb0fa8b81bc85b2e461438ea11ef3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeafc7b2c69fbc23cf147340bbcc4a9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776a62bffa8eb25e0b77d75f3a7091ce665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58e145721b3e469ebd046db3c5fa1e3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e39245a684eb07f0c11d08e75893a5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c50b0eef93737e48b0990e38216a05668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f72ece84a3f2a553855741dd51076e4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b569146537bf095fbdae206b1852800670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9708a3aef043d907e91c41703b483597671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054c4754989d4a99dc4ab7274d1de043672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfb72016e1105b60f9f007905ea89a5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6081039db010859862922aa81c19a10674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98583eaea33a960dc57f3f6e15f6a8a1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5dd85c9b3b862540a6947b96375b5c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22c70ebbb65ca42d58c48083a5593fa677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b61a0bf7fd29017e921dda03e2a46d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451d2839c38ba0cf05c7ddeca8d231a7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e9c9909c0736a0b5afd09bb678ad54680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3721d4b74701b28d0d1d37a2b723f31681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8619e07975edd07cd03009bf34a8cf70682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fc7019c1fedf26226c8038c8715afc683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bc88ef756c83f1e50811d592653752684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4077b4b8963a5034113abd5b432a57685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57653c60f48b2a375ce178dd53486c9e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace4f6e44f3b475bc4a7dbf6bae37c70687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2290a61d41ca9524869e255842a68c0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e552957e628fde486bceadea7a1234689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f70580d69c5de44a66c8864bca6d78c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d980d96d5f8bdcfe18c7c0ad11af881691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a9a45cd7010c4558f104c97617f0c6692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d768532e70fe56bc2a1f6dcb130b2693693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd131224b7cb065fa3cf8ca3a3251f83694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ba529b39aeaa4b06236e8caabf94a3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de8ea6e656bb517145a760c1526b30e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb303c151620dd2ca6329d05aa1a33e5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677a0e7187f473dc5533f7aca65d1ef9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61618e4ccb1a5e2570dd7849d408051d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8c16c10731ca9ca202e0b8b20adfef700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf096ca25244fd2fe9b810f8e424024701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970a76c3c9c8acb8d4ef622ea7624974702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec2a703b72dc010d054e45d111806bf703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4321f244375986aa3b79182c637cf06d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc3af47bfd9e17edfd41019882e9117705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a64541e5bef0d41a9d757ba217ad44706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9f7dfca79224192579739047f05c09707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b40ec7fe41c9e0c6880d9284ab504a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66dc04a50bb1e4a585b163df2a334c6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fda59e9d2d08a680fd38db4ef82a120710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d3edc2ed8f98e6d99bfbe8f9439cd9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6987ca4bfc29c7ba457eaf0ace655775712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d8dc613788b0ffdd9a20fdb00bbdf3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e35ead28b89963773db8380cb6aa3c8714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0066eb9e9ca4c441c6ad4c21c0d73139715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00294106eb38ae98d4d16d78c009821e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02af41e949618688cbb57831fd5d758d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c118786700217186f3182ac0ca18cf718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517d5b13c6c04c101ddcbb3fee6239fc719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a1986fc42b04b03925f5edeebc724b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13244b971ada4af77d2a71800f1a97c6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5652caaca112b9013167095d0956bd5f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3385c0a851a32d16da7c3fb78501c2b0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad884126ca003e2dc23a017dc178bfb724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a51f5e1c9d4b85f499fdab894378cf725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4461af8fd242ad8c033db17f5be5f5d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d38c3b50764196007398cc5e54a60e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c69fc073eff4c2206cf4f4232fc6876728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b52f7fad5e8d41a94159c3d26bd443729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b411169aa108dbaa3a7cf27caf40e63730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1577694666a61514aaa5db0aedcda39d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21fd871e7afd9be27ee627b3a7aebb9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15135e96da7e00a28c760d574658ed7f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2447480bd5a173919b271bf5b5f5e7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ea07b694e26e6b52648936de4ea765735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688adc21d16b5663e7094b4493bc2e80736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dd7ef092406a3bbbad1b701a31734e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6dcbeb4975ad2359a97c5867edc9db738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819175a9cca1cc5f1876908a9d513fce739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bc35efb45de77201a0bd24d0741fa7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde016823f66ce8655bf966b67db8e4e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610aaecf7a8502700e237c9e8a5e8494742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088d7162e3c5b6121f3d8d905b354f14743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8f8c8fe38ecc021a5c895347aea040744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4136e85faae6b0f1d508e6b936aa0b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ef489ac6a5f8da932c5e006a6d5807746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9239d5faa34f271a5edb3d66afc5a951747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6329123f3b33b96780e9008df268cd42748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d8762eb495cf7ae8319d5f40f4951b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d108976514799bc571ad88694a26caa750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3da82d9089def2116fcab9c2813f1a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a4620bfbe65f9bd0554c546db1fdab752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff9bc0725cb1f2e76146c9f74f623f5753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446072a3e8530a4106702a056233b84a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73521da514cfd5641cd3613a307e969755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb022012afc4e1454beb241d8b37a1b2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4392094d9f5debf5a904a032825d1a3757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae9590edec4d71be295053985c4b17c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223c8732f8bc5d4ca3c4785020b6c3c9759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>