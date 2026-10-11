--- v0 (2026-10-11)
+++ v1 (2026-10-11)
@@ -1285,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1600,87 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7695e841adadbe4023c68caf9c2b8851.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1194c160ba5ac0dd9a1f18e916641b02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ed341e4caa032586c4ed4bf2d0a1e13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ddf697391a461ff7186e23a96ec7a24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b182b29f61c678b3c05a858c1dc85c15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c44fd4420a49aeb6908a25200032ca26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e98d30bdb0c9c02815641da15c2f49d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5dfe60d682684324346eba5f077a688.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0567a456d34e6df010349c305145604b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b7a88795dbac408b06c0299e61838810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5782d88bef35821d1214cc1507842c3011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e9ba06342337ecce30e553fb2bdcba12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c16cb3fed1225c78e3e85167ce251f413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e6bef0438c940a3a34ed4e83984ded14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c438aea61ef346f784187744e51864615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5916ec0b73da950e68c4355d5ce405316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e9eac67ccc3bdc0fd7732fa03ce25917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22ba13c99a538f6032c2c6d1df2ad9518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959aac7f199695282fd3127f0c6bb58c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7dc2669e90e8263e02782de9d8c0ca20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32badf390ed7e6faea26ec637537105221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d56d3e145d8526734b15df5c2f94c1622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdedd098fff6a519568b297b46b2ca9a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0463344333688e994d457f07313714824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1318999ec4a008f102c37f2374e2a34025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4344bc599484f71d5e8220e6e22d848826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62b744d8f9d5d22fd2251fc62d0f3db27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff42935638136530cbef85a4030b93728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6674de31c523f023848c9c97bb46b6529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bada71fa403c7565ce4419aef440526930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdfd346820047e1522ea09095f6539631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b1db2aa0f12ccada803abdc4366b4d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf2ae09bfb2945a66d9b4707f67fbc933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48341d6ab1215d300c572f7daa08af834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a2893419dc0214cface17def4e94ce35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59df1a6475fac3e229df2cc9654e62036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac613d07a9cc8705841af6be2eca52ba37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ddd3f2e070c65fc09a4f1eea1c811d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126ec3dd06b3be33df62b590d0879aee39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc22129849946204f6d65278ec4422c540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9732168782c47c32c03cb2f4c190c2b741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5811189bbd2458b77a470d06d523ce5942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e5977e212a9263636e5189e5ea311e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03006dcad36687fdf3c345dc8937b9f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567a0ebc4255703975397436619246e345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de52850583114d2fa9a912ac14b53f3c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756cdb4570ad782a9b3e13034ddae71947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559908fad87b54f533649a6d81fdcddb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1667a25471b3fa852e65cf00e5389549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88152794b1152e8695ea8706c404965750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7206ae8edb76ae5d502f1f8e0e3f7951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1faa26cb860eb69661881a0686ce1e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed4181dcbd0ae02fc2ae5937a05b60553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b53bc70a1e0ce56768c551505bcb9354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec2a98945c5d1157fd5a69b66d573b755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a061123bb6b304abecfdc93f8a3e741b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54fb7cf883a4830cc27cc6117e94ca657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04c222ff5ce577637ba1c39b139034758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeb3c5fa2b9bf4ec175b4ccdcfdf79059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ba8e8837a09c2cce26403b9e26391260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9df58212ba6546f8f80e9f6bfc7e36461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a714f8cb1d052bc58913206a84ff880862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e01161483b6e550677b8f6ffed525dd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bb4e34c8b76856cd9592ddf186042864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7505993fb79324cea5fc448781ca9065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2a0a12cf5eee0302fec719d554b5ff66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a79c3e1b6bd4c73cd2e3229a34154167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0a2683dcea91713d9c37f1764251ba68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f615d6507bec059cb6d63b601bcfb0b469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d50a2f499ff2b0e37ccba90fb6feed70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f77368870f03ef8c386b054c8cd40171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63b814ca333b1350d9609c1d445389572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fec74f3d1b443105f77cc116bdb812e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b19b59b7c179dd8f45d5426357c85cd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb00ed77fb6192aa955c75b3fb9a3e2475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dca66e92a71d9e97ce26396c55e37776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b063660e70150d1ee4b7812e7d1e57b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88624a02cd950202e369be0d1d25483678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5199481b988fc21ae8a2c2f4df9b28079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3245b07d2501bfbd2cb9238810e60c2f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4c9508a9ba03ff1c63f4235923092081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3ff7f3453a4d4b2db9c86bcaaec8ce82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca1ba5a13fa981bf4d4ee81b7853fce83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647c648bfbde1432a0128dcd916c184184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c330d1d2a8f255e092ae9a2cff00f585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f74d6c2edae096c39fd5ad7a83bd0b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2103b6780998ed8b60b744193d0d6d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d058bd8a4c0c86fc8f8b651e4d904e5188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30d1d7523c49a0963f43c1f4ba0f3bf89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cf0e6dee80114c68ff78c4ea0c58ae90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9c3d84d024a4884e7f70459113235091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dabcdddf53bc0452d46947449b116a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4147bad6d440438b0021932d9aaf81593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e823de53f89db34b2c4a310493d92a5294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8c34c8111d26daf2e9ccbb42cc9e9b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c45f16cb9d28dcb04c8a889c743fa896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5555274e6b30a147c560407960b3d297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc14de1987fba53fcba7447acb0babb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7190aaacd66632f236025d91cf0db9e499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5283be9705bf4421b6746e632221542e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336dde7910a8a3ee9f660e7b5678d1f8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff84f0089cfed5bab5a9997bf189df7b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0b08552fd5b6cd57a0d5e2d1188253103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5049f402ed5d7192075da7d7d2b402a0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a12e74b5af7cfd4a6ebc1d4ed54912105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6915f311a96cc81b57c0d170503c27cf106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0e85386b7db4085008c3482605b821107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495a15e629a60790f8d33c7616a34919108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a406981c553a3b52f75c913ef0eb0ef4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592960b881787798e3de290fa908f88e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec59b326be8cb3788ec23f956df4d0b4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259b64d3d8120e5d5e602583eb0ef3c1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a12de8616d093f69b87dde2a912cc3c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65f3b75bd7ab62d3927090ff9ce8a17114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a2ed672e17aa73a93c4480aef1d4cf115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8853fe4bb22378ab849ffec75bbb98116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1018dd6e584216c2ebaec7e6654b648117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc285bf6529792cdaabd8738bb58bdce118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8183b3362ec904a68bd73f20d3dd957119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5841dfa22238ec78d31752179d580690120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31df7ca15386ae633ad744d1235ab661121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4bb986526a256047fe744f04a88d00122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c709e77f0be8185dc300ccd5167452123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2126b3df28a8dcef8091f371e5a8c49124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04331feded7297ba1c763de7fae331a1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9561f2567a3abb0d83e03d076d0a647126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d7303fbaaf7022dbb966235770d170127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7342d19ee7bd345cd956afdefc762f8a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bc23110e3a87ef499a878fda7eb24c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263f5db8853f5716b3008805189c08db130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802f1299072e65e6c052819fe9d618ba131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7112f192c139c1654cf9e88612a4397132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068ce40181b4194a75dc98beb56dd61d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2e130ba8360bf9b28bd9c6561acc1b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685987924fafa486f8cc525a8830b354135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c725045b56344dc0bbf16fef27b48e2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df217f50663f6e602cfcf4f55ddbed50137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c55119de92f35b88e961c645cc5113a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9584e7732cb59b111a2e970fe567838139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5700bcce6bcb479df2ecbe0c0be5c0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9b758e907b88550563f2bfe741a5c8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f45587866e775b19b9c7395a39d587142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ba35e0b76dc0f1191fab10a5cd7fe5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b876d4efa500b04db0241cb194056eb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa40c408aa9c8fdbd00c491389e57b20145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe879cdc6c6f8e09e8e148f71045772146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca5bc9b6a88c081c88dd858d1fd1446147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21383e15739c15faeff256f5d5500c6c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d416b6e6b6baecaaad0c821d3ab4bb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9a814bbe24e0146538e31754ff0ebf150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fd85c3eacdb1b54be2c0c4d4edc7b8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498c4e6350de77924307825abc5e28a7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778caeebf0cc8abbee870fb87d0a2c53153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747a88cdef31ececaa3d8035aa44707f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdec83babd557ce1bae1878a34c21a0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9145b6b511a62740f1a1bee8e05f0727156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f85298f7c67caab6d82bd8f49b0b7f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfc9f15d2573406c8b77b04b6712bbe158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af16f5fbcd75bb9a28812b514c43675159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b76c951e193bedac5bf1d4fdbca44a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7a9e167f5795d56862408eeb615930161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0e15655d800cea98d4e1bafae0cda3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e24a126c3bd1332f180ec838b42a96163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292568d882663688f3b44f3119885c6f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2cde2390264c8692a47460585a34e0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76abe920ae9b731f31b483abce33422166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab8f5194b91f051a4912968265d8b68167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485bb7f57e1015a1c3abf76973af13a3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fdfe98a9b041e57722d8355525bf8f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b347063733160ca9be51b10b2c093f1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4677acd38d212317f65ae9a8905eefb5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea305d36f7b1a1fd88799bbbe376d92172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b91ae74c56235692f3526ae1de0b266173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e054c2788fe171c93de9ed2d4abf25174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f539e62f08e8f38dcb14fc976e23ee175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c266cd1a0f948bf13ebeacb1254c3216176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9965bb83bad64d2185f00962710b7525177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6c3342cadffe7065422a6d5b6882a0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bae411789af7f309ffb0537a00eff57179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da114b5619554ee8a1f0d3c3e99eefd3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6f04c50050e8ffc1d15a52c6a99416181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff948cf9d1c7b05afc2fc70b001e658182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f40577611c167096b9b8ac3760533ab183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a98dc468926d789325d10d9ff61ec0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a8fdf76471ba4b5b0691d174c708ab185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff84a58a15cdf54eaa5ce6502ef9ea6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51797560a27663b61a031d5fe77389f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8d7237868449fa629aec37e234dc81188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb36ca25f3802a3d80ef92c85b71cf0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b7db7213847d92a3d3382395fdeb20190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5968c10148e13cfe14c457a99c6abf40191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055692fef9440e0716e3fb970c877ad8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed7df19bb5d17978d9d4b15314ea8ad193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e58bbb60febc30e21826deb866b12f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8832c4b866e729358e2271966be5a0cc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab2247936760832f544b4fa9e020466196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd5e8fb852b842ca4c7a2366a442efb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c3395b74c6e3f5920224e40cbdc2f6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34328d4f8b3c1338b168bb7c6bdf59cd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb8f601e286b02d903833fa41749c50200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d584236e5f9cbaac9383c8d0accfdf7d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571b6059ee933e0e0fb23841d69cfe2f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb24c6f543f70deeb1e607ac246bfcaf203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1fb0bfc619bfd6975f9045c0f29978204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177683d849d798af6ce4b4cee87c2370205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f4c9367a69863a20d02170d4aee5bf206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab02cbdda5c6ba00ee987e5b28340029207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54921d92d0d3e220a8ac7d450acb135208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cbd31ea746220dd68c6d803522441a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baf7c5ab33d34ceb716a1150dca716d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b8bc6ea29e4855963fe7c16a40fbcd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631f48a411e1614cf724dbd6da6ff5cf212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f604b665682ae6e4f42bc1630388e1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a501e17380a6f0335b5e442ec4c8a898214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f6214c9532bad5193b2ee028cbb813215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8fb8693fcae2c994b3dde58b724967216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e909cbf1579884554174a9e744dc263217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b0b7e268c5d26ad8d294dc4b035c76218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37b00f9bb5a8afaca439f5251ebd160219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc2c2f88f39a2c94dd6fd73ce6c0cc5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941a79db36ee036f56bee95a7ab26a6f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bcd7245caaa89bb32e955772648792222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5865791278c4a2e77823bbdb878e2e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbc7df5c927dc138e5df4a167d09067224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc45ba07123c4d34a1f82e47e2848018225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1d13e932d371d2f89c10fd35ccc62a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f054f6f928393bcb9d7899049a5b64fc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382781a9a3927c8f6fef06a43cbbf6ef228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff37127480b07fc8989c55c5817b653229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edb1c5a4dd5849d7bb94ee75bbae20e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1be5c2dbdad44ceb759a1eede5f8bd231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f61bced3df4aafaab3f9e0bb29950e0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9cca80e2b8286fcd850c9ec829f7c2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe1c5edbe5dd1dca2c3b8900b152ce5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54807604c22e75b2002a93f78b4ac79b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ce140b633c9657ea59c06c122d26e5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e1f78c6d3bf666078b682fbe2ac5a9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edcf9e94b1415be06f78041619f2d34238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0073d02cbe7eb6b86e56c88ff464949239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ae7b8c36dd526d6608c459ca874cff240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b56395c94c8d6c1ea5c170c818ab11241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c1d7c3d274395400f224e244502459242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e737fb7e591295b6eb52576300046f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ae74d6aa17653ecc7320c6aa236fc8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1323e9bc112f75d0969eaf2fcdf34cb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f23dd8aac2453a6deb92c44c09c7bec246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97bfae5ca766ff13a1bb51255548fe7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef184302aa8eda8269be1ee5035125c3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deecf5db8412afca5bad9ff189f4a7a2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3da4a4d304cde1e19ebd6e88ede67a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440e1c08314beb3d950ef783a33569f8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc580ef9cce162991682e9a2ecd9c1f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9072fb987d85f0252370b59c5c038a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12329383ea2046988ff5a2ce4d2d664254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b692b3ca6537c97ec8abe0a7642528255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc42f042b2c1ab0052e11871a703e429256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cac6562add21605f58ebec35aacbe3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eb3fc14b8e0f5b19b97867742f3acd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212a7ab98bb77678f7af141d72949e1b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa170718cdd2c7cc1afd5de14d04b80260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4d0a3038f744f7e0c757424eb8c76b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb3b0df0e8ba202653ada168569dc68262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd30dbff417d4e16fed907d4451f7686263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72d2976264be02ec4ca1bceea810f66264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02b9308f3073fd793fae12e2694efc5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96737efea4e00767584df68755d40ea9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705b59d867f64edc586f3a5878edd674267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd702105812ba7138107e5acf65af57c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33985ca29ece9bb54007f72b217295b1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1cae672eac5fbe79bb4c76dc91c809270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eda883f2da0394cff21f88e4ed85485271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cacc45998f4baf48631be053d99d0a0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61509c51a4fc56b43fcee5f6fde5d63273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df25f85052f343d9506d28ed4e59a04274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65665f561eed3d4718e12a58ac3676b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf85905f33572128c4d9cfb5aa335c9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53016422e1cd57199d82c349b3f64290277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72024244c71967aeaddf6a0ca53ddf1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c89a5ebdc4ba30217bdab8574aad25279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0730c94c037cc4637445e9fc9a079bc9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57fe481c488626b572a2be239e9e879281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186d92523b60730dd2bb6e15bb51b949282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dbd59128706f506f4b817c8d64d21e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585f18d7e3d2df6e57eaad5976e8bcc9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d256d3d4c3cfc5d96b3d63aabd0db6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5de7dd58c1d44a20445055509358910286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f727a6b85d924fbcb82a635a4e9cb7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977ab20c108ff52ac2f554492e12a450288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa8101ec138b14240459194e822e13c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27685eb49421e83422a955a1d67599de290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37517f1b9e898ef16d5c73cf97720b61291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b9e91d893283141759ce3587f6ff2b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9419453b4c3405c4ba46e560a18309b3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344a0f8b48458412bb8778c392dd8ac3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f95e97912484e497773c9cc1fbe754295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8552fb79600828d3d74b3e5f8fa20e80296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc439f838c4fe82bb57134843160c31d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b36c47495a83d046274841c9aa17ba298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b22cfb9b16d31369ee108c146621381299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdab8bc06dd77629168d9ef88a34fd66300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72c998817f1e0b618d83c526964ad04301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434fab0df8d9a3bd2d083c2799c4a32c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a29d1b1209515f77a33f6c7f6826dc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08805bee2e1a622acae68d53c7805eef304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de8b2ac84e3bb4798fdb21ebe9ae107305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee30a4478f27a06c2a0e49ab5112864306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aac25b33b66c15d332a86f8bcf005d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aadf25e069c34d6dee4e11db00d5c05308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007ab0718ab64ecc2fa553bbc28e6708309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c49d150abf9d3e744109c4a7d786416310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff7d734cfd9800ec73f39ca51546c67311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b8ef187b2b829443ec209a74eb1ac0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a34fdbf98e0562a4b7e220e1cfcea94313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d03b02c51810822147970146f8c1f6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f4bb3fd961866ddc7b94f56808bf4d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ed80b579ef4c53ab63a431d60bb9b1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97072226acda0c74860efedef0a12e5b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265eb0bea3f25083e93d929db3af8d9d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0712338bf3695b3d5fa9c06bbf8d784319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3e18b14fab91f5a57f9db8cce7169f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b3a61e73f50e8014f951ada892dc9c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4d6880740d55550c3f36415cde3dc1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e646966f6a5ee9bf0d61abe1c96903323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b619a2dec79730f309ac67d35908f8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62323725655457f0e3441975835f635f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e62728a26e73ebce2a9e9e92ed9126326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a818426b4d67d67a0ed3fc5889da7ae0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33859c41e8d3ffaecbd2e75982bc3df8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969249db0d4f7c4aea9fb895ca826790329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b049312ca7014fb0c394da0f0d7540330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61903031ea2781538c8218b9c65d0604331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384811264da3db254e02f331835c23a0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cc94f9ed3a774f06a0bb9fe72632fd333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9839c7ff9e5710ebab3b11dbb04cbd19334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb14aa174b341df03f53d104ec8b7cb335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6cabaf5eed837f58e06097a8ad5a98336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24758181958052b6c57e259e6994fe4f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b807c73840944ffa6413f13908ee1f2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8089bd5d23f64ec1745938ee84c75d73339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdbe1a328563a8fff3d7f8b39506644340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170573bab681be667a1dd145a079d551341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940994739a4a20dde1b8965c35e743dd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d642648099bae110c51906b1ecd804343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e9312bbd6fcab07114946bc37bbdca344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113b6979aa410e63a06183fbc3370440345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a53e1d13ac9d67aceeb627586e0b72346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485bcede312cd28264d2a9602801d74e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a04b33587184c92b47ceb42efd2d50b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff0adc45e8694c06feea891f7786643349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb98f7dc29b0406d1d1d4ffb01df7d68350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a78fdb76546117819098173ae0d346b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b919d20b3eb24130bb70ddce935b03352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fea3d62d7daf4a4d622b45168b4a1e0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120bf064cd9fda97d6f4eb7f2a906c6e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f976a5e59efb3d74d789d6e51b1b3ed1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232f6268449a7ead1491a8393044908d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6c7c780133e013aeffe103a5c1639b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cf8e7a68b9821b04fee6416d55feda358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79c764c1380e0bd00b303652ba7e3f1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaa0a873b33a486395a75d14131cfcc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0f9c2d934d43da049110b71ee39145361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc01861e9e9c040c68855eb3be0b8a6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02dc3cad3f416a6dffb112c0f30ccdf363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bc6f3fb54d46d2de50478bd9315d41364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22003c96507c0f14e678018854877a28365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efefe4c15866179993f4a3c8e11a9161366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed9b1deb910c80dbb47c921860f64dc367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de66da1fe47b1b445f6312434ce340f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40d453e2c765eb36e50713107254e5e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e20d53465c313a45381dc5e4c0971e2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff33c9ba7b2fca0c7d987819861cc523371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd27240c77b73b4be61e4fd38b7ad83372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185830eefcfd1c5f2d2d34431ccc1676373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2729d4ac43dbdf0d343fdea2d3b18c2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b2b2c13a5058ee6d5b0ea9dceb1bf4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d329769638c49827cafa2e73c30a7999376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27ba63fa47ba84024dec5dcdece8188377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b753b894aeff37a8bfbe9eafc1ca3101378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663cbdffc450a1cb98c95c18cf1977ed379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d842a55977aed311c6bf81357784fd1b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ceba4d88d20817c8552bc3834afc90381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca4d31e1bd6d4bb81b184f4c6a48345382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d18c4343f705efc92bbddf70c61dac383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225cb6e8771b2a7a80e2c644e5544493384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ab15afa2030079e305bf97fde3a6f0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37807f00bd0b44115ea5e5d3d62241f3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82957c44b6ac8020a5078fc6d91e0287387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf80d93dad9e6f5207749bcb0fdce3a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae69ca1d0dd0577c70b5c774319a33e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d0bc46353da0649de90188e445992a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76e903473546aaeb0494804fa7210cf391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd01b6345038fdad064f64ad4cdc867392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9de2f49553fa138e8e4381458e0478f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3808c23093f7ae6a1eb93469bee15f3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65edf55280135b708af27f84269c9c1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ee91df1e8758d9ca8f4788e082b5e5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f0352a5e0471cead7bb1299c3be74a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d8a1d3557b9e4c409b2893f12fc88d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ecb876e75d329b2165936d9a9c493a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c819d2313c7c39ffe732109ff88beff7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b9ee32ecfce89715341fa386b4cb06401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310b5f6849c3272b9490115ff2cae9b6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74d006adaf8e88d70d66a0738a6cf59403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a387e3abb8db01618f044c233df905404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25905256e0f4b769edc2b140d882fee8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e512a822432ad8a63df1918363c508406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dd8ea4656e6aeca7e4fb409a5408a3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3778e13dbd4257badcc43abb08eded408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae6b0f5bd5d859e78292c3d37daa88a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed47b600aa36d561df955b8ac3d3996410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f7e859a9f7dc67a73ab6d924a1964b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8b7de3e96fbeefb993f64dbd365dd0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d7a987e73fcd9218767bdf4b307730413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc85976e4d8329545b2cd6e2bd44b1f5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b239a9e55156f9fb76e92493c64dac2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec30de7d24fcae9f68fd150e9c75fd76416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db073eda0139ae75933f07e05a42b430417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4216f102d17f137d57da31bee08ff0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ff45eaecadf8434dec939af6aa9a44419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0f3548f33903506ccc8eba2204ee15420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2476f4699ebdc9d4c50d756b2086962b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50593877cf26650b3811120c0aa1bb70422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6877876808b22bd12b171dde67aa26423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a404471fe0ba41a5cf9abb90029c39424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba968ab2d1a079ef4c3f59b888dbe31425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a1f7f293d196560b10c5f56532e17d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa05fd728ffd2be64379f8a9e7e36d1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912c3eed09bbc2112fcbebe906fbfb59428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9584e741d64f64b430f82f335435062429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a21cd1c4ce882efcb50a0b4ec287c3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14917631d1f8757018a531c4a8e18aaa431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28807181cc251911ab4364b11ae072c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbce3815eff5425255e19e1c88672fe433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7b6347a55448e82c5b708e6a7feca2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bfa3a80495e2e271c63fa566e51889435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b938759d0bf46b8ac74a364d0faae4c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fee803a0afda953f76fe752e605a4ba437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3057004a9cf13d844cd663fa8c91c7cb438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c263aa5ed5da9a16db28be6c7869fa40439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ab59e7b8a1d2fd13a9f21d51ae1402440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e91b8148395f32f15e31ea754d72ac441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac69862849a28c237ec63234bc6ed05442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d250110fc7efb0128e121db889e5b939443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b982a84edf0f5bfc93de350e7ca7428444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66478f77fb0fda1e83bc6c599bbd1322445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fdf727df99a13dd3c322ae2c7efc9d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef86b38327b679bbf44a5e15aaa2ae5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fee497705c8f243f53fb754add73e01448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aafd42177461d3a760797ebc7db70fd449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04417ff3e49e0e108c32f83df2a5678450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6610bf476c18e378603d6b87afcc92f3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1b40afc3cd150256b6da2c6ba60c08452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c37e25c2ef71ba2c0ddb36189ea8e05453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c65c0beba2baa53f7927d5e348d0b4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a668fd2c46c4e31f6bbf5c87162097455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ea5b7345ac408ca4abd912b65f4b78456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8a67762809d6f43ee2bc845d488efe457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b8eede9d2416fa6ef9800477b3b3dc458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da741e18f83e411bb07f6931a1b610a7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb22ccee0c73eb8047eee3a0a88a9e9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c94576e1a857a1c77708cc778fb77df461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43ebf68dadbbbc0c0a46d5bff10139c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8315bf8b49f67d96279ed5bf0281e278463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec22460f4f3f9ccee9718fe9b3bd8243464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5abc05cdee5b9168a0978a23d0e1f51465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437d0bf593c1145e9c2f566ad3a21d2f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a1ada0d0eb1b61c95248646e9e9c36467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3827e374be39e80224898f373baee542468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04768aae24785e917af1c60a4ee64931469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3384a920606c803811f26976982e68f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8378abff2ee9366f6b34dfbcb1a8cb76471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b744e22abada75535aa008e1183b8aeb472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6b50771eb9610e107db7b35e549637473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b412788cb392edbe3d19171a41b53a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347ab4f43bbfdef6794c9ef1ea52c77a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229bf87577475129ed27e116f35eaa21476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a532bd368811538154c62b1d4852fbb477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfa7ec90b743407df90818378281f5d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6176d0a1e976a7ebc5e0a8e667b9f1a1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ba85f31cb6a457c3e5f0c55af4847f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c4b415fe75c33f4536d8d983350e4f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da908474708139405c2e95491ae7a1b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0115f95b7983884419803d4bae20d8a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5940a6ba4eeb0fe72b193e7bdd269af7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee73d79edd50c408a5f70cc9ca4220c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24deda8c47bb37155911e012a5fec8d5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7260de076259587069a459f5f78f9aac487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1f0868b5641e8e9615e02c707e0f29488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7261bc1a8be0da08aef1b678f1b6881f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4eaddcbfcad11aa86d8ffd2f63af3e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be248f4bfddcab9dc25a0370c7fb32b9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32925c5b277270b55bfee0eea80dee0a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c060021ef099047126b0afe0204e4368493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7292fe8a62611717278a3fb655df2aa0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d579fb8cda87a79c17050ff2ef790d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2fe5901428513befca03bc69e94f9e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc01b1dc3ff93998b54ff599a6b5e98a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f61f197b1034b641dad0662410f9f01498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392075377c9d5cc4dc65bd0ffa985a8b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64b1d5643df03455a649dac8a8e53a5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c795504f27aedd4e90b4f492de9884501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54fd86991b18b639cfb714241c7007b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc93f91f68c6c5fbb88561108f64660a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648a3ca400446e06823b5fa098f9ac44504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435a736fd220380eee08e5bd429a8439505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d495f1ee13985847d3b71baa0398ae60506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1777c1a51d0ab99d7a67cfa90adbdbb507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c17e58921274b5a0f621deae2842157508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c86e784b9acec0f9a38181be0c300dd509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d5eb79cbe7f30c2827e71b6a110efa510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb29217dc71e9a4dc3e9daf8f046063511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1795903a45bf0bc1cf17919f9d951e2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333f7390f5c33ebae2b1c9d63fdb2a45513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805fc4975240c56fb4f461ea2c7e7c58514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1e6b08c32c2d9c63fd01dc6ed9dab7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1f23e60811ba4569c783f5de96f177516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd53dfce3b6be7beb32c7f15a0fcba4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1f054a377d8358d196951995ba8bce518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ef4580b5dc70b55036e8791e4e7bb9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e099d66c2425bd39336dda2f55912d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701d70c292da6cec2075beb141f0f48c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec30f31b849db8799c476d987b0dbec5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10153050239141c3156f2c74e8cae9e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5e2aa923c9a71ea152733715402950524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4b16594e47e350e8cc0999d473dcf5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61e44f406e90cc5837bbab99280e38a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0ebf250f5d3f7598898d668cec0129527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30a7a69faad013d64a6472a232430f9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3f72bf3791c740b4b24bb9ced91348529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65c228b95d99e52acd752008629b5a5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d880a782bc0073ea464d6e77b8452aa531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0421ed2d120806a0fe5922f04e5a8883532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaec8ac6782cac7d20dfe653db4dc235533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29751e82579ed19b4b42c6c1d222617534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc005fdf26a5362d3d16d3842eed5b8b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0713c88461769b4e50f720c20c587f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59f07fcfa8d03a8e858ccb26dd23be3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f8aa2718a8c1ebd83c6636479976cc538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf0662bd1bbc640f95952edf4a94c7c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd368bd65f702229dab915e99d35462a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8117a9e8b3ddd1b07d86cc2d52f0e9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19693c8bc1bb1e33a7f096e598ee2ce4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656d52f0cfccb639a7f5a2514efebf31543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cc640db12484c46adcf88c904b207e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c286ccf7c06db87cb3f6a12a4a2b667545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f8622490c8e1c31e31b81dfc48be84546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038799845b5f1f558377330b027bca58547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00856ae568a512fa9781c0f3cddcf83a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb42e224a511d2c28743fa959d2a2958549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c54afa9ba52572583a1080d2adfba9a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3775952290a7092cf582711584a421db551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f4786a5a2d58969f8b1be632c76787552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676a5805f7430583a5f1604aef19a031553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa96a3b3098c6ca1ddccb097920efbf5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047685bc7f633d3dcf27fed3961b0b61555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac287b5624ce5836c0fbfedab17a0f68556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117a84474db66dd855cf467ad83ca552557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9eba61518bf1116c90fb19c6359f03558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ae185bc96b85382e37800172b1091b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c83f2a78521174c2a4191733b086c51560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b666ee5a37cdfbb5b9999b942b34204561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a01d8915bc1fc154a0dee4ccc18cbc8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130ff05bccfca3053327f2e889c6055a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095af9999c53f95b80433b2d4bc5cc68564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5ee20a3040bb9361d8a549283ea897565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bee84fc1b6075708f2326b50fe76859566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4bf5fb2a1cee11af1535455a88780b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc3500418c6457f4ceb150afb34bed1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcec3f473761ea3e4891d7771d630c9c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffa2476a1aeda172c54ad6b41c186d4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83730da81e7483bd189b3fd6d9bef6f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e26a4463728eeca33af8b6ed4b47e06572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27d48f87ce3558a926e04ada41057ff573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c037d5ed64d59bcbff1efaf6a4860c0c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40e5bff31f1d189ef7ff9c9b64a36ae575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7f041366dd0221dc7733c85f136a41576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b05b430911bf29af12832eaea35686577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967ffc53b54988c65e39a6e44b9df692578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443ff2cdf16424e26a34114b57587e38579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc45751aa3b68a8b45e7c51057491ae580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891f51d1410fe84f258a92e9a3f4add3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eb92f082e2113b8d910e3981aa82d7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b51d64083ac8fe9ef321a7a6e6498a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7d3ef3fa69c93d9f35999a042b48cc584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27456455c75a323df6ed54e019868791585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d98f94542a0238669fcf777e261255e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e19075f9d6c02c6bccf4b04809467b1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a21f2f9bd53b8de4a8f3b6155c4f0d6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d70736450d3778f1c3cfc894e61383589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4c6408f122d822c1809d62c225d57b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0421bb509d01fac33cd628a97f1a52e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4d6d363bcb336e0fc6823dfef77732592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539ce738bddaae0bce40c0aa977d78c5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b87a1a437feb2a82b94fe2e0383972594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90763033b8be470a32b5dff1a0164b16595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a170826060f3e855a450cc4c18d90bd2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77ec169111ebe40ec577d38ea94ddba597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ac658a4ba078cb0782d1175c827fbe598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e690e65fe8cef6bf02886248dbdcf19e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285915f2c51a6c52312bd817c1906875600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313e8c07cca8e8e48298a931095fa057601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c618b30bd8c3c46ee3e63dadabc1c21602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb8555adec8be82ecc423083bf2ffc7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6315a38481ab5d66f047bb4c67122c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38e6b175acb3a075c50beb352acfda6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6184fdea4457210fc575c8f9a60e3c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed8e7ff81d47745852a1a4966f0fbeb607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033258bfb2acb2b4dd4da335ff0fa038608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa85420737e230e77c606543c4c01c9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab7612f269a0bf405d5edc453e3e5d2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50a8e49cffe1fae574e2f092411fc1e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb734089fefd320188f0d9f2e9714a1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeae77bd63d1cd16c275e60942bfb5fa613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa9763f3505560841cf2f1835d60ffa614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c315748a43c330ea8e7d1458af646692615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcbfeeae3423f14ae2b2c105eb658c6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a7819340fdee5a916c161ba2df3c4d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6588b1a0effbdd394ecb2bbb3f521f3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09494a41985b53cd64de72b7c699d616619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70087995d8d10b7ad29e6af612f10007620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ccdf4e17eed8d9ea29a897075e24cb621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebf7a009c6236d23fbf8028679c89d0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1404d0cec0577025aa89eebb493674f7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2145042f6e63b2fe3b690b028ebcb065624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c94734c24feb50761f2c767098575ca625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66061c60350db075d44eeebe79c78f9f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2af2196a42f5cc181ff88031f6da4d1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187c3cc46603aeee1ced7fa75a5162ba628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7934b22ab9255d2f7d7b864f4bd7f518629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d7e2cda3da4c7a1137f67660ba56d6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd3371c46e7766c6395ca4de2476655631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4268c75a18738bf1c5db66295b3e40c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36f74ada729c64962e9e96d18ec1728633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce2347d9455d3380dcf682bbd905e89634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63398bab15c685c8c6042156c9d8b5ad635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695b5a4f0745c590524141bbb335e61b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afd981bd9055420a3197155a8c95d28637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adab735c7cd1e79bdcb3b86e93bc24d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0cc3ed05e5157ea773761635603496639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83edda911dada68e63f8817ea500a8ff640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3178a5b7d0ddc2866d7d9ca1bfa0ca68641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305fd70c427977ed5217cdbcae7c4f58642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdf41bf48ffc81e9ca73a99d4018a6b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4aed2146b8fd2515ad466734085ba2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545d06cba04647d8b04fbcc45d23baf4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2571f0901d7d89fd3ed0990ba6e06c03646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6366c424b5dc089eb16ff3af03290b4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cf8322334f215535c7e87be0096621648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6869ceb1e070f5eeb780b31c28647e5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70411ef431147f48d73e5ee2c5778e07650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418e25e4ee8189f1c4e2f9007857b225651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1c1e98bcc0a32f175c4f8267f2fe8f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70aeaabc1628175a6a0d654e7441fd6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa9bd82a0d02228c8fa1b1a86392b7f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac80c9e2eefcef496ce845220208d83c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735189fb03a7fed1dab3a34d22b9fdec656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2949dc09d4d8ca73ab250646c140cd657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8d63552d60c95e4bd9abdff014b467658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6078c698f1e64b1d7b0fca79ad3cdc659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c185a28e625b192f5455702472af6f82660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6aede9a8369056752eeff516d6000c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c093b988e22e25c53417585000c652da662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83e54133df287284f1aeb48033a0fa5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb342a863c29edcbd764549e06f593c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf8ba5af5cc21f8eda3493f52ea3831665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41293dd22e2e2dd162303fc9cf9b1904666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ae315c2238f44c4829eb002ff5d7d2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068bb324b28624ef7f25b05c53caa01c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e75608d9ac1366bc40618ffd7692f6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff23629da8f6c91d0c00ce137d84e71670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211cb776b8d69275a594efe0adc46a6a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d58d16f575c3e63a781c62f16f558d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59936b24155696c998a69d32c45b2300673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afaf5d0d22e616a65fb8f637172c5ca674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a38e20db275585052cf84cb51604303675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3dac3173363be5be5ed9ea20f75b4a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346ee6402835e0e502b193bae2a57757677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad818399e8be7d49a68dfe368f340049678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3115adf11a139116895751b7a194c855679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9fdc93ba4aa95fa06328798ef6f44d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2463e8bfa16a5a93da5e205a8db94fb681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f971b0710397f862ec149f8c2cc3899682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6284fa3f8ef73ae05dc309f6b90417683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba2a7fd693bf9dd00e5da2b357bee68684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18280c8fb533f1f01fa635be72cfc2c8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c88427ff8225bb50c2556c98b8e371d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14f360a9b521574bf8cda47b9738310687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5155c0143c409021c779a041c88957688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7d7c6b890d5cfaa9a040cae652ec93689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52cd2210461f9ada6f9be8267994094690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd39b3e59cc39f9da8b2b079bedfc994691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35081d5692ab7fb4b771df0ba397726692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4838c0fb66c3f243462b1057201be2a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fbc2332e43e87b61021c090b40eb91694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e9725cd115c33e01a5129f6b696663695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e914516c893c8f3f4b55598266ce48e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634679181cde7f6823a67d543c2982c5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee96a616a0b21a4dde9ebdb5ff5a41c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042aa564167fa9bfe93abcd82cf213bf699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5677aa18cfc53cef2fc7abeb0c094c7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba8cbe9e6d48375e1dcde114f65bdd3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346f5b3fe869a79d8f21c9b862a424bd702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cc68e21925c86c4c5152d9e2613ade703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c9ac39f345ffa078dd112223b38e3b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926da5803170425ab11717a82918fca5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba275a96a19f9e34e321a4041e90633706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8c22209c51838971fd3bd9850201f0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9721df05d76b227ef371b1c3b84e5da708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ba9ae075cf88a59da3f4b5e7ab5a97709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d089a874ba3d0b5cb08297262817a76710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ca0ac3937dd7cc010ed3a85eb4163d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd9ccda2a1dcac88b6e5869d95e5f70712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dadfd3fc580df221370d82bacdf732d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5bab8012ebb0fa2e5e533cea09b87a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c73bedbbe2d66cfedd236a91958eb2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aac92f6d217b9b4a5579cd950ab5f8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae1a3aea0f2352ce6415bd9d70c811f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f106b9939494b1924857ec8499730457718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0ef78b5a346bd75be62d7d21964631719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578803181c234cca0dfa7aec862eb3cc720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e19c937f3382b111609d112ea5b324721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4d1d152a8bbb648374699fd0c02033722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840aff9c86c1075ab40f3f79831ffff0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8e9fc802d6932b5f769469bd672d70724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7344b516f4472c96f7630974e6b68a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115e2e3e1e13681b1e33a3e0583cf749726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1291c5420f101a3bd7a4196985c4ffbe727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c9dc99268b77b8ad52179033585d20728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56440c3f0e7c8eadf274abd7ad08ffac729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd92ff0bdc44eb236c501a626f85a707730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9982d75bfc9fcc2da14fb1f9c094d57731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11784c0ccdf9d349eaacfe5b238eb51b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4a9c836ccbcbfb60d942598c90fabe733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c7d405a03ea78d634dbc0de19c1362734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a00c0b009b1e573db5efbbd3562cd8a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e3977e323dbc3d6779431b185538a5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde9a4f97867bb3a72e1da3f0283dcf1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2804496175d5e082c2c296cb8ee73dae738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5047998384e6569a66f27064fc61cb6f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d3f222c19c2e19c2527d4406729369740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e8b8b50703409db83eff1a5b99e1fa741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92c0eb40eda13dd1b5ebc86db37697c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96428e8384d3ec8eb7d7767930eb0a79743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f0dd3a31940a9efce7ab0e0df05fec744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffa0b2a2f01a0a3e23f1ad781191947745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29775cfa39de53836f3ec3682494e73746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fd3774fc187fcf0b5a26c46c14063c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef25394f53bfd460036f6f25797f41d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f95dd9c1ee7f72cfe1305c084662c8e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439d1203aea13fc65f506a3c342b06c4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e146c5a8e6db51f472425ce75fe275751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed36138b4acea31596f50019448b884752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6279348a5c92e50cbb723b7c44a7bd98753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5240527f39ec0a7b40a933e752a8aec71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f412dc3c92ec6f43f2ceffc2098483af2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54616b82575c9db88597a521a40a8f883.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5c973a96ceb8a47c87a12258f190a44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d215de41133a8b2ed16453a5c32a3d05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d37c442be048850a63409f1720fb4b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f747fed2ee7685da0ce3fce77e4983a57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11e977b82185d1e0e66ff3cbceaf1b58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935e38592dd874bd7f9d40db828fb7619.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076082bde82ba453576e3f4b67370fe510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057dbbb923445bc689ab3372361a65c011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4313559feb8ad028745a5a3cbc48bea12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32518c23fa28d9580e203060ac0627bf13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760c0cecb80f189f00b43a55f5680ec114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfce2b8765801f0ebccc83bacff2a3515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb3afe4b2259749267ba9a71566efdb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f0a4053cd28112532c0f3adea66dba17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b0d36fd50729c3e824f2d215483c1718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f09e9ae8d8359307a69b1422829bd4919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3da68e225dac5fb5f0bf82fb71546420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9382dcec3659dc4478fbf16f204467b421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02149860f80bdfc0deec76b6e7e2fb0922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf009d0c4e9d13a5f43d96159d5ac2d023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3676cfb09eb855fb0ba5f707798831e924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030c53ed03234d48c10a6eae19127ae125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dece8313f207d1d7b2a0c9129060c13a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17c5e2e63b59d829744c003a59f2c2a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fb66832732c9798ff3c612dd6fb13828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484ad57a7995b28a4aa238a8450b06db29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1ab96575fe806d117b8705f52a1e8d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63e201fe98a3c3b31d466f65a43005b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274ecd84442c04356057c5072b31c70f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e038d6867de6a41d259616a6d3509e5833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b2879140ec979c6c3bd2f48bc9b4d434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce7efc882b78c4c86341c7a5cb2e0f035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5e53b392dbb993ab0a5f539088f84336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb38cedee2a676fd301f3901bdcf7b3237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb16050a73c03a87c77390f6abdbdc5038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457889fa613d19bfd34a429fcee142e339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba212df9773faa274a4a1e78ebbdb34b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c305245e66c262b2939adac2274069341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994accac80e11d8f5643a07238858a5142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fa8dbc7f66d72cfcf90fdef36aa82443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14be877496d609f2af0d02502c35838344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daf44270107419610340b450c3250db45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c6eadb39a1cc81e4e129497554f9ee46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e764cb8912538ccddc929dca4ff8d647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215b2dcbe921bdb475a083965b3a1dac48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f5f78ab82bec5668272bf11b48aa6849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91b74c10c9a911a49517eb94f68856f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e7732edc2bbe5b31d68077ee09dd5a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1362be5af80b6dd040b3fc2c76f31b5552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f04fa41d7554bd475ac898f505126e553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6e9cf45fe482c3b64332fc08feb7c954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ec5d112fc8ddb9d43087353c728c8f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a8392151d22da64db2b988a0699cf456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960e22ac6a974a4b7f43665bd84721cb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cde9b1edf46113e7343a06b59e1d5458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951c08d1bb8da91a1ea9b6b26f56491759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47c0ef3dbd25ef312fbc9a72c3bb14d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054f14bf3de9bc73e785b0a5fcde45bc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188c60d0c7783ac3945e6f78373ef49a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d195688ab6afc68e91ef60f23ac546463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3560353a33e66cbf07b4761da8157d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a0a683ee67b4fa371308d6f9a8e21f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a470880c71f2fc12f0bbf2ab970de91b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac321a45a2cf54f6eeec2bc3d9f7ba9e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7fcca99ca83585e9323c5933ae86c968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfebce4ad8f2ec6033eb7b6db34216269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf0824231ed9f5774decbad957788c070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1cd76159faa6cb07eab6168d11c2e271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670af64ab14512e5881c49b85d90c1ef72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90cd39442388c29f0610c74496ec84473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfecb670213afb99fcb7190d51d8a5f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045e42c49f4d503e81ab59068d2e169175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c0a9f7144489b7b02fd5a8fdb5239976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91028c796dd4e1329ac11741071f8f5077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5583f6e3c08b4f7b2d519888a805179a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae66429b14123bfbb0ef86707179a3379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8f7649a1ee3b9f76021e942ec2a0d380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248694337d14f8ff63f8b3fecdec59a881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8a0884edb4e854e719e83d5aa6046e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ee044bda13977a30840e9c1b34920e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccee52dbddcdc9407ac25a4725e9b55e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3610cd58d616b7ca18cf49528e317185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9185b130d5a3c81c3e488ed7d6ca625586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ce20ebd08852105257732dc826a8b087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a777c5c7b141e8327bf17eeee46d9ec288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c89e780e4e455ce154273e419116d089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd379cf75ccd004ecb7b38a608352a6c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ea63f77bb79e56ab23ef6d03716ad391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacb57566724edc10a6b18e52de3a53b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b495337eacbdcf96edbdb792c4750c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3296c0d03014d8671174fd2ffde5398c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2c6266371c6bef3d65d60ef44530a995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e42546f74a8f4152dc61092bff914196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1deaa8635d1bdb81ae71a4bf6eefba97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e6ede1771b6baf9fc59ca44bd200f098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d828e9c67e957e47d5e007010a7deb8f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a883d56792d4e04c36e72eb3159c04ba100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd66442aa04de213fa461d2e26d0abe101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873fdbb99834cf22068329db93793b48102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeb74ffeeed14982edfe5ab02b6dcd5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9e616c079a4d36eb03c5436b5b8b7e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea85bb8d5a582c1edd57ee95df4ab9a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda94c5d227882c72f2c83a2281e9164106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cb0427c3b3ac572f24d542ddf9d43f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939fe83045a5367bfa8992ec44972458108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607c0bda11ef2ea3ee55dcd1c6906192109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da85e3a83549d444ca6ad1a9be931ef8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52d38cee0ccb011574f16006a7cdb79111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0be95ac5c12b8b41301dc8323c6b38112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2126615bc1c31f78ec01c45c292a0d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85e29f6bc50dba367ffe587e89a4233114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52db7e3b8500f360e6768b19b4ded9c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c317fa016c53166b592612fef3d16cc6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038a28a0775937ffe166eba5357ec815117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b621ec0bab37f41bb349fdb9715d73c6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6261585194e692926ebe51684fe0afc7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046d311c76fc1751eaf52a3ca644c352120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b230eb4accd4e919a42cd9411072c2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd0fbb669867e2d9bcb1a1fe93ce445122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2698fb1139bea2461cee123a6b19ef7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aeb1addf389e14e76b5b530de8c6dc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd93dab473afe5e247a1a6db6ee2f4b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d074f5e8abf96d85dcd09cd7adfaaf126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8293f15a03d42b7332929ea0965e0c3c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183346f8db2169b1f0c4064e8fddb838128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664e95706a9225e33ed95630b12b5a82129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b29056b5fe8cbaf96cda4c9e54e931130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a30d5360a90ec3916e7f8fbe32c709131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c131507525f77df04f3bd5053e87290f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe533c19cdffc0b8325141bcb1cb1e5f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4bb74fe36fe1ed673e3dbde21384e8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcfd2ec267b21432225b474098fd4bd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcda9c0b992217d5845d5709a765b6d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f875372d08952b7ff4a3a5efdadb78137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a6be17b120de905c847a6019a38b2f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366630fd55235401d93f4010a8bbfc38139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7019ba3bb7b920af8737998ccd07f62c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcee8b996cf7984a2b3fe687c4301f44141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b0f31ccc22f3da0fdac5173ccd30da142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cc3a9f69edf9c10f765abf0f07e0df143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25caa606234ddc29d38ce9f967ec614e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7b2a386644fa621b793e327cc8c0a2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fb85063ec7725be17166b703c8762c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5f26c886c4fbc144a02fceb8968f9d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054b589336da8ceec23c06d5c15f5304148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec78f9a6d7b8cd96b4577ffcb80ed70149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691a9ab63c7154339492736a69846e24150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df84ec47d4920691012b48b2ed6241a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008e8cd111d022f05ccabaa512133ece152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa41b8c93296fb4917f6c04a0d3b1cfe153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc6e53ab3f52cb77e57204abbe4b040154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c9ab5555898f64073150d0e9b25c70155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed0dd0822fb5ea9f4bb23e69ea3e6fa156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6539a9239b7b3f538ebf8747c9e368e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa79aad938079ecd0eb59070cbeae05158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8428bd3212bd9c5e796c27ffd943a9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541335fe10b578b7c6c603f99cf66d2f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfa70cf773e52070050b8a883497b33161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267086444636b20ac33927b7648c4584162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a20737a9bc032a18283dcbffb1e17e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0174a9d1765f6927f8ae92a8ba36d076164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0757c3ffbd466cc889b6ed7408e8e85b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a16f7124b331345613c5f9ab7844bb6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b373903e0df3998ed4e0c1b2049534e5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fe1f025e318b71be96a118063db9b8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b203ca376a6f5183fabfc35d772729169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6778a07f21389831cb0df352e3c4ead170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d4bb4503bbea77127b64d467526cb8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f638628faedd8cac266b9a9d3e5611b1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecea360587a462a2a912ed4b2a5d6a20173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08f1f67a1b0acfa0c4010600fd014a9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e784fec87559be0dbb7b6db10012832175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101be05629e42ddb5a89a2281b24a2f6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3949494525699786594aa663f9a78798177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3a19ede61a80603e40eaf87830ca86178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585c4bf5b0c49f231900b7d130c2cdf8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089e2b15591cdfc13220e9415a0b5467180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641b89dbf70d7842d0e08c7ef0da52b2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c8983f72a4e2e14de48d09e7f6e9b9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f8736d4f1b50f41a333957f25c0d85183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f494666d589216e1b1609105fecc656184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbae7cefcca57e15ac63178cacc90d0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb7f95fd6124fd31404a4f6e78ea4a5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f86c8966b8822a4dfa9db503d5cad72187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f71e02541e16b7e8820b3c30b37817188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15558427782642f1d4a6f7b1791cc4f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9da146c9df0d1b39c5fa7a4646eef6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e931ebdb3cfe942e193c2b391b870ed191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba3f187b8219d3b79d7aefb9848c0f1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d2807a409bffae4338e06ed6289baa193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed464006e67b7a6f35da0552b1707da9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165766fcc205fa10f06c57d887a15423195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078011097fea23f82ae9175c5d2ae6be196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c29a66198eef1be4b9dad1f10ca653197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed0573f7676d154fa0f67da03fe0c86198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dd68510e1bc7dd1b139f54e35551f8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6550af6b39b00d3f8152b63861ad96d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b055d4a6648b6eb60ba150717e6c79201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd4ec280c841516c24665cbc6e4dfb4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fe5cbdf83b79c2cd0223d9f8678626203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3456d77ad82c2fc5750e29379f2ef761204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2ee5b1244d8e1aacd350c99ceb74a0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f8fac8a2c5e6df06d54fe1172c9ddb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e08c2eee0ebf5d5da02b4b5a444742207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b857bb05eb2d90be2e55114cc39d144208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbe22165c18f139fc10368195e95672209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134ce4d723e72ff255ce547c1e507d63210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788535d3692daa4d8a9fa1d0fa5572f4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63af09effd17bf452da34defdf77ecb8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fe295a51a8508a008874aea5ed8d0a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdf92cbaf80cdb33800c78c0ddc3e33214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282f9a8d73e86f1024d88539d17101a3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09cb72019079ed1abcdecb6ba5da8cb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6132b49f9641e8a136678177aaad73217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aab80e464061537b9efb57efbff913218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24aeb3dd987e92af90a3168d18652f5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd119335743b3f7afeb4792555338f74220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786d90ae7c875c772c93c5cc19c5ed9e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5971811f17d41d1c33b895c6c5908977222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7115c805c434905eeacb236c37f5bb58223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b5ded3d2afbaa2a4fb257eb169ae4b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36bf007512740d98af5c5cc4c1e4f6a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54379337a293e052257f729f3cb1c99226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3448f188b23f43f9978d7c7b53483c55227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b9afc46384d7571b100edc3b0147de228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebe494cbd299402d6ea9f3504b4891d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75b4d62bf973e0188eb06bf719ce311230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9af5a5acbaef78820a77a30074bead7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878ce84833d2e593faacaf0b386e86ab232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb0f54377b0b693e6349c550077bc91233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8168b2c7696ae90ec0e774784674ae4a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1129539884cdf20594e305750f1e31fc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4637948de62aaa3a1d1b27083ca2a58236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c205be9dfe70f91a4a8ff8ab47c2abab237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e45e7164c99e7b3acddab66a6a9e46238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5968a43537c44667f6ea682f2370edce239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207c6ab1666cbd81bd749072d359f06b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb8d68a6dcc37bf4f554878177791be241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14c3286e17176ba58da4cf93e8cf355242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce8c73ba2e8b9e792c734aead595623243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e108ed7e46b2f04eab0a9bac10a8b52244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d07279311180e44f1d91e9a645e451a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf42b100f586b4489aab1eb49a4ed42246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90767e56675e9d2c3e7f11e53e3f32a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7718962b2f10b3890d4a1abad10e681248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4239bc95bbd23dd6daf61339fc43d5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c203d80ab87474785e0f6d0b8e2d29250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5238af653c063f54c84c2635c8bb57f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c482422c4a54568ead3042c741e27c5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba6d5de1c2b7bf63717e452e115736b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6867d5114ad9a929ecc56fea8f7a1734254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87656af001f21177026efcfd52503965255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11fef0206eb34fb2663960059a786aa256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c46c40f5ac36c9da431ec40d7f4ad08257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637e49edf0323422212800726848653b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555d933b7e9941e414df748d63906850259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4300330f78a0b464d7d3b576d67d466260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a2cf65f710e2e635e3eac5cdaf1bb6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d995f2af4df883143813b247b5df50b9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73caaf65cf50f4bffedf6ae49602dcc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466ead8fa8ab29db32844346acf360e3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b101ee3059da05295f0b4ae4ec7b845265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b6581ff9ee1cbb6c50f985849a851b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2767665ada504fb6aef382d418d028ac267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003828ea309e73dace0fd82785d470de268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51492785011dcac0d98039a152ead04d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1768572c5754a3fcff2c8283eeb95dd7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cb1d2e63d4fe71d302a99d7c3bd4b9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f57c55dc87e01140cdea8bb68a6e38272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449f32347e4ef4ca473d0d165fc35344273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96787a3009b4c6deefcd2115f09203b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed762a6a3aef39546db19bb41dec2843275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e8bca846289cf83844394fc9ae881b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b785ce8cef259131a8c8198341e768277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2509f53835deee5f2db5c6d2d0f63359278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86433b478e262cd84f5bddc535565c05279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d04c6ef55613fc3637bd3e73d5bab2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1068967fc433b85537a367521ef84dd7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0c24795ad211dd2c6dee4e7828472f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2616c983886852c4bb55d6edb16598d5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e59ecddc1e7793afaffa55321dec01284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6308110500579f73b4750dd945b688285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5abcbc6f197f7efd0b4ca5fd33a885e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5942327379d186960ee5904ed296ae00287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b08188acf77843074d5b6ec6eea73a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ee3d827cfff770ed675060825506d3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6538164a5e15ac40c4c3d8c3f41f7757290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363509974271d0a6dc96530ce9225042291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee52cbead10fe62f245c62c88a90447292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40671606c8ac0ab1d1e28f3a077e0d09293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f24f4fe0eb0ce344da3038254506d3a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc0b4348cd74fe9de9250f57f386d19295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff5642e8e6ae48eb0bf1752ec72d4f0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c72ca0288931379e8196c862e97e75a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbc32a145391cba6683c46b518d463c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ecc167999a919d9a00b380ec45cad4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de00260259c7153b9c12687477d6fbb7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6899c5858bbcaf50944e939f0d4699301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70075b71c79dc95d73941d2452542b0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b0c0f9a87036d983307bff9423ea1e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8395e9920dfa5c32638a5a5a3ed4bb7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40092718725c8230bef5ccd702e16639305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d55f15e44919e08c270e2a396f4a768306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3f0bd983f1e5920a2aef04bdcce358307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c46068f77aa7e5dbca93b3c7534306308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c2be359b35f8947585fa8702067883309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caee8c1e9a392af52334dd0dce1cb3e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c70b6b796b863b03b6d55ec0e5bfd8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd5f994c165864c12d870e0d9876920312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6b800aca89696c0495c8f46ff84c07313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018c91742653481143efb6a8fdb6a7f6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed83188d02f16c7c7faa87c0ac4532c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04170eef65e4eee18298e75e0c04c4a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e4cbc75b59582751fecf40ecd40397317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fe2852917a214cd03458c690ebdfcb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7716165f46dc68320762bba11e4c98e3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97239f3f27ff8f53c76547365064ccef320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40278a26b5b14bb23be23124370c9489321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8b0bd583ca11df4d4369558a3210f1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e8aa1ab94f0d15646ee5bf6405d868323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cabae48e12f9bfa018148e2371583b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17268e27c20d090bc8214eb136ef2edd325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28031f51e00699fc7000525a0958cf8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5050f1de54e02876e45a4d6953f894327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbd04a560d5f50c2cd26750450c9893328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18d23f546a7aa1aeabcbbcdc7bf2525329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3e95fb0e5354bf65b951c59ca8a573330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c297c142d37a62c0f1fa7bf3dd0f6ede331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a40f4893a6c71da02c5a7026249dc8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5352ba9da72dae1e02af9c7d172c1b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2b07197572d06c85dfa5dee1e08c56334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b915f2da38d1f26b35285b7a645fff5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00a80ef52615530faaed51c26ce260a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ec5427d5021d9eb181fcdd156e9661337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78913ea5aafdc79313c557905bf22ea6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2388b5abf5cf529e86a97a8c6a020c62339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cf3f799294c902716de7d3b74a52e1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf18d22f9c3bf7a99dd04e8446e4b48341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ac4ff40f62314f253a592b1cd761af342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471fc8369f20bd8ebf36b24ec55d5900343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5eba3286bba49c32a2e4dd85ef7609344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3766551d6e02ef94935dfc9b33c03e5d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e28bdb91f8ad92030d30f373a575003346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f512040926e1ef699ab3f82ac40414de347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432ea43032f16cfc8e2323dc4a5556ae348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e69eeed62feb2b7138f967773fce2c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ea453c86d52d589a12103a77c5aa09350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0f5beac59e1b721be484027f95f3b8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2376eaa6b2d963cf1e9b6bbba372c1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977cbcebf6ac492cbb05940746b42bcf353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ec27438a9a920f6d0cccfc21289fc7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10ba34541d9a06dab5cee81df676908355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff949b842c301e46dd309b7699216e3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e55137186c6b6a2907d06cdf4fb1d4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3965e2aae43c14d43aec517c5ec7cd4e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e43676d8ad6e29f89bea2d970b77495359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64ee86f4227e147de2de1870ff9819c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e2a7fb153f34b281ab51298e924139361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c35f7d9f227c63d7fc1f2dc02d4b63362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8748ac6f7cee8690efa264c81097cf363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9370f9cb39c3a46d3197c4198287fa4b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d52ac52e5822117a2b778418402686e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd771b97b02c66cc2dd46848443c6a0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ea4cfb0b58428c83a640075994ae40367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aabc5d5c04c6d58abcdd33daaac6580368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542f5b7f05b1d93fa2ae5e3665339679369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ece3e18c34fc2484aaeab02e8e7fd66370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d90c9b092ed7a15a8c0fb91cb500d5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77f49e21ffd428465369498c7105dfc372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee35185380ace9ab2c6368694d4e5b5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59b3f00835dae4469a60d78899b3f7a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f046dcf10a32814a500ee0b8a185a745375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb76ca4e3662789281fb4347121be18376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21af0151e7b5e7fd3c014c5ea4089af8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf9ec71de6d8a908008007eff30e3e2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368cc23551e68e1f342deb1a2d679ca9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afb77c65ab2034b58114e9cc956da66380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdb2d7e770ee927c9fea7348395ac64381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb1533cb6bff5c0f994d1e097b8d7a2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b9e577f84b7e5f3e601ccd1a5ec25c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a2da70f521ca1985a7733474e4109d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43241272d967e02e33beeaa9050bd708385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4284719ea713ae3af6be983a71cd3d69386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736280ec44270b86decb1edfc33a50a5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f1360bcc4e0204442e909e7518c6a9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10182d6914f7bf23729360ab9280d971389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdb05b39d66818aceee02274209071b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605930c7f4f6ee5add5d6712553a2fee391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554a74f5c357ec49a75da1148b7fbed2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e616d8940f247c05ad9fe5974105867393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb67d139bae211e74b9ba1bc61c9569d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06cfe30d09068fea612237973745680395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e89ec0b814abe472f04e42445f2b25396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d711755dd014c3ffb3505a4415011456397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20489adc4c7ab91812d71ec659ff9422398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecef5f2a43c6d7b7f3f5d212c9c3c9a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053eabd9ab2d9c9f57ccf86807b3798e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca759968270eb804f7f309fd517a08f1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6483e000f56faa12ecf5cbd0558e191402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd003a24adeb10cba6594f6d0699018403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfd9ef4deb8ec0350991d4bf66bb208404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da67bc1c26e0ba2d836452b43c476c51405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eada9d3b3682ad301f327e13ca0a3f0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3d4903bc81b78c85ce6ee069aa46c6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4545cdf63384b98bf525f9050b287b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7717def03a456511180c0d468b9a65ed409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71730cf0c657ae426b1ae682cfc94c29410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a129a50ef8b79c3d421a43a6c87c2a5d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fabbf21c4de5af599572219af81b9b3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0463aed03a95eb6967bffb24cbc3c3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3263f71961a3689977f1101e2d6ad00d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf3ffe222917ec450893a25e83776f1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0835c76dff5c0101876de9677a358374416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab8d3c71c6fcfd85b8ddd122b0082b9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a362cfdafe9d903fca73280cde54073e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8bfa31258cbab95251a4c10efdaff2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4749d2eeffb0ac71cbd9f09d0105be6a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed206defcf91108a4ab3b26003d17603421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93f60efd0ca21d5a4fde3ac6b773487422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55721e6886cea5649b494e585bf6f910423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb85b9fd2e1505b9fbac0264a3d94ff424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99d68e87db5ef1914ebd092ba277af1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811ed0d0e53c081b9ad965e48ff8baf6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecbbf8acea962bf7b21e1fb1e2792bc427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7638d78c095d6c40699140bb43d35d17428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9f6c9ae7ab7b34d724c639dd0f107b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00870fe83e0f9760f3952408b6822fd430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfb3d9d0daa3d720e0f64ef54aae8b2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8917ca0eab76365c7eedf9d315893c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58922c27b79961d1602682692df052c7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8258f2f70d31564b3357b3f8ea0b70434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade284ed29e6b72532da039d7cce0432435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af6a30d6293ca0c5593e2ca4dafdf2e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27e3ee6da96e2b703ab7b196c0f982d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9fe24aaf035afb6d4960068250d6e9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3d23b625c116b262ebe878e587d5dd439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a91b50bcca422dce9681c512b2fe20440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2137f77b554981148f212d842db8a2c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac7ec90d79b896f9b68fd6186e4f569442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3270d2b3c9a5e42f528bec632d3b2b71443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa8b57ddc6be545ea6a7d5a600d6f78444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8325364315830f243e013687d224e22e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6004cf937287a021d36226e6da85ab4c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e374e1f4a92755d169a307dceb5916447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93876ece2953276fd759c4d8a50034f2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cc242a43161eb877a4755b709dbf7b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a3287d1876ba0971890bd216ca1b0d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aedc70e7dd52f8c0ea32c470153f05451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7978a8fd19165318b99e38f624d0071452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d147545c3caf01793599d6807652862d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520fe06061ae7e3786abd48fb3d7dfa3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67b47a72e335b39bd062000d4a6d8af455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d78807e06a3a3b505afc0ac169123d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328b155ec34bf3876f534fdf7510a380457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b40ca7e9576ac87f2b4d49bf4cb6126458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4362a104bf38bca36a0f3aea488556459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fda5250a4faa963f43cfc87c0dc45a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcc21aa9fadaa05882f95f73f210042461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66b9e9b0e7a4ba327d311b192a0bc4f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7868016d701f1f3c0e9242c84240101463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a60171ab2573d5813c579b5cee3c8a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538a796093ae133e5f99cc6ded54275b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695f659233290683883be767b336c778466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebd6814f7712874f45809d66e6e5d24467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0141a90fc452207688704a8c353b23468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ed36c7ffd7bb0b64005eeae0b50992469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61920a0c6ca56c2f7252055d22c6afd3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63ca40658c2946dade6d73ea800a365471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06de33d8e533950dbce70bdc0c204717472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63c9b1f676c55a2265737afa99838f3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe49a897a74a76b9ca88daf28fa1d9b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa21305ddbe50451f524a0105215c8fc475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0646a37f174d3186490891ffb9ba12b4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77db172c2f49d3d80d2c223f1faa8d23477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cd86d2f78de0ea37ebd95cbc93c6a0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4149ac388046e11f9f1287f4d653db479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc7e26ab4fe8bdc85c9dea3a6fd1f94480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159a019ce85ee55d080cd50dff0ffe20481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d0ed956823100b92d484529f9d466c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445d21cd4c1fd77f1e8a10b02b479f39483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719411985af67d21f591c19bcd2b9148484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613b9519d262241b41d42ac64a1e690b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c9db392732d34423b6737ef5abceeb486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92443836809b208e2e92d5d5dceb600d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da1d0e5b783c9e24640a95db63a1b24488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85b757bd216cb7eaf29f24d59345ec4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6b0218760bb83fe055cf9b471e39d9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0598e7af6d7530457c6e46cb27f5f7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a89bf2beb00522278b123f4529b58c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef5ab3e246fe04bc4390dbbdcbfcbec493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6617d5ee955febdf58a90ccc60b1ea92494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7884a720a764e1156eedaa8db3348f25495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89937b4681c4c3713a35abf8e1987128496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747b3dd9d0b1e7ced61b2380f99cd3ca497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0ab15137b5f3c37d8caf80c6c5abb2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388c658665db630b1737bf68a322fc9a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b36a7e0eaa61bf309f0bd686f827e5c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb1ce3af716c48550d78dbbd010a77e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8873cae309c4e1e0e4a9567bdcea7cb3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc0d4b45dffc364ab188d534587d934503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d231089b4045081cc0df9a241ffaac20504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5b1d8fe1c91d0cfa7ec31c520bcf27505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43c78347c479a036352f2e8f120279b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b784c13e6a2668ef1ed25a72bfd2689507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491d3dfb8dfda52ae0ec250dd7f6b3c5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd09a3ecad51c1f769c7af6be8e643d8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e1785cb5fa8fcf15d99ec64dd3c9e8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918c3afe6de0cbd921222d8432f4d33f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444251740089f66f8279e05685efc39b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c3fd34981254586c0cdf577f555ac1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788350cf41c4b95ba76347949ff49dfe514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d2ff5b7638d818a714221853a6916a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d45f38e552a76fcd62f464876724d8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e62e57675563d631802e2351b95f108517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c7a8c56be970c120ff3d23067e6c52518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e36e88bbaa010deb419a4f58768ce4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2d407fc52e843c3454e76eec26e348520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d3044fb7817c4348070323030f6f0e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349a6e517475f5743472d93d6e98c666522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fdddd974fdbce3edd56f425a3458ed523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589a15bde148d643777732c9d1fb8263524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452c8f8cab53e4397c8a9de7494ee809525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f61ec9d7140e21d01b7161142f9c4b3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cf410fa04612af3c33ad0213c93515527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c815a24075ecd4331abcb59ccbe55c35528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f36227bc8dbfcab3a4d2781fdc2382529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5c5982c8f6a9f0005c8c1a33d35dc1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826ff3f35cd58db413191930c918490f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a52bbf242b881e012b202f1c219aba532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026f04db71f0905d1ceb576c42995763533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4609ada605c84697d181081b1c7595534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a31ffb25c1216f0441207062fd4a0a8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa54e99ad2b075fd86a4622ad75a27d1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704c9a5db3c16d5d5324e07cddf1a306537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f3965646cadb55634049ca553383b6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893100563524a620d5ff64be450f1312539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57b3c65c2761c73a4309fd3c1d2d0d0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff11ab508676ed5cde7422df5ebfda2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2cf3f3115a90cdc9b7340a525764b9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5581d3159c9ecd34e4d636bde9bc5102543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a4f600fd9194622371c9bde9f6f5eb544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a177c06aa6e9f04599ced87742363ca545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6af237ac4addfd64ecb557d68b4b955546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662217a126c35f93aec8749607161857547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62054261336a636e3a274cbd3d8022d3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c68c9fdc77d0664af87ec958f9fe0e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825009205ed3a1024efd47268e97d611550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5735451067569e7f7f7f036cb959383e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8326e8df3b723e5782dba2a6afb5ed99552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d929d1946c828f6d504c583888efba9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef74cdb59dff46c5bb28147406f43b8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea033fb66207e97b83ae691693132b23555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445333ca930c21a0e0e6d646aa855386556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabaf37d940cae6501d8c4283511f7cd557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebc98fce86be700aa3ae5222507fd74558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588003cf62cbcdf88b2e0b803c1ccb81559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271317e333c9317678b02a109e0ce881560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d767e8a93b55e981f5c5cd14697627f5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a28bae8c32c27244eca41c4d4babcb562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ba1aff7ace53cc04ddcac589dcec0b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2221628b836712d2fbbcbff9b75161564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ede9d67a6ce7cd9772014dbd4906b31565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74201ddfc7c16fca977fbdd87c0a8070566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd82d35247c543bdc8997e6dedd830f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6743fa3c8aaab8466409d67aca77105d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4156d062a7fed0713dbdea6d9351436569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bf9fe6e179e79c147026d6569f1503570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dd29fe1c6a65f9cac09470c4ea6cd9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febbb4882ffa30951366a378662799e0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9d28b30c84f5d9ae7774264536cb05573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bb5174a879e0b86df6bbad7ba11e86574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbf7f37c56945e19a57ad6c7035f1ae575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14716c2a329d972710fb7e6ed4cbd157576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b7e16a5dfbf01571aef359a4f9fe45577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d141b406a4309db0c376b4db819b492578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1462fc7578f20e1729e7d753078849f2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df55af90dda458751702ddf5379a9fa5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482b53faefdcfb052328190e57fcdfd1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def9034c1c199cc589b121d93ccfaf08582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b53ea4ecc524deaf78593e9b18d944583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84de2752a31f98380190292e7222df82584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebf4a541c3c7d5448759edd44b52490585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbf619f726da03d137048616891b6bc586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f092f00ab9af9a72d66af82a4145b9ed587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65651fe6049a1707863852e497b8e0dd588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b03ac7bc99a4364d0c28d0547f5a2f2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3281c629b749db5c3078897d14c8ec9a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b383aa79f44e33c35922ebfad6fb82591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceef7c0a5f219e58a2cf5ec3c013e8c8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1f930da8b1fbec23bd8a988aa29cd3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccc17a0620604d878a3d29a5b13b667594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532589d94d27ccf36eaad5faa317588b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5334c482391bf72b1fa9fa61b1718e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b16462f340b07eb8d7955fa7d31845597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692f00475eaa9801f98e51b29c6f24fb598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9e3e387ddddd40e267bc8cbea2353c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5777683112686987fcb10561b8dfa3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1f52fc9ea81d1ac48c74a262d597cd601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80c5dae91d667b80ceebf7bcb9dcd37602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b06fb0e1c7e37023ca756ac72e68a62603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d31bb45ab102c9a01a3f7c828f0b82604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9703552c91780520fbf2ab1f0c7305605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d539c6c7bbd5802928099ac218fd67606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad8b1ff22734cedb2956b3faffddced607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdbcb8adc5aa0ccef9a95c7c2f812d7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ae3c0c961a50a7469caf1cc67dfb8c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a079a2d421339f9ee4dff4779acae0f4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e191511a1c817e7ba176ba1cabf169a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af29f68a87b3a4401cb7ddb59ee43945612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f7ee7b8b2a333210167b5f62fae4a8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade11dc89f81bef04315aa04e2b3725b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f064cc98e77719304621ce662951dd4f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362939b95d47049fc49d7d88c4696ef9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104a7f139c384f59ac81d7fa5c53a423617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ebf410189cbc3fe5dff97b678a5acf618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d0a8064e8bf178fafbfde1d49fb68a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5ca6d3781e2d722ad3d45d396f2cf4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b2a67859aba290b9737c64bb05f696621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b48b10901c28cc2fcb165aa53071f2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79b206727257adcbf4df78e8bdd7048623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f07238b2a699b09f80b4833c7e76c49624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bfdfd2f355fc2c94d3c33b2e0a5548625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef7b6ec269f0314a2be56239be414c3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227d0a523729425f0a9399e1a5637bef627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bc07d0650e92764a02abb50b68e619628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bd0ea03a6e2f0e3ef1a22821bab414629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09e15b0297d9e479fb1f487cb38cdf2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1157f37a7fc3dd3e85049c14c4f4f32631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bb0de6abc477f06582717b3c262973632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31abe329e8e47dc128be53f78b95e4c2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6231a6e9005aa4074f2761ba30182c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4637f5c8f9dac495f7dbc0473c1ff75635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7ce4bc02aa73c8bffe53081a2427cf636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757156b87aeda06d256e1d6e8a42fab8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b217937b12ff78aa3b1837b9c051beb638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3190092948d733bc894dffe9e334f174639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef0249de61e5172eea94bf455c43467640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0042c93666686ce106e02179728d960f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2a03fa476e961fa7f5a3ca252abc34642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d52b8a92a8091f9cc5059cc48dce133643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee60694077674d0b1fb5d921cab3be7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3239cb396779708efd6a3f658b11c99a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a8fd5a3deee752f80878736b20ec13646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28570a8db2bb9d74ba59528f58cea3c7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274342b5d6b087ba4a4bfad7e5796c02648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c317ce0be25bf7ee704c01fc940c33649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce740b2a4642ed80b4a3aa670ce60735650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe53713f7305e89747f7d384a77a4d4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202984d69d46963b5cb6694f6cf0b3d5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c65ccdae8de92c2e3e30894f4fb4ad653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01d8b2fb03f8badddae9ed1c3ca62fe654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abd72e2a020c76b52d7edec33246152655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f3f6199c5b790b42f263ec2c9bdd28656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976869e821cf159718616caf13aca6b7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21cf6d9bf5699b6c0630dd50e139141658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a297a3fdb2f3a6743ed8679d3a4c20659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fbffa3172c030ae3f2e256a55207ce660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b9c9c421045ca510e3843a64e58d0b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caef32bbdc8454f2ac68defa4317a385662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a67ff40a9f00397e35cafdfdad9a2a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56883f1d07322f77f656cfa023d7b8b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff697b79191aaa46089210d5aa08fec2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d3332c54216d78e1047d7f90fa5d66666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d530ca7db117ceb3461288c0d20665667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec1fe116d870a092997b5acd7c9037c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3f90203775f42ecd3be8934c84d526669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b719d9c62570a2c533ae38bf125d0e3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c457e4073bbd0e6084b7ba5c819d123671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f46ebdc2226a4c39151645cc38abfc3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9375f134b998c659fad741b6ed5d790c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7cb1d641e47df974c785fb23ccf3d1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b5b6e8f648fd79dbf4d7f18fce859b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b09d28e2bb4556e773898739890e746676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af0ff77cb389760e6ff399fe1bc7bb1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5637c5f013d435d63aa26b026f6cb5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aabb1464774d04407547c69c018d88679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411977851375a7e90dc9a978efdc69c2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0433bfb45f160c5c62e1ecb647f2c221681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987caafeb99dd63c4834b740ecee1651682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb94476fc97403660c4b94546f9f72e3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cea17ac759135945cd680674283b713684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6345a0e1a3f3a5897ca9060dbcd63fc0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff99b0cb775cbc3dee4a40c8d8ccc991686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a3b4139f00f4cdbf69d175de05d6e1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fc1d8ca2d4a9f9678460c2bee9fba3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2a51fce471055f18c61917c0ba457f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f471d682ea0934df5ecf4e98c8b81d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dd57626a49016bbf554f4338629a04691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f17fd5c86f3295c080814a02346f5d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aab9711e3c89e217d8b28dfd5e33f2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b84adecdb3d7277eb0e71417646b64d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed176ca3494cd742c73326e80d7dc683695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ef94140989261f127528b1ef02b4b3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250ff0260a294540892c2b60936bdc30697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22713b186507e35d1d43691cd773b96698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41da94540ba0c91548d1f423ce528726699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4739edab257f7554983d809bc4b7f2ab700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff26fd258b768daa0bc5141332d92895701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafe7dcfe2f78a87b7e70ea70772e61d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b499ae75230daa1b6f32abd392614aaa703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd73c73c9a58fc6fc7f034a8bbd1759704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3207d9dfecceafc7e11f826409271c40705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc2c0745c287791883afd34bceaa4a2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ab24c47f1e1db9ea2a3259473f10f3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c5593d5c24a6266dae02dde4f153d0708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df5a7662928a70818ae53ccdcde7b25709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3438d02012baaaf54cd3c4d8bc3fb34d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7def39053c5ad2ad37a65d2841c05ca9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9d56be8938c42b7610cbb9c6668217712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e56745f59807f6f6392c35012e5cc9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350e1685effeb68421a535752a0a1e66714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0dadcbf9e2a1c113c592efcd6f4b2e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57dbe15710fbe5aaf27619aa40c3bca716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a535a594558c7461c936e92c113034717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46312268fc579c9dd277987aa6c57ab0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aa71f040984e94c78e8c8d71f8789e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373a440bf32dfd1e3239344561ffd567720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c0c7be08a2df47ce89c78d221e458d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a55095c57dfcfbcc60334ed116bfd6f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f485e15f79ba2b97669088e9e0b669e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd1659eab0a3734e1cfaa397c4e255f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afa93ede2934e46f2a068027665d0df725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e36243f4de49591b19c9139508243a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd515f64df42eef8598a3720a416375f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2223d5ac623084e4a1445b7d58baa7e5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a122c304564fcc74226d7c3bb3610c9729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22fa8ce69ee124ab16b0d625e2497de730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbcc6416ee723bdaea7fa31e5bbc1c9731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a698ec1c35d71f0c40d9518c6995750732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc01a7f012837b06bcdd95bf20d3b914733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60947e71ad239904be79e233a2951ac9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dec2223dd57e00f88674c2f4e8a00d7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636b8126dd43d9bb2e82a63a935c033e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c90cfa99bc7e1a537710483b3ad848d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491f9e357844e735c9f65cfedbb2df64738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c596548621fd141dbffc2a7b75e383a2739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc99174ba86b60182bc0888d0165637740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f38d0697d295079099ac1623cd51c53741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d59bc7f31b19096d2fd55627a3c2bc742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8c9c054defb16abaad1f523bbacbbb743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cb6534af6d4d47929826d10c4e6135744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b09f74f5c57f620b4314a9ea4ae331745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dfdb7579f4f2ccd0b06558e711b6c0746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c1e01d9cf5e6bbae316c090e7204a6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d31c40b6ca93c93882b714cc28d8f65748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92756f1eaf1feb3d17fe526005a2ee67749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00afaab9afbfdd6f2c97d7c3ab6541cf750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851a93745fd88714a0169535dea8eb85751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290c6c36933f9bffabfbdde05e359d8e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd693bc6a7d07f58bdecd4d63eeb7436753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>