--- v0 (2026-10-10)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b893c28c045d1f162bfaf6149535dd891.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2b0625e12c39c02a9b7f916f0e6aae2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb74777b742c5ef7c7522d5cc21e3453.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04c8848672ce7e596c4d804840094744.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a8de68ee36230b9aea303dd945ba2f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b174c92932241ad525f5e253e7e429e16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b631478edb60196b452ff63345ecd027.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd918fd09561000de8226ac6c3d200a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10256df85d5834bcfcf222f86dff9cba9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56027792ab652fe500aab7824a9326a310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d8e296a70b262c4fe30770d7d27bca11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0ecb50b3a75a98b7120f1ac5c3cff912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a7ef900ade561e5523f581eac12cd813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db835a99feb2a062fefa198471c32de14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541466a77a263ca583f7df70d084835c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a60313280f65bebc137dd9a22e2685f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f05a54cd1964ea23c1cc4465fd35b617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880a1d6b4b2cb43fa17cf1803378908818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10912ad6fbb18ea68789a0d2e7e6c88219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734c1c9fc93f91f2351a666664b7d7dd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e22d52306960be6d58c13d6bd4217821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ff680c53f6db0d0b4ac40e2c78900822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceac7cd49036480849f0f68aa40d1b523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e946bd7a185e2d9934053e7cf2be14d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f80406adac43c397d4f73d04f835a525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c074521396abafba5d2d3b46e600c326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063b2119e088a2200e9fd4c3ae6d5ade27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5885d496540e512548ac46c720879d4428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3dd2819665873d3ff518a493ac2bfa29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd83a288f1c59b5d2203277413b9f52730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837f5b21b6e6cb020b3e6e946180538a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09244e601af1b3b2f59606461c39f7932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e794080ff840f4a8ef41c6268a0a86233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786614781ce43ec14d60f2e34ee3c5ff34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158d8c7b15aa4879ca0121034f1dc70a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f9a2bdf157daa5ce0d65b8dfad17d336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a769a1bfa740cbcad48101f53fdf9b037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb3f97c94a4cfdaa996f9b31030a45d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2eda7d0ab0ceb5b6f61dd27a535fad39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f360f86f308fd50271dc6093c44c329440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d2a2cd789b9cb8a1e6af67a11a8a1841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0f0d4121b20e141c3a226c55fce56c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f0ef28ac50c6d7f09444c6025b5b5743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9915d1b78787a9482fcdb3f696310bae44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28229c0f902b06b975372da9cdb419345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9584153b2051b494cab90af4de1b3de546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d4f6c9cd14fedb8505a50f5d5b700247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90489a54a1bc9ba5bc3ca710b4d36b9848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d7af8b557392cda473bc195e06747b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b230f9ef6e9321cf307f8b0506451d2750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9f6d458a849f694382437544c2932351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa855062cd1c7da9f843ba542b898da52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb15d471bea4602acf31d30e00c708a053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5021e71a9b86ac1a13f4333db9f9d3254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33b92c53efbda914e60a7c10f2e27f155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f51504193507666b80cf33487793b956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948e08bf9606d3d1fb9871ce74e2cb1b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85f64d3c22beeb1aa59ecc9c7ed205258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29d328ba598e9a2d8d5caff5d1c6fbd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba805ce14c0b1de4d65c7321d84e25060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb23265075d3dbcb8e7d95b0f456583861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3892f3f38f5a2fe384362a76cc5061d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fa4ff6918061e3bdfeaa1f6beb2e9763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0b9592a85b59444f1981843cfb5b6964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963ae173475638374e6b3b79822e1f9f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46d77100fed6207be18ea348c7cd06266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a8d79e3d082c02df51e3ae4bc7935267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dfdfcd1e471aecd6f942efc0e7972668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d832019f378ee8892b424e8f00fcb85669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0a4788da197b4d31c5fbeea2a51a4470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e58e855dfd73f0f4466a06b51f6ec471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3e27a38b7b4e60333868579b0b3b8f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76f0b5ca08f3cfc6ac4cb1b11293bee73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823d234ae1e19bd995ed06ceae18a7df74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f335110d9a95352e6225acf7c18ce69f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483f41094be9152899e1681f7ba6da5c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37fbafcc2fa80eb9a88ea13a98b2a3377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f73f9b3de21c553f18fd717bd45706a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d63a25c772e2a168f01fe80adfd8e379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8dc87f2e8c0b0f838cea7ea687eb4d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81510895b20e96672a8b63e9759869ab81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e9482ee301b468327bdb302400c06c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d8ea2330b37bfe0bd3ad1e71958fda83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52772ab8b2dcb2d51a259b74cc75dd0984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529b270dc289967af68c7b889bab1ed185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d2f27a4973d3c0454fe97cb7b265a686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9553173f2d6607753681005edc7b27ec87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e889906b4ffd237c6cbe9720d0270eb688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8b97cd7e5f7a91ea11ebfc29a55d9689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a818dd48d016949dbc58e903de147f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a43193a9494d86254bfdf092aac30f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7b50a63d25eeca2d8c26bf15199c9992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d5abe1958d18ff062a00a9a485c96f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f9a968b4a213bfbc363ef56ff6478e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0da72f4203262f433a5884b490443895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a363e5c5f8a6e70e52fdf2715715fe96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6456b3c17e2e7948fa6d2197857a8b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200c8e687840edc6780cef5badc79e6e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507de2b82a3e5f1b2802f29b2a57f98999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2891542efa0b017a5ee17538035217f9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d7ee4b76152713041d82d0ab47de7e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d139a0d6ce85757eb099a210594b3c41102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef89472379b6c94c5d1251cc038d83fe103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006bd37965c13003744596d3dae3918b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa936372391fb36cb4645f43250aa4f6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7451d6b45789e8a06fce9093c2c4e476106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072f6c79f7461d93f0885af3eb028612107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508ae928fde7cf61ed329e834be46d28108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad75680de441b3a64cc9bbe77390cd5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353c09a31ebb25b99a4bfe966d73f1cd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0dceaae060a7ca463d5129ddcef152111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42312620639f074e9e5ad1b7324b32a8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec7acf07650c98b28a20eb5a491245a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0842625c45e229c769d901b31b2858114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0162dcdbc2e3599013c06fceeb63208115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a1c25f9d6f0accc846414215820531116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381f41c1c19e0acd95883c260bd63615117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c962da3d69c0c55348ac55390a7bcb80118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e830c35449f066647f0c149c01e474c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6e16dea95020528dc922cdf4e728cd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa03827e8144caf832de5135d814238a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a316a085c1c136b543ac21f17d4aab56122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7980f2c5cdd391334c6e5d6f8a89144123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60af96286edda078c262f83a830d4eb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ae711d64c3dc8b92aded3aba8025e6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32013cd53e29e8705f73320263c472ae126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d87b088ba532e3d1775cbea8e356c0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1214cfbbac19a956acee8e45c6ad9774128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae532d666a1b3dcd266a4a4e3f59b705129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa14ee90b9c6f6dd04374cd30ca12c6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c83109582dace14c4fbaca14e38687131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3408a5816261293560b8a78d73f6649c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f608db26e6065d2d18da3f1b779efd4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd29da60f95b593ebb9e4c7c4538dde134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899e6d3ccdec24b5eede311cbe689c30135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4b74d4be2839b11594f2a3fa29172a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6707794ba63a6f6872d2090a9df662f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7f53b993c6d745b66444d52d56cec6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee57080307258806ad654c005edcc73139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd9dcc9b95e55dc65ba84bd9e777923140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345def6a1d18dfcaf97d33ddd6f1c185141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35021c224b3f90e7dc02009c21336543142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15cb915eb35b1d729500dad1672d866143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b69fa4e5eb8da591059a2b8056460b3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffe3aefc7877584064bb5085d9c0b5e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf865cde9aa2a3708a0333d6b3fe1c9f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5015ec58908141a44c3295f105b4d3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8c9b70957af534ea15f6114bcc171c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e8d9060c7a48a52a1aafabbaae77fa149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7979ec9b82abf5af3527cf911f4cefb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcb34ae6e010487c75a0639f78c4b7e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7500251cd90e374ccbfdc350bdd8bfdb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0eee9966f13acc906dd1bb103cbace153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6d8af95d1035dfe51bdad09dd103c8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575be25c61610f9c471fdb7b543060b8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3294c10b3e654a08b88977412f94e8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc28f4a6c581ef4e005767f1b50284b5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81b32ebe144ba3d7e90068838068a33158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da2250036814b0f9e5860ab8b528406159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c70857426fc8f1f10891a85be22aeb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14be530371163af1f564297a9aca6d0f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7de08cfa89b7b06d7f79cb69161a52e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092cd0212abe5a9669371f2469ecdce6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dbc0710f8b72728cda73caaf7b52c6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657cf63a658d074a98c7bf16e64a8962165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cd48e5312dd6ac24413bec9dc09c9d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef2689ff9726d6b6783c08a24e3854d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca02197b5b7a02f63f4c282d1645624168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640dfa5b9e4d621e04692b471125467f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c92ec58eca078bff29bdb6cd43f6d41170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885878f2258e7222125def24c7e2dd31171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43adcb43c4714b80037382bc43cf7a02172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bbf11100e397dc4cc3386c6a050a66173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1910dd02b14455e7925182fe311f01174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d1fba40832032e6644143555da9562175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ac5f0fda00ebf76002d68d758bad2d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5366f1abae8c07f2c709c16106bb258177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b1d04d9b4f761d542ecdbf2132a0dc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ead6be3764d0280b908d5f7c939604179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13494b9973ca58f00796a1daf41612f0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f31a5ff2677b0c9048c3975d092e51a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa0c446ac51fdb1d64dfe630541e6f7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc874b7233de99cad3bf66d71ca590a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fa02d64d96e04e7c66b14d30c9a24d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b61a89d4020651f1c718564117ae205185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2011a4c0dd9c56896bec0f3ad1ff2426186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee5cf335b9c7589f137f6acd5f30df1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e697f6fb05b182a852546fb1a32fa03188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109ebaf06b27582db3446d960fe2509b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04769a3279e65683ffb1083e3d911e99190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb1747701e45e5cfa79e7d072f1a089191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6055639c451e8d8e99cf3eb18033b7cc192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970ae81570e9901345e69fc5d844c3fe193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9171717c5ddb4545dc83cbd18ef496194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058a0149a98e9d31fa7d659308a17adf195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fd691ea5bc4def3976af3fe958ce51196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3949f78a3d3ebd172aa66acfff689633197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498bf8d9332627585d2b1e862e1669b3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4936b3905c6fbdfa72ecd1188c58754a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0022d23bb4352010a6d0a826f902753200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d28f8f7fc985543342dbff0646cc04201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0153d7ad3e932d5f90904a878881c188202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1f457972cbadbf0797c7877ff4c4ce203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53199374d462cc36145eec273db044ba204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0786e77c99985b39414a8cca5680928205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b390e141d2b79b8a2a1e7d860d56a73206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d810c1bcba0cce06de7d6546eda64c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8542b2a37c79f2cdf30bb2058de23f7a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b8ba911ed771b5bb8728d839bbc318209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634142092e90f619e7b2ff20c81f72e2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a667a27b977b2880090589d9303e78fd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b24e8ec6ee65620c01675d1177ba53212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76875bf928e4124217a55a9615aeac0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579a5db4ac2df4734d09dc8204feab9a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad8f5f123bdecaeefac4d919ee4a5f6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6d102739a4d9c0035b942e8a121266216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78c6240996aa7a93a2b5ad7f58fd545217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566c074873db4358959b1a33651e8305218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2985aed95b02069954025a275df73d76219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97e45952774a57a74e2f04967e33979220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232eb2f7a70e4ae90ba6fdd739899e64221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bfc66ea46f7b4efc0370e25841f4c3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc59ec881328a4978318fd5f6697827f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9441f968c6ec136689a6de0b00306e5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e815b4251ae28adeb2c5277e279da6b1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b160365f712a960c6d812dfffa24be226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8020eed4826e535b1ee82110f8b2cb79227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fda3006de47bdc4cba2a99d897c2b8c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c9d069e1cfe36b569bd2acb3992604229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558559f82acc47d8b849f6ed7bd972f7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39448bccf440d4cecfbbf2eefea88fa231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ec5f48e7ad9a614469ecee8f91dba2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5a054928024be0899607a758b65976233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e33258434f3e1f6faa2a01b6545a0b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bebbdbebfcc1ef4d7e9bd0b6d0c8d08235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce61f36b0f19485ee4bd3d606025a96236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77596904ec49760f799df77c07f54e7d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569ff8c35a2d90dc96cede7b88f5afe7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584e05cb3a478820f3de3413f41000c8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf2d45cab2a59e69d1f00604c4e159e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f6fe0cab751c119c082b348bd28966241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaafefb5ea6414ffc4644c202fe56917242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab418898eb718873f902c59518d8831e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7595d56b4ec0176b70e68d7dd9fcbfbd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a89713661209fb990b9fa95cb20097245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdf5189e64325a171810e8854b81221246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8003c0465ba73cb3e30a45245514ef9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fcf50b12d754f1ddf590960fd143de248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7ea1eb8509953e9ba40ff7eb58bd03249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbeb786db58514d2bb1953f66a4b4dd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2df559daf8ec9524f96a1e500966f05251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ab36886d244e9a1026c3589a2d8bdf252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c617c05084e093077a95c0030d3722eb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2654529bd39c2f1b128dd2b7fc69dbc1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331b753c89072f158a8ad2b012d948f8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e000ba38186c03c0fe65fc7f55244258256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a1a7dbf5aed9695ed101f50e985614257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261f40e8cc75c2b9b1ba0f0d7f66628e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988ac405c453cd0d2c1efb11a21fc6a6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5487df2db403bdf751610645160b5b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e746086283097115dbb3f4851c101630261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e20deaa55dc939a0c5c831eaf26d1c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c89afb54ac0b851813d138048d8164f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5704925a5c769b82e7b7838ac6be97b7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22317a4628efcd9b74bd4276fe4904eb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd37a6d386693ae8dbff1a680726d8a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a892eeb0e5611b7ea685ffd1fbba490267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb505c2dbbbc1db624a5412655a94ead268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1026f8ac1cae9641caf7d85643ad224e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f804e7b806bec55a36de85367be2620270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12355047760b494eaf3fbb1b3fbb43b1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26b6eb7f9e91f151af4bb1ba5b0ee45272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd559ac497bc0a33ef3d2c23b0ad3bf273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5530daa00396ec98ddbdbbf13c4bcc5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6757f600c0027f66075374d7b20575e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ed12836d5a5b18e6deb1ee9cf34e9c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8789952d4ea8e6e1ccc10d1342f18cd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f8268116c12bc14f40c861129913a1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafd6af882010d93f1eced2fac572435279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e9db949b323b26639246985fb4275f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01acbd2f6a26ce50bcc4c1cdb80b228b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cd62847b57bca9b0f5cd471688a645282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5bd0307af02bbdcfe454f15b0b13e1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eab2553c1933422eb77038051e5084284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3277a3d635ec245b22a1674ae9d638bc285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9562e9c88036db42e184f673ac46c08286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce18b0e2533d2df17aef42cab67e1c59287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac296fbad782d78a49023eb73f47019288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa81937c878f1d72fdfb4389abd929d3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f236cdbcff81eb2262bac020d3c64485290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240ace4961d570cbe95f83234289b514291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efd027056e7c148a5dfe9fe8346aef9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fd327b0e3b2ee77f3f3af1bc600dc1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690099667ed43f5f75a67fd464a78d97294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19928f8ec370070a09f8447889fb2ff2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58416ba4d99a11dfe35502a43d7e59ff296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb365b5584e2140d3916bc42bb93e85a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43805b25f63b9ca9729fd263dc23480f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21dae5485410cad2cceb24ef6f0648a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ec6c3f1b79f56fc820ebf39702ae56300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca29f5fd744d429ab3bd95907e689a1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaa5448419da4208f989bd1831d5512302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6ebccc2d1d268694fe32f9e8e3a778303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b9df4fa254b62e6d63d884d273055b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560ec6e607be67e701f7cba5e1b08947305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94415553aaabc07f38a1baadc48eb02f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80820de130b4abc513600086c0a3b939307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9234e8599049bafb353254a53e379fa4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e29bd4b1046cd4ba39f14be27ab58d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bad5295a17a608746cf621469435963310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c609a9cc10ce3f2309937354a547d64311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f416cd70daad402e97bde455fe48cd312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe7bcf60778dd7a6c90b0aa7e645cfe313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3b9e837a33ff668e19368f1ac9f19e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c07e20fc5357fb20803807425d6b813315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b55bec0f69c796b83966e7cc2550853316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e88abb46e8e5d471bbac647bde4e20d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6430f26fb64a5a7366ecd22489661199318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b017cf7fb4abdf5ff1ac95a7b74a65d3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc7b351f3c948ea925187dcdd67e9fc320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef22b9525bcc3d8621684062a877361321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6987cd958e71d8a929b42d2ad3c27ff322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79301ce264d7fbd8c41e8a4d0cabf7d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aceedfbaa97a9d5bb74d86526a901e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993e328ed469daab97928edb8d18df6b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd47aea83bc757c5fff6dbfd27fc9f5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c654465cc5242d598ae13320cfb6c60327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47b849e59d69843028bb4b6f78707dc328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b589614fa958b0d19e7b678bee4d77329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909f5cf8912012b4e0cf2542c1aa9719330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fe09f4c909edbdd09bb7d79731295d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110b0831237be41eba6a6352de759093332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3af5e440bfb899b1942ff92b7bc5b0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9845f17bf9bed33cc27d318d12f9f7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a636dc5dee9fc59ef0edd44b4b2e9cf335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba33fa02ce0536aa83a09720cb258da2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db00ef44871399856bb578d362af3d47337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea5e56fd8c611ea1d94f1b205dd02dd338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe07e93dad8b36509ad66eaa8eef508d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502059ba6574e170b907d17db33ab94a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8246d23f0069dad4943c3a9d91cf6b0c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf2e13eb49d6dcb234064638fd6e06a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3d337aa6942df89e80139027ebe989343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2b5bb915162414295f61ec3f928bfe344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b2dc4739f1c4996f5cb138d8357ab0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac795d26e9396c0997d7ec21a1c36262346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaea0f7ec49b5f5c681461601206d85347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208fcf88bdd2805b63fba7ad3999dadb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aa216cc3474614dc23e9d4ff09a5b5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2a61ada83244ed5b35daaa5f0a0acf350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7c7c959e55390aeed4ce610494508c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc656f5c4c543c2fb5d567d29e0602f4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69869cebcaf41d86dcfb5df9975b1786353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83e5ccca7d9341aa54d088f7fb840bb354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f316a565a7735f26ba520acd1c7be0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647add170eceb19f5f1b93ff7ccecaeb356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542a38abbcfb89c1dba65eb1a3c4f7cf357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9a19e38f9dcfe58e00e20ff03f9e4c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2890ba2a714ac586d406b6cee1f09f8d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4819a09ee9d751cd70007f5dc6f73472360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f9dca962dbf961443fb19313e93d5f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d80c770cfd9b52d411f11b4c75095c3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44295fbf8e3c42ab1da667e2efa83fa8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38262372d6b5dc0ce9d91a6a6e4e6664364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5825a1e2c8b4d22e6195fdaa2cde19f7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963dc50740fceebaa69867c9ebbb1b1e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd0e6b464fab6565def07e1c4c23696367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399922ec664230dd85f73d798be1b50f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f979db9885be3b470c83c161ce1f4c1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0f761f204d8afcdedc40e7d8b6ba09370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0094631fa492cc35dfda262c2fc9a278371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80fec8555c93da777469997b4a3282d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb3669a736aebfa7ab306440bbdc607373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f47a1936d9335a2f94893cbb758f3ec374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d65791b047849940108c70007f6de3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a5d9acd449b1f5634effa04b960846376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b3df4b2d9db2149682df10eba1937b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4032a0c8d516957216b38df5c0c6ee6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb9c401697806d682d06775bb9d89ae379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26e4dbc32c07f1e2db0c993c1199419380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349860a49f6e0b386b38623b6f9ebb68381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d7fb10122bf98c3caa421d4ab2ed02382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d562769a8215f8e34d4fd867c48004383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d2a49bacecf7e60737501a8d034c4a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979f00e5b12459a92a35ce6594ed07e6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222ad151c2e2a80fe7882b9c257ab0b7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddec1d39e51f1723bb99063fc21d82a0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772d641dd7e751f9b2364c35f864929d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3218c5b6060b831c146e0d9a14be2c9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbb09fda9df2d45727938de5b84f367390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17acfa7ceb0dd6ca29f57780382ecd7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5f62af070187d57d0e80e1f94e4ae9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87ec09a8683b6586523255d1b3acdf8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6952241fbad9369216f276757302e9a2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9508e6c15537dffc83fc739e55f9ed0d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca2a772356e1042fc6550331aef9068396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b7393f39db7a49e57da9b365e960cb397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0b3550765e00fc5dc6169ca34f09f6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e26e6cbedf56dac814373a1d1186f3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cbf334cc21ddd26412396b3ef3c0c3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20c01088056439e6ecd5ad990049b36401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7221ae5c17540db49b0f3fe4fe6d96a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ef5a7e2b194c637531c5b35b2f5fb0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3404f4ec8f1f4d4b5ddeb1341d59e40c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a6658157bc1528b0648b35504fe84f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1e95e03533a50ffd128df81dba7250406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc1d496fa20721f69b96e1626c04cae407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b4694e3a1050cbdbeb3dec20cc7194408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaf2bf98bc894cf5a7b6799497f4cef409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51ce7c1d75bee5a6f87b1d9a064a0dc410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4333b2f1037da5cef69fbc6d6d81923d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89d7e12c0a520fe71c6cfeb46836394412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d13086a9acb2183ae62a791a0014212413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e2aac030e3e2902d1aa03701252dfe414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10772f3a757ae47ddf0505497f10a961415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea45d0f85f5fdb8edab86056ab1f4b06416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085f8eb35a0e60c559d44f2a3d376859417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a1326205877072cc80f1786c9c9550418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0f31d6822b2f00ebed1d480970c0f3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ecd0044b231fa78f46b68e206e499e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43006e46f20cee3b34c0694a41ae6dba421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9488a01848b308d6dbc90da7414015422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12ac09b14ca807e5d3e3f706f025674423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b50b4a50740f95a0fb3b6c2f50d0d1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c044d6b1636534b0c05773ff850b35425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab64762eb6ff36b51a1b85f85a62b0d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8751214c7d2fac4f17e4c15eb9cb7ef1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30c8e1588138eedd7e52009591a9363428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b23f6ee50540c4fdf590194ea27e17429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c057f56a08d0afef33fa669b4fda04430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d187e2751e376619a47afcdf8fad14431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc08e6d085ddb0dcc243e6eb0057859432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287de6b96b71dcdc102009bd03080250433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d13858089e40e4be21e271f0cc13630434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263a2a7b2446b078801b9779347ffa00435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a37c240c37958a8b252c0adf3cb1657436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39157e02b175d316379fbb869d636c9b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360fe97c83dbfc3eb681131d2a912c11438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b106297a612c89b7ab2b021ff95aad11439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61311d9ca146bedf919ad0ef6e077317440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9f4402e0c73185499ec4358b21597c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe0a1a63c5df51ec982f0e7000b9014442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f6d57c08ebf8440e9e959e85499e9c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37d261ff101fddfcdb8c520105512e7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c598304c22f53f2567f34fed9e02b9c8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f286949b9cee5a44d6bf994eb61d9341446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41efd2f2ad24092eae65f47c54ed191c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b63fddbe5e493589e8538b207f1b78e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720418776f75e0d0fde71958e082c55a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140817a9a8803d7f0dca1b9239dc1d3f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f4c1d189062ddda5c67993af347a35451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf427829e100ae6e6cd1b2bf19b62fff452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677e8e7948839509996342235de74b3c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7393ed517edced42e2d42d131dc8d023454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257a2953773b2e3d4f9a1ee572aebc6b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4233af2f34913f29131b175992cbb261456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de94e6638fac275c0d89cad047fb6e9e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3823d70cc2c1dedeb2f5a836bc048e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126c94fcf400c2bedbcba2373b2368bf459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89951d2aa231769e74d3137fe1496395460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a198d762f5ba728e30cc841ce1e35a97461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d569a25dc9d6d2f8672b13056765e1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ff8b4de0450fb6776d91ae3de1a68d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89676bce26ca8ccb08909745a123e8a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aa0a810ece73492b4849fa8b414bb3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbef052bc48dc8ed0ac3503f114e5f53466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb8dee388015be7a2e4741304268ca5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2441ed1ae5da5cfbaab5abc9528d15e2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ff99f8a96bd296844b48b9b85cd34e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792b280c361c294be28fcd5295c25aa8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20737a94c838a16bacf030f337a9b45471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ac7bd0277f8e3e3719edbd45f05581472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b769e339a587399c2c12fc0589c9f20e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b97c3f7e26c5c4d37c7316784d0df41474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4203a737aaf71d61ce9cf0757a2115af475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43f643315df1590f4d849aad24e2fb8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62911ff494c87fc47312e4293b89ee55477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded077255c0f79304a920bf66b0ec7e5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d901466cef88a19ceed45092b84cbb479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ac17c4e19f76b67a51ed2c03f75ab1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e05740bba9af31abb55a820d24e93e8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e62bc492a1c7084bda8f4580d6e4cd6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8509d236e5099a553af3f2b5d59551483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ad9a817972f94daf33db84520db3f0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d738bb65a00a1c173953fe14cd4c86485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33fbcff1f23caf5358a4348bc47c5e5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222ce876dee581c36dbebd94bdb0cc35487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf994c418cdcd85defba8d31cc44640488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3fbb5f0dbaabed3ab41e3618389b9a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdec6fe2ce5621c311ab4914d37a0af490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ece3017c63d84e19674ff142abe5fe491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94287996ff1561074e8c875866d1290492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db5ff3b7bad50581ae3138bff044f8c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70978bb69f84e29f0d036ee6a0d0dbd2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa440e863acb9a84c9ef7660a1fa81b5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6387037153a2ac347d075aac5df510496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c415017f17a6c1c21d4adf92563ff01b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12345a9570796aaf4eacb907304cdc8b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825b838e731bbe7bfd5e8e83e5636150499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c110eb8bea49cc3ec547747523b17c41500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17473cc502e1cda4f297e5f22e17eb0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72858d113374c0652f5ab2041c31007502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a144347ccc3c0c03f94aafe7d59e4a36503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174dc756a84e67e016df8999ccbbd864504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae97b7047a4cd83aed3a92c9cff006b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64de88ac68c81af410f110e454725b35506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1368296eaee1ab04b0706cbd3698250507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fcefbbd075d663468e0080bc27e5fd508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b819434c4a240da0f22a0868d49e10e0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722ca59ee4d4a090451b81fcbb4e9ec5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11d6f64cf3ff22716a743737c90f4ca511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9c6416acca0dafa8b5f7ab9af09104512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5f92484fb8b5f0fedd6967019f3b24513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4025c99970f4097d383a3d9e0a4491514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0246c6d250e548700fb74df1cedcab9f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b524fd3539fea595c780e2e8b518ba03516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82c5bb3d9bf1c0e9a66c66323ff7df3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736b0693131203e61d6e54c9bafa6b86518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7610a7249bd9b6f368a624cd7f3c4a20519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe628a203bf80426a615b188fc0d6a8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d411486821ea9da22393b009acb1d5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b6581f77556920889701e20ccebe58522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a2c620ab1966803db7bbbc68ac5eb2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a372be289c396265e2200699959f333c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71cc4f1963d37f2e535daeec0385822525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ab26b3ea044f122d3482eea8801ceb526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6e918cac9207a434643f9b169464ea527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef189f161f23243047d7ea3ba07f407b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7934222cbeb277acf38dcdb9411709529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961224310dc1bee8ac00c0c7958c2c40530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131c0fee08dbf7a348afb2005247be64531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae54ae6dda44eff95fbcbb1a4d643770532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d20d2cd7a0e9c770372200634eeb70533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0b1ca0377f85f9cfa51a24993f1c3e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f779a745ad27c8d1905e5f0e9896d13a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668dc25457f68658a7de14446b7d121b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eea98b2f1aaee1c13283bcbcdc2f89f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec8c3e59ba21022ce57c7c77f0b1410538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e9376245bc174b7866237d9b51e877539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b1dce97f7f1742ad30fa9bbe630980540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c38813e60b62ce9bc10f07534454ab7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de5b314c00f24b39f35768818f09e84542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddfe348b76ee2b1f097eb18a90c4c20543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec537156479ae1265e14386c29cfc0f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a7405127f3e6dd8fbbee6367d5975d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abce94f8d88a93b6b5ecee560e7d5d99546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8c8b90e21310f7a09ae19ba510aa7a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2fd6352b26ff4378f711f3b0241db0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83beddff60d7087f9ac70a55ee42d727549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ef4a719452a65da1e76e7f88b5e49a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc4aeac145616def6c3599b9af5ce6b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3dafa421dd495e4533e647d23d48a2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdff1b1e809de33a511d7600639e1dd553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0820bc39284f99039c6f80c10d465e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ed7c0fd51def7fb08ced25f17a5288555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb4c8143f3277761ba2031ce5496ae4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930b33716b848d37effaee16b8d948b8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869b1377461b7962e18d615e1bbda3f6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c165f9e74ea2880c019b1a6d03bf282559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f9f4ffe7cc712f5ca5c4ddcaed8b49560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6e4101d2e0666426c0e6903975314e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade099fa582132e7c4e66b9ebd148185562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddaffb008552ccbb9c96f030fc62921563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae15ab117cd18cf9635780f4dc05a35f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389093e2fbc836d09dbf89dd8ca77afd565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b09f0b8b113f518766d6f3897f31a21566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f190e4fc8a387f437aa0be1151852212567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57934043f2fd3316f0aeaa86ec38439a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb12f90e143b9aa3e2daa8f28acde9df569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d1c4ac1ff097f7542aaf550d243dbb570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaadee84d95e501cb77ec943c31c0c78571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b80b63cf9526afe76c2d9b587c964aa572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb400d6acd738cf2e9e68f1c27bb8a7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f2454d522666ebe5fb4d737a6c8b4f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eeb7f1c88f38fdac3ce086739fa0b5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b31907d94daaf6b475c9baf687634af576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c24d8c99f5a931b9f21917a0e33c413577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad3e5930d87f2168f467f3372fd608b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bbe9f307c3504d7e879d16b1232bc9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119c93913532f833b6beca20821241dc580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5123a412b2d4aef4be0ecc19a0f8ea32581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d44fbb5a6d8fd25fbb8c4c5fd7123c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548c58a204fdb3a3b59e4f935a2b8d5b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fba784c8fb8630f4b863dbe017451e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2d407460fa9d1ed4071a505ce33fd4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911f3207d4d92c1983dfc7d46649852c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791f8477522b231b5e1bec335f0e551c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9100ddc6cd523743a77c0b84a092ac2d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f64dfcbc56a18393390945def52c7c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e11cd6a3bd70038854c1371ffdf748590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aac28ff020736c97a88da3122679c9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b173f29c87aa1360bfc211834727cd592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f6129e9e635138947b9ef754b3ecf5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b67bc118a821407b0fba79c616f868594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d06bf93c288e84cac8a604917659c68595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5967ab28e1da32748aa780bcd6994d75596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b311f3b13839db1b8088cd0659b488597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ac7cbcb6781ecfd1e2618cd5c3a7bf598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce89033c7ade41eca9513fc620396050599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4e25ee4fd68a835ac6eed77590c4c5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48687c26b72419c9822f162d5802b536601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137cc6283044bd066d0a3fa418c76fd8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf07d31fbf9a55e65429d7c9a172de10603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577af7347668dbe1d0e177604505ad9c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd5849d108f7aa70da34eb685365383605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2344d7446b2abbaf2c250e99cee15673606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf52e0aa57c2448911a58c9f26d7782d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cc691e27eacbbae8ac9fc753abd1f4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a28c1d0b3e0818b24867e225b65a50d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506c0a875659793620ae498cba3b109c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9783f22e8c0e5fe7ea782627392be8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c4e6f927a6c2a1ebeadbb6bd88ca3d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7aae8a5cdf56863db0a5fb70b93859613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23347567ca10bfef7f8c6c2b600ba1c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5ddb5528c89a00408f6a471dd8eaf2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d503a8fd7b1a0a04eb6e2f11fc80fc0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74dc0d3e8d202f1387e1ea8f2da803c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c82adf13f4ad96f6aab22bc63aac4f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff05698f7d31841d95c557b5517f9b7c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4d01c53df9c37745d4156e0e093ab1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2721202eae62f9074b17fe4ef36573f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddca29cefae978231fcecd2fb37b7cac622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cca30c0fa63120cf947d89812b78c3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d44078336edc5cb23285da98204b973624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cfda10b96245ad14d86c44a95a3943625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbeabe538c9069c0ef7ac472c64438c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0449765c657d20495189a35adba607627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76503cac7fba35b73bed04c059739b2e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497cc0dbdb98dfe636802810a1e7f618629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38776c9826c641f6ba539757c5491932630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df5e8da96e40078ebbd5067d19f9773631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ee2bb26c6c3221b351b7d6dc983dea632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2741e53d75485e91a3178fa286056319633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30869fd86107f24ee84000905683938634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed505dcf8135cda58132937deb96291635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fb46f001b308a889e745cb5959e851636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e4a8c1bdced1dab4ccddc14549378d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c3a39e19f812046d47ddcc0e378765638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8620c813e0b52453258e9f3157ae2dd8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a35b4b9760669aecbf657eb386895cf640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893419d1244bf01d8f54d32f3205b70b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5643078d5f23257775f42407b82e8ba642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9553d401086f99c7a2a90115499e6b10643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ccbb497ca015bca69a1faa96c5b219644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50dd3abe5716c689590cc6b1ead6d0c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4838da3b7db34c4c6a74b2d0b64a6372646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1310ee3f65de08f5571b0dd0aa3ebce4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8a021dbaa561de3085759879602a65648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002c6257654e67417f976c4100fcf325649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18f8e3d77232a02cc5cf85699ae09b7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01667b41c75aaf67604b076c3c0455e9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d927c535992dfc8809e59e55180563bc652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19e92f53465657c9ad5294df074dd53653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672b5893fc64e97b5b3023437688fe12654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956db7f03bf563b816f70f05f9cb5f27655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cbc0ac7d94ad358cf2ff44d83f4a8f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26898d2a5a0a49b7951b830e1fc4edf657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c24234be78770cf0d49ba5c2d092ea658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a2bc2b62ceb96d71c2ebf238d180dd659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c1fea330131b4fe1b9c4ed3c46903e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0940aea41f8e7be15628cd0719d160e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0473bcecfb5acfa989ee4880acd269b9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483741e1cda72975ae72a7976050cf48663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24d169319f0fcddd8d5dffc57f8f038664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a964259affd2b0813f5a52fc3e0e58c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e33fd49145c7307f9283ed9a8beee5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5708ad0ef88a101311ddb31e6914c457667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6646ba6d8ff03e1f64bda3ae397711668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401a1f3b768f4570ce83f02c301f1f2e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923bef23d1e2a8787cbb385d54b221c1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e71dce2a0c19806a57f95f10bdf29eb671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4289ece9ab7ee108059540fe283e1ad672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ecea91b8e1f4e7257d4c614bde4886673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e31949df36b463eb6c9c5e62291f3f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4fd8731905a8c9d3059409a55b07cb675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d8097724579d953a8c2c5eb61d0891676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e18369314a90941d02c7953101ee7be677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760023c93bace074184d1ec3c58d1218678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181352970afff7681b6fca121b8aae4e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a38f51845640a9c308f19edbf689133680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d5b6e7182db5501e2cc95e2a7fae70681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84df3950c26c0091ebb944ed8a2a168682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e36855280ceb302792f23b720797ce0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415f7c400d8de9f2e47e255ecd11ef44684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414a618831984dd7844eb3caff67da0a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76aaa35a6eceebe6ebc3fee21760076686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533295e0c249b0ed1f0965e45fd9b9f1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02db53eada50c82cafb7a446ac610da4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb508e82d200fd2ca5b485077500a4db689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9b2a47815b58724c6861971afb43f1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141670203a80017609b5b23750cd2e81691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a628e9b8601e71d8cba53b250884eb6692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6077ba0526df262c26002e7813e71dbd693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d35dcb26b997d50593a223556629b8694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69881f734a8fe0276eb8be01a2589443695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c99118e3a0809e68ede539583956b5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57abbaa686924f1737407869f46b73db697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d1cf0f31b5108af47ededdf251d845698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96855261fbb4af3b4a40b656d0e57755699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66d96a135ff92616ad695bc45a46264700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f29e97c42e46c6ecbe6e9e393ddd1be701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f268b1940a419e6d7402e3238ec36f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a992b84d9cd79bc5074d8936c7c5a57e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f928de7f624b7285c28a11bea96cda704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b711f37193a62be0f19ba726ced97baa705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45c60a16c094d115d6ad97ebb77cb49706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b13758fb2b53bc4bd0cad8b004f67e7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76ef8064ca4613578d296cc60af3f4c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beee950ed0dd32e1a38ccd2e0f77663709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dd209da3fe9a502c37eb239a95076a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9e0e75018588a4f8defd38565eb59d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c38042791925286e5a1b7bc65ade73712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cec537805c7570e0ffa25366fe92258713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949b45eed7b217053c0e4347f6ee2452714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676abaa67512f39aaf76397edf7fa17d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b10cd0b884079924cff2d24b7439be716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd182c2234c702758e30de169a931920717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66fb9ed4d2399ab5bca9241f1887d06718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e2e1551bdb75962809f8f051081be7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68967d03b67c935ffc414885f06ba1c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c427505b6f0a5533345e17a2e6b9e51e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b6acb832df9c591619914a9c265fcb722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1ee89368d86d74c42353b0c060a891723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51efd9b2557ca9b3b01665fa45d7a66a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e00dda3f13e18fe2cc715b7dacaaf16725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a9bd20592ca85232e6aaf1f1fc04c3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98cbb927a58ee95fad727081c847318727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d592d0cf1a64a5b0e4f6a64bc5bee16728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51785b5d8b74b56dc84d49187a45d81729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6513937f9e8123d61b7e1c91dce32ca8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a12d9ca3c5211595ba78ef2f0d4f542731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53966525065f37b97520b8a0b3f07d50732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1023ef7dffda6461e9aa37eb0bf08141733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee19689d1b5d15966b2822f21bb9405a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfce2e602471a608bd8276c3fb1468ca735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56eb509e01cc3270349b40ecd9f5ccd736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc64c6fd44f9fee157b74d8f28f12ffd737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80d5bd4f2372470026038fe2361ef4b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cb6fba5284396b56c9c908b0c98489739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b0d99b0aed6cde397ec0938aafb1c9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efe0b9124729f3eeaae3a61dbedcee0741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36b501504860c6680fc3a5fc4ea6ec3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d217e93c9ebdcbf288fc820ec83d6863743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ce13d90708a14a007e132deb99c76e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6825c7be14962fc452cf07b77be7f12745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a5a22c78b0e1bef1680328e4aee31e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bb729d9ff37cfacf474649537cb4e1747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7816a48754cc9c9dce02369514220bb6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3087817999e6c44b4f1a641ec7ac53749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf69e6d5994d020a9fa8d75056f07a2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab4deeabd4829dc6f6ef620191af932751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa34581f76de6adaaeaf3a5e4e5ada44752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a4c241609d54e966de41a04f2a38e8753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84782b531c50c1262ac5f0265b9b04ff754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e24272bcdd144197343074b39aa1e2c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31265591c9a0fc27202753445d646b28756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7088548b7651c611c7c42dd38d6476757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed5e56b2bb9c63440df9523ee90b54f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2315d355a7bd047ba27957ab245ceae3759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0247a5624f71a1b67a971abff1df09dd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e728397b71c99fa969829f8ea02c5a02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b3855bde00880795f863976f36be2e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75909d7b0a2decad094fa11c0f21df94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28387c6d1e0028572a5d6735df5460545.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7f657713392685e90c0f04861ec5236.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba7902bc1a5776116dfda79e90e90f57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e2618bd9f975ad640589cbda6da7e28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa8d9bf3f0902ea9de80958c1a41d799.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e622071f954ba264223a6aa348360910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036d97a2e273da94e00de310f0a8044811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210f25acce0705148f1c32e9e6e3c09912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d483903fe390f43d38e6c705d0747413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17402d31a1ee8111d769c55b1aa7380914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864a6b6a9862499bc162274ee821df3215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06675c0165d86ac1c2f8b04bf33feeaf16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0796502028a2ed7483a2438fd49ce47817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d268cd9d45d6789fc05f9dad767b67e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fcf624da1bf07b754f352aa256977c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef5256b5e7bb22e4d82be8b4ad644bd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60e507aceed00982c036d24a0ebb55121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136a342c762ad3b12b733373f66228ef22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494e87187a05664e83068bd49b91fbbc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8589ea72b0731abb015b605b8088045724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea296febee8c080ed25b98b22d98b26a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e66deb7969c4fa77dad9079baf576126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f061aa56318bef4c1395ee3945c02b4f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d819d999a5a4a3bf2a7495ce109c6b8c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863d9e78bb53122352e6fc05253de23929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec00e512d50b0c9558722d5b45a10bd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568e0b58fc6e8c7148c37fe40662527331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c699e9d6ca96bdc0be32fc849444850532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd202b8c96a8a85bc4f89d9270f5fc4633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2f5ffcf5e398e31a0d017a4ac8c03134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabf938528bea83362998eb3cc4a5af335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd34d611d1253bfba91d1706c2959f936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941f565bec4278ce3296664af2cb418237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf139bdacaeb1e67c4668abd6d66e84f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cc1750a063cc9b40147a076b04be6739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55c28e030e54586b2b4407f6790e00540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f895bd1fc8ea544968cb7a4161b4c74241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7281dde132c9cd42551bf0cf6555191342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58d43ed9dd62f2e0c7ec8960fb5d45f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a351f69a6af41a31c8c9bdfe0948a3e044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dba406d357c760f87beabbe647288e145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dae2b63c97261799b6ce8ffc1f3ff846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a5d3f6fcc0c8537064a082dd5e1d7347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f96e1e1dad6fa53c6bafb63b75abd148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efa8d70effa365f5ecee67dddcbaebe49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852e91a7aa49f92994f5d953ac003a9950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febcc4daa76bb96bf2609728d907302e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80db31575d0155e6b3e99c4778c519aa52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2060de77b519ee0ba612806669e65e853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5853eeedf162556df5484624c7f52ebc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a0fa6debe5111956c6c9442b90d2bf55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87ac80c70a35d588f597bba39b5aba456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3c76cb39f61382ca6f9639a35b8c2757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4354c7abc8153c954546a1e0aee8b9b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093c4b4acd34549d18e4130f2d0c67b459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5161f170fe4dd11c737ae41894d1dde460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed5672043e745cea1b00e2b5dbcc62c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1180db6fa20f989c0201cdad05fa232d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2eaacddd9224682fc8d6624c45198d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8875ab006a74ad604b2faabcc4da9864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7112088cfaa3c4bbb7dcdf644ab21765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7065a9e906de8963992f8b2acaf7a9d066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68b5c9606f49e4e2a3447db8a453fec67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41fc24d63c37c642ca20ecd7f231ab068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c85ed904e7666df8ab1c530ca85e42e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f7107fe2426c2a88f266711565c8c770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2152725f8122a1583ed6ed9d8f00661d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265fdd7325d4865e31524589ba299d0072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7028355b6fcf787df7d0a0291deeef73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0252aafdb34d57eb9f54480848a238d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faf9ac352b171ee7ea5fa9bdfe8884e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033df80aa903789a639a7dcf2501a86b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e3ef2c2e32cb87962a88049c34a86477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e630191ff74cf780a967a0c5482af97778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6b80261ad8b26d26f8b12753ace97879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054205a5b93d8386daec191a78684e9980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3819f2447b58ada4ae7658a0e7622bc581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f272eb0ca5a3f184a1a334fb8a4b19382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0cedbb0d731178b4d068f47832e47a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a734b2a40d7605f0c82aee388840b00184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4447b58c45ec12254157849301bbac785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a159c0e2b87fa41b7b9ddaff2268c5e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90cef82344b6d65d1cb0f61d600120a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989798cf3d501b75d5ed8ce7340946fa88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7ee6e0530ce2031ce40d8889fe7a0389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72a4e13efb395925324436db61cc22490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec06fbd0a7456d8f0ebffeb15c65068291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ba43c73e561e23a569a17e34ed502692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7e64c2496b7844fabea63beb8f1f1d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed44c6a5f18548151d4ad814a0c2db1c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0809429a4d17a54080cc5135b5d06e6995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cbc85a7bbe5140a0e4aad25ad9d2f396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68be526ef391d765507a0bb215c3b38f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece537ddf23f959fe2bcabc12f4b604598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db1bdeca68c8111890308a3661da23999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed64457d8fc4db30a7d2111bbae44f67100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933d5170ea46eebaf5619f6e28dcae22101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee7dd0641527d2525b131872d51513e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e6e6481cfd99639fc01f4775add42d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c6e1cb404c550c61686e0b7cc7feed104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14845f6321ca2d745958296ef4760bc0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2536a032902d9d9407d539ae112a99106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07ddf5df98b94733c621354f59c26eb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd1322ca8e2cf8a23ac8b28e6f5f125108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3376c221abe9ffe7a2eb0b13dbffb081109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8c51a06bd2de68b2e3495c5389cc65110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acb2fc8dbd109e916d66f33401adc90111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec6881ddedda5a7a7071e1f80400cc4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcc06cff781c08e21364a7c7256c3c0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0ae69ca2bee6b05c6ee20a7129609c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f01977b991c3e9962f5000cd44452ee115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2158570939c59e4963f91c6ec087364116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a51b50db3e4badfb6a04d3f7ccfc4f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4c98b09eb6a75c242de30dbb381e9f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df280fd2ba38cec600ae9bdf01cd9b9c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab643151d05aa3f11710386f8643314120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d8f59e150fd80e55f221dc4243d59f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0b6e5b66585c1a49cf6afd21e25aa4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295e61e425a50720373d7fc17a56b0a7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2088c06f6026c7659fc9c013331fcc86124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566de02c243ca70cefa6d5ff6218a6e2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e7a850cd50fe1b98db2fc16febd010126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cb98e03102f60d0b82248985cf794c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26666e83929f05449d3643ed6873295e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5978addcbaace0087ff2972c0848d4bf129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85d1c8a109cd9eff5db960f61bdf6a5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbafefbad0144ff6f357efb8f77602d6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeb2289fb1989ed646f41709be404a3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66cfa415a33103c8498240e9fadae3e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6d36023616e8aef09b633e5a015a9f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428b47933400424d6816dfb08f6d7af4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8a2bbc35bf95f32ec8f7f13b6b8ffb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11f3309ca0bfb23915cd1fd0bd39f80137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace083b299b458e9648fa028c28f9fd4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d979bceaf290f81738cc0f91b7903622139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2f6e4b7eb9189fce332fd89697fd40140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9083b33ed1c6762891f8bee4802020141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b326c9937e6369c34d0b5cf172664c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb7b688ca4d5e83a24f2c88cc393201143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac3f15be10a27db4a9e090738fcc6f6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d8ce1d331df78548b370596c2d6a78145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759c4931dd3231802d04f3b55b9aaca1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54969ce09ceb08823c77615da3d9f8e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f0a61fb2b9565af32a8d8c3e68d14f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbff27cbf4575041eef2bd27fd165ead149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e628f9110ef5cfedd65fddc9eb1f274150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ae976ce27d6c083a04583d92eb2f91151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b603af9fc6faf65e8e3a4b6400d7e6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0345c0959f57c11a868fb97cbdd89e51153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18245d6d60a8425ea4d33ed7d440a431154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa286463c763ae68c1b3952c602e958155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56be5a14ab65a7a265e27e8bd42f8b7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaa04c65cd7c9388ad5c3be1501350a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a36298bbc92ce3effd3b59710fef56158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95a4ee1c0dd4b0921efd84bb5f91339159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e5a19e6685084e4cf29dcfa20f34b2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c81c0be6d51edf64f2cb47338733f12161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aadaa02dc6aaabc7c038807f4b66efe162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f909716f4cef0b6df2bb08fd2408a2e3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acf151b72171d459c8c522cbb9051b1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8258eb5c999e7203e65cbf104eb906d9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd65fec3c045a38603fae2bff6c9dd1b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293a1624058e2ac3b77fea27b32c1476167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cfa4c8a9620cce0f1278a86706e174168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0a7b65b17c1d844b23895273ae9853169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123aa0e2af3df5517a43f8852c8dd4d1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaac9a82201067ec6a0c11ec68a3b13171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5d7593ce2534968449b4dd568d8ab0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0607a289115befd727c5ad80d60bb047173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c0bbb8d385604ae910adf20b11447f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbe66a1654a51673b100b90becededd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15464d88feb93b8d2ea59d5912f7962f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5949af4b047f4743be37195086b968177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6b2cec158d06823f245077d69200bb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549ce13f0ed5ad9570e8dbe1eec49135179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af225d5bac089b4be467827b3b1f8efb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f2ca6a9f3b23643b912542cde91ec1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c583556dbafc50d40beafb7b1d094e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea274086baa2b5c84c5a34629e850b6f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a31a428dba97e3ca82d2c0b337d2cf184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00133859b7b26624c23fce6256927536185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb31cf88cc2265c332dd3a8168da19f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6191482e8a0683692a9142d9a3452dd1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fd8a009a3a39ed4395203865640656188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7818796a605cca05328b3867c9b9f722189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84975f92e5f34f9267c86f2df8b47a91190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c808269c057336316c1aea8263b99869191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20a463d88af686850d041e4b9542188192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfecdf6f123210a7ed73c514ba14f9c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d66d465de768d1e695770b1e03e460e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d307aa76cc5aa51a29c4d8bc564fe4e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355dce8d96684dcaa84a2b040665f5e6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727a780dfd9a53159749f513e927ed20197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13113a4c81b3dc959d63f5eeb8ee320d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7fa1524b7d0e2101fcdbc0e397d8b1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f123f949fe40e4161b82b5f924159c0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523e4239c2f0b6ce43c051d4feb55dfa201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa1e0cc25ec18502e1bd0624d34ba48202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6f29104aac39edd3f9c7c3a7c75c2e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6647f7c0fdb67bdfd06539d486252afe204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef1d6055332186244fae36b4da3350c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6488c5cb7449eeb70b0ff3f2e39588f8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55240594d7be76465bb4b04b1e04534207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ba2f1891494a345e09ba93d2285047208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521f8a7a55a50bf540e5d674ce4e1b01209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874f2ec45c7fddbc712ad9c805ba29a2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92d1511fa15717734d1568e56065410211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ef2538500dbd3afad68675ea17caf8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdd400665a9636ddc60bcf7dda2c48b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957a0adaa6af9afb399768f0c405ad76214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff9c23ae2881a561c2d621db4dbbe29215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90140c1d3ad455360495591f1d55c4a6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a80450c66b2f2b842f9f0fe1ae6f5cc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5322ff1b7007a9ee23535db77124e4f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c4ba9a0dc0b7f097fe1fd600354401219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0d715b7fbd3a0650e7d5ec454de782220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0963dc1f9324c1d8736dcde2ff2a928221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1766be943d9a4946f844cf8965da90222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a493beb139d47730e7b84b8d46df16223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3c453f2e98b82d387a9e421e57e626224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990fa0ee787f1faab8f61fe033571cac225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4f2a45b32f6ad3ba95cb19d776de0b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c32d023a8ea302fd9f5ba9bb7f0324227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb79a3ce19fe161ff38a56c537202a8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93f00265dd94bf58628478bf0f8ab94229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514d196923f68d8d49d724166383f958230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f5cac4c3a2738bc0ff7b086c4df774231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bc2af6a5e1885103f9d4d4450bef81232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1266e1d55e43efb416041250301d263233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e870ce6cb3da0addbb185c353615ace234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df132f288e3ac7664f39f1f0bf195b08235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319fab92692d0e052633183de8a8b624236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bef7a6d55d58b1a8b720ef4bee0f69237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70ab31f1c5233d088ff689081255604238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ab2e12e2f8323a65f7ed0c3d4065a5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba1d9436b44d6a7b8188b4fd4b7efe4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4842ac59f6a3319c7eebe21232bed3b6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3fbec044592aceea5c02fc7d98f134242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512b3dd20ae1fc4f0f593429ee69de33243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaa80d52f67595811b25dc04e13ef46244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4af0c35ff9f385d7df60351be758ea5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1033a3f05f10d9013678ba7ad9761bb7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea3d1c9ff0231a04d10476b5a6c08fb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceca74dba0e5ec02acc0bf8f97098047248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8663a0f40d55a0b04d2897688290178249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6160562869fd6efbe09c55e544837915250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecabafe7880466ccad55100f65af57e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e63e9c9cef2473c4c07c34b744560a9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91695f5d18edab00a4b957b65440e559253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875e811a7dad3b0ddb3711bdba581f7c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7da1375586a6a91b5eaeb3c6939023255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c795256410e325e3fe97ecb7fd9828f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace013fc1880ee5c41e2d1a035b9a997257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943a4b9ac9d6d17bc53a80e81193db10258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21226cf7bf09e2f42adc1a65299acc25259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85d97e06146a6239b302230a05560ff260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87fe382cca84b844c120d971bb763b4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c3dcea72d1097250e7f1a485875bcf262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fd658ca5a0cd2e4f8e13be3b38712f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701bf6fb8e7e5506b205cdac4ab67c2b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac821824ad0d9000d669c634d9918f28265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d92dec86177e4fb5b38b5a384f8cd07266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708a3f5b2ae44dd5a975dacf75700b6f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e161dbdd916e50e55ca2f38c936148f2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be750f048a6e5907653e64502b8a1e22269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4df018990e4defd3329515ddfd2ebce270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abac22952d9520e2763e735ec83f5ae4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d496558548d595cddb6eef7bed1e2674272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ca44cff3182ecf72a3f43bdeb7ce52273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a587612468e072ba9f0dc170c796a7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d20e6a120d2113238f4e48154c0035275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1de925ddce3a59eb71efd86620ab70276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf853f5569a112a758bc4910c44978a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac2b503f3e4be11a34589a8c97d01f3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751ce089ff5155460164cef4c644b481279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39609b6e5dcd008f9b52ef246293142d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a2e826e234f41865d844ffc2b55871281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb1a0d39edf852c8b49349669869e28282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106e6a7ff6113891318e2e7c0a0dd1bc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7363d685464e11d56b50ecc9bcfb71f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfea0ddd8d6d83eda2adc6274e2cce67285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24195ad946d3a76180ab9c1641cc0676286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4982a7fede3c871eaeeec0b666bc910287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabbe8699d1a367739cd52a870365ac1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b375cd02f17f8d11c65cc0e9028424c0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb8c2bbaf378fc999dc252dcc50c557290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e48d4678ab8d3c97e654deabcff0766291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ae98724f12b5488811e49c3594878a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42058216141c01f725b048d9704a974293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a067f7759991273245ffa853bc356c5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9650ab355d9563108bcb7015bbdab692295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb4b207a5c33c99736c9d3777abf204296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02bd6ed4fc91bf28043e213673f31f6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742a4a54f613736c6b78572eafa93bbd298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b0ff7f67bf5bdce9e14c18619ff3a7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c20ebdf2a322ca4eba13c2993c32f59300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3286e7a16b2a18de42db6420a187713a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83db261a7510a914ce7288e43894db03302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79454645f4feac314c88fd79a9a63c3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57089e24f4cd6f8dbb1a319407ae2867304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9381dec3a29738dbf94f2cf6b3d86b2b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f444a1c795ad9daa4b9e260c235fb6a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83629f7f6877586e3b944b9e41e22597307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91d04c0634f1e1574a505b74393d8c8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d459841127b99566bae3993006a2e3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1136c965d4f4c61ea3f2367fe9a9fd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02499a738690d7f443f55925569c03f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54be3355dc89e0e1ed8c3e6b11b1adf1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f12b2de972c3c7f831697d04b5722c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f9161efb9e12d5c34bb2731e02c8e0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efe295b1594e216d7283e721707117e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca609f6e344c5cf956dbd4b93eb22b6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36efb933dabf894e023bf5ec7c6acc48317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61189c784b73b1c090a7b696c6dc42ce318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad23157bf9f28d7e7391b6d6284ee756319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fddedafa6021e2872351153c44c2c90320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aafd5c29952778e7a02652dd0dba82b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1fcd8a16bbcbe895b7d33c7863c213322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa9b16719afd98bfd8c5197276f4b74323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd473517184e86a076112bea24d1107c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd8021e55e3dd64731c05693afa8da6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e0ae7fd93257d200994092fba14826326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3068e60f3a161bf97ed9c67e5ee3f2c7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786c8f938dce6a4e14c36275a82116ea328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0108fbe1173ee797bd65a75518ffa97329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ddc4c2b3f735ed21dac9c5f19f698d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e120c4b2ed966dee1a69898a571c79331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40bac791a6f4e2e26d06bb9ea2b418f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4887e57e5c38569b484480642cf144e9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b58c882d83f4d087315659b3cdaf11f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d38e634adbbe8460e486e8eb0ef2d92335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6733e9a3635b2dfd6ca7b68fbb53bb16336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b19d5278aa090b0020b9bda8a58ed65337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2f7b5d395add1376c47ef1db6d5d20338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867176aec8436ffd4b259dd2effd4622339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ead4aaa67921c5f3de90111c531173b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd5ef699ac94f8e5f214704765c2544341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d97557efae0c7f870fea4bb81745d47342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4957d820023471ec901b8b55619797d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26d31c6112f15b52b8926821235d192344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaa365332b0962d7606dee6afcead86345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc05b690bf9d5da5628699e1011bd79346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59973dab27b8e1ee3b13b41b81ddf64c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7d456f95a9319f7a85ec38696aa24a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaa6e4ab1dc71fec2a303e55493ae31349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c841b6e372048a8685c2eb90f68cc5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3587bd815b48f042088f722b35a250351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e2f357a46503f9fa0eb06f24bcfa61352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5151cd5c02bd1027451eb08757cfd1f0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b5220a4308571600701bc06f290aba354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff519a10cdd8f04d94e977daa598dad5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1996385a8e0099d533386b7c47cc7c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9b2abd0b6eee82258176c13a9839f1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265e1ac23f4f82ad0641b1d3ed9d828f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54fa1cf2bbaea5d3fb95b3d232ae99d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef3b8ca4d437141bace68842cd1729e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b303b91b9ebcb1209d099bb1554b94361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ddbbef2972d446ee4010bd1c6d2935362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f586958aec87c565c1ac88ea3913477363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4067a8e7c2e99d1c7c91b07a90b7e75a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aaac30fead9c94f1f347cbb1d41416365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac39ef19f7de41b90456938c28a2a48366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86fda77d548340c3f192b9968429ff0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6ac25a01f7039ae090633910d1d9dc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9570e84a5bf067d58597cc76e1cc9189369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38c2f5e53a527bfef1916a5b06561b0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42ec406377cc30dba7382b26a6bf931371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4ae7673435bfb85118e5e8377a137f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9acf60cf08a533e3bfacf2cbf06a3c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4fb499b620d9b72f6d64fba58aa874374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b91cf0eb97ef7dc654ffdfadcf7db4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f9c40c6cb2d6d720924e273b370a6d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a6bb77b82aadf656c9d8fbe1cfa94c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2719c3678b1b67a1352d31406471c54378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58637fa1ef637366a8b8fd95a4b49f5b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fd1508c8e35b5c10806c232c6aa72a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1162ef68a084924c79748685b8ed2b0d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac432153c1c15a9b1edd86f659417e04382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4351c55a98b796869bb78411f29ad9d1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ccf1dd58a679a9eb894f2ba9caf12a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670bd915c511660cdfe24f48af356b3d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d63683ad0b903720661d04d77610d3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20ac0ea43b245951fb2139dc171e30e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e578a4465e6a322fe773cec1719495388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74058f4dadb19c4f7fcb9839bb5d53c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7b7aabd4372934b93cf5d124bc9cc1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e4ffcd728ea9fb5be0fb599ea65678391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7155a4736f35e5fde399754edf1ae605392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90ba79a0bb08efa8c04f7234a525447393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbf07259c7c73440db3a97f2a16fc3e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16d26cf821f8f53ef83279188c8195e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19f568120cd74e9998d1ad6f42fd6b2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8549123b1f52845f30c37d0b0a0a58e8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1428a080c30f1c5ed38a350bcdbd39d7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a9d31f312d7cc6e5a82a9f26419eb6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e80ff2db7af61a84669d4c584879ca1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cd508ed146088261eff368a75f0a28401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a7f3b02f1c05bbc8aa7741dd478a2b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ddb35b19198f4019a95aca12834a09403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10b28b0e661cff43454ed18e8723555404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71d4d090a2e68514a9ea1e34e394b6b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32fa0909b88bc241800a74aa02f261a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f138877d1d5d28b588769345dff640407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123143ec3ee728e801474a7272b02576408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877f2682717b215a04274a819c682073409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25976bccc9f91c693800685e41dd911410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d71d16b1719ecb2416b2d30eadb0e0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabd0c4acc59ddab08f5add311f5701b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eb9d1a266779516ccf34d3e5b1dc21413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0bd9c8dd97d3c6a1b428556ae6be37414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81a54f44180252e9f5dcb6ca6c88bee415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa10e48c9cc8fcd7f1ca6a1b8f99aace416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a789125cb068a7c3f0c164cf8dd93913417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b624d689863371e3eadf8f865cd56467418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05e05006afa904bedea39281fe8f05e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b508b1a48a1bee85d71333aba3b7779c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed9a74bc053b02bfc1f574bdae6fd75421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b80da85ca83a4fab9ac136730f83f7e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a0b9bd07c1eb94d7322ed7ffd7f8fc423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae5e75f187f973045feab7062204a14424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd590689754eaaabb8c0aa9de37ad260425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15b0e838b8d0986085326a1f63b663e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5adafb4a72c1267abd6de88f5e50a0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0d60074c8b60a576c091d38b625565428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b11ff9d1486bd77892f60a715f1bcfa429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e072c6d439f35b4f85751fe9d879839430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fd3cc5cc98a8e3dbb2a0d0ea0f8c73431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d8d9a481ebdb42600389c697e142f1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b325464f9967765825fbebaf98277b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2866bfd5f9879691078f07b15e9b530a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f719f82c3508a1a7196610888ac88eb9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6356217f3147254fcb2c737153a954436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca674a6a787d093193113bf21660eee437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77126e2103941a1d6a9f67775f2455fe438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91d8f10d4a0987bc60fb91ef571e87e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af20c599b60d36865f9439cfbe79c69440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d647c34d0803227fd3609317cf29959441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cab42c71a32f44da4627dd5c1d9e85442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c865b895af6b4f3e837801547fa12426443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0368f1ba71c7033c6ee215add66faa444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b738c966949efef4095d5aaee5d97196445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562ab9d553133e982991cddb319dbc04446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4b02dd35398180be3565e8d52eef90447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8b6ce33516748ec9cee70c617d6796448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c8fee16aed8a67d98f597f087a05f9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcf5dfdcf0b3b57ad0ceb91f375cc29450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cde6761664b031c324c64bc4d6bdc21451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253ae787def7329f71a88579e1ddf219452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c61db884c4275283e71c389f6d347a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f1435ffd4cc0f5aa74e926b7241f21454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68edcd658dc0aa3e6da42d9806bca13455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754dcda89548c5492838b03810a6ee0e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babd2647c057b67fac876ad5aa53ae6e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c158c8c02e6dfaec2869bdbdda2f5d8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ae1433588ac6f1ca9779c62d03283c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cd5ec5d6c2e801bff050fdc7e3280f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2009a29b3c8bb366d12d698091567e25461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e5b20913ec1f9f61ac6130e676dca0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cfd553dc79663eb734c27561e92f2a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c541cbbec5d90b551da2f213902195464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca008e2252ac0984804c645e09c822b5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc05ab298ffbe780ac8d4a8cd3e58e1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732b679386bb63c3654de5442009646d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7006e2a3c48006de847c72a033ab40468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b15f4331b78fd7efc4175e51f18159469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a23987a37869f85a360372b373e834e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5f3e832147faf0cd64fd70fee6e2f7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad2a74c37c6e0659091879d2e3271c4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f921b9823f0d3f911e655952daa7ebe8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97140eb103f0d4320f164367551bdbda474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575bc66d5f9ec4476c2f9a69cc4e1c59475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61949b08afc6498ca7c2a63e5fe37d85476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2325a2594eae78107f395d6909d16bc7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9b7fcc238aa53e42eeac84c3d9cda8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ebbfe17f9e97a201dfbcd25dcaf7c7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc02bde80e4b67fcd281066ad72640a3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9273e90f6a458f5d7b6c47265cc60dd3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b01d98763a8fa5963245fc4d11b3c48482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb2099aae0d37ab11169b7f14854928483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc7341297981f9b8164e6f9c4f67086484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb51a9280a77ef7dc0bb8bf992e8329485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610262955904f383119b612113f6db4b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dc91c56dad8cef0d7668105195adb0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a9ff41756b5828b2025e789f2feb74488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba4f417144f0ce21e97613181378dd5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6861b8feff3f812523ac30763cb9084490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6b38eef3432eed0bfe2095055a4074491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3444f69ea84fd4863b5fffd6cd015cc492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af0d082c574b8d85573003652ba7d9b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d0bb266d589ec6ef5d09cd663c6d35494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cec4bbee8cab73353e3a421365da51495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5e9f91e35fdbe41f487146e7347816496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3466b653fea3d150d4c094efd7b64fbe497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d380759d414436581fbcf27229bbfa79498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53cbf9eb28dcc91a843fcf433c1cb20499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f510d445b37dd15c4dabae3174c30bd1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e3c22645ece8b385a620b873bb5633501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957a1814dea3c08764c05bb15c75d57a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d32c240c97ae4506a619caefadc813503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cd440c6d065beb3dd7432f2471e588504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d116abc19174c27cae47eb85b1c3e2b3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba614cad3af42500c32385b3bfadcba0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82045da5a423779bfff8caf4656156c4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2309323ab23116f5420f5c519ccc5d3a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45ff644ab9d8fddfaa91ebbc63ce855509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282bd2172b991fba1a96dd54b3a30ba6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456a96d0d5d724ff25d67a55c5a4deee511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe5dbe8e65f0eb0eff32b9f9f59de31512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4898d317d18615f2752bb7b1c736a75d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b0d7ea1628b1e0b7f9be854c3a9ca6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa079fc8dca79838e94a039761c293a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1808d17ec8c3d8629a8d32f35c8f9d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6c986cd20af55bb5a25a4af210acf7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13c0d320ef48b7059a38c6b51fbcc2a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c97b8535ca16a8038257f62053d4777519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f523942511cfab17536ab3bfb7eb45520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819933a360f760c41fda537405a1d79e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2944ca320627b9467f974ff00c1774522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32864260f5ad076ac62451cf94cb2c8a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6d92a41568249a46d2f7c19a810abe524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d7417ec1784365847f4562b4d13392525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42f1bd24e4a5af419d531bd87a2e788526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07644166547d645792450f66a35e53c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00414d38d86928710b172a0ec5297e1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0996eec562c2dd89c2930491002a25a7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5eba7285856a3a46d81cc368b0dd1a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b89b7a5dbe63fb433a07dd899a28d6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2dc4509e1273d91c59926614b96393532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead2a181fb2b698f08a9b85dd2e268ad533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78cda5184c8dadbfae81f1f52b7eacb534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224d0e3be1fec43b9f66bafc7d450849535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c56cde1f8e887c5b58bb6f0b42fce54536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9510882496de9cad1d27883fef038be8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca02838a21db1ca4a1cc4c56dc57af6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9c2c506faf742cc339829d6a1bc386539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86af9ef697d782df17139bba903ceb1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddbc9403fb674e2101a75dc02bc23a5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdefd4c839a077b2ecaac05348d19df9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb91ef3ad6e4ec93df89c5265495949c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34014b86b0d91fe259198cc498bc367544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a122c07c2941ccc2e1e3b45083c1a2c0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce7d67bda4c52ab8e18dba5f0e42b19546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8bc209c46fa2a64003d0f0132fa3e1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74cf2a8775623470b772402fe8a09fb548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a67354f2d60a56615ebcdb7ac5cf216549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dbd00f53ebd611a5d44ba1f9773449550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d11cb4e2ad95934f1407cbab16e52af551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e418de90aea76c9b7f8c3beffd6fffa552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eb28cc70639af7159eaf1b2afd07b8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b55a0ff30435ccd860e3328f25d016554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4f3069e076adf02c1e921bb9cfab89555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2433b50dbe6a6a342dfea5e6c802db556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f165dca3a0ba4bb15951218a63d2120557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f295248ec63fe8ed1848b8b99346e7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b37e201572197926949889bcd554d3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19beada27253839e153c94558abe547a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c16404c42f7fe1796ed88d4dac231c3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e7baaa53febf66d8d125394f5e6975562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e429c935baef74c9771134af8d3dfb68563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eff83a28ff147aa29494bfe7e412fe2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb629bd21064889879e6bf8c6167d12565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406ee44bb29082ecfd7a37f27ec57e7e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dccdc64b6bab5b3a721e4ec0aef59c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf41dc6219ad773375e4f7fae4c3f68b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c371f30ba301d115f2d487ba124bb921569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4319fee73aa38f7bc8222e3ef069ab02570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848f0c6c8cf66463db3151ebea1844cd571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458a2faeb08117e933f00c8b24d008ec572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a262a5ca831416ddc94cfb5b40246392573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4b21744c51e3c8075f20a4a57a26eb574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb471a6ccff03920b56d2311804a5829575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0210b823848ceb2edb5b32ca8fc6e867576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4599f3d368ba57e86cc2ef6d6e3ef3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4ed42f974beb0ab3819c6643a97eff578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92016bd4286f6f85a42a68c885cd486f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f80cac45b1a503b3edc93b9bd9d7b52580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b989a15b7f3680022017686c0100a204581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb116c927c57c4b26517d05f1c17e0f8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908fa04bdf8da4f7e0164e459a1ac485583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48878be5f44632c56782f6b20fb0546584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca7035046618479fb5204461bb84da2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70b759d0c15765f71bc0d2673c5f688586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e25ac558b29797d0da2f647a4b8017c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0406813b26df03043cbbdb9ddefa61588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eccbc5c5277651018c177a1c3234c15589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d558e0d8e16dfe6db11182489d570de4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440481d2ff86144d503f062045607010591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a6aaa86ca7630da0383fd1dc297386592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad27886cb56e3a27b3d51c0362dfb20593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d48e07d04c2ba26ac6d4ce5631fec2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c782f66af776cc682f9052953eef67d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91459b1979a852198b849d4093c246b9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0740c6560af398fa7098ab6c7b9666fa597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d4a982e021395be1882fd95f4dd468598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a0978c23d0696e2fe7afaf31bc47cb599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0e9fa5ffdc67e0761e8ea614c6cf26600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b78898d4e47774149d8ff5a2bd105b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88246fec44dd67e9d09c406584481a9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52e2555821e7e09f4b7c027cd4645c1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74b6b2db64f09483ba8b2372eb7110e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf1c36612a8cff921a98a5b6692bc38605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6863ca9002609a083c0931883f70751e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a7a4d4e64cc5cfac14293d56ad9874607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51802d210268c57f7a2cddb8833dae95608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33273a7cfb0922e64191b72e3ab813d9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594d4e70c9dc12fc71788a598bc88801610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48abcc7319a4740aedbe13dd53fd4e69611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f765e14a690f5c598c346ccd15cd71612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627d098745dbcfebb5e2c80cde5f06bd613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1015976baa6c43691ac963f57a998fc8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757255171690df969a7dd13f0e1fedb1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7d5f2aa2b30563a1937e9092e8f976616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0f49f96ddaaa045ec2b4553bfcc8a0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afd0984e8679dd1d9d3c259395c90e8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b0832d9334b3b957aa24133c36ae4a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff340c9dcfc25cbea7966009338402eb620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23196cb4ab4a102b8dad15295b117460621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8727d387c954b6440851dfb3724cf0dd622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79984fc2e83eca789c260dcb04782eef623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2ef78ae442fcfa6b0131ef3e213ff9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4801677105692048756eaccce107f4b1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d842faa195d99171110579fdeac5a284626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5302420fd0a0c03a604ddea0f5699626627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9975f1a415125538ec61d24a85aa98628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc44d0eab21ee674414ad42911c85399629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64afc30b8717d854734ebed0a381e9d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5483ab295011c40bb75c435c437f5d0b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fdfa2e34b7c2fc58aaa935d5d28f5b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88ca1c1a9ab12407a3268d2bda76186633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa51aecb28d9df87221929d71647405634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de37cedd3246f0b45313303fd2409059635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25e0d7bd028e68fb1635d3845c8bd2b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c943c034f9948a00ed60cdba3cd928b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbff4a966cc1b6a48b98992de670185638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a108c1b0fb0ce34ca80b79a2c091113639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46de6ae63d2b8fbb4c8254cc5a87ac5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c876685e83f047d6bd276fdde176d18641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efc1f58cb5c5a40d4997820e824a444642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0644b574e12fd2ec382d12ef0156b76643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fb8c69400c9878c918a0fe9f318879644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42d137703666604f5c63b839c591cb0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53df17e9072abc43a5d19da3d12fc23b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348c9d32a2976ea3749338d6d765bee0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8490bd6e151a183b5119cb14dd5bc655648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebdd77c603d3be20765061ee8971975649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8931b2cb69e38ade55fd9ae26a51ee650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9830031e05e00dc49364a00d731e3a6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e899b5dfb67715b566169af88da1d30652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef125a76cee63713d001b19e843c195653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2077d1310f4ec98ee5e2c07aaca257ce654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a2e99fb407162673994140e370ec1c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8a1430616e8a2540701839b152d185656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d05c77f52976be7117979d957691b43657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f244aa44699100bf79ce395ae590d350658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a072fa148448fe416717eb659bd8d891659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bb64cb27cdbea0cb22d11ee85bfd0b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58930305196501bf3c938bbdfed180ef661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd2550fc7302432efdd4bc8a956c1c7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bbf7e46e772f6a9d387fa98b0ea561663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03e2ad11fcb1eb479796adb14193cf8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d73257113ca4af19de6a27a17f20c6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f6d16708106903ef2f66512af6a64f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a53ace1e8b0627af3ded28e5a7f9bc667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c170c1d5bb9e9faef1591f612dea89668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff031b9d3d87529cf1690dabda808489669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3061f590d61099d28e8df45bf5ac82670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b624e61fec2a0e41cc60a6d787c000c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363169989aaddc4b2bc4c10c62103f4a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94423c745f142a41dcc5dd62e4308368673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb3e70114d80b7bef74953c755cf923674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96210453a260eb4383f1a2e8e8592841675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086e46a0fdf2e795c156a232e6470657676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391212653c8c70c80565a10e1b7d8442677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9950973443e93f14ffc4f380005c10a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91822a6c00f57263a0e4c662b519b2af679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9af1663f31f226f0f0ecc661ad1558680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473c6f07d1418c1ce0af12a6b4518612681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f665ef84c752264b5e794cfe60d74873682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607d5f1f05134c7b89e5e61862688c31683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f456b6b0129e6b7a1bad17c106e4e40e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bb74793025acba993cb2f58c4597d5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0351ff4e28c81f65c231b8c6c2d293a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9812682af7e617ff8c76838450d5f131687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb562208658723998221e7ce23a57e0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a8bd850ae1961a2a66ea85b39fd1a7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c22205b77b048419feaead168135c0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c1714c21fa89528f0e5ec7a5d9abf7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c9eb9bf818c3b694faa29422c229f3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2cd19c15648a4397f267b117cb8090693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52dde687909831d4eaeeb7c8406ab49694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f484863604c85a79dbf1ebf4078c799f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2850ea1374e8848705a68da84d750fc9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1503168fb53cc2f05475d3b4cdff82e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac1488daf5b3d2a6d501d65746d5955698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7996e1011da7c48d3dc980aaad3212b4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2938aab5daa2d7d9f07ada0fc734d0bd700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd50acf85682c92a8e8a4779c1b87396701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12196d5a13577bc43ba250407963e946702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cec06aeba184672c8c981740938ae2b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4158fd4de42fd0bb0dbf0a185d30fa39704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f90c8c888004522b895a558ef6a6bc705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3065beab2a47e9f2f1893ceb5763d75706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b91b66b1d340b0b777535d92679ea9a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6432d7b4305d3b8eff6057990bdad80f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f55d62bee718872ee2d2d5d263ca41e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eef35b1f2ab6db45a4d654c91c65074710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afebbc9513afc8d6ab1bd3b8148a5e1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161c292e499e02290528f72b032a85e4712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7746ac4088eca3ad96f1bc1e342095eb713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2bfbb4bd53a90eb21b699bc2d2e7e0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca9482225099f868548eff28297c108715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f35d8d31851773ce8e8fb8c6abe811716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd72e804a867e6f65b566e5b3bbfddf9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271c6a6afe5dafef9ecb725d32eed7ec718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a361acb64848fe8d3600f7fb12d86c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab7e3c8e8fb55fe6a21d56725d9f8c8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe794ca2b45fc7f4de4263a665c9f0b8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cb4e96b3a32a2dca5544181ceeeef7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082711871ad386694b5cf3a52f70b1f2723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e34452d8ea2a1fd8f4d2a094777ed2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4874fb58defa0defc8fcc5791b06b5725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc23053324d41951e5165f42127cf0fb726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17f4ed61c9e7319480a6a1bce305a86727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061952e04605cb04a8fb9ee6add6e1f8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3ccb75f9d6b751258f8d593589cd0f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9d060a2dcb017cd832c5f27644a937730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652d902ef84d94fd0b7b7fe240a5e955731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c328e79eee38adb7f97983616ed7c1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdddae38ea09b6ed97a3e1d3d6c13f2733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea9dd4d3a4161bd7c0dcee4ec0b15a6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb211d9e92f8d53cfd4c1c6acbfc1c3735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b0e19e942e4c43fe493948608e0cd3736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6ba31ee860c44789693451dc21066f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb49d3f83b1f60b7f2a218b7d6b7e86738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc37f43e72b8a77d624d94eb08196ed739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a0799021fc840399a1d9933f9d625d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e59c1975563617aa52fe62318f8c1cb741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6797dbfa1260d013e791283152654456742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1e765f4633182ce8d345ec6635440f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2ca91cd76ddad70ae7394e98a8a196744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387d8f8b4843ccab61b59feb9148083d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e83aafa42ca2fa0e4c30ee457626c58746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a27acffc54c97ecabb24eb966cd57d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f32ca25d43610a6691de9c58df36a4748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767abb6b8fa7576773e655e3ff8680ba749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a583fad3526c18164bc8b93bc3009653750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a8695cbea93550c62fafa67ec4647a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0652613515ec0c2489ce9080a2158756752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8a6bd44bd0c755ff7ec0b3fae37b0d753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>