--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e13affdc08f53e71187a9128ac4f341.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dff6dfcc649a3ebd16f43d7adfdcc292.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2990e4992dc158913b647166c13e7bb23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7829b8e893dbe9431a3d1f6167eada064.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b374542e5879a49a774e6dd2b3d5c0935.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0bbdb39d66e3e2510412667388d1316.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df32235b43ca9044048c49e5945141797.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6fbb441e5cfca1e39158b4a35f8c988.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3756c12e40e056a42111dfa9ef52a43d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08f4b695eff3d012533512f068221cd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ae654a930c35deade7f36b14df646611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d29da93d1011bef9f4d21239ca4ecc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a03399216b42aa2a55a095455a4385313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1825ebe7b0bd3279d6d77c2f7a8368d014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1458ffe3d1d3ae4e817574d6eb45ef215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b131c27a8b34980ecaccb7fc33356816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abc30614550f64946ef4990d999459217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6011574b52e79548cada9bd1ad49f57f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7fba297a23daeabd14def6b790d7e619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dac453d117f9ad5a99349d6c617aa820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f953d1eb8444f32c18e3ae6fb9f61221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a832ba6495b39590a9eb7428a6880c1b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f0ec83f9d2e46f8c16cda47fa4a78b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39df8dd78267a1aa2fd3ad95cf67a95724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7c0ba631ed3a7de358f3012ef9390625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd0a990797084f9d8b6e25a8372505d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190d46b822902762470ec98fc6ee250627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40155bc6d9e5fcc4d8322a65dc1c2ce228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54b9f5afc43f2d009731ffcf7d369e429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4156518fa8ad4f91c29ea5531ffbe1aa30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b82eb47ac86c3792617a35e14d3cd9331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96196f331610a4b64bb44c8ac6ae733f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76933daf1cc19e4d1a724c5406babfd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fd6593897b15eb8a938c65e0b027c734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e152e715ecdf9f6cdcd4da7eac6ac9735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6514c9536e7c01cc6f36c0ff29f11fc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef65bdc7d00198c57eda8c9377e08a6e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d9fa45c2b152d4ee6a107e2ebc77e238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6029e76ee6d8150b6e36e4ad2a051c5d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f21c9c01e17d1f5e94de0ea79e1f22a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ad0a3424b7433724eb1c84c86e115841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45da79c292aa5bbb6f085a8fe4b9e4542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985b4133183aeb78e5c1e284a5c4936f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a6985c0fc7db3022fca63121b72eaf44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c5008dac460f3ad4daa564619c5be445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff5009b8bc4971cf9bbc2c530c5b78746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab6f4d9f8aefab978ddaf8ae0f271bd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740461550a312981c63bacd90d93767748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab77313cdc074f9ba54392edd77aa3e149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e9cdb47b22011f63b88ad4dd6f8b6b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58a283d3ca0bd75b3c9fb9c3ea607d151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d999dfb541a341ad888a41181adfa99f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb0f7db7275abb99a4b8dfae6f954de53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd126dee854e863bc6ace5bf822b409a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2dc08645fd4a7dc80a881bb3b9e3d255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93a17fb03617fa503deb1912250461756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3270f915abbb1c2603dab253f0a3b4057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7102b1ddd52d21ef6d4b4776bf6fc6d758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c1acf225e5aba88add1d92865460c259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41583b8433995bc16d3effe973d8f61860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccda7e2c1b7fe829f4bbf821e21a074f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d18c4d0124b893ef727a31b1a32f9e962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a24e286d8cdf10018cf289c1e3f28763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6476eaa08c043d625843a021f656acce64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b896f08a5a651ebc48934873b3626265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d4e380e0348882aa6b24c97610670866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d40c79a8b9861c242aa98927ff86f2a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50823ea7356999f806bc4257bb9abc5268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db47e32d85ece1520908136770f1c0569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c38975ef38124833f070e0032abe5670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bf592d71930f941bc77cb75bf52dc071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbe2760e5b046298e1dc88f2420af8272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03593e53a6e84e7a841f397d8bd00df873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a078b8e44b9decd015379a5c04975274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657ea8b168a1bc89dc6e83a7f336220c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0b207ce3f095a29154468c6b7a03ea76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47063fa0f6955fae9999a505f519130577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875ae2dcc156ed9c53406f3693105db378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c21133f210eeea23afc57e4d478394579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c75668b2aeec3a14ab79d7652d3f3080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1044c890b6cb6cdda78af6e5b6d7d23c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fa915a09b5ef552d5471f8a1ce105f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00148e18c7182f74b9df1e2234883b6583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf0da6711ed605521c3732483e4ede484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebf9a11b7f7571b26e032b8b85ab02185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774ace52558204550f60b79ab053976086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c0832ebb19d91e8b8e313c8d77516087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576c2fe7c11121216bb9e966e5f6800788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3196a900cd713c07eb098c42adecee489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf7a238f5e0059d47955730edc0a51d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2956fc1194bbcd4b73c17c375468557a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0526d0dab71c298f0a1ab145226c9a192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21040dd4f4e5f361b2a23c8df260119593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84021dc75fe592e1829f6af2021c9e6494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f250efd61cee52c413528e761879aedd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33a18bc4aed813cafe4f00181e3c94396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eb9ab410b8202a5e80bd70df0ad9ac97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3d5ca16603c28bf2c3bd667a05cddb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bd3b2af29ef0168ae535e0b5234db199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d59f8d7c8de46a7f1e2dac9112cb13c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5316ae41bd83d0fa6883c17ad4167d26101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa12919ff6b8bf9f9b68faf2c174f35102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c313c44d1a6ad0bc9e64bc03d9e379f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d535311929db94a33e954c9d587f2867104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde75bc32605ccc23028ef198c2534d4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4ab40cd7dfcaae853162ad5812fa30106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05bb509f2943b075614fadd17d6161a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f15d97a7b9393c02dae9fa232d27eb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033ee4d876eb791773a804e4b4678ace109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4882fa493e6dee66118a545ef711d4ec110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae72b10a780020015f49091cac78fcaf111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488facefa65dec314aad06fd24781b6f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ff3837c741e7bd8b4811400bd987fe113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa9dca669562f2de0d620687dc99b7c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe2c94d24a9b04857329ebe9c47fbb8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a75d37b49136760e8b7652483e4cdb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24542364e5d1d41380d783523a25d0d2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39362232e51496f7d7c1783fd54b69a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb754303ac7eb3f56884c620c371cf8f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba773571c8ac480396aeaf010701ef2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4006bd0c763f5d1043057d2d65e7a843121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc12d0ec878b4809ca8b08591124f68122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f5271e48a4f9111ebb80c27da9fcf3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbb71930f69c41e698539e43cd42c23124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e201aef09aee7d0e505965c85f1e2f85125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca455fb650760ab7daa02e5305c1a20126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f92da33f24e3e6b2336b395808b1131127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b14fc04d720cecf9cb5b32fe3938e07128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d81ccefd7d312cc653723d95c521923129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6871790a2a51866a3fc51531f868f00b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5816b6fb49c99995ca89c502b955203b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028374fcdf9b7f6826c6f50064eb4f6c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c07a9e0f9ad61caf6738c4bdc5d820133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d196768db55e62783e0e28d02fb9af26134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cf901a121d61b4a7b24db3de4e6634135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f30a716967ed949b6c403f531bbe8d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a957658b1812e1a0c82a40614f6ed7e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fd0766162edcc84509e2bbcb221518138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e8db8ab43ef7e44b8208d2e7a942c4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a853975acecf3a232c2e152da1235c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e72f48fa29327756239de5d077b94ea141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af4d211aeb404a27b085e0e7b10c5e4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802eb6a707937db35b5208ecca262f2c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93005755679a35437e4420d69f980993144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae04c01979c8ef26a4a0d18ed596269d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7da4d3419fa46d35b5c9fb473a2a39c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830c149585de8908d5f819b69d55da3b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737a2602c4ca2bbed15e7c3001a6aa78148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651b3e987d5ff86b63bef87ac5166df6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f05ab7d6336d4ebfda65ccd9db7f7d8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79e5ced47945ba57eec7e556688cbc9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d1a4b9d19c9d90b27ad5b2df3af618152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c332343f494151e0f054e872ac1d09fc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a588d8202c648df926347166d9cd11c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29615b01d358a1454a1b3f493be51b4d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3206666490388b2766198d2d41ec1bb2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823321b411315cd95744eaec019147ad157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea6cae1457320f42ab1aba99130421b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6ec71d4d461c9d2af1aa76dea0ad15159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe8331abeb978ba89447e50429283a2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50a78dbe1273c09225f1139608bd8ce161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cbd834cb4276ae72d8cbfa1a025306162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc547d6553c5a1b8e3a220a9c4e0194163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f7d0b1d56f34fe056fc02a1a10a115164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e41a53b12b44f205c32f4ef0a20e88165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1ecf47a4b7d3bf335814cda4a8b4b3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8510ed71eb3bd014d629a91046ec941167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf6ecf8347999ff919583cf3299c5ec168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dbe24662c2d6efd8c1dafbaf0cd52a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2db1bb070d3bbd1c2fbaeac3e859cc9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f4de887bb38f5737be364961abb761171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1392847eda26ec010dcfa8117c8969ef172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d65cfea709c676d47bff69cc4064a8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdbaf17cb1268b8c7a0fa329743a163174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8896002e6e31566b066a8f2c74f50be9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbc7e566eac7f221bf333eaec73c166176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b5980f14621f9b3d84e58cb7a37616177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543e1083aef19084ce332d7b0e79e646178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c60a1b5d714df4b0935211a61514224179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afb8cfd13949552e94134851cc05130180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d728051403734861641d182a2542fe181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ac69f85f0189d6a052cd3150722abc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f19e52a2d9b1ed3c1401803ba3f7d2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f06ef4e87c5633fbf6b00d8d201845184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916b6c4da34df8f6a53142a52ec1dd1c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4601f7620b38626702894fc5d792b719186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6582f4691d29a2281e7b3306c2f2e30b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d4054da874c40889f3f24d319d729f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b495c3f8ff55e49fd9d6ae48aece924189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901675a2c4e8bc97735b00427c41f6c6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b398eca4e10e7a71b7faebe2663f620191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe461ef8570da17f01ed751cf4b8825f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c3c96d6ff1eca65107ae5803a719c9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00da00358395e00e2459ea72d791d74194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48879b75bf3727e0cf2a3a9af97b0f3e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd7f1228b0b8cea67d9c26fc1f30ece196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86120977e049dce401e4a2695550bde4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d1995ae2bc52f5f0134f447bf4e63e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057655c26feb77197e62102cb78c1bb8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151d26f95aa23543553376aa766301c9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9153d17d023ba303180d7b418ec993c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1aa89fbf398e601d6d7f9edc8c7982202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3091ca28f5ea5c0e924597f8d4292f0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a8ee46dfa900d83491011cb791420b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b20daeaaba42bd2e8478385a6961f6e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f183d6d3e50194290b96942ef8825e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4e15f0be38a8ac4f1cc41d6c5455a1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8935e80f431ee753d572af72ea9bd9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3caf7a0a3e4c32af6927131f96579e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26504a54da23b8291ae5dcd40e5e836210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3242f41015ea8896cdfc7ded2bb59e9b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec377cc884fd4aa04dc02e2d7471ad3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff1c7e92f00e44bbb2f7f3186aacddd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abdc85f1ede5abc233eab99f3367fb1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d477f86fdf53a931665a647182b7c9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ab224f9fe77e9981d1c79b8f9ea81e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465319e9d7b22794bc9427df7180c05b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b554ad7138baf05615fc29991c9e8c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831ab7c63980cff176c10feb3f1cdf99219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b1114d2aaef3e17896644fd8e33ede220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc24d4812cce4130499149e59722754221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7a481af52b40160494c3f8225a0212222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f723c91ac792ee3b09d92a2ec05c4a8e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa7ee5e40bf4d639079a3f3e60e4dbf224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7373587cd0f97c0287b3c9c3df9bdb47225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68333fb6992445f5a247e3dae08b1587226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cd54cfdae42b412a8275ed44febae0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c372b33753a5ee7fcef4dc642282a10228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc434413d6ad0be0dad20ae2610b9e6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45026d06a2055c10f58330858fe06c9d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52304797b1c9f608c0579a14e2c9871231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa8b51d239f80f8dbb7987f4c5abca2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a8911d4a918c14b410aa5c044ef43d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b9c0b7489c473a826532e3c76e349d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4818b1cf7f818fbe69f18957a9a2a208235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f1ac074130921107d2d0aff94e823c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a73fd73481e92d54387c4f44274a609237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fc710b842cccb78a5d4849ec189679238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52432f9c9165bd701837c1bd44e73000239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d73ab4db48d2f5b92c4f797f02e0df240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a35a019ff80f2aabb336e82eca423a3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d91c495aa05d4ee167859df456f3df0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95f33e138952274b13f0fb7102cce63243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e7fc744787989b7c108fff7666d781244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74364352301a9c1e8235e2ff1a714ada245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c0e6e46e6aff82570a627d52054a8b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b50aea39b0bbe395f42aa3c80fc94d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b273f69100008f43488e146b2903fb7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e89b8ab757b74e6a0fec7ced9cad7c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f1d2a50157646515c75fb278097581250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a058ae1dd9ce16d7890c480e2923561251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6506b8404b0f607ae413002a677680a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00d93d90b40a9900c6a2c9234f6d185253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a769d3069f2ec6f8a6fcb5fc0ae55f98254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2797e744e6776012a08dfee74558c7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705d6a354003ea8b03a7f80df3103749256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3b68d94b5a317765012706e830de0d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968ee42f60e2d8aa11a550584fe464a4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11ba4cfad1c609cc4c9ae9428062594259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a059bc994c5b67fff097851256017adb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc693376ae1fc409b1abc5502f308f2c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e562ba93677f2534681da89512d753262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7f90d30e8140acc2444e51bb0c57e1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc04f396aeef9b234d4ee35e56b9674264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c5eacfdfcc84e489ab15baed06bd24265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a22006aa84c140d936ba089f91765a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e5b93a28ee160aba3f424af1162426267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8462582a1841b00acc245d800f41539268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa628f2dd255d40511543701a0f2c1d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61379d289377501d6681739f684fcd8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89cde7f1e9ecdc70f075e0e27919912271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7882c1cf10a8de13ccba29252759b93e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b043b3526b82eec7e4ea85802816c5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4fce5333aec2bad51d34976f96b4cf274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7508c3bae7c58722e9e3d91bd6d412a5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1e581902c87d6e0e93c65420de89ed276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce53b9daa2265be02d7601480b6fa652277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988aed8f396922be629f75a69cfd87b8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65de00bed712cc4bdafef5f87121d1e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04241a55be03c3bb7c3d00b0bfec22bd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b334ea4cf45ed85271ec470b03cbc2a5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12341f782a03beca7187698abc5b5f2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f9686405cdbd8f184bce74ac662188283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d9e20996b492df254b73542639a232284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d003e72d3346b1b1b0941ea1cf03fa285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80f28963925d42848823a5e8a0d97c4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623164344a8fd2dee50ab08a1f7736ae287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda228002d5f79be0f052d874684bd3d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0dc0953ad68f4c925392078db90dd3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f942b3139565f9ca0c61fb4c8e5f7e59290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb43df3d4207f0a7b93380d6ea2aeb4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7d137ea9a55c3a98dd6ae60ad5677c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364a219ae35b0fb29e9b7d2a570d98be293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaef5d84e85395a1c69e1c6868cf723294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f8ae20b93dcc254185964d00118ae3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9693c8f473858608ee5c0dd331188f63296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc4be2190853bf9fc7555f8eff207b4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b87436b85a086492073d24e64948cca298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5063a980cde5a290edc266f6d64cfc1e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16066833119c1c71b982745a25a733da300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6748a480ee2c886882afcc41eb2b34301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f510ffd456502da64bb2d60b795446a6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aec9ce591eaca22fa6aea8bad380f98303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f6d82995b29982770bb4e8ce90e750304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dcb2954d1bde13027b41c121c250d5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f99a8801215c36e1ff2e64d5993534d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d1d29f04fe28671cd2a90b1b04ef50307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7ac989c98feaf3d3e174af5ec05ed8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5410c53564462975fa6601ed3a4aa1f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad8256f8f08fb650c03ce365971e3dd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f20724b7b9bf260626208581007f2fa311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408c2722299fdbdcb4765d24550e4f59312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9474f7f1ee2cdd3331ae561fac8be78313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c95dd93a714f7fbe858a846fd8e222314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0933ae5f5489b8ca7ed5809c48b137a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2c46d326273da64e58a08635ab195f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f6feb89e6db379f686ee71d25b3299317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0b3dfc6a2713eb3c856538ca79afe8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08ed57f8c9dfc41ce9e1c3d677a3a62319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd2c483e28fbe8591b67e11fcb36506320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b2f3e099ebca275fa7608c138328a3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d3abeacfce0f4b552390b0e4eb050a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6e7e72d33545f8bf45d112407a828f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8bc6755205472e1c7658a7a9734ee9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3410ff4d61bb895fdb77521705266708325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c12e915fbd65f0e8c945ac5e161e4c9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9651c547a0720cc4151068e16a6bfd327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99414edc0d513299c8d62396b3e3f0e7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7797a3044ba7b9ac0a414767729a3b13329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b2d2c97e426f9858b02f0dd18c9148330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cde16cf270acee1bc3e4d2bea054679331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b271bd988001b4378baa23aeb18b8043332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ff132e3364d451e2793da9ae9d80be333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e52c6c08926645be47be8e94cbdbd9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5ba2acd7a000d8fc8f70df87a35020335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da8a056544804d34e0d8aa17356344f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d3113622964838989d91d02a7f6123337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff618c8389c9de34c8799ea69bef47a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8760e9ddfdfda007136fcb775d014c7d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad161354fa747907d72e01faf420c83340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebfca715bf0f08b2c37f8216dae8fe2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8597388fde5dad653ea4be877c0b9e9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1fd22ae1b615fd1365e79dfeb2f187343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf926365e2bdafe19dfd2de22d1c0db344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46612b39cd4d2ad3ba20298593dd60e5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48377bde235f489666615602849727de346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54941947b2f585c45d2ccc675777af8e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776f1464a9bb15ee7d1f7324421370f7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333ac60f6b670759e4d74cf21a61d4c5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaed3014907d7355295845ac46a8872350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8d7c0e3358a5ef83a265fc1109bc28351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9d0117f663c0730efc237651aa384a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3127677ca0e1592a764173eb3ed70b31353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b61666887e979f683232b1739c76af3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fff988cd70853895000101597992f0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1a3f5478dec4328ce7668faa9f9922356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b082da79c0ca96f6a34f1affe0c879f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e79e76f312bd445506a7383615ed35d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a22e0c7a8c5868ae1226f0bc9679ba359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadc040b9c3e268f7bdc79621e14f0d8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29db5dd70eee1f83ae8b6e797c224e4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bbd7fd5326a277f84a570c58ae0a0c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9f71906eb974413d9e6d1c94653d1c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c27c12725d93d6bc545a9b96b0b1e5b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10f9ee11da70ad5dd661a41fe5d34d5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da11c190e86696d44f17f6ee2e170d7a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d555a900ba5f4c6c93c7031848f6bb367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a419cbda00e0673c87f391302a405a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d003fbd54d5d814a94a7aa2ce52717b4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e507e60c7a0c678f99adb054ce48b103370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6655e5026aa2f0ae594a97409cd2dba1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd041fa659c96a84de690bccfc90006372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2067ea1b61df1fb6b5efcf85214ff23b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476385e6cace4d71755964829685935b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d8e60c0d6f7b473f09aea18dfcc9cc375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98db74ea853f2752fecd66eb818e7053376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7174d218f0bb2203ef16d9fb93d742dd377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dfbfa888a64cf2c6fab9562cd10803378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffccc8c5dddc57854bda61a127d9ab92379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d169cc06080075ca2b6ad63b122ceb7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f4ec9d58366b20082dc47d8ca0a34e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b609a3da7fa9b30bdd91fea46f3f9b6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81435be750b3c5b4e42b0aa6bd32bdfb383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b1bc5797ec60a03498ebd390cf67b4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea221c9f0bb994fdc3653e14a6c30158385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beead182b96eb0d40b7af82c735fc93386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f588643c672f4a24ca0c86ef8d15bb9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a055656d8ef6421d7b962f2cdacb5b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f17be0dda2afd080641045796f7f4f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a371212b584110a2fbe86fe55a736c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755d3a4a25e93281a4271d41d10b3e54391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a41055ae2c6a7ffdadbfadd31bbdc8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470f73fb6b5e03e84dd1a89992747426393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f583dd4a1d3ebb5a2b4f6ab18baa56c5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd323e5bc66e73fc0e47cf47f573d30395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d60f6084c621b27293f198e039ff5e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c90f240b2857d4e6bb4105ebcedc6a2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc4f87374585bcbda65276133c608b6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42e5a7885f9d9d2222f251c9dd184df399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1322a91b76c942c9f95a6d545f056751400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff65eae79710a3f8274ce4424064bbcb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7500a81ebf408c088357ea8bf6384e84402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48819e479bbb0a71e16550ada7b18e8c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9e1ce7825666d4566c6ae02b44e419404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4a754f007b0aec35bb971c51ae8b47405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10958441cbc8e9e8480ec16ae5992186406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6a506b9062e40c127eb64ef935cf0d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00ccd6e3cde4c89150071e6ded307b3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afb2932affa337080ec0dd30ece0356409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08bac61db724ad34c621a5c6df3d4bf410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664bf7ac59dadfd85bc2a69daeae7d47411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4acc379108a062fe63df6c09bb907fd412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68da16103f811c5e3110b219282073bc413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b9a2d04356ce21d503dc096a9b671e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a5aad37dc1a374c0a6ccc3eb2dd58d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e46ca93a3088a74149573d27a52df8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd251d923f820a80c4cfe1c36de25963417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96483949b197d54560e43544e85668f9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fc8de4db31d69af72bb96a0530e51d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb251fd4a6a1b8297481c47e1e163b1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bcdf66104be4746a47272ba2701c4a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e424a362e194a5ae9f01e5a5687c4323422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3234e21e9ebd70c456655fb8cb7489a9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d2f0e4ddb134a8af25e74963d8428d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6201e655cafefdfdc536e300d5228096425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3a0c7bdd751f7c885e20ba06cea9d5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6204a9dec4f92326efd52fd054ed563427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13ca9ca273aa13c273acb58730d64ed428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfea1caa62f16854a64a9be0350bfb8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e725e75bb314cfe30e3ff2b45c8ba21d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa76c84e2e52a102453a83957da0a3a0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521d5d07df38dd973283c137d722b611432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e81b5fea374a0412d7218cd2d7df4b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0099b7eeab36ec898d3425849643afed434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cae4a6862fc3881e99bc7102b8bd92435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac247ab01b55ffaf7ee8d1222819834c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7b58b96ac52ab334dda1fe42ffddb3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a041fe2ef107ca7475f8d50e89b9ea0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fec213ec38e4492f31cc76885ad5822439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46acd38887b0b61b20395ef32d0af589440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f2c07e92b77a7bcc1c118b7f1241dc441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74bba43f0b2a763f8277e82017395c9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dae18c691aa1299774f4187d5604fce443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e20bcfc34e58cc929facffd5e1ca57444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d91c180f162b5706cf47f43f896cfac445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee4892333a3f8a5a245e6312247320d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a3561bf8f8cec13833318ab7db1657447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ec0b795597685f09d31c56bfd1c380448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2cb806c4575eba855ec549277971fa449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc2bd86ac2542f933d69dfbf58f5d24450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229eccfae922cecbdbf5f777dd177f52451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a6425f74c84fe87eeecb5216db98b8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d58165781ff058a318d02b7248aac3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1c78630f7f587916dfc17001b98c10454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063660bf61cf034f29dde087cc31b062455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4d10c82384beff1ded0323534995c2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad27da1c03ea6412510052aa0db60da3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908424f6daf93f5d89f6f95fedf7de67458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e344be1883daae147e6c6690ef3683f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db23a383c8701d5789c24f499a2c64d6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0d84819f8d70b2fd48ed43ee59850e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123997f65b4acf376d3a6104f93ae1d1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806447a2ccf6db334cd6f9e5b1dacc7e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2fe739e4196a3c9ab035219a6ec4f8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ee20c22bf329f07997c5f1d1ddca6c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee35c4eb1627b3d0137421b0dd6a1cd3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3172edf936da0d57408dfeb322f495c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe29e61fc16fb4a367c92d2748aec82468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cb51407a87cdca95705f7f57c3939e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9794fa414971469d641fc9ade9694dcd470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7115b73992b382754621c86a9bb69f90471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f0f8eeeb88d5f3fe454e46bc2600d4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9f711ed378e60afb625c51679e09c1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1101a8b502d3b8c42d18eaf1b76a5d26474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b0cefb079d2005fd5dbd08e434bb24475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b813a72067fafcd96d3399692378c8a8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75705ef8f6b9929efc83ed3f16b9cd3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efa80e8e9dc4933a6ada482253ef937478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bc62153ac5a9336fdcb7a622360ae2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccab3cb6d0832d60fdcf06a61efbb0df480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a76046be86a82fe49675671e2bdf6d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cd9f70ae3cb7df764f760ae108e7c8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f192606818ba4140046df5155ae30dc3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3f26fdb014f74023f81afdd5438ecb484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9c43c9caf0f8543b98643883465c9d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b340af9b9fd98d8acd62255f0208a6a7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0803bc65af5f02143befcae82108b316487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4acc809e5d9191fa3f6e045f8ecfea488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab62bfc9628befb4d74845889a3444b9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9651130507a57a9701caa166666c4e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d5385fb19aa462e6fc93431f48361c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d72920719c00a548424979d819a5d7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d83a18bac77d57f11d674e0e1fa054d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8407d1c73dc764a6b353ccc5eed48c78494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde14fcbf5436b4a5d032a28b71876f8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1e700e2c1dcc3f1790cdeec77090a2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612680f411edf2076a3ed3c187d61de5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9da0e07550f14f5efa510a95f4ec35498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ba4608092b086582d1590fa1597067499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dab42c114be451fbb66659b8968c05500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba959af2382b54c1a48e8d694fd871c4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009208a2b938da09b452e4257e425ecb502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d49326ab0e5dd34023b3092463440ec503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d86f8dc1647d044e573c1f8293b5c0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6a7e3689185bca0b8627d341380d62505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42235a88185299989c94edf1cee382b8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e2374bda85c7328d165a8fd8e1d035507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56262e48102f9c6ed5b9709e6f060719508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdd880b6719cbf6c131cd009ed7112d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9498671e44315a5589f476fd7583fc01510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52233a17f9dc1a71187914b01338aa13511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaef5d727e0fa2db33777b1c46d5184512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d55e6556337c242b0d3ac6e6b690637513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7a6895b71d31cee6723c7242e94c91514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94deb4f2f4786eae6d3a14d686ef3c33515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471852642ab83535b7a152769c11710a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d023d86a6e9e0754fc3c80eb27a250517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f71ebea90953c24b64e021b335240a2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2626c0890baf33c513158d629ed123519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f901e58530595cc9379b54ddcf8177520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9786c0ad2407ffdf83b76a45326e4a5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53242c764db5945b36574bb8922ac31522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc212b6b872d0a519f38013323ebce4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecddbd38f70c994a2cbe172048bd14ed524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0add7415b3be0077eb2d796a8523dfe9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0e4170167e293100e38e66b8851bda526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d560cf1b9c5efbf0c642835b01bb406527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd7e288d1ed60ea2d916ec3eb758903528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca2fc624b5556082301ab70c48dafc8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f19027b690323992b0a487b88de4a9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a18fe6f213e767032bfa500af5b0e3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e048d7ce60f2acf772ee0c4a4ae6cd4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5854be5550a70a32c82feae350f0ba25533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8823473f868c73ead5a5827d0de377f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd5c4c1c254b0f1108980ad50407801535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6446a0edc32702f5a2e187fcb461d4b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2296cbacd7b7d19769fa3eb2baf1b4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2448f6d43db48ecab55fce923ce0657538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b5b297e58416fa43abda3f5fdae96a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89cd1366821c57d72b2bff520f2b3d9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eb5f455479e9fb8923553a8c55b079541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ca01a7cf49be77eb019e52b5393960542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbec28fa9c3da295a7c17e12d6b91bcf543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db40832169076f7da12debed3108ceb544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b18cd12dcf53c4a58fe755f166ba20545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a052ed3aefbf280c9d65936c5fb763546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db99104b95d0f082de505a8bf5b584c1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274d3914b630a224d2ab9006481d13e0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f8c177bf6a61f220da0d61edee0374549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd9577b3d5a7a2662bf3ac83e93e0d7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5a33736ba9d66264cd98f7541da9d0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b70dda9426626e69236ada22eb358f2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd48f0790a5bddeaffaf8bf0a242659553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c718df6a856f52681f789c8c0e890c9d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa5bbfb7b7882e09485fdefd8f9a73e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dff40b6d096c2d92d2ebff8a0442c8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e09cf6918676e1c004a13f22122b49557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dc5704610c272dccb56c478964090e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7479bbae1a09a9cfaa7ac6a5ad3b119b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fec9e83bf7fe34deb466b1745ac6f5c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b5c46bfe5def3092fc08080f47ea99561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9536cf2b6cdb66d19893cfb214754ab562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1fc3e2bf5cd0a41b476827fda60a45563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da3a0fa828caf03a788d8ce93bfb7c0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57a9ceaaffcb7250e990158273da186565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c546f4ff524c7558f25d064a14d8c13566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7c337e0b6e669adb4a8ab0573c49d4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc0b6201152bdae3316f57f4cdbc2f0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c49d7107fdbc29db5ec12b0c6677ba569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47ffdb893accf0f50c0e605a420cc0e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1a49e36a564ddfa56b718819a128bf571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ce41b967c355e703df8a1457545e72572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1331ac115c14dff07706021ad2cd4edc573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba58c230e74f17592b62a35dc6db458574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5d4ea567f408e1fcd83bd7ee0e178f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568ea425b2682ec4cd9eb86de078569a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f486e0c95947029413b140a70607b571577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c7395a89dded1c1a907cc8e04f2192578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39608fc46148c8f2d83025792200e6e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1953bc8388b2dfd37058600181641d36580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75672edadecc5deb8d7a3fc503849805581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bad62a0de459d9282b6bc818c5b458f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4412297e09eea836041c8a90ebe8fa58583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d53b8882c9534303227d18c98897bbb584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a0390f811954ee7193a62f10075c9d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ca8b1b810a916a074ae5b0ece376bc586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f105017d6697a6230bf258391d1ec8587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da865310ed7e3b2385a8c9365538ae35588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a68153c574be648cf3e20b7c926b04589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffa50947b57a30e527af4e26feba215590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5734339f5cf15c51238741d5ce93755591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a014ab2fbe799984ae9725aa5235f061592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a94d7b01ea63bdf9cf1e2fd13c355f7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aee1e1719369f8935c9405ec9b05e9b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e09f5a7d1bf837312e19cf2bc560ba6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b411888360e3ae9895b75308a490f0ce596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5363b38be7502f7b3f813bb352e37c1a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79e53c0e3211545c36c49e5cfe57c6a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f49256b12e832781265fa54230c49f5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51cb317476c819f30b8d620ea16cd97600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b00d8b96cd9f33426814e907ba54e5b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492cda1e247b998e6208ad74cdde52a4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0c557dbb1b375829b732d5d7dd8077603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b20cf0a7fa76e781bcdcf682dbdfad5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ee57b15e8849368e14bc8d26046a0a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f766e3eb37758b699c851cf95141e1e1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2818139e9b7ea147967980f9331e066e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9280ae535d93673e577d331070f4d93d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b3254ee8654b691730593599d9c9fc609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902910f4aba61debf57702578c223fd5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bece801f042ba7d6595749774a973fd611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f862226a2d6ec213f787ef390875c4df612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f320dcf884565e855fbde46b5c8944c2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b1b5b44ede86e741fb8c592c48a20d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066d0ede4b1facd8af76ba83cb4bd14c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54e312c69362bb7d990047c0d979463616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2b7dcd7a2839b9abf54d230cde3b31617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e395ae70c2748d609ec212a9c829727618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dbc4e94816f73d219252241f312a53619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288b8a5e945c20653ff13f1fc4dad35d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4ea378602f3da25d40f8ac97a59dfc621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85bbfd6277fd0b06b15c69cd1c9a009622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bf5ef0c082c08a6ef441bda6c27164623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0986ad9209600daf08ba60ecf7430ac624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5384c887b62fbee01730256b74c25347625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ce57f81c6659220b26a3a02b5a5712626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b885fc8df69b7e60468f5c9c5a629e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f57ea3a41a92bde5f925e1c355ec4be628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a005f86e9dc7ced51e2cd14ab5087a31629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7af451a77a717db1c6c722cdf4410e9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8b3c93e1ad3044bb33f942efa532ba631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fc88d16304c63d5fc47662ccefa4a4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91737d26ddff3c708f7e4f2babc6cd4d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3c4c34b341d09d990f0aefffaca456634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59c373a8936110bbde90f3528728643635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb5939333b1a09672ff34206ef9f062636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5148efec28e864701f7fdca4b235fa93637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593352725202023e33b9edf53d4831b3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec2d7ac837eacc221a25b02e1f25487639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f85e12bacd1b08de2d930e5e4fb09c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8818b36dc0d8e75e57f422d1df427e73641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1413f0fcc38b1f48186fcc81ddaa60642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beb161aa844b0ee6eb75a3acf69f893643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef15f390de6eaca31b9753d0c833c5b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1f3b2e1140b490f825573d9e93818f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5440cc18640257cd02571c68f97009646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9682f859bf0c0bd43129060867812f1f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f27752978d167321db72b0e215e68f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9008dc2e131aa09245a620d4f8bd6f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7bdac659af0b1e3d6def556c9fb467650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e36295b06d234f10e66ac8c59596f8f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270a45a44eb39387b88afd6890bff98a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4160eba79573e0820407251020482ce5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfa27495f97daddeb319332c6ddbe91654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49baf989ab4b7e9534b28cfb62b2d9ba655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13da884f9f405e58e3c308df80a5fe3c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb373935f66210c1b0787e1ec442dad657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43377f861bcb6a922c2a876becc6f36658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997fc8844b1d3d9f4fae8dcfb85b48ec659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458d2ae8d8e68ea7302bc743ebaa1433660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00901f59207937b87144e79d5aceddbb661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5b3fa7e566c0a40dd64e0036eef5ef662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dde0bc79b865a9c7bcd777be710eb6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392eb924ad7fa94c98ab2dd5c806c8b5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dc03bc88c3a920d2dcc9bc60c4f95d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fa23966d27e0ff3a81d2ece1c6d186666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad422284efd7150b7fb40045cff19801667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fef411111245b889b0808b09327e74668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d907adacd8d055fe8711b547305e127b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f12842f40666a86abd9d002f598733670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb3bd2cb0973c41b5786c38ea595778671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f25f194cf9844033d7c87ca4655b6d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3723135a8cfe2aa18fdc7972ab0895d7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da70191f008c3547f88e31eb436bfaa5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe465ce6535dcad2bd74590e457f3e61675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4b668663aae24ff8ac4af2f061c70a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e580766ce56902aeca18fc29d364b593677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0392d91789cbfb31e47399f3bf4f331678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949248d0e92ca29fe3400ff25dc5eeb7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c0f633beb72c2ad90337dbaef1ad81680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb1431c8ee273aa9cc6befe508b4ebe681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3664e6d662c17c51f0da8a50c161c36682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21f094dcd91a19463960b819686fcaa683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44615f46cd762d6fbe38af64362c34b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb214bd82e245220868e294aef62f14685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abae001035c0c2a980ca3325e2388ca686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bb8ee929bdc5a8b800da384004aacd687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5500c897826e4709092d011c0887023688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a59b2696b4e25ab67beec9848b8399689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432322a1411914cd4d0083f3f7ccae0e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b6cdec6f1c2bcf3c0592b09755dba1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7407735b246f0025d8737fdc21dfbc4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3327fd1e13f008cc2ec4b89ea5fa8ba0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f43b0316955b185c07f1518c42c9dc5694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d409e780f607ad25f8197ebe5168bced695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb44a03cd1ac2b47334fc46ca41a360d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae890b60d6ac22aefd1d76526d6b00d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fccab7a478f8528d9d67da4937f4ba3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404a5d90fdda513d78ee7bbd6b03b5eb699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f209aaf7ca4e68eb544b26fb98e42d5700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7fc92388aab0970a66b1aa463a7f19701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7860c369a00bba3af5af3dfeec3b17bf702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2679473de2c89fdb2eef0fb8adb1c526703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd51b6543efa7a58bc6010ca6c53d7a2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0254d865cb6b25305b0e47de74aee7f9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e6475ee3205513f5eaebbc4cfcac02706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c00636a250b70d962c7da679bbd861707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c744c7465202c376fdd4f1f4d6bb49708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf23a6d1ded09ad554cb2d6a52c8f58709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffb880cc3eab9c1d74b4600b76b93da710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00258f9b316aa3eb944963b0b3dfac0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1265a8b48de3d5230d63115ac94524712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11263617dd575799e804f713a8cac28713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159b56104670e5be28845e19e701b8c9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf19bc99e6c128e274dcedaec01116c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807ccd1d008e3fdc2a4b5c4b515a20a6716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eea1618f0caa1a24c17f05eb005190717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338630f2b614037d7282cba4d3d31697718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3528702d88039e31a6269837d891b44c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ddf8aeb5e3e3bda818fe4a3781c013720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a46ca4b7519aca69700da0c8aa624f8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ec15b4cee6a46f679ffdb097c98569722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629a78fce085f95e7f29ca61eb2eb46b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c677ee4e40ccf6df531a96e6952013724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65326e21d29b3ebdc58aeef29bf1022f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e021aab8ae92155eaa14d99484739a89726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc3ae857eb130eb05f9837f6845e08b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc6a588a15c172524ba7f8f82253e31728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd2c1b1b46e3a3e1d9c916d1e88ad0f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f332544fbea5e4467ab6a628447f237730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6f4ebb26cf5442761ba107f49ad060731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8764d47050e8b5d64cfe3b71dc7117fe732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833286c910ea29eaf6f0133a7db48ebc733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b170199fa85d2fccc6c39e98ff4b3223734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f016ab128b6be3d9572619bebd9d047735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e23d736b3a61d8f81789f353284de4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0824e5f7ec65bd046a2ec00fb8147365737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2b1d3865a202e66f11b543e29d8c4e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730c8aafe41aff770970cde67a0fe0eb739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4efb5c428edd8168a7a73c1ba0df6d7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577738dca198c3b4710e213d9e7bcc71741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a68f890e377c6c2aea387c5936f36b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa594e1f9ef6ec4f45dad9b47559ad5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5393a3fc68134b7b90af7467db4e26f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab862b32ccaddabb8ca08c05024eddf745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7804863de1f15566f9a7ff754b738d44746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53af2d0e0afd04ddf41493f70667ec45747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5451ce568e069bbfb5215b32353033f1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342059fdfde84c97fa94e9859c04da15749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45ebf9c7b70caf5c2a6ba567aa96ac3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10049a490fa54df98fc2eb0dfc05188751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8659c5fe1178525d887f24990770d9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3266d48c71a4b3e53cf1ecd2096e30bb753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a578c29f1ece930a94d44d25e311d9754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b48470a2092957ec7843c3b580399ff755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799e43115c3fd01a2d1172dfce454c96756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb56700c2c63c8a1c8b44dcdb0ff672f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cca9c9839884846ae2bbf0505c97ce3758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2050e23e06adff832b81fd417602d58759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9f1af536998b821d4b652032ffb2a61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068bd468d8549bf8be2d10f1036811922.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d07a6bbc8b1f28d32a327f854f592f93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aecef678f9639652beb18c320b0db314.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68999042daf980c3ed680e0963572875.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bd4bcd33ea8709036fe914d2d9e5e96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fe74b3b0e9db360a398a987cedc3d37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ed77c6223e7cc9617b3ad92dca4dc48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6426827424d70c5b154418f0dc7f7d299.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed84cf520c9fb4ddba2dd279a0fc56df10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4dd3743aadaa98aa645cf341dc41df11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d7fc8bbe14c40d7afd3fcd8e20f1d112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c042abe0ddab236e631f99d725d5e6613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738bac9c4e724ead10ffa64fd7e7c88e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ffa22d2a242c75ee864161d788dc3215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7bcce4783f658a3ab984ab58c9e4fd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3bf0c5b60fb55ed84a1d85f21b211417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61f0b4282554155034b44c3d0a101c718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b91b18ca39db7c8f68ec786b552962919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7b58d4a2042cfbad036ee254878ad520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf3f602cc0fa916d8b796345954b02521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1e43120c5c12729bfb802ccc82cf3922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb1122baf8225a7dea3e2088215789423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b44b8607eefc36cff5e6761c337a0b024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4b73323490859fd1c0b6e1ffe7edb825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e537bebaabed5a54f4f341f3b05f68a126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9d0ea271609791ae2264d7f097e1ab27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f1bddcf43d28c9ab8386b8ed5286bc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e786c9a5b1094b51f23151ad837de62a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52f3b26dc63685cd45f3e0135b0fa9f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd03986006501a74b1b0c940e5f6ec431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7749802bbcdcf00e339b363075eefb7f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ccedaf8683bfaa6d45cb3743bc5f8733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80022e0f057899b5ee93fcf658bdc31f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27c07f326682c3d200638d8c039edbb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b68b4ffd75da14d5a43022f70d06eb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a30858f539bcbfa130e0ebfc1e8a25c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc18027b9a522b017a57eedb568d73338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2eb8dac893d17667f7769751d146c239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7c57ce950e7066bbd065dbf5f45fdb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86facacb078cac85b8da02a81ae1507b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062855a1cfc88b9a87cf53ba85f7977e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2905d47f9b4d1ec8a9377185f1787943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859191c0d3781e5e612f428d4b687a1544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dfa44344d853073cee48e76294c8ec45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cfbb1a9c032a0eb86606c457a91a6646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cedcf88615603583828e9149c1093347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d283187ff6586d44865a79670b57a0d248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d93f8936c1e8948c4953b4e2080fcd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82a96cfddb65954c35eef9db0371b3e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cd9657c986f177118b3cac4f6f1dbb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a05d3f46568738145363749a4be2fca52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163d332dad6f75fe160c8ae03b6117b453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82864e8c5d2287bd9885ee516b0554d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb0ce840549ae58d27f10b475b3100755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271386ed4eb2306d8e2bca025335f80c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2b6c845dbe811e93e56f5b4dbca7c357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b425e2e1c4bed5f88102b102516bc358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c336893839b2440dd5d911324b72c6d859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0dd290ac9c7fd7ca985fd91708481f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304389ddd66b97424418a473f1e1606661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0729948d6e790376e1e04113eb9c2df362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9789f96243dc07e31a37a512e1c56063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f98f37e2055ba5ca700f9db3c4115b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf5c8efa42198d2f41debc19c78f86865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3321fde22312390a138c3e35b4c7380466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60f2fb89ec68debea85c83eb89b486867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aeca65627d8b52549c551a75e45acf68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a40db1d1a045b759011762766a560d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc75ee3063c00156c9d523f08a281ec970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1367b0e0cda687ca4701e036fba4f071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cfb97f2ed45d12fee4cb156507d5f372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa624b1923b63d7f891cc7d642e4e3a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace02ac6d0e504b36caf1d7713dc0d0e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249aa464fc1771f56a50f9e5094a059175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d1f0e9c0777f891016d330958cdfd676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02702989223e47193d62863cc36569477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18dd30a2e5e83e29579df836c017c0178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dccf7987b764615e3e2a89d813b9d8179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cdc551f1ad6da29882b4ff16668c5080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a89d39ff0b6c52fa3fc2aef7932d7c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f945acb9923eb6ecaeb3a8f94130cf882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c33e71e25698de9f4fcfacae89e30383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1244d3e0b1112fb812d2eeef35afe7cf84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9b03cf72b1dcc2bf20d3a5c581708a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ef4129f19808039d77d45e55c47ef386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fa492c5e44ac7d428cc633fa457bf787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa10b4d04e579e0f4a294a72404074fb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1cd88108286c00f3ede7b75fd5c1f589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89040a556810ec5cc35cc7ab9a7e522890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dab38587261ecc5b36f52dc30150f9d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7485572802f2d0526d7df7dc031de1ab92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f40a30f168d59c15fb34d920b07816293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d401bd63e3edfc51ee359e1acbf2fa6f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec5b0c5224e3bfd7c35a52fc20baf0395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5824e646656354343ce73773bc0a36096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacbbb5f1c865d260b890e4f9d42d26e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983c48314273d9bbc4deb99295d5692598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73640d621aeeb4487ea045dc4cb25dd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa4bc056d7ece1c0597c1e28124f753100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b2442e04dab0b29685985daaad5ba1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8f3b432b4843ac20123479a6f9938d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1f60918932f4e518c4378fd1109abf103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d08c1257f51d4d75cd313dfd111013d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd97ecf6e137276b43ff565effae0823105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0edf543e8ec960030e0274b72f6e14106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b794ebbeb5ff403865f46be87997353e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7209b3ba5f0b6090c05dee0c07f13882108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fc950dd51455b4578c7e2ea83107da109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ace788bd0cdd60e5865e7a12cbe5ded110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d90046340ebe5d1f77fd27e06dfc8e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ec2f0263ba174511ce9ba3d25236dc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92ec85da6e7c7db08bba95b5e0b1570113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff82e7ab00876c152f35b253694e1ae2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d72467c1fdf50065df11c175f5d447e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f14131b52ad6c9d4d91d43e7f538af0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f28486f059092500c4a5cca3567b65117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf9f005f15d74fad172a4a94093a0cb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5239a9e85be1021f4220eb0f19276540119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7bfc7b8e70c4fce53dc565be0c5cd4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd949abc70b4c466b154dd4416d2a735121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25d1305bb304bb606c44ad9b3e8e62b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbcd399c159bea7b7c013f7d2542383123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009992546902f3592b7ee88fa853f605124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143d1295e435da71668f76bea089703d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72848ebb741c8c74f79ecf386e3bc161126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec96bd2f80cda3f45b41f3a9b882acd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d3359d3b7bfa8618da986cf18d791d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b8028ca76d4bf4aa118cc782af6da6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6641bde71bcc742f03aae993574fdf51130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a6d0eadef5d9d37d7aa6a49519d4b5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d612e5ba9c1fd0ebaffba3ce898b59d2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bb34c9851714cb3af13bf0730bf27d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0441e475bf33bdcd1ba6984d203a8aa1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea39581657bdb234d2672e9aab0a49fa135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71edbd910b3165a8ca66342e4f34347136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dc1efebfa14206a52266d5cef8bfad137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dddb35efe530449618c2e96fe1795d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4c06578a399f33aef22e39605fcbd7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbdef1910673d1220b1708a18da2781140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e55342edeb296f560e5e50d4b56604f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed766f72a85af5e12c9163d29b25465142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2845d191ed98f0ae7924de15f766ba5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686aeb9f28eb0196aba3559c7964bfab144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b64c6db610f1f02dd914d88d7c3808a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e92b46a3b09fd96736d830678cbbe1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123218761474102069e2967cd1a05620147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a9699bf0edb5c80d51cfc65298587b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9138cf8c70165ded2e564cc8a34869f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f6ce6777747799e22256c8bbc6ea19150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7426994c56b2c97e07c02c3dc4ea7d6c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616adac9f6f35cecf6c7c579c6933744152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3132483afc9764febbf580850e9358153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae67242fd7dac0c9fc9d009f81769c48154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8285ae8f0f57b4e35be994c1ed6d47155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9be918319b9819d76370777b8aea7a2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324fcf9b4cdabbd31ed35436808781f8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cb8cad92c6f95a0c3709e024c169df158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bafd49024638b95d9147f08d75a1487159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295bc796a15d2107f52e837a00e4dbcb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2d1b959ad17fe8ed460617f4bbe3c9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3329eba0f454e13ca8a0f3afcb0aa3c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d985635de80b44bfe2dc86b4c6f06895163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659716a7734a170d0f50a48b49e93f80164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce80b9311745686a3e708a265b1bebd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe359435765a3da3797647a08f89edb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d4e2d19c7bf9c8a07a8495601fda9d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d488fb9049d2745385258eac009a99d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7684e34be739425a01f2182ccec8f03a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de15d183dd7e8cc3994b12243277c179170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45aed10ecb5b39d6efe297788d388d3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5127d2b988ee4618cd26697247a386c4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671ddca3bc04a3a4709735e4d5de50f4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9485489c6ac4dd17dd9ddaaac33a10174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dc1faa2462eb796008f49ac943e721175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f631583b3b2f879b9a306a93f10233176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d3507096c0721007c0afe899e85526177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ea9d0593069dc399373d4bced7ccd7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66030fc6a396ff609d9c242db369beb1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8429e2d4011c2ab12741859971897df180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bbb01789360ef243261962184e547e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab08f1c296b8695364277de931c6047182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35d9994b2f20184fd4ef97d52e6c64d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a5f83f3da4a1c399ba1acd797f6468184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff5b560e7a2cc989ee05a7396646a3d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3e3417a043219af53e11f1035674e4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d4dfa62e3ba0f44f77b05abdacb421187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de489ccf54ebb0bcc1c228b6cf62284d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1e6dcfc1c1de0aaf399a14114e7bce189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a243ca1e1d317bd7561e23b01a523058190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52505fc7117e2d6214d0c6ae3ff63066191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f40a15f4aba3e4abc43c9267d95d024192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b8fd23864434a2c003c23d2206093d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bb615977a52abbc8e99b0c16706dcb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b22a19ba79a50cc5c8bdb8dc875283195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70104352cb8d1c776134ab584b360af7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c1c646fd07b3371517a30afd10994f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7d7ef2b5c4c5d2fc1ad2d2dae619e8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0238552ddd25bb64d11c7a4af4e3b8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc5d5fdadea8ad6a2dd07eb3f51353f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc7e2e9d00ec233496d36b183b46f01201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc44b7560f3e7b05bfee36212bbfdcc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c9bffce2fc7a3aa90085af6af18ca9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8b5d7c8cb73261b4833d7d17d30cc9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede968c10c9993a442cb8c77ade8d873205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27757b00164ffe33f7e4aa66a0ebdec1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b2f08927dd7bce63febe9331d0dca7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6e2880e46d7b49234aa035335105da208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2253eea89cd763dc42162ae655d8a9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b9c092af5ae7c8b113084c6665b6bc210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee159fbbcba387c86d827c07688d7f7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a961df49a2e077f9ccd18922ace4023212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879066dd84d64ac93fc45fc48c107a64213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6ac991db4210f2ea36dc8c561669ce214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c773def67d58a29aea8bb2a1503af7b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf7e1fe2f6a35ffbe27dc76381aa785216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822ebe61ff5222b020e9b954e99f23bc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae6cc1df365d692cee00233f9b77731218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67b869377b241860a78561b05985211219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40af00a53196d17392cbeb959cb1136220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77debdbbdc46b0d7488f9c9d961f4ff0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb66c6e746c6c712c7ebff8b5a0f073222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f941df9986e41a458d184f51f54288223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262edc5a4693384b2cb5287870d46704224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3f959c2133624f8a92ae2fba751ee8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dcdcd4f9bce0b79eb87e613c4d328c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02641b7f424bed6cd735cfc551a4149e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10ad2e8979fc1db4d06d0fcfd8e0f2a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6feea1d57cd111077b37a4a5c801bc229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff846b4d5ce8857757cfac0bfb508bf230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ba8ebdcb37a97ec48c20c35d0539ec231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0911209b8fbe6f22b20e4fbf66dd87232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9749031137cfcf7a905cb06d4f2a45a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10152dd127d7ea8435647f1cf66bb78234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43ce153b87d72f5fff96eafaaffc474235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fa4a44607e83a4f90b58b3f54867b7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b4324af50169875f6c8cc0fc85148d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fca168eacd2b9dc0b46960ab00e70b1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391d7fa58827fd5517991ccb18e95244239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92d6e51a3e610679d9800f5f6bc0e76240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237cfbc48c37d6116854bcbc2ead6bdb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e520dbf45d4a7ebe2a96e2f9bb16ca25242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9146457226f5329056d659af25f770c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4afa921f93b187fbee4af990061e26244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dbfb568b55e4364539ac8025fb71ef245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bc2c756935879377721b6c4185e521246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b8409ede4b8e492d5a54d593ca5f8d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af170e38d8e390bcaa0ee7de4be97c1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823897f1266289c900fe9f31a3824248249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603b1bcb029b41d0367c1a040fd49b33250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f608990ddec86dbb68bcdabd2b8f1bfd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cdeee235a8d6c1a9caf611038bd9f7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24a7613e801b4b8abfb39c1b0083c27253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7197ab6a752f3e315692bb08734c294254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d8d5cfd6041e820e66d84649b52d38255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b81d7a7bdbf84b55381c599cebda9d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30eccfeee3d48376287024e70b94057257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c33ce4b446a12b21a5c0708557fdedc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3575ac5e017b25dde4895f0bdfab0dd9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b790694e682810015ac26772fa2140260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a377984d4bf1f3f2640dae1e4a200fe0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e1bec8e911bb7188b8abbee33e313b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d918f864aabfda122bdafcbed5f006263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd64cc21f6f6db7df7b0c308a2cd8fea264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95efc1ec7866acd3507c76065e1a29fb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f06bfa81d45cd9a4dd45370c2feb22e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c40719049154fcac5267c3f54671f86267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2688b0161cebc64c67fe7df0a5e6e4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da39704c2ace014d06a7bb2e6ef318a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbea9302fd62ffeada725c5decfad499270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8e910b772f7caf06828e3cc9184f31271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aed05bb02caa8b0a0dc0041cbfd390272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6b009a59204469e48c29bd340414d8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c643666f71bd991ac6dab7e10f45d1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3175ccf6d7a5220bdba6079020f9124d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0dd1eaaee1e66b1d8fcc254993f403276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3b94aa25a4b593fdfdf6e3460b15cd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b361eca128a50e1663cc8cd2d24c65d8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c308f7f82f8e93de811f9e225251e23279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb33cea1730f3c490b41cf5b45efa3e1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf31cf329aab48a6404d43756ce8580d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ab800e458ab9e75bec5a07181866b6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9d8f9ec9621ad27e629189e2159a1b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcbfe5873b7ae2b31629c922aeb55f4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37bb7f6dc549c8ac22efbf66d21a839285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a16fdb45fd4e0ab8977f884064e68e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a6725f0ec6bf7d3a1d5200355658c4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f55c0aa4e4885102850621048d78e2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d074d764b2abb8c655991ce5213fd126289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a16acaaab7cb828acd1412b602f03e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d200abfb9d0a0b9fb92f9b4a5f8c9e0a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c4a4e7ce7e3beecf6fbca29dd5bb5b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7885eb284800ce31a6ff29b50cd8ad8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f4dcbdfbd9d4c5e826f2a74304a8a9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f992a16de9aacbbe0457e6a823d4db295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df813a61952eae5a6520835c0523ca0d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f466252282ce13ada0b7ac4402a82fb1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f92f6de006a6a86decf08945ff8b50a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89627790f384d5ba3b14a2ca0a268cd4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80644726d95e19730fcc77d5026a7dd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a931372bfa12d9f5cb332961fcb9cd301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b931b5b29cb777d0a3c1ea5686a604d5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4f132d7ea8ab870e311046b0cc9108303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea8dc7b5ee32871484cb52724266745304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a4676aba4c5fcb3f33cc27e9f86c8c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece533e8903baeae70a45111059814aa306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a415b374ff7e5eeae076e50c571ba1ac307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a096795868cd974417c94d9a2ceb119308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c3b504ae1c0c8f02d8290da34e70d1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a92df4cf777702fd7ab415bbb85535d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239435306d303adb84abbefc3ee5d173311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefea2f55d2a57c422a387d5558e6d67312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6e457d997474c765a4ad069db4f410313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea9275e270331b98feca9aca30bc4d4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd0fef045bcc24b3f4b9a010e0b881f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1f6f935f795609efed92fe0fbb5ff5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eb87e690984ea3829b4b29e6eb4167317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ba2a733e6349b6c2cf20e6687ad1b3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f53518a90291a11c12b44fc4e6ebea319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e681dc95f9e664012d625bc0ed218d46320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677936a4f3b91879bb124fdb9938bf88321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4528d37d28aa065971210d871a3686e2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e588c6861310d73e844be5afac9b3253323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e974dd27d194dd6651057b5ee69937324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1871b259f844d2ed8362b5967e8f252b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d812ddb5a3a9cd429c28eba1e24b46f6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d157656204a2484722f44fd651c5170327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f55d7723be611e8cb57d5db9087598328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc745234fd66d5ac5c7f32ae52371b5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b239b1316ddf48a6898dcf1cfc2937330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e0dae35ff69b79200762c3a477f867331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7935fab6e2c96a0500001a83f8d568332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ed41482f17442d6d1a7da016a6e60e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db523e37abb6e7eb17b4d05d2e928fad334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95a2f2e63cdb416a9d1c9b0223ba818335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5224178bda351aa1eb6e55e86432307336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea822b9c4d2bb1bbd34b6f368c485da0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5904d5f6f1acf1683c8371a8b6f607aa338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7242341eca74eb7f54e4a34d63da3a0f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701110d1da25bd753c848a59accff8f7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ba5d1052cd414b38fad992f3725de7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f907e830b3f0a24d4016551bb02f95342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179f5d5ef645ba905d3c5fbf2c2e7763343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcecd97abe9c920938ce3cfdb3a808f0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3073990e873a1dd92e0a99f3aca2fad8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3891382ffb1aec123267348b3579a4cd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3507271fd23f466304418cf3ab8f689b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce27d25b647a4327f64dc7de5c76ab21348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e01f6078997cfe36f52ce343652b4f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6023e5409983454216185175aa176546350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2489ba7454e400fb66a6be4304c7485a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6873268776c445887da7597e849056ef352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea572fe375eaa10d9d98e9c65fc6e5a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56c10fdbfc64107612c35b74769e227354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c094d46917d27384eafb6ddf98136890355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f10a776337c6fe25e463d8087013bd8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1a22b69175f2f0828852ef216a548c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1583f84b751d8fef7616781acc36c75358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e1393d653dd55f7463656e8e06fb1c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9100dfa428d7d122a60d87d27ba65ddc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ccb25b8bec874f9b285c5e8d6c4e28361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24de3442306492d269357f48a91350e8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a8a3fa9dffc0a872a3421ff40c8599363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7686ceb984548af1c29b909b403d2ad9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209ed88d99e27662fdd7ef8bcaeb4b8a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545df9c5dd936992d8e825157d8019a7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c95cb23777ff134d372906f9353e2a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bda8ab421e1565db23a0bef49d1a275368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb87407162ff743ed5bd9beef99d3ddf369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d52ae5796189d5de8cbab3b7519b2a9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49d2f20cc1312b684945c6a633c241a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e40b8a63d4d6a11934c37e8f620b97e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5a9a57f1ad14ea99a0fd2c34dd2d19373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bef0446b362e71536244cf542e5730e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc4f010d8b4dcb10293b666809b40f8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613fd4a55aa3c3c944852d5fb4a17b8b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0a2e7ca9a8feb784aa4848a2fc4cb2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d1bd203916862c2fe80efabcfcabfe378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f77d4f873186c149f880c2de801f913379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3d4e2c13310d047f5d52ff779f2178380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c99220b9a661f51aaa576fd9b33957381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa2c2f71d3f51b07a82993b218d57f5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ccb71dd324cf12042dc108f23860eb383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185857f16716df43f46d3b2ca33dae21384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c9224d67aa2bd01145bebcec357112385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2887088d4885b743aafc57175dcf18386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f66494a76a04720800d0c545c4753b3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5307f37aaa964922af49f075c647700c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce8283e4ed2f9072a02312502d58a06389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99249a1fd0156fdb25f81ec365343d56390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f740a09cb7aa3c437d65343fb5ad79391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4df11e5172d4ed78d064ae82d70c59392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adf559a27d80f415729f93f14270a72393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e30baf84b768042b7c4f57e72346381394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5104ae272aa8f024ed8cb7ff599afb1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc3b3f25ba63229fabd8d70cce22807396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b96c519ee2aeb59c40049cd21035ee397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780482e54b3d89e28ff1a378069cd443398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4a49e7857d844a6709d37c35b46f94399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5750624a82c36db7f00b22969bd48dd3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bc1aa49f3958db00bf12a6bf709ea2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5425c9af87e3edaeb65c9d1ae32098eb402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a97380521bc5e88ed7f03ae7eed606403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c05adc438af5ab810e16e9ddcefedf404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35bdef918d7907e816d7c1b12f2b2d4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3b54a1739824916e0850ec8e7efd27406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f2de85c42ac0a70e6e034de73c8feb407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa313147dbede6970270e3bfa790569408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb6a768d132b0a12675e900422aa768409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c72850890dc38d0920a793965e3b9a0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d63c746396f451d134d31deb3866fbc411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47f73f6256698f8644fbf3e5553e819412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdc877b039914b71b25cbfe1045ecf7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8595d37e7d0ba011f16d04602ac7ff6c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c1870c32f770b0f14fba4cb219dfe7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fcb99eaebbee88168c0a8814fc57ea416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e00d9e721e00172ce92e8f47470558417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e731dbb36d3f4b7623c123e6cace44418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f263292bbc5c60c70bdd748440f6c30f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02920817f03e14a02acfca0dff17656c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7884ac13c13d9351a53aaaebedd9ff421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ea9fbb013990bf84b91c88d2201beb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3a3a838d332f11057c6ffc578061bb423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434875578e619dab77acd52e7bed4d47424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62359dcda6431b453bea2ede55281153425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e414893168272afcc7b261be622bd2cd426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7e9e76c79d005627618fd9a18fb94c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3425a58fa9f262660b30bb6a9dcf40428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bfd4ae9e398c10c9790c36d0d2ad5b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddac69575da261caed7061e43e736562430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45a9e7796455dd1866c7a80b8d4b9b1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da888e82ca0520bc94f1371d22a0dde0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4062e2680ca9f5b3833c68d3fb635d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d59197d87271b7da8ff4c43e2a209c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6329567587c44d54ac679968898feb0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4adf1db50970eb23b1e0462ba599753436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74df83569cef80497fd56b8b7498952437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43a4a764422a54ee41784313762748d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22e828fac1e258e1e9e18010bdae4a6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73ab627868cadad82631f3545daa949440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586bedfd2e44b65125844916a19cd1e2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6545d34a1950b4c2e608aa68111c9ad442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73137d0e10c068e52db4fcb5042c4a40443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abe6b01b70c19a767c6b289d369832e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953bcb4a59b82b8c8cf3524f452edbde445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aeff9f301a8c87c566a5b59805ff26446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445028850c4daea2bb95a455fa8e6fe8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b4b28c5461366e45020f735df6aa0c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b9b6131b2305597386b3af20501fce449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ec374fdf343e187f0a9d04958fef3a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c2cf263c5a1665263e7e4f8f4d8081451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c70c016ba0ed2f226de28e41dab1338452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fafa64625c6c93443fbeb7bc879dd5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4403d8edb31c1b564ebba8bbe774fa70454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681d1f5ab19ad5353e539f97bc8231ce455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c97593851ba3cce6e70651147393ba5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36af00ca7a63f03c288156e784b4089b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b7cc4999122c5d416324c8c560acba458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8471717e566a60fa2d9bd6f99650d169459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55141b55dded9bb61778ce2899a5c5b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab9c9af09b81a8477697f0dbab6d9bf461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62fdd1de31996bcdd4a75d20272fa9d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c96bf670bb022e242fd963b80a4a97d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ade24b3366382311fc914fabecf682a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4c2102d0474fcc72e61a3472109afd465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce91a6a0e3c68205b26b376145a4fcef466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44ff0059cc19c686e2a7879156f2c34467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa10627fb5c5778d78841210da52cfcc468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9ef7a4a7f6e823ebc628af2ab8a569469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db376dd8a5cde87103cbc51249fa9258470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6427265e61cf293abfcf33461a22a27f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96edaf2b199e6798f540c3c444dff2c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff9d24a6642bedd0f51193e1ca8b43d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1c475b7a16b3dbdf4e4c07647fdd45474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795b98f0c7e6799b7e55b187f3b84686475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6037851bb9c5f4731f9637f60182fef6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ac1fa2f1e239ca339eb64bdcfa5bdd477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6711f8c8a0ac898dd418b59976936c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7709bbf4773cade1c4271606849e2531479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c295cecd94a5939fbad34601d0784be3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1e7df314b38fb0c48ad4161734237d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755c493bb4f21a6e311221bad91f9552482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0648bb60f1d8e638e16ee5ff6b9ae0f6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef596c52b4a477404f85c94a876bf149484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f224542b82083da4a40b6d4f20f794485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e644f409362a326c71c3ced2a7adefcc486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488acf6508034db739ad5fc3abd3d87e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03af183718a57bb1210976f98c81990e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccde74928247c97acfb350183b2f332489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8a46f7e2ab21faaf6c3fb1e36de94e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a492591ae3b14aa2ecec6bd6145d0a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4878617329f53fb485e8253684ef97bf492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f96e42401af7fc8a0afd79c9a34cb9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f315757f7b156a3745bba88e314e5d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642ce70aeb822930b3d6e16662064575495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70547fb9625e528d787fc96e611b8d2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76f766d340e17e7fb9dabc929cfe347497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21870e569c09961e1ae240a978e1bca498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8c8ca1f7cf5de036dcad95911b3972499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff1feaccefc3e2df4c427245595fc88500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7914c33a6a8c31ff2b76e206fd9d3c59501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3d33d96b5666918d23586f8f974066502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf65b21f2cb1ed35697cc07ea5e136e0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fe84b8e5dfc1d22aaad101d733cac9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165bde383bf3f4fa7a3d2c572dd8ca63505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e30cf188aa5bab48cb6b1d5d10af1e4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d218c417178ac1ac0c98476fc818abf507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b22b184af598951f4dd9e9e439fbbb508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d694a8a4fe343a1988a37a141a220e10509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962277192fc9cc40bd898c1f8f236419510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835067a2500df9b243362ad5e6953976511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96478cbe825d8477c5651d543ff8cbc3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b135c0944fda31cca1d3ba984091fe3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cea949d8f8a4c28e6393872d69e6649514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413dc9eacdda6693c4693e91be0e5609515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31df0aa5c957db79f7c901a618e4fa7e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cab0808b164401a31d5b769d24a6e85517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0739471d05ed8a37d486a7d383434e5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea5ff8d5c07cfcb666e19de162d99b5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccf5844e913ea98f2f9680a54283768520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b1e2d6b67baa1700fd62a15f8b7520521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea19d60a1b8569146f28c53c86ab374522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fe707095b5d12db3f890592f410383523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6e90bc6574bf75698eb53a8b130056524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc8bbbdc19e3eb710ba9f61d4be6d6a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d4097f3ec71afa3419b9ea6f640579526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569c3aa31ae9a6004ab90adb1fc7b4a4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d099d8caecd292f9fa4858ba6b90d3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddf42eb761907e1b581c2210f4d0513529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f83817efc24f87b578b5542a9a8c453530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2675780ad2bb07100483dd40d4e3b755531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b0dc365f59bec72389e5d8087b97bb532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a435d589f94e0b29b79f50e5f986d6f8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437c618304916085afff73294c9dd5d9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03e7e870eb6785e164b99d94c41b6b3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137dcddff0e8de24012d60d425d352ea536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc34583805b9434889afb01cf5d7cf0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f66aedb72bee2a9473017e5b368846538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5356c90fb27cd52411bb6593700ffb09539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c0f39bc8b3c01c5371a761bfafef10540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73220d1c8254857e9c9dd354021bb5b6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b282d7f46562c49ad3de3aa0e19654f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce732c7fd594504e16ce6eb0b6c48f56543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4038e9f0d77a36296391bfa5cb1397eb544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8256ceb503e11c4bb49140072998b1ee545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934c1c45f7a35bf548c8dee4dc011c00546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d25831b0b3ecf452c7ecabe2f76b1e7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef729a267b66c349739eadab5eb79168548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7136fef1b7da9be3a1288c1c7a86bd66549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8a61ddf66eba19197e83bc43a7e213550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633e9b215cb9e83bc6bc3b23d6ebddbe551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4e888dfbb697bdcc1b960b210c31cb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4659a38d26ce445c0e6087a58100860f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db05c0ca8563ff960dd76c14fb132557554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8d7a2f37ccf14b7fbc72f92d617155555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89a15f2573b485173d998e9e82aaaa2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77c63009f722b56a5fdeaa90b3ac091557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305366edd0865b10eecdb0e8e736e12b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81890069342913e5baa05286f556393559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314e2f3d798e7d1f09cece7df5752b22560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ce1fcaa3bfafc1084c8f6500611451561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad250392da7014b2c955b18a0df8aff0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e5cc21f4684a990656d5b7e4dcce9b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248cff312fce5555d2daba757324c822564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a0fb6ba5e49cc46ae41115d2a092b9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917992961e8f21fafb77b803c0f8c40e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba66c9f81a09a698049a6a35e7a2fe1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92733ad1e2341673f194e678716fe339568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7491aa0083c29b98afec94370659cf76569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd526c72b930204caea7282b80fe688570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60ca7d0a48ba388f51b86c7b2182929571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39374d7f49f6f738289fcee7dd051091572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a00750ab2b292783997b65fd725d79573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3da7d813ec4eeef522b8a01d61d6dbb574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4ba71110d2e554535cc58598f34e31575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ae19723b306b3f9ce4736f642a6bb7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bfc7470e064e6b7a7133db537ba7b9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3ce2fa9d971ddbea8237671e19f2bd578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca150808c77ae52d578eb7365e2c8d7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4653b2b22663175c678ad80bc3aff3f8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92b890a8c37f6b58cd845796c52f3b2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c912ac6cb5d4a4ff3d2c1f03872f3e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e6816f67d22b407e7c787e9c1e25fd583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3d871f43eb5e1daeea9cb4a2c93326584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025127364b866b0e77f7bff65352db9a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1898c7fb243afc39f8d114a9a4074d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4bda3762146328d5e7d5d86945cfb5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f05f65ca654f9e1cc06b6e260c3ae8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eb07e20d6ef4b925ee8c73e0e0fe10589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8a0746a8d02c477b705bc43768c7dc590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e753642b5114514b03eeab9f55c17df9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd25a577e8e8c3c8e7082040ef7c08f2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae3de886a75bd9f6b59f53d164876d3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db03c95a21f274918222beb7dede65e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1535ef8aafe2e25947fd92d3135f86b2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06851ca90811102740dfb4266e357ab9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bacd64fae1b60426096b515f7435c29597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6abf7f9c694036ecd7382179decfc72598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30b18b4303ec4d700b64b933b0c8fc6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5622efa5394c895e11be985937485518600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d698fbc281b9ada4544a83a24d075f5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98f03d69d99499a0a1f03076e0e5e9f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51214063e9154f43a97e763641334d77603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1f58b66cbb1470ae6f8d17121673db604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31ca7d3ecf5a5c3d6ccf33ff208d417605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301ca4b6f7f2dd2ff2dada3df27d2f14606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d49d4f086691bcfe7d62a46f07168c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcbee4d994e108c9a85df63ba62faee608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae734dddf7ae5850bc77a7538b947e9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02d612da85c7b08b004c3ff232e5c1f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a235847497b2d580716c5880ca0c2e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea2bedc2af87d5463edcb831c11bf2f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118ddd5c80bd862c9529f552a4977f76613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a982ebac8926e6c49651882d8ee990614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cd3d5af54a64ab96ea2a4f1e0d2ead615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aa6360b16f3fd5abb3c91d1908574c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123b7244a17e1182f77dcbb2dd35b264617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea02015f6606d16d99b506c50441e334618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4391b86b1bde2e84126dfaf02ec44dca619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c36ce83438f8ea7cc45097c85af112620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853a8a6eb5a9055082fe463b4bc6af51621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d960b9f70f60a0f7f8ee4357024f22622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59fc55859ac9c904c2068f01a21392c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad8083bf4612bc97b581bfa9b84450d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f590dcc9524b741094ab33a3036999625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d663a14f6f02d8fbc4b27672024ec56f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8236868f1bb4a0e2103afba912af5a08627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c20c2680437364202a1aaba365af83d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25081ae5a0e2fc7ba87a0429a8384df629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9466974318abc1033e086050dc49dc3d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835d17aff64f31487543e74fc657b55f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c0e9ab62e886fb3eb4ea66de681250632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31945df5725ef9480f7d88269b370997633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5317ac2e613e41c9f7e447c72b376b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efe230ec067cc6f3d4445b99de22138635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616cb981026d38c00dca7693eab0f1d9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6143a2bea776dc8a898d316347c434fc637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7e83673cd20f5472586b059b9d3e63638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aaef22479fc51cee2aa29c0518c21c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4138cbcaa77e9397f92272d9d3d595640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd83e177691f3e2fc0a3cbc1108f513641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947c82417dbcb08eb261b7d367512882642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91d88ce3f5522d1a7cf1e2768f2b537643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6e82d5747895989a92a05c37a56101644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7873020777fa784a4e4fc0e449332d4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce07bd601d01cd3b88782bc45ee00492646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4cd55dbb69e77c11ae2dff755cfaf1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9043ad6ee83ae46b2d93520b329bcfc4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d4f7fc6cac7c8eaebabaf5a47f1f51649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0672eb8ce8496b9ea4cc42ef201c441650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd7afde398d7ba8f787dc0b6437e142651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5728956b1783f54520bb91a2aae4e7d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffc9094c307869426a03c78599b4bc8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3a32222d1dc16a2128b291e2e75b2e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2a1a05c0b312f2304170425310dfa4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618347350f9431257ecbd34f0fdfca0a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201adef6a5a5c46a23d81b44b2bf87e6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996401825eb2d42d5be3feb38cc8d2a9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b5d2f281831e8f1465a40c7fc2aa97659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475646d1d6850576f78b8821898e30bf660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f682c1eb5f74da1db7210b94986190661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d5823fee928863db39c2bda9890353662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f68a9d989456dff4af406e119ba847663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5466d82dfac159469697a3dd750183ca664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3fbf46cf150c8b759d75421ade6456665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e42621fa2e86e088743501a4c1fb406666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ec01b638954f8ea1583f24e276edaa667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a2cc36738faaa6f647885d1a85f5a3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aefea1eec40b7e7d8f0a1fa1ee420f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbdb2dd9ab657b7d5f40f043b9521d5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faba40d50c897d83331dd67394d73f1c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507daf50977267fcfb35588b3ccb93f2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7a9af0009ccac604bf9d7d5dab573f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d0c4ba73cc785fc73a71ed12931dfc674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1f71c344e616bd2a4d162cd74a88a6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9f4df4cfa6397dcdd50e498a0ec670676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5b98278ffdbf864223403928855804677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4220fdcccdc7393e1828f52db285482678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e96ecc7ea154575c16816cc45d4753a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e631480d4eff83df419c9c68968751680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e1ae5730c8d42dc833abf979d9d404681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6761d0dc6144fad3a82b6ba9d836014a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c099d422c0660c6b6519523cd97e0f8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10f1715066158f556a71d3688eecc9f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767bffcea6a785631e71227267f416c1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df51d9c456667a1bedfd5b4509b4c750686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65477e4f0b1c7ec57ab342776f31f894687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b13743909c403e9950e7f0d611c896688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdfc5e63cffb195f48e9f472a403417689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294edafe6fbcf3ae302b2b5265ea19b3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac1cf9a9905d413ed2e1905d008f0d8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d84315de110893c500f5381284104b0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a5dd5af76be055c7cdc5f2bb6ca1a6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8b8f96c470cbc07ec65a7f3c6efcbc694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491011fd149614bd3dded79591fefb7b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee50ffebafc1e5ecfcf3c8088cf32845696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b1f33c9225164c1383dbf461ad78e7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0595bf0dfd069d044c79ad43a297245698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aacdf72db2b2b26e0000ee94d8401b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9d328df373286408f6359d7d8e6367700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4874616e8e066dc61e6d1c0ea5566f3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b44782e2f14af14aa0782d68775907702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89b2bce9dec5d7787624d77b90ccdb6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d937aa88ac7968081a7a67520968ef704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4933a1fdd2d1f9a9fa51dc933ba0ef705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3548a9194e60865fbe1a3fc0da57fb94706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913a0bb15eb371ef77f7e644047bbe60707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d95bcbcb1ea3cd91c11eada197a5f86708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efefd02aea1b14fa7c1ce28f1b679c1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920aea4a098c849f0ee42fcf05ac8ec9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd71e1ee264e4605b6563a788d25c677711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a034e3b721811ebf59de14ec027d9c29712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0648f72f73d267039f897a75373a4a9d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731eb7f2608f3982ceba957de4a74879714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a7d126127d3e59978bfdfda53bdb90715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c117fb17ebe8794efbce9281a390fe17716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c583d59350038d8216633eab32c484c3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472d4333ec86e05c5cd6ca9e9ae4d56c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7497d35f90b5d116dcf85969ae0acb719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7751c33a615b4f0417da692842883a09720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739c45a05bf1cc5dd6728e592e94053c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2390647874171e04161cf82c1c7c2f6b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad26b9a30cdb0f80adc2ab5c7b6f243c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582bf0e0032074fa46b5ee848d702dc5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19197f93542b4073b4cf2ddadf85287e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d2123e21e511868be6a158445ab168726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b906f0fa438e27a5f273dd2384e43c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21df9b00ef6bd7bf0bd68649e05ee37728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2feedf0ec8754842151a8fd43efbb68729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3ca01b76bb9ad0a137ccf6542c3ba5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8363c3cad393270993c062df3a98ed47731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558effde28a9e008acfa66bd3bf9a01f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8bac24fb98c0282169c35fdfe63392733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f1a34f6808306b6b599f7684cf4df7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501cc6b2c259ef4499be093cf9d49e0c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d7c18533bfafdd067ea97960146ea0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba34f74ed2c2df5eca84f93915511d1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c64e9c045e69fab239bbf8d06c382df738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b97d53db73f6a023c736d7f84e01c7a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0883dc82711c13687bf002b9657f2c0d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198f319ac8b953aad6fadbd8423fc76d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dc103ce75cc4a722a6491ae7ebcafc742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0c26948aa45ae26cca6fe5efd87d83743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ff777f3eab9041729e56b8054fddb8744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa6dc7ac009e965dd47aa1eda5835b9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3d875a0ec8d121515f3cf0b1566304746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ca3942602b3661b136403b5d1f12d5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177b1b267a93c34a0cc1d35a9c7c3b65748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fab6aa7e0cfa32baa9458e45e53fc03749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc73a6eeceb43c9320aa24280eb94af750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d150908207b3f250d7dbca3128539d4751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a84a05b2d28e6f7c3d19c4b89ff336d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269ca1e8ba5525655767cf062a38639e753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>