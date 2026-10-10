--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53f08b1a271492b6ac5d401b07ffe931.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8834fbf4e2aa971bd46b4e2457247be2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ee03283a05018557725b1ee36932ae3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99f96295390dc82c2aa9e49a62926954.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0f91c531b3f50b2a7bc5378bdfde435.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41abf888dddf74894bfd3cc1239b3e006.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946a534932677caa2f5b75d4de0242277.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d3e63f887480a9d3a87f92dcf03ca38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ac52ec3e3288efb2537868d008346f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d67498552ae501e64a901ff7272986a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d93fc7892f818b86ceeead248f675cf11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4347e93771646a32e77fedd53b2bb212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dad0b2741aba7f4dc29b9213352d6613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493ad4cc9f6c8bae203d5e3c6647d7d614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3792f2b60694020a71a32766d3ef313615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9543448b62f32022bf2ca3cfc107614616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dd18db4b316264500af0340eedb79c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5295ab63598d49e580d1652e846ea3ef18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df013c4624373d47f01d94fd344c3e6419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29081d172d5fd66e82bd38b8c28ac0d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe13462d8ea4d11b437c8ae4fcef6fa921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3912002c43d7dfa7253adabb93968022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c3f577508baf67a27fd3606bb04d7423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd56d77a9b44982fb70dc6b5b9169d3724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821e1364a66af4e4fb9709660b25447925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834b2a2ca15e71f3e69d5b3289aba73a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd800ad46df3babdf5d8457fba4415a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54102f56226d36f8d85025f3c55d008a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c489aa398edfbb53d3e6bbebcc943ba29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859aaf32b6d9d99a6f5cc3e516b2867630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0bfbe8ad6d9171488a07894d080d8531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355650ea743035c2589ee3be8eb3a34532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bc628ea7ad49c12519f73217c3070333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc1e5abd142cc112443ba120eec46d334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad76495ddaca5b98ef8b5a4b8ce504c235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acd4966400ca31628cbe1f020eebea036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a69e12442ace6e0f83e26254c6d23337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366404ca97e704e3d312fe46142175df38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8185ff1bbb60ad77c556298f7b201239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c474c79e3948719d41598950778be5f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09523fdd4dbb56f2215ba25a0a6bb68741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aabdd783d388d360a4b29c6eda3a0c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b864747d3290a34888016d5cb4a4a5a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468e176e1fcfac9e45ac0349b96a13b944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529b93d4f533b4f2e449222665c8d5e845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfee58a61954fec4be2e1a305b1f25d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa73407286bc5cd0f814e04552df84f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4790fa4c276ef235ec1dd249b1624248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4918626e25629b65ad20390f19e46ae49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1078338121920b7af5c8439aa316313d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba635992c4a6f173d945b0b2ed5ac68c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e27d73b2a45a3cf4d00598772eca3852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d88c33a038c20ef2e386cc7861ba0a853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af3c2dc19835be2471ebc99b5b9ad3454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af90b85ec3f9766034d00033d734b1655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fff5d62c0a252337f3fa6acd8cfecc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636df746c21d8187e6ecfed86ea340c557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110c1ab9ea3433fe6f60a581c1f6d26e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208cf25227defbd9b2ad6e1b8b490c8e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78aa4863e805ba158b57010aa798cce60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e816823b7879c03592d6aef7c85188061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4597c62f974a410ef3ad9dc6120c1162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c76814a6d79d44986d990dd9bc62cb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46f42af048a5da834d0b4e03b0edd4464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa2ae29b5095969003d8901294afe8965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d412a39db1992f30ea43760dad149f966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1d826d829ca49e73f5f41f133ea2eb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b26d415a6701deef156555ce6727cf68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0c3fc2702b9d3a7e33b9ef7f4ab94d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c675285be6a60b6840c7b47373a52c9c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acee4add332a0995c6d497ac2aa071ef71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb9c654c6cfd9c27533503256fe729172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52020045c13173592bfe4d3c459984b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f965d1ee4a0b0a065e7848081b6e7674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe79ba9a5995acb4b4d092642eab4cd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb2c36d0cf9f8799c85b9f111116f9a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923d1b3f6cb2afffa4a3e034f47f5bbc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cc5e198a9d74d105ea0291fda405ec78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85f89bba3c68209a2c0efff1c94b11879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7399909952d67afe7c20c580875c90680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a035dd5c4e9e6cd2bff14c79b2c37d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c8dcb67b0962c67f7e1dc044e3008b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9225446cf046cebc3833caafdc1d300783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781605c084396afeb0468f51810bb26784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c851af64bcc9c36773295a8e9842c285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce03001edb605f3deca5115f2864b5d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f83255ea72a7ee326544eef12831d0687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3001be8857b8ac4e267ecf9697d9b1688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f011c7342eba52423664e927950dd1289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f055e130e16e1af81214b33af52c85b290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd829c516938db5e426d6a6d79c39fa991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e301a7bade0d63aa178c047da37be2b092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938febddd60acc079093be495dc0c1e593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45454da29fc0a72398ebefa110f09e4994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e0ef635dc9cf3726d2f5f273f9dd0595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0d66eeaed77d05c3129959a443536196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f59951f3d08e4774a94ca5da34a40197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdb419ff91a152db23df2e51cf4448798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41c0b93adca56e743384c45af54bc2d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bf1404d427a12260b650f8e4f8a304100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2f15ca633bc3db31dfec7b615bd334101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc510eebe2a14c21f47d878da5b216c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5795df1a658c127bbb59e19a8c426fbf103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1099214a4e97cb64a78c20a7958f368104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618debc0f1ab6138934c21fd8057a6f5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534dfa07a66408b424bace56e5f033d1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c814ac1e355be7006dc746bd74bfcb52107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e09f3d3566363d7efdf9a35e0e5a022108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c97c1c03dc59a4524403122ea03323109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce8fdba8bb4ef979125c2b5e9b66817110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6226e800f8f61bb5479ce32dbadaef74111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97f04fc17e5c94ffcc199078c84909f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ebdc637213ad52e7fa4708d7fdf717113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1394c0edb44983b7aebc060584b7afb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b643f68d3dab0cd732ecfd30a624b1b6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9254bfce608ea9880ce91e053568e248116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffdfbf4344b1ee04538e989645f011b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1cb06c421cddc016025617e8e95eda118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac534473f52adcffe2a4328bb964aeb2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5502b78e045aa659fc0f94adf3fb44120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788b4c0bb96f4c12c4aa1bbab726bde3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41984178def778e283145ba8b850e65122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6611b1718dad57ae4fad3ebf4b8d53f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da81e79b918701a73e7f26e7d1d697f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ce23b8c013bfe4489617ed28150c59125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f606823b549c30735c6939967046ac4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b042ddc53df62c7c4a3e20e84dcf87c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a6271115e72535d8a7d7df9a7e4533128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7fe25f5a9b3f03e86aae195aebb66e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a694642049340f14ceff8ea5c72b1458130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03278e33a4e4038a473a4a52afb91405131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7278f0fa49772570744cd7957b51bc2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b433a30f5ede266122007bfa04a6f5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb59d14d180a8450eba59a22fb872489134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b18f8dd687dfa30e0dd6f534efdd46135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ac24e1cc0e7ab63d97546c39c5b581136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ee0b71e4e8d7447cb31bf0ca4ddd1a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc69411e7dd25f32cf0ad3a5269c5e3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62de5a4cb476c56bbd76f6c9aafb8d9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19033258b238d6003f477ddb8b6b75f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b650aeb53272650a40a7d9fbaccc32d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c475e03b2165b9b952380f486b5ef82142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b25e05f8198354758ae9b695bed40ea143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da42eb0d6967ae59d056c5c2f6074904144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452e7d996f85a6f0a8eae34146f764ec145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed9daf614c49ffd12ef6b387736ab3a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670cd1c65616c680d8305deb280cd769147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cde8405bec8a3eaa6ecba182b603c6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969a09d32357beb2f03e3453121d2fcb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07804dc4c6581d27dc3242e552291276150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26e1f14caf9906b91f83bab85dbace5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d19169cb5f7e196bec791ff073ef926152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e951bd2a67427b3b5495eceb82ef63e7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27161d0daf5b348a9564a00d75a35347154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae32604236fa16dd1b656d293dc14bcb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf27f0a73c55c76537c13cb4c39de28156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7999281c0c88769e57fc451150c7b91a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ab0f76e873f1c97e308643504af21d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0d54648e4f89eed59f6936f9f8d7c5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355175dc42f9ff7312743c768da9cd0e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5657e8c109e696a0c8cb392c7c33aba161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651622ced72e2e5bd4d7745017f3cf78162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e37235fe889c39b0c06c4ad3ef46893163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4910e15c779b4f4885405e220376aea164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8691bc6c1280e7574a490f5ba9438e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02be24e94c2a48e520dcce70894e9a8f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3f73bb8872dd53b5e0294a8ea46af5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa1801f6a0f231de7632da1fb4c70cf168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4682e2b25d1996f75f9f2c22a874eda169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7c9d5f732a76ab5f32f00bb6b4fb44170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5230cc6d5a6137430607b5d7e1952159171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6da5879ea99e753262441c970fcd16a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1101e8060124eb28c6ea02e3125af3be173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b3e64418c64a7495a82df1b819e1b0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d289b3fdbad8abcf24b830823037d520175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd1151ab87d72c999906215f7137602176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d6112937661205216678500a70bc31177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd30d3d4a248388a822322dbcb93cb2a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df827ec378f52ae562859ef7a0443c8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9d0e1f8fb6694e232fc21e7b91f33b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80d401bd86f8438e2cd437fa09a22d9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c327c7714508ece727b8c46401e816182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bb7f8b5a7d620bfec8cfe2c197dea2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba98dd9812fb31968d3c1397896490a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2ed3d86c20aaeb8a8825c583d6c3f8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbc4b3144e00e3f47de8e3a73111b0b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74e8befde0a92df845f479751dbfb4d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb03c57fc89d44cae9ef9ad485067bdf188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bde6375cf36eb3db7d76599ec7af794189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088f8a7191beeeb273bceb1f7e4ff39c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426b0a429c21a7ac559b609656f7effa191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cac506bf04a28f87d003f47095d8db192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2db2d74a8dc2cdccee9a57728c7d62193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3900936d94ff07471f619b31d74183b6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0074f1d5a7b7bb87127c1d4f961dc475195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890817b9f2ae9bd085be0f44e3097a49196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d722fa8cd9175cd3702ab26f5d89c56197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046797fe08fa46d1fd6db9641a2611b7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdef99a52185d994bb9e4169e8facfc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853d11f114f543ea1fc30e16b17ff069200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f15a1b34a4ae5ef47c43554aa61d5a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a20ae8b88344cbeb4c645bd63d8e32202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05e7e3f4ff3c55f0a16800b1b8d3c5c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d6347ddd06e647ddd62b1a275cc7ec204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0570179ca2cf4e7ab00b97d98bad58e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc59510ac4ae5b07204018af5812b20206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f43710f07878650e49b20bc88c2a3d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c8058475e4dd47135d87c1e5820521208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bb7bcc51c97c50683569ad3dfa19f7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ca9522109bd8845325e73cf3def876210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfbd3fb1b39fecad6a3cc8bf8e83cbf211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac92b2e6c3733d38752c91ba66076750212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca22234af6e7e23f33db6938deec248a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c20d8bac8b40837429fe47ca029345214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814d1306c845210654d812bfda7c78e0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43ea08a833fc9d2992c1950b6eb4e65216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b231c4f3c3da3b20b58c86e29ac3e1e7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ffea1f8dbfc2b44ca2cc8285f6d911218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0515e1f865f1b8c920ae9df12dd37b3b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7452395c3b60fea0eb118e4070c14f97220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e70c3da33a144b8d7aaea2d69eaacc2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa34fe08bc45c9437abeeb2b542e956d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d856fb8c41a5a1d8d605b3d276d7582223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce87efa5f78f9e4b2f653190acbb9ae9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e398096f6b7e00dc5170f62a8272e48f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943e2d175c25ae49f8c9a454755a3ce6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24c89ad5da9b4c2b953a633d42d306b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023442dd361d8a3f79c3763bd1ea66d2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa41f86f97ee21d910f7e1d0dbe4db6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7381fe3194e232f3173763351254d30b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20016d2c2ace0316bba9096e8c55809231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d406d12bddf51332c79488a87a2f6f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abc1bcc1996b7961e525d3fe20e102f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941a603b7e88da9f7503de4878afc5c9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb238efda0785205fc6a1b724cdb4e64235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f38fa503241988ddca6f9ddbd61974236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10a53410252f5b01f3f0eb07e37693e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20124e00c885273c64a81ec1c904c016238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc86c19f673c1fff979987e0ab3d93e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2c0ce6f83e21582cb025efa8d51cab240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2509fc2ad6d895d21cfcb6fcb6802c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbb34af694cee5a7495178358170031242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6d4e41145f6544ad3a7f7f9efe0f5e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5196006503ea394a8cf059ece5eaf73244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04e91642b5cb0f138ef883af5642267245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedf3836f20f6cf81712e843039ec02a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d019d3dbfd37f2d892aa8822eed35411247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc63369e3261b02fee9837e9601bcd5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d60a48349e3d1b55e0dd2b381f6e150249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae73bd99e3450160ab3bb98703d67575250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0044820497e3fffc78f5e07b47f908251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8337c7898025627775a73119244f5d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e1780e74ceb5a22fabe52d5bf59a27253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbe70ed24209deaba8ff4cbb8dc8cc5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac26077e3504e34920d3a2ece57e8080255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d552be18aaf05f2398fcfbad01ca2ed256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a9923f76f6c9b1ac96ff87c69caa66257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e3a9d8c2c0b8f49ba3f990b50de1c0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cee55c77d08d27036190120b6835d0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36b4726390e32543c2ffe91d45d3a18260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c354196f6267232b15df342b39aaea261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8225fda6a0de2b2687381878341c03fb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64108369c017b91ff096d5f1501774ca263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5bfae5e67a9daf43da6fff51e14559264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2a36a308d897f039c092ad5b107014265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d892ab74f14f27cde02b50cc4fc2d2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e955bea1d2f8a36ee3b30fc4d9d7faf7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddce7827e732c1d632c641bbaff6e1dd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d36131506f7e8683e6d2ae8c0bdf55269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87f92c399ccf74635478df006dcd03b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882812088f086ce5fb5fdd872ad1b8e8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf39bed5c0847e1885d9bfca03b90cf272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d53ac7e92ecb4df5d76be9698c8f44273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d54ba92b470653cf9549a509c2c495274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a232cb8904d07a88e042c04021db1fd2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a63cfb90ad56560da58df6bc0904d54276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36917317eb3e490224684eb865b3870277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0de62dc2f5bf52bfa773ba22a7d9f5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2e7b403ad6e0c5f425b85f5a43fbeb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394b238433dc86d7d85e3086289caae9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0734242402934a050c659a6dec68fc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9f17286545de5a44b355c1dcad2b2e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7856ef521a28e1ce30e5b6a20a1c27283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20bbd3186d3f58bdce3ace4b4907630284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f281de3472ec257862447b89f512c8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aba749a1fea078c509cb0219c1e0b6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2101fd72f4bf4eecb7271697dc78ee48287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131c318a41aa718027ad91737aba8eb8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c7b3ce0e7b64202ee37a920eee6c78289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b01e065d89f8f500dec4d4a984afa5e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dee1ab6dde0a56e4a31aa3daf6e043291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36af1758dfd89717998e193b8a6aff80292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00cc998fbac2cd903ebe2fe536712a0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cb324cb09d4eb4c4fe061999485b3d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fb27a79bc94fda7151bea8b4bc0a0c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f051805a978b56edcddca50d781103b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a863f0c805326d6259636e0a646c42297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b7be6af3ecdf67dc1c988eff921e9b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64127dd27782439f16540285365e5e3d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b949e6a1af9901452667f629ecadd096300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8676432b5d040ca4fca22f404f6613fd301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c443b9e051453068bdb14ef34ec86f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b12d1580f8a53c087db26d64c4c3c6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252b11c8352de8c3eb56ce510a6c7109304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b52aff67cfaacc5f17d658a22b6a34305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e792a11e232e90b50ca0d542a0f247306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bea67e01a75981250bd2cabb2adf03307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d4a561fb688cf0d2a6231d7dd72939308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c80552376426151f4b7d767442c9da309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d4562a49e07ac6512c257f0564bae1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4192811ed785bc25d510a61e4482ed2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bd336dd22bd5dc387044663b9feecd312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190a706146a875c2e1b3fc1093f4850d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a07fcb5a372f16dffd829a56ddd435314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8256e61f67f113cdc64aea8e2c694bb2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bf6f27f914aaf3ebe795af0f8a8904316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ea345c4f9b778006084f738640247b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef1de6d58581ac5bc89283e9d2dd989318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bdccbd46698ecdbdbbbc917e7c6518319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7ff890b072da7e7707faa1d750e353320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4091199f9181bf77df8f964204f06b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf1c992741df3262ebd1b40a2e3504c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bbba41660bd6e67aee90608b35c26f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a0cf4901626e960d7b23cf64c3b702324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a539bee87f32c1140f8478d1dcb7d3bd325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed3c133c60e5d2a46fcc527b02b1140326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50d72c73eb1d418ea0d4572b894a1bd327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a517c364e4beeb52d54ed2fb459951f6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b99a75396fcf7d6435e713480ce918329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8ff3eaf1bb00747b5496e26d446885330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59bb9be69c4ff6996895953f9e33be6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c257c22ed66c05fb3406d6c1bfb4dd332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3633eace06999c4b41c8d59a4f0fe45333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bf8543715cbcbed1a5375cab2961b8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dea4c18cc2be3ea29b114494ef482e0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bdf33220ac0aa89afccca53bb27821336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad90b12cdce8c93e29f7a706829065a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b944e719b8730a02418ce199b1c2e3d2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34172cd083f874f47de0e316c741a0fc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb520155b40b694501d5768722d59ff340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38611592b1fbdca2a2e0d44018fe7b90341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394ca165053813b075dfb40cb739938f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14774354f727652da293268119a4871343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b27b82e3f4f042c5bac260e610dfb08344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbb15b32c3c1cd93b7800fc49bf8008345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a14097f9559fa53c939e1d5cc558a5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e952e7c492209d46e73134825b645e97347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be940b2da460c9fdb0914f9159d00ea348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2635b2d16b40139b354f810b663f60f7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c63dfaf001aa1347ec1a18cee1b7e3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6dca96c417b8513f277501df1885d7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0bb028cf58802b89190343a9d0b9cb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47470c1763853995ed6fbf7cbe69248353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0bb02e0b8d80af394450fc3e7709a4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6bc3bda5d57006067e0fcbe9245761355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589d2d74624f53de02aede9b5174cc5e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40c6344172b891a89027b2f57bbaff7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbe2e35474cbff65eaa04bf468819aa358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f548fa483830e8837b8cf785f8398b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea09aa2af5c7a55dc8e0aa5edee682dc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f085e535148ee9c63cf13604ef625de9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a477c991102288b44e5287542d7abbe9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba8c18aa3ec4baf95af88da5db1f818363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064a6dcd9e797b2b555a2de785b25e2b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab619e835db78def99055772064a89cc365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386211fd7ac2f1dfeedc1ab5a02769b5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca508dd6ef559dc4b32dbe112d25802367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1656829e983299d4940f12e312a5d44368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a22967dffaa6c1bfb3f72480593ed1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300df1e2ae297a7c9cb46484fc3da13e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a40af89aa4bec9d215699b98127dd6e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646a81649db6d1eb1b7cd99ad8020182372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e61f1683f3ac7f53fc8fef0387ef54a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863ef72762fd88223108de271e3ae63e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3ff1320d2a8530be0121cca4c46780375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8fe45a83b1e44483723927eea9ccc3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88d114bcba9dabbe956aebcae5d63e4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fd104c25e3f00ebaa87cdf270e0552378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faa1657fa77d8125e497cb93bb345e4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55cf06126760ece94e2ed8a9b34a44b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f270db8c87c4ffa9388c89566338fbb381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0ac8a0f5e7669a19c30630e53376dd382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc93efdf153cda99b39635153a6f391e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64b9ea26d9447ad546e6630e71c49e6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dd093ec023f3999e59fb592205cc32385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab3b4aa5b5199a3b6c36befe51143c1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ae05cc8eb8d2e342de90863c91a4ba387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdbd13ec383c0f63ade53b374a7c668388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f5b79db9d5f1126b3e04f5789b18de389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e420efae03db4c016b53ae12a39a6f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66207144bf3085c8c43eb379bb09100f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb07c3725241894435756a03605431f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a70ac4bee6d636c1550ee6c309b3a1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d65a22f775b4b4c9a035eb056438beb394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3891d17119b4b85a76eeee5366b0687f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14553307365194bc98c50460fc878df9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dbc503575c709143dc2eeaecd3db16397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e912f5540c61281e1076e911a891a74398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89748976aaaf36f2d439979cf62e632399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0436d7edb44b1eec541f2b36ec76793400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa1882052dc410fd91803e6bac477f0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49520237004934cea0816ec6fe4a0fd402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca5eeadbe8f7d57e47518bca4aafaa7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c750c5576dd41b8450ea2183b8b4b7e0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94db62b29a2719f557a4421a5fc6e69405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf84852a912f70c70a3e0fe221c64e82406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af22e1a45b0ab50fdfae599498262c49407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a751f2b646b280ff14e8c2af1fa896ba408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4e133cfc634b91544a94d938b0432e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396a676d60bacf30b1ea2ef1ce822a21410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bfb8ddace2a8ea0d74b248b405a5a2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5282fe968e26b7c973a38c3e61aad277412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d787255f3d4290add403bf98ff7898413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d72777c7a9dac3ddc1d1adf5ba934e5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a5863a9e1c4fd5f941502abfda335b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2558eab72684bc33bd920606f3053ae8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d396075533e3592e91a967ba02eca32e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195986752705c3c86f5fe1ec51fb6ffb418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6ee052cf5011e641a2adb4c2ee90d4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3eb01f358ff19570d018e49aee29bd420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16588507ee10f3e245aac07d0eaaccdc421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7bce8697755251f09cac4cbe9df5e1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32819e0170469f14ec97604a5ae661d0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0629d2f9d5d96d915968311a951aadcb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85313206bfcfb184539f73f7c8d9cea3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c70e609ea62697723c57217270d5d6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6890647c4f7c1f8ea386964b3ad6e7b8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee854548c6f814fdfe852cc32c14e5e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf1d53fc72246cc6edea53f1867c521429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a54bd28cf99b5ca1cf1f31995cf7fc3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c296387e6fec83f238733d89f36445ce431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93784b2cf5597e490281e2d7ab55619432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3afeb4620a6d6ad6977489dfac362e3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6b739276a7bc2189ceb9c8c4d623bd434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c8f22909b9a757d6ca61b90e089092435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dfdd7e6070314bdb94c8eb1c30152b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e93fc3198aaaacb04b3c47f23d45c3d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9a4305a00432c7f0ebe3ce345d0b25438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfee13c5d29f6cbf464e31f822b1718439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475d3a8f7aceadf189ed769413d4ee12440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b611fa952ffbf393c0d1986e89f378441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3336e1278a293ab43ca7a010c484734442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228726fc1f99c868ec93654a576d7445443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb6fa6f46145a2635dff353053f3c6c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b2e2534f6cf0db15fa61f8d02bcdc3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2671b6c8ccbe187f615446cccd2ea6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1a43544203b5fc427abb3676a78415447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c18844ef12dd5ccb284fb11422bbf09448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9512f2dcc0fdfae9b4876cc795294212449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862c6dee2487c5d63192650318111dad450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c433482aeeab80bb9b9bed0ee722f90451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f820620f8e4eca76b103f4de3bfd5597452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493d14f45996ddb75a98110dc60b9afb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619ebde659e13ec54be041fbdf366138454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabb62fe1d618790cdc040955d384eda455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8da3e34bbfc9c75502cb2e53007642456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc92b9225f9e98ebd4eba089ddbf1d74457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad806eb52f1a38218d59479cf7a15a2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc8293a9fe6be66370516168186eed4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9054093e4bd7fa2684fdfb618e7dcf99460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a28d9f2cdcb4477de12581ad57935b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a35beb0bec57d9577ecaaea1b94c8e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282c251c20ddf0a87290978d094d2731463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c75fe8a82b71c96708b2fc83977e43d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ff620519f61b936c413f869860aed1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964868bb9f53d1b871f9da93fc81ea11466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61c5629a2ec03065a2827ee6c756e1a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9415306a789d4c40dcfe4574deea567468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b0ae92b13f44f000a48e5032404136469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8873bc1f92670bd452a3f49a036fb208470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e7a4a7f63b30e9f6aebd949442236a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34d9f33f967a792a3cac60af597002e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ca1adcf16f22aa26d29357862e658d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0a496b89737a232d1942d9090d801e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5d3dc46099ee7f1f7d0fed36ad02cf475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363bbab79ffb3bd12d1f1c040e80d868476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd31b0c0879b31ba74233fc0ad534951477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af54759ccbc1292ed8181f34afdfe5ae478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bce77673fa22b295d360ef9a46acfb479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136f6c771c0c2a1596491a2e62a05087480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540be436e4c85a9c38c2bc67f0b7077b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9ec03b366523a3053d9b92228aa537482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdae1a88cb432580042e946ee7e36f0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca330023afd991d90d6c6004e770783484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253d84d42dc699a74d0afc305f0ca197485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e192172afedd0244545793f4756755486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4605ade02ad367167e96cace989d8dc8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b57dd103a244e32070e0b4ec88a16f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e50e34a565c132a42f7579f6576038489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aba2cba80c1b4c244b8b8c2bf136cc490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00daa5b60126fe86edef8a2ab1bdc145491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60de5e05df345ccb4abbaa766df51b3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91ecb3820d1220ea67948c7a97b9a50493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4cf5943cca946f81579ad5014c0a12494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137a5170b66068c501234c55b54eb8f0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d35dfbd587e2b99c65fd07bfcce4276496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c909ae851e7624d42f0066755ab9c0cc497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0866580dac62ef07127696a3e63f28498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07b3f1a0acf97efaa8051b870859a29499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ce8f93bc1fce1d3af1d03f77db57a5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26b49290c8ee7148244e89ce9845322501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125416965caede4fa7dd390cf56e6f3b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0e322318dff1f309abceef72a58180503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705636957b157b286dbbeac0f6bc1b97504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5a1d0c366b81f51094f905521086fe505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb0dd5eb09d71cb3795bbade8994376506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d058724623b74b55a840189fcf8bdc7b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8033c5c304f14cde4af558bd41361c9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69e65bd43e14b89cc033f74cd733d91509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2116fd00d209900a9120ce5f0917862510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d56c883b99800986dccad7da8caade511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e3cbe613bb9c8e926df0a83573c590512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c62071bc4e2d41b66ab1d3da2b23501513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe03763454f6f124c552a66651a9e82c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0f3091009ab7d7c33afc289b6a5e31515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2510cb95aad252b9b452d4de5ed38a65516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72af49804afa7304522319b7e2ccd50c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557e085f40531e808aaa62c583d8ba65518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c7281d63665d98db93748b8f295e80519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f5af115295c9ddc123092baf6d6778520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffe87d5a7db9e1dff53fc6cd108e33d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79dc40831aaf7db3a2d3b5ca086e707522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbf07833b11f6ad7200f999cc06cd7e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990e18fe3c1f6efd5888ca30456df3f0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ab41202e696ac4a83e04e9ed0209db525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faa06c66be74ea1ef81f6d51bc7a2cf526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9894d7d07816407ed648c0e55253c3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b860e96dd9712826df2eae403791e5f4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5c10436a4f66050b13af43531d491a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3fca783299dbf1f58785ce7731c51f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d722ed656891624638f2c78754153809531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d048b96193628eb544b57deef7c6b9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844f8611b3696819568fe1d59cebed57533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fdaa30b0aa3457746d012a51f3ce6c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09c0fadb7af468f3f415e8c2dcb095d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d9be7ecccf979c6512b4d188a88777536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04f68d36f48174d2f34227aa6bcb939537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88000371c293c05329d03deb69dcdd4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac4e79a45db13f06a98fc9e5f782e7c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fed68d48dbcca112273767727bb356540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17405913628bbb5d1b9eaac464ab190e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6e617518ffccd1101b0d78973f0a44542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60e13a2a626c3216cd9c239a30f3402543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a43c2b4e21d7166ad7b868bf2d93a8d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7618cfdc2220b15d09ab46188c3ad6a9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de823720a70f013f9ef472ccb9e4cce7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bcb88ab91186cc89e9202612181ece547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973a2dccabe8a5b45f54cee4705bc681548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc4c0ad995184710bfe142f27d23bd4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba4500310838fea5b8339b278255d6e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8294ddc8fefb24b234625021d3107374551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90820f2402a430468f3a83dd5e681a41552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d54943667d4d04fa8c85764e88b0dd553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c8e18d4a43c51d6098be8c0b48d1d4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c3cccfdfdf33fd4580eaa01703c472555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e2caa45b90ceaedbbc0cc2285cb7f2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a8d2812009b491e483622b8d45c41f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92695dc554b46e6097b3bca23ca20e6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99198a8de5ab8eeaec38776ebf9654cf559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba17005fe562396858e0bd2074504a2b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950c05b7e76f7e36517cbb53f3ea87dc561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a31e8fe2d01332c657610e3aa39815c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52d671a131ff7b1693e61419618ee7b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6823b7fc223b13b2baf8caabedb31b12564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607ba2aeb9d5f5275179f9f1f47ed4d9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e014eaffb9df5ee00738674796e264566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fd43b2f541f16556772012f3d1e726567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462dc05908c0cf8276d52960bfb4e9b3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbf0fa87e7662893f12ebbcba6f291f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4e4e97b06003dde9195df8cbf214b2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6949d10c685072717244fc201f10d28a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8841857ccc71c8ae49951f12968dfd572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b352d8039c1d687eb9666232e8c117573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8515cf70b72cfa8f34b469d643101ded574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3615c9f742061cd31f14da3e13dc6d37575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8580ab035100aef9b8d8b31c077289576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870c2a927659645e89d9e91de0dd20e7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e442d96688290cd659670ad1b8e1bc578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504b6553e1023d546d9b702d5d22e50f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c142a04628aa0b25ea83f6274f02ce98580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2380f682bbfbe3653aadcc3f481b9312581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9474e1bd7a208ae1ddbd786c6649f7e1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5124ef04f7d290e567d93058a849ad583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5301e9eada16e8c0cae15c80988ce9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee3976652aae24ca8d5d80b74a694ea585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a45f8429d2a9e8af7bffe73b1440753586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a282afbb6549055eddda65c0029f571587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fcea6b2e9b909e6355abc36a2804bc588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a0b6aae78cead625ad2251baebf64d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6928af4a30a0aa35b91f0832a2429436590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52460433111ba771ddf2017111c79394591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a4c03dc4e0909b4ee65225215214dd592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7a8ce0a8b126336a2ad91aa54e0715593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac65d8ca7a9a036cb01ba96de7d796ed594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c436d1d9e7febfaaf1627ca3659d010d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e60492aa3e7e81cf2c59efe8444f75596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd349765a0f1a22179938f066be6a9b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9da29d428b316b9b2bf10207a7ff47598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f738f3954ed01d3ae88f3665fa6e808599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1233d4d3c95096304805fbe5a8d5d2ac600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792afd550152089bd19153d5e3b0a5e2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f63983951d9bfdc3b7c60e7cb9e84e6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de20f8d89f8a38b4df16bd037458a595603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e9ac6019ceed450b62f20665a32ea3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdf83cadeffd775f35d64ed78ad6e5e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c609e9b3207a2f72141286abdc4f1b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266489c3ca054da492e554b9c28af365607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b026706af37b8a83f7115518f4967fd3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1278dd4aa574f0e0a2508c0649e590609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908abb3c38ab36395068f277406d0128610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb68db96453643cb830243612687c83a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032ff1b8662449fb0242bbc6ab72ed58612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbab36cffefac4d7aefc2215dbd0740613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5872a90035f36f20a79e23e17ad66b6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb163e166f1a1d26a8b7f3805edc753c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f83e57398c2d061f1f2d3dd36ed3fa616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aeef506949a69d6955ca1c070be1b0e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3762595fc12a3562322147dd6f2d33a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c4565a7a6abd063334bcf7e86e9fbe619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d8763e638abf6a06b107ffac0e7527620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb7b010954b9650cdcc6d15c476ca2d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40da6fbaf4d3c5467ac53c4981c7ba08622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1a0b901437b00d380ab32c2f6ad375623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dd4c5e5edd603b0ff8a6333fa6abc7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb6ebc7f346fd20aab24074a6ff026b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab519bb8db4a2e1521e5b4b76d4d024626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8a562368bc9589363b99dedb88cb93627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43365ceab7471c05f87238758ab031d6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d72fb1658bbcd8c494772462ccbc1e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ff24fc33ac3c314c706f2a650938af630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef13b6ce97a827324bd76049ce5edc77631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6ca1b621c49c3c2d9992ca1f9d13cd632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65596d937333931bbff9fd803284ac98633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf65ba0c66b8264f5f280b5da07c565634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fad2b80fa3ce575e909d41ea3eb02d7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ae09e5398c5b285c14dcdca874a67d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2591180ec11e8686cb2f3fe27a0ede637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7404a7f730f5d774db41bd5b9f0cc5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc992416d791634f25141bde92dc28b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e974741df04bed4da1fc281a4dc742b7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a5a29d09085ffec7874dd3928ed63f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e56d68d8aec70f9416a39119b401e1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368c328ca8dd72bc4f3acdc65ca19f14643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7890a7ada397b4c124a20ba84efd33644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5524a22a9c9175166477a7ed5f70d2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee381bd64fb87434d5265500f1da9f99646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388630f5cb274ca3481a6e078da98db8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9f63e4bfd528c62183852398b7558d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45871c907530331ecb1ba20f993e03a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842eeecae3a92f16667e12c8dbd9395a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763e7303b1d2165c4c09f1d4422faae8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e01b7a754fb248f77ad63aac4850cae652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26a9c1225a825f6e4b90dbe888fa240653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882292d4eb8e6a8a31e56753a461244f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092b18b7e9ef5e0c475621142ca10263655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00abce3f3f9bc457497f92198aef9858656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15247f884f4e65b73010700e47d1f50a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ce510edc7f59939ecd2d9754f417b8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ae8eac734d885d68162b3c63fce060659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df886f56835b659669e3d67aaf8473b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72278a47e1fe5f119a9f42e90bd7ddda661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c997db8e09a14633c48c03e92c0cc3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c3ea4b96b5874c2f7af7d826d77b78663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0c64f9218f01f6bd7f603fe44c8170664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13178a2e1922fde56b96b838516af206665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3935ee350e19f4eb41f544c404526495666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654fe9645fe646db9c1dc21e76706dd2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d2de9a0a7c77a819d279dcdbdcbccb668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f40603f948bc08863e054b604ca53e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db482a3ea7c8aa37716f89daf9edfa65670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d67e94e3c7a6b2e3e8079b78af1043671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3e5e86f7b073ca3491aef99e4b3194672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e782a99c0f5cedcf11307fb9c8b7e6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712edff039a635b8897f371dbcf0f8c9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dced2ecbd88d4240cd957d87778db90675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9737c4fb55317772fa333d002358e2c8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca28faacefaae762bff51a09d992cdde677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc589c75a6767b9b28f44cc54ad5f68d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2143c4343d7a0c2d7294c82805e10605679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5baca5358443ea08300988bf9f32f4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75a052579c12f62f92790ea477e1435681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb02434d1fbe58421f4eb53ed15491c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daba75b075d66110a28e2311992a7ca7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6755c36ccc7f7019c57f0d17b7990963684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1366a97fa95ad901d7ad4442656745f4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e869d346b30c3388917031a3bf9f922686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5e3ed5d0abe5f3ce3030d7d837f4cf687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1ea3325cdd445f5de0e976fb25f0c5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453523301aeec7c392473cddb4fc9171689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dfeb82adf688cb299e3300e54e2800690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0d279ca2e4d7b7a614f2d791542507691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96b4e6ab7a9701f2eb4730326c04949692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1bd5b18dc4eed962b805d45c85beb4693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8556ffbe50946424727321de7420fd694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f167ecc9878d072bb8014f4bd7ebaefd695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc23c00217997880933e5a4222c53580696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b6a18e0783f7c4936e4f0e3bb0178a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0768d8607e1f07cd30866060da092136698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a88bd1483c4e41881b2a37f71a63100699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08956293c685457f5518426928764614700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d365633cf49722e50741a72bf06b424701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572460b9310883afecce987803756bde702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3d06c257930d04fd30d05d662be138703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9bd7dbdca96dc62bbb5bb1989eaf63704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8219337ef60637bc722e34e75ab3b1d6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5e070e422be49dadfa9b30f47577e9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9fafa41b2adf3d7863892a2b6af92f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87527518b87305fada453f28058fbd54708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed50152985783505574d44a12b1e396f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e14f23e363b21fe74735a3d73a3033710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e178cc49b450d3e6bc0931b3293213711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6194d1a25bbe49ea34d2647a6b665c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530b2e2393ca965c847b848802b70414713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc56d5cbc10131c9fccbe8060a56317714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae811ff62a6d6eded6ea8c6cba8ee411715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f27cfd8c69fbb38a42279485ebdcaa3716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0be91051543b867031e28c1f131fef717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fcacc04726fa923664d564f8870b2f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6876f96d76bad26ba9b29c33fd4ea3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d125a47fe714c5ceb36f4a39836d0a44720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e843732471780804ef35e51000627c4a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0611042f785d55cefa916241b73122722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e8f4f7bb489251a0bf16afba9b6473723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ffdeb07bb8fa5f4a05d33664604d1a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b2654297f321a4282229797328cd36725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08e85cc4c719008d309c3a40acab29f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da6788e0ba3a88ffa81e85dd235a7f9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430c94189b029b835de3dd7aa594c1b0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836c82b7fceae5261a4cd64d94f0a312729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5935d3dc5b1aad24c89cd5306b811ed0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e34e2ef1cd6c3a74cbdea9a719a73c6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf8a39f97c3a5554fd60945cbbac822732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5ddd70444909f457e5cba5a4604d94733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d602bdf2c91af454fb31d58f860457734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0921441a3e4d51ec939a5d1b155165d7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdc946e55768888928f540dd5c9ae2c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6564ada2ffbd6b820caa863432afa0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f12436735373226cfa30a789899599738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2908d0dff8a367f53af4ea55b079cc6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205df3b5da5a2642eae743aef621a54d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5940c2a941e004aef2748715215afc34741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd60999d6531e54f703a02a9f2af4dc742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9d2d7b06606b6e2277e50d65c9464c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225293d14a8ec825682d95f55854235d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a3538362cbfbc830ad555bc6cb0b94745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3a4feb63a5bdca671f0de978ada5eb746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a26560309a6d43e3b16f8bd20e015e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cef5ddf3fe85206252c1b7ea71fbc25748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ba3f7b4f8dc12682e236e93ae9cb3e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dbf8d3f25367aa1579d67f8265643b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8da5b2fa421dfba4cf9239c116eefd751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b8314c03bc1f0392c614c4980d7ac3752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee9fe346165a8578b2f4f636fc5d2df753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1171b4dd08bec0c003a449f82f0d39f3754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36daeb82736d8a9b3a1d54efc311749755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c791d58770e6526fb7ea03f9ca3c7114756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cfa4a2c7702c4b725a6b8f6d7f1428757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4af1455ac2c7dd4a8b941ca8814265a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916bd23cef3713790c25c587fb248415759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81edeb56524f32e3ec4b2c26aad5b3b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d6178356bf3e0bf36fa94d09179e682.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88412bb74883acd50c69a992b40b6fd33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ecdf0eaf6ac0bde1c17fe7e0dd461e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ac8a70a498e6e1a021d16a0a0850df5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37210aa3d1086f3a4b98ca0ff910227a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a418009a052102a0d795ab52cf92ae57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d18a34ed3d1f9750eaf7a18f9e1127e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c93f43bd7ca64b97433b6b2d5bc3d59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4012ffcca419c436856b50898e0de63810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda2b9b409bdda7cd83745220d455e7311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a9e4958930fd85e543ade0d5281bf312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad0cdc07a9f25c90e48e9baeab561a813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354e8c54e579437a4c559440ec74420d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849688c3a7d15c84d05c3c57a480b90215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461794103b0b7122b4085a7a8967b76416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3d27fde12545b93667ff5bd692ffca17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c9289142f93e5237e9d1cd1d6570b718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3149a51204a03e1cf1678c4c91d66bd619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79730b6efe7565722b7e5040023ddcc220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215cfb3f3b7620ca04b6e9fddb500a5321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3214e56d42c81b53435e78cfde28329b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01a4ddf5fe91feabe0a5d1b304ccee623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7dfb04f45c8e80c1c8a0f3bb4eb52824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c840def94f517b6d218af7135323b5c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1608bd96032cc7a37c41281389564dd426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b7e8722db74760519ffdfc15925d8227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442f70a076abaf978a9e7371c9d234fa28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b3ff4fbbad6da5e3387cb984d42b5729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5f50ecee4677f5ac626242b025725030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091f093500ef9a6d8800efab7eadba4531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf9958aa81c071320493f0420cacec532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9808508222997e2088a8ed0597b7076333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e36550253dd41345daf87bddf7210834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e943e144a1b3ea6b022f2e08ec6c93c535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322ceb3f1e7fb1488c864fa34be82fd836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c7417287b94744c2e720d6b537988137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3f64e7671f95b7fcaea1eaf8ded79d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfa771260d8b8c797bd77091eb9aa4139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738bc6162c90432fdef4f2aae885227940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e4aea99a6c49fc5672a772411947f941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6109c55888a1c42d5fc2a147f73dbfed42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a320c22ee5ae438414aecfd77048661143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9b51b2f2b270a099bd6f810339f3e444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2d3e708bdff3d5e5794cdb44e1f8d545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ea2edb24d97a852c1217fa7812dc6846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ed701c790f1e004cf29b224011160947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719d3437703aa302d80656aca6e98f9148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bcb51b8094289ddb8bc6e7d62a118d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4919d41d8b04e67a5871eadd1573c3af50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3795961c5df636ec630be4621009213151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bac94de38f385c529f0f9481ee1decd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67086367f65197f03991e1357bfa5ef353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7f160cd32ef00be67e68217b319e7654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fb5e2954b45fa45bcc8834ddca42f355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7386028b79ad57c4a7715e8997a03fd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc634bd9ffe0de2601c4b8e973a0db0a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c92b3f502919d3e742e9144636b8a7758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd14fd642d34fd10983a0d35a4334d159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5bfc8dc6e46017c20560c960419fc160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a936b1665c23b0e746972225f2f8f24f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcacd9968ea86465eb28cf56fb0fbe5862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b9b300ab902592182b15ba50734bab63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5331750442dd3c1850c87bf2bdd64e064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77696a56a15c6940c696e7eb7ada47e565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c497691b3d33b462ea060431fa771a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2af681f69945e8d5d068e2c8efe685a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182be3ff0e8569b4f9f1a2c2e5107f3868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c919a8d43b38283e22087200b84d59a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cb720ab8e3713ff57dc179a299615c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514a7af248d8fd3c5a55ead7512a243b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183d8baf59053b843848cfdb3e15253672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9047db6db19c6f0263051dcb82957d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330ed68bcf8ab0dad9ae86973029fef874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d8f3ef0d110ffe7ac5407266f6d2d575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fee9fef0953b9ba0032be344ad1b0176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bc8a15e34538262f6fb99ad41c782377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d9ccd14d2ac26da50657cb5e69dbc478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d74e0efa40aa20e4f20340474c40bd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f3f3acc59dc4b0821765762e6a9a8d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e42c684a0224272beedc2a54d9fe78a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4598b493a8ca94e0421b33a452d7001e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea8ca57046f9dd77db977ca10efd95083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd40b2e0fa1e52baab575870e5afed1284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c38bff928f445c50e9b103ea2605e785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6a58e6f3367b6968c44898d110b61886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2bbfe88cea2286d7ce3181216a628787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b125cf622518c6405356ea3de1bb8f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dcec2417a7a44ebdc307ef4f3ff23a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487f9ec2f1d335f5c757c4019c7f275490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af078e98c5edcadb4ceed8ee1567a84e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1455cc5fc42209c107e60c07d65d821892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e990cc844070f345e4249dc6a2e521893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51beb206988523e0c6c24d10f44a24cd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a985ed4e3cabf4539e6392d7d034b1095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2628e1a97d322822da5ef15767e84fbb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0139ab740a098d1bf71081950dbcc0be97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841bf1c23424425df9a349f8f22af38098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2329591722e94371bfbec41361737d0c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfd07696dec20957d6581f2790bd2b7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9040c2f648e7ccaf6008c905f0177331101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1d4a166b604c90f448ec2e28289472102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed5e657f201d7950765169f041633a1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853935cafee6e33786572b561b57679d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba3accaff7de87af9f3ee8deb6e6409105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da62b49c844efce476c57f235eac646106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3d2dff74996a2385ac49ac5b3f3bba107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccb9b842d08194d534cd36f1e9ef022108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eda8bc62a7d8ceeb1d8884104f83c3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c340b30e92ab1e49580f05077ded3a63110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc37a582fb8f611081e892493a649b67111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a32e05e78e3b2ebdf97a937ff4c8f0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b17240eb41122aa9c42ce14430a9041113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf716f65376e25fe7a22241150efcbe3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057d7bec28c4e44679981e0e4fbce83e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04cb42327975a3c19d61d806c15e5c7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e088ddcce28f099c5634ec41921fa399117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccfe27c67c2bf1f6a63cf516fd0c690118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b34c4eb64d8ef955b87c12190ca46c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079f60f1c55b87d7181d89310bace20d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec93d6b527f95e15d0e038e52dc55153121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae16b0784accd6225dfc3f88b6f90e1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43e9b679591fa4b8376d9eacd0cb84a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de39c90ce7b83eb47d1b2aa72892d3cc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e79f8a325ca97e0fabcf54b777216b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57884147af127c368d5e7b3eb2c246d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ea30268190eb7884faecee7399c378127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82be9aaf916f2bc0cca956373047a85128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33811b1097420701ef8dc27142ebc6e5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec018829eaacf04eb2e981d27fbc3095130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ea6e3a4175f298d0dbe459c4978272131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b0e8ed54a05d527d57472a6602d61f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a551aa1901d2663f1c4ffef837963b4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcca1268a40a119f96ce57ef9889915134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6f6085ecb6d8cf48d2c5254a508d84135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf67c624494b02d8a2d2d815f1cd0157136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db306811adfb2dac36d562dba46cea58137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ac95a38edffd897087cd0e04c3e040138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb0d2b09f4fc5fb5ea19cc5d5360670139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5cfce0180745dac87a2540c13aea4d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71903b83327a9f173fcaebd7fb055345141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d68300e8c2ac981dc0e9f8ce7ee2022142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b54e20347025f842c7d4540fd51aa4e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e3d6d085f8504e5a337886a17a7ada144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9d9781818212c58575974f217d8663145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3978e2c22408097906a6e6305930fb7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafb7ba0231ec1f83c1cdd8127dd308c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fc7cc1aef4c4d0d7abe01aa71eefa4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043b0ddd93684420a2c90caf9acb3890149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868e7ef687ff6a9348b3bc88bf8f4320150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807a7a93e77767a1560c1964b04238b2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39156cf2a80ce07c641e8369d7a8d4e5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b30e7e77bcbc0f001c1432ba600d2ea153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580cb333b681a0ed39e8d39b24db87d8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b330ae9e61272fe339248063ef8e30d9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22038a3618064e250f4764f7e81dc546156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ced605f13d0bc272638a0bf512f2c8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fd569864665010779b62834443e247158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b55f1a183e1b9fa4d46a333e965469159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5880c6da8869336fc00da1d81d906433160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0ee8e009b3867fcd78e1818e536a3e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab7134e843891e3863802fd778b7d3d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cc6e487051b9fd6bfc5c9acb477970163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89e0f3c1287ebb365d3b4ddd608c7ff164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b656a9936aaa50ab0584685e4514e745165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a001c11b30cfdb3d009453d28d2d64166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33becf756e2cb0efd3cb6df294208a00167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6609a5e2a0bc34b295a1623acbac486d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5becfaabae507a0cceb6f7247920f0a7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9138e7ca6cc6cb6b0196c14173c23f4c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6a4b2923f3980a40714713474a9c96171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19896ad12c85e30ad8ee03ae83264483172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0098153186b29e1ba0ba02476cbd1882173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffa6bb5f791a4528871af94d75614bd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4db030d66a9a3df261bb58634e0cb5a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fd534d08ecc02ad13c02dc49ff5383176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f043c4f1c9f7e017340ea9f81ede9a99177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7566026e2015405a6ba445063af655178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ddc454b03b69e20c1ce08f21eea8d5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943fcb05d8b08e25101be186123f4b50180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1dfd6e29edee97a978f266c943ac60181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0add443e1d7fef2e364fa584a06ddeb3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1157c827b4b2708c957b5cefcf736e5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c203db2027b91fbe4e96ff015ff9bf7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427480e6c9c46f94740b28f58acfd3e9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68991ff5d7a9b0153405da9c0deaeab186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b481a2ca9d6abb0ca7f5848b20306a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9716bf8e89b8de7fa2dd9ede3a0dc04188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cd038a861f8f1df849e6a552f5966b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcf84111b048aef8330815f5fbe9390190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aaa58245df9a60258656248966d755191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3800b05dd1815816aea404f5a9b2e8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ad07c384a046542f7b25edd54ca39b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e895e5f678bfcfca710470564c2161e1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c479ebd7af23147ea3f76a700978cc77195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8caf335f37d4d890274bd01159c969196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8772f7b7f006f5d15198ae44829a53e1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664ed5342c68a0f2f7b7180fe50beb75198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76233bb878680e4281218994375cf69199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896f192896fe4cc36caf7ac80754165b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57e3d1337df2eb01e8746f7f4b3da1c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0e627208563740f20cffce48630151202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb21530163454c751eff17cd5dce40e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d568b6fa34bfbdf8d1d1d7eb169d1248204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ccd15c6e9524585dd7924dab19673c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d18168ec244346e3b500bd2467afa9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d50f61864176b503de8b4369307df7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955288ca96a589063876896e095293d4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51bc8c3ad71ee1fad37de9df1b52f0a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a10c6f66d686652a40b058b5d0c0548210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1d05455b9143ab687b0235c9daac6a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca134441a3a17c2939421a2e66a1541212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb33b7dc26150faf0f2c680f6526a462213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793e6e30b15e4ef8274baf3f08cf5e0d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f818d58b0aaa1f389b84c85ee58ab06a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b356e41b845fc1cdc3dfe17853f492216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a08c3f0b005f46050ca2bb626a761d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6add3e3ef46c829a04599c147b826c49218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b700fc2a07132b797257bae7d4ea3be5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90d28f8f6666dfca1da34e38d8f54fb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8286e0d922a7652c911aba0ec01dcd48221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a7ed6ad644083c52b1d6fc9b9c66d0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdc5da975ab25df8113f9be392f277a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68ef9a7b10a25075469e25e299f070d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e2a1b48156dadf865f4aa5c46c2930225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e32494a22b2a5d94a8becf74d4353b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4e9a478cdded30e7c41acfa7f79a52227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbdc88b7e51f27b5ff1a0646cb46865228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207d4b5eae32161727d2f9b18fbf39ee229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed1dc8a93977638297892db55bd32e1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeabda566bc865380dbcffec7440d06231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc763ab5048150a3a886db57b56f0d2f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258f505263693994d9148764878bdb4c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ebde61fbc3a6205f2bf6cfc6d0e0bd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daa5cdba7744a479d96f27bbda65135235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b829ddab4d42dff1f598bfaa15cc7dea236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afdc783d0961665e52a4ab54403e61b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e7cecd7dc6aa1174a065fb46f994f9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82be310ed2bf16182c63103c3aad574f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258ac8a0cab15d0d7cec702a7e9384ec240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5967a48e72db47e0d84735ff8e5f3c3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391a09420a51490d2a263319dc940ae5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1a2c49d038f0e3a6b956ee3a5e06b9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e412f8ab007acbaf5aa3647674336c0c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b574a58a76c3ff1899c3ab5670bcc4de245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d97f55b1e992ee9b356da1b90d44bb7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5ff1cfe8c31f9b1f9abd4b28ff1e83247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941a0bb7e3d2a40b9218edeed47dbebf248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee12388459817e1e591d6d481ad78fa9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c2b52f1a05e13f0b333b34b4d4990b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d691dcecc50ff8c07d5934a0894d3fee251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378526c8b2d7a52d987b02f58a97b75f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01569d48369611f1fa14dedf7bd5ed7c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566c0bb6d4445d79812261a413ef20a3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d121c6596fb1f005468f6bafcc7bac255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5611b648c40b4abb1f7353130789cad3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0404646e132ee0c73b51b84d06bd3fdb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abecf6e2d553833b78764c8df21fa77d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7b5fc3a137f6077b1a0f5f441190cf259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd26503cd67583dbccb20c5ef56ef003260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d7b0d0d8011dcfac6b3beaa8e7c8a0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83472480cdbff8874fe17f563b498ba262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9685e498b9941f2d96e02e739176b076263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4ad1d05f17a4e8be43cac2f9d409eb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099e1c5d3f614059c58fb9a1a6f1f01e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f86c4d4780135d429de8049e2d413e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c508d5b63291cba5fd3da42c49e0e3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff412560f5d183c29c07447f767a10f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63cc8d70fa69fd4ace8a94dc9465b24269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1105a4fcb0461c6092c9acea44ac7b42270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aab4f631b33d967cf3db452b6214bb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538ead711ac67fbc93787b9a3dc23920272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1746ac9357ea1949b53a59adff93c71f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1fc59ef91bb4d2f5e9dd1e1c4c04d6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c852b4c71dc4d7822b24e5550fa2565275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12982193e1141323fe95241ed25d5e63276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c8416cfe8a1e9f85c0c6ec6827c1f0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f771a82acb0ff02b2cac118d1411bb22278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33df468913095a0b8d48c72fad977105279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0ad86f92d728fd62b4a88c512c3ee5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aff79f90063b15668806191cbddeda281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d355d0e4f4179401535eb3410ea70852282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28742e4db68502df43e3143596c9465283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce8a2eb6e01d84e45da6c9095dfe55d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849c1514bc3c8be956525268ebf9a79d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a03858d1f26a92708176c4a1d4993e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edd272837736966995915800f736740287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453815f9fec4ebbb267f57f93e893e84288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c5a59e63d79a0c1077f81af22a37ec289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d81b6c31a9364b8af20a8936a4fce2f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd71b46570b1629a0d0ee2cffff43649291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb6984033e3f17b8b7caa71cbe9b2d2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f393979f159eac1537477c7d0a47ee293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fcdea2c8022e6e0f23238b532413d6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f4bb73f2607a6ae7c64124cbbc5467295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6259a21e606156d3b8728de6a7ea2093296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198983d48c1b2332349d174303f5e19f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a07e6d1da9d388b218d1e807d40071298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d4327d9d4887e16ffa3ccd44997a87299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15820784b971a1776be94daeb2f3e7c0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2f10add6bd50e2a84c9102ad173334301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000b996289ecfe16482c68d2e7903a81302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fbfafccb3f6f2995d6b2b2c2f448f3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4d10aab6948764907b7c8f68503b1b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8b0be78c0423dfd3e8b9362233f338305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f57ec26857eaf01e5ee18830cc6e81f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6f80f925a258fc2ea697bdc17fdbdf307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47791a055949d1493c124bb398af9a39308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0339b6cf85623e15bd8f0347de5877a8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb338039801ffa28b7e4ec2240d8adb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7760cb89af15193fb7a9e4d9d17da68c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f248d6b7bb37250d2be36f1f8f269e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e9839676430ff67d146bef9ff6ea64313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f813cc4b61d51c4114215fc1ae9a991f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a164e585008951c1dd889abf94c02f90315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdc572405886507b351f510d9292870316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4504889ece6d66e39571ac1cac484b5c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb85079f4b60bab8ebcf98cb627e8be318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b8b462138269967b93d1de2b3e86e1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4a2bf5d444d8b6416f908ed8c43553320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059771402ae8017bcf7bede1c79f4ed9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed5d8d1e3c8e5f5f976cb04cc795ab1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91c01afa71e1b7cfcd6578d677aa3ac323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3610478c97bc7ea4281f87f3ca94b517324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fea8b0bca871df147d229e38b51a221325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d5f3f75006331312bbe7888350a3ec326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236c68bc1c22894aa933c6bdc215f74a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28e1b0a1832d1bbc3366dabc6ec99c0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296d5a31a0de35d7a391343da0e5e766329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1abc77c215c7f666730a0c2616ba1a6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8800d32d7b8f1f8f82fc26456390616331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e803f988dbd5675bbd8d885c35661e7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5171ab232136778875a971c95a120077333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bbf6ab5fc5cdd1a4405989a09e355e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed8d9afd159d7dc357e0cefca0bda27335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e3c8542d0543be5d4be321c8720f40336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf09029ca0f5c11bfc694519e1e7b899337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7136b1835cb312ba38f83537ed4206c6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03979ccb68e8d871d48e22b085fb6c18339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c23c8c468601bf5da022241323b096340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4d71b7019ffd904adf3317c85e7ae2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0be5a84d0e26090a7626d60cc23006342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee02e5bccfeaf20b8cbbf346eab6e704343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5301143db0e69f61a93ce91b00ad90ff344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052656fd56ed1a91996fcede11038f33345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5db2298a1d68a49841c95651b3c332346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a775f408519e901e4b81036375248ab347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4f4c6ddc863c9c627ad41ea5ee9735348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d269536906da9b13dcaef23e7dfcb5e9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591bae9cdb9691f0679598267f4e1b80350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ef70f966ed4ae0a22c56164b2217ba351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24e5171a184f66ed7e2b85a7c84558b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a88d92ee36fb004d1fd28977932af21353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e475f1376c59d8a507722664d34bc839354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6246066233e8a6234184f51996c5ddc355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b18b75d1a334375ac1392ed4a37b843356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c1eff39a4d1ae6516e0fa4ee8183e6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a209719779c02e9dc0ccac517582b06358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a24f62eafe4be433099e5dcbca2a7c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380791f5295d32e35b4ddc8f70e7be31360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83865ca6dd002df2ff4c30fdcb70c37c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b729fe16df90b7e65c918a468f63b8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6035ea119e5829ee994f27ff0b32f833363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609d6e487a58d8013f7d1d42933eab38364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448b6e8b8cd3f6e2ce25b8949e064c47365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f484bdef4879103c7c44f883f41ec0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190c52c0f90305eac74c5e5094f24242367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aca889fc66ff4fcb36964b873304c75368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18d81dda75c21d6ee6372b13c30b855369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b847b66257b62535ad1fe243b7072a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c697bf83d7db0b836f276097bbd0e158371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeea4cc0f9af3ab007af5c16b2c0d728372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e324c26e399c2029c1a18e822b5a1c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a608dc707e8646a6edf6bc4dd5972b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387c40667cd2ed6370cd6e540bb44eed375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3174d4f01c0c5ed5c5d8023ab41a6e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679ebecb9ab38f96eefe76229ac927db377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3141d7881eb81f0d02b4b000006f7854378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb846434b75bfcde719291865b5b46eb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57385f6385aa60e58be49de421948776380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c1804c574d0f01a418a7b148404f63381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb29ceecb5ebac99400ca8e4e656ceb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c861d544ecd3971800f56973b01f17cb383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a0008adab50b4089c95e9200cf7f3a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89e863be9cebcec67cb381165bdf73d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e7c2912bd0193b1076ea40284d4c13386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6df75ca6839bc74cd014e5bb8ad3f95387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5693299e97bf67cd25a58371772dcb9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fb0e1dedec55d2326a572db32eaa44389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89c5ac7a52ba01f22cedab2a1a28cf7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b70fd8bf01de1e81a6f75dca907749391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecbe355cec2d5d8e8bf18e2000a0621392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37cc639356adaf7b69cc5c07c90afcb393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872954921d60c7999aba224f11a33f8f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85a1eed2b3b447dd934960ede5aeb73395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c63c227077390b9e318e860862436d5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb756398643f249c7a075c79100e7163397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd54752fab7814375c8fde44400422a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55c794403a48bafa6e189058f87df10399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f693147e38395b1c3d4d2216cf0ca818400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d336c2933b751e962e3ae5f35864176401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8061b5955bf9678834df5cd28fa616402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae693e37f663ede13d3b76877d85eda6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540fc3437ae7451eaf60bca9125acff0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fc5eeb6a9f3a10614e1b1186408236405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d0b24395680a8ef0bd0d639a25cabb406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770a61906e50aef9525ab447f6077d46407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d674015370e4eb890816a027c0e54b9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7310d575fec3c29a2ba76e7ca51493da409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb30a52ed33379cf6389d212c258aa8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f699432aa1e90ffc05a796480f702100411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0284a1b929c3346e7393f6e8681151412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1db2a079cc8605209135b120ac858d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c496ae3ef5eb5c49cae9a540b822aaa9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8afc2e44e32abe1f2234299b6840c5b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64383b7eaf342b9be2d5e75821dc5f80416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719d4c07f456fbff1eeb4af55aa2957f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e7e819d4cae00895a7d19c21e07ec5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9114f33458c7c5a309ac9a00fbc693c4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84d58c26f5e61dad2e3e6fa7147fd89420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcf4783530a7b507a45100a6e88711c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32c60fa5034ebd5a56f9889ba6c7d48422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c92a7359da884ef6b4f029d80711d3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b3fc855c5c1e8691b7ec22d43cb887424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a2264cfcc6577f0683a87bd6d2b654425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205509e68880d59e935e2f8f4cc44c0f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a669c748578af9a9aa41fd0f91f2d2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cbcb130a374c8f665983b7e8d91bf4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90816c2f7f811928f02a2d07b73097f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8476f1a7a7c935f591fa8ffe485bacc0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7319c272c45b6617e69fec5d61bdc1fb431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87ea33877f44f959501597ea3d3d05f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b75e17d7df5e12c2d75ee9f185261e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7087aa979794a3efa18dfdda763985cd434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6ca7b8d87c42991885259a0652cd99435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b37f7f9314dad3400a956f2e4fe2796436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f0c3c49b71e2724b1f947cb35f8f5f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02af9e7c337a00826e60a956320fda9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ebeb5f02590a7e9077375cb22c687b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419a9657210278e03fe4ce3ab6248c8a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3174faefce64b6255eb2ed8b8511e535441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d61be05b47ca9347194554399a96ba442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339c43684fcb7c7034759878e8f19c3a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f597f0e8baa3dd72370835a03d15d0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6806b73422c2fe1be0db4c6bfd49cc7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdbea332f93e833ee0d6b31276bedd4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cc08d03f002f2b1a7c110149918cb4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b440c8ac2729f7b2246e082162843af9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0479ac15fe7fafa638f56e03e32e38ab449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ac750f2566536a40f1ef3f878f0793450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891670f396c27c1e5de6d15edc8f2223451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa485c2a08c081e8f6e1c4f92e56a5e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f95c1333e1ec6ae54d1a3d80138d73c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5cf08320bf813a4fa1ca38c741c056454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b428f9d652dc5fc3c84e10c37f270e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c45db14dc7695e778ac08a0b93185b1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ad6e7fa2a909edd2c219b1788d02ef457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6fc98b147ea4420b4334cb95ebebb8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e169dc32d367472b8b551d7a8155e630459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e784943edd6a9b3df1305fe4229d208460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fa9bba7cbe52bad3e3aea0af575f8b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0666857fb081827f29e79109a58557462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f07735d4e076f52bc6313d7b5950f71463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37f8945c7d1d87062ef709fbad9367a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a08dec4dbea545dbb87c1ba5a43417465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c275fb62caf154c52eeae6caac0bc377466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4501ff18a509cd9579e0a66a321f4ccd467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a702734261a792b8942df3a8bb0e5fe468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72ba11f9932ddfd3bbdcbe6f856b3d1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85360494dcef8e7e48fe7cb8ec3a47b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4c6bfe509845cc31073cf71b2c5ce3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f4dc2a04e2c993303e6f3ce0a015fa472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c57b3e6a2c940b9cec5e73da2e2172b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45372a57dfc27f29b533bf4dbc1697ec474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1470f3c18a97bc2d0908816a84e44fb9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271b23f973792824f64d529debb546ac476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca18d27f03a32ad33d0113272b42fc5b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a716d8512169599516a12e79b54ad646478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52dbd02083d8c405723c340d267718d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602fe1ffe13711848afaf61660c8754c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd04269e6c74bd4bd16549ac9b9c31f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a721f90bbb437983f8115df219e9c884482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcdf6d29997b855c86994ec5527ce03483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b3da49b725965fd07ea216e1889caf484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29af5603f6aacc9988e3ea2c7ed7ffbf485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76cb217a3cf6256f1b236bab72d6d3f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b494b1696e60d0e74be0684d563d30a0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257959e628d6327265a0c998743c5e16488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c48761f15c19576157776727a5821e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb88cd7fea8ac231d2f71df47e140d93490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf381f80eeef1b5bdbb94fd367b4c3a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bec6f4c904cf62248c825e3ac985ded492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c510ac6acc542fccc88592b83ebf12c1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c6d862cdac896058c6259a801bd31c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee340e2302b6ce1c289de1378fa3f7ff495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73ba624077fdb7857d50643b0a00ae1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abc7f4931f5df504fc9c90082cc2f24497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5b5f82bf7356041d726d50d2bccf1e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db83733f74d0b3ff985888f9dc5ba34499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a2c91b89a721420ed6f18aed0d212f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3520c96b34833f37c88ac997c1a34d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf82c5fe19fbe6eff6dd236af347b550502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84951f30f6cd82ba54be246074d2152503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e0463fa35c0858c2b86f3522cc0c8a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841b869d220672815f29e346b651df40505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcd827ebee0c7b76679bba2a64ac86b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72784df8b7716178f51e05dd40f6393e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3a226471f3e0b29e2faf435aab8953508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6868e71d9f817bfcc4b564a57bbb6a2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5161ee8a2553d88effb7919271845e6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b081779b5b7aff5ebb464985cc22f5d6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b1d603c6a3fe909792879fb1c39226512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f66fbcc20f6d30b550200d8e65deb0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1124b3b3bb39688a123961553a01fb90514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f928f7642d30cbf1cd060c9588e4b384515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff42290ae5fadf64386404bf9b7a5c7f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7872b35a5f9c29c2088596b916c69a57517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4233b96a9954305d6d0aab43b3701c71518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0af164a38aa9b572b1cf7a802c1ae3a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a269ce11bedcb1227e5c5f49201d75520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e76dce372514cf394128a6995926bb521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00966be3d11212f01595b71b23245412522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a178cb3b6414be31671a8b66c2e39aa7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c89da2124c80d2b5e203374834843c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8547398fb6596dde6a6f0e98f7d72ebc525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7c664d444aa333ab6721f1ad48b0eb526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6b542c00a3952dcab8766d776fe5da527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6c26ea8710f7d438c389337bd1c576528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26d013f06e6ef40919adb224580e199529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d3434fca609c31035f4e6fc9f25061530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30307ccccc5b7b8328085c0457c79bb531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1b7075c412f5c2373172ac09a63f28532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946513e29c3b3a6b3e372519e04d9b3e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e94ee36ec98e9e647e91df06fb609a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dce61c79b8006689177023a0da65571535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4825ff31894775f632b7088c9c73f81a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b9cd68482396618dca1b0886f57db3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6512c8dbc7948d085ce2f05ebc35b64538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6b5d77761dd4f839ce75936575d16a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e684354d5e804e3d551073a78f101d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9357252166953cdbf36002668fe43140541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734db3c3fa3be02ca153a5ece325eb52542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7b6138530c1dacfa5f68c27718af65543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7c7bb20ca1f4478f0e1b9449dbda11544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076b6e0248d818f3a4c11d63cacfce8d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bd2b7b36c7e0983d40179df8d4b8c5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f826e71264013a38facc856849cfe744547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02953feac3aff4e1d7a72d44b2065d58548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845a1618a84efc5c0793fca85d70bc69549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0832d65d901ffc3c2eb8b2d084faf1b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412e37f07392dc24bb95eeb4a21a9557551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a8d396f38b3aeb72fbfaeb435b2778552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d8aafad68eae90b7175ed25b5d2d33553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc87aa25fac93fccebc2bf39a50c30d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185399f609a028f4d7daedaa77af4d1e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db372302da64391d7a24b985f1bd9e6c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f86ac525755c8c95dc6239a8908c3c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1135313373b743b31c3d05dc3e3bd513558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958216d89c78d23378cb2bfabdd9ea2a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67da5d5ec5522856d4fe0d67650ebfed560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039b2ec2c027d9cee606ea54e1c4ba1b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ade076d0db95d5af1ada979edefa58f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248ab28d2aa8d8d2134f93e4bdeab663563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf01bad5c61a241d1352e7956004d6a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377cd86c4f44ef5814cded25d0bfe065565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a64a2940777e654b8dec90f643289c4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a666c355675242587e9fd87df778fe5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278ee91d45476f5e6f76638b8db417a7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722996d0a33ab336b2409a80c8c0de1f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60879c13a8964d97956a5015ea22a22570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53635620d39dd440ede88e6650d298da571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3ab071c1f002b871a239352a24bd6a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aadc2759de2f1d873b6e8ba858708e1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30a230030ab756a2e62b98bc2193f53574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b7d089a1d57fb14f9b8c0897bde98b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66b8436a1269e3ea8f80ae3cbe0b2a1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38424e48609ddbc43cb62f1df494d9ec577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083bf0c2ff03013639292ec68f07a421578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa14d47c23ebd18102e51d273f779835579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48094f93c6ff83cda216d7011c2e8d99580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc93bc5e2edef697627fe4a484d08cfa581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dba8384b0a95f4060b20cc76ec8038582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d506e4fce18c0e760e2fe66893239cea583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79595bfb64202606d3e6a6062ae2da69584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60cebdc108485ee7f3ba923e670d674585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c75a6bb68297bcebb783cfb06e620d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0e37055cf5da25225a240342ee5abe587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fb02aad0ad56d422a8fdd962c460cf588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1816fc3a17b7895022f48438a8a43dd589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f302969f9b7c47862ad6f56bfe2ecb0b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c354e4290afc2f0f7f2b70a1aa4ebc2a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af147484475fffbbb7029b8f1a8e9381592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9269c3efa5a1fddba607de2558b568593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3288e6ce6607b835708302c4f118b62594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa4dd1029386aea7253380550dfa8ae595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5527f30c5c1a30f015142057563b5d7a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b1d0c13e31559f581c2c6ede49d8ad597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f797281b3c3501de052e668f076d2a59598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b0559803db1ee5801b2665e3efc1a1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ef21ff20800a8e458105433f7a7f13600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c2b2b465209071b374aee340d8e712601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeb3927b9555288f0c2a988507e777b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4361995d658dfccc597000d00e5c3aca603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260c4e53bc83254bb6bff8235c6a2ef1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7275bacc944601f9663a7672183ab02e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f3fdbfce9d3408aa8e31591a185006606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f796c7fece343bb4115775bdc1ea7574607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892599d1002118c5ba4917bdedab0836608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc293c914c2cc123216d7ac8d30d6c2f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0b4e28846602e81a405b2263f4c3c7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd4866bd74b6737f3f2dfb3fd3c4ad4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40d261bd5f94c2a56fd996065312350612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee20cc52887eb18cb9bad866b296fb6f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd259e1299cf613752c642d9adaf99b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5b971a092e8aec1293acfc12f7607d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfc200d8f1290a17bd24a8e831461ac616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc1835434bb3897075ccbac1c8b837c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b54a3623763ce64ec3e3643efad2a5b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a018fb601104f209db3317f0f10e89619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1eb8bf382e1ce1c3131bd8f27d6f47620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a8a07f70bfc273cb9bf24cb60878d8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42de027edf1f37ed528eb6a8265905a1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fb4c1679188cc755b1bc3c0f457769623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1e03e238fee60982fff2eb646ec919624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d0b301d6140efd3469be7d0804360f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1fc5a26d6d1c4f5c7d9c3d82fe143c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e6462e20e3c340cae07146462d5cf1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15526ed83681b3de05e680d16155258d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1e35f8fa27afa47e6325dd772d3807629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66be962635402e984f94be51e4cebad630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db26658e45ed179fd5854c6b582df815631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b5e4ad4c0650c91cba536344ab267b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607ea495dfaf55d5d6ddd824e61ea1dc633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fe6baaea351bfe1e9a5292e5633b65634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7717665e67aacf7e81289ea6f0511489635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42465f181c53ac3293f0be1f817c02e2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb0d85ece43cb093481d2f35d9be7ac637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a565bfa171fcaf550f21dfea09eb249638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d65a5ff7955d8a73c275f4a633fffe5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef74f9079076115886fbf19d8200def640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b208666c9797956d017cee7201b5852641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0967aeb7329da0812ca521ccdb4180e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85378e57b9bdb4fcaf1551cbe8b89e4643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df54476fbc323b8f0a4a5a434326c021644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2afd56fa22c0eb4c20458893c5e5f5c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f086b28ed5b160298a2b350b5b02a8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611a96a0a396aecb575be381b34fe632647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b98ecaa94bc61fe9612f99353f631eb648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13fe6e90f076b89cfa98a8d6bdc4a3e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747d97d2ff8a1e28324fab77816fc3ae650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173e2ad2ae9059dd6505f2a76889f725651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548989cec4ef726af474f017d76c87e0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b102fbe95887560f933b323ddc5b1033653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3335734f2e71cbc0c92ecfad38394846654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d2012e70811693e536e5577e7334c1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa88154944ce23ae0c37f2303a3db378656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84f3016aa148536bf0a192cebf3a0d9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd9857fad8eace40661701d55a225fc658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40314a85cd453863ace9cf9a9b2703b3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af639dec4daff38984f0c659a4db12c4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff14a5dcf7138324d32ed24ba18447de661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8369ca0a7f782997d09d1686ed98347662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c568105628ffb13e01488104222d38663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12212a2ba305112ebf930dafddc5de42664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9547e1a8c9a27b2977a00a59e9cd5128665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7793008985ccaa240ee0828c2b184807666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8705a8fdb26c26d491d23e22b9536e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32be45af449822e600c856636f0cb5fd668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934026c4a8ac2419a1aa643e3200557a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b94289c6460f4148a077e39405880a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91585f9af904b7e08948eb9d3a99dc55671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea526d5954ea429a581e6c0c29bb9de672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ecb9c255fcbc9af3026616a3708658673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50132b62b7cc7cfc703aebee1fb91764674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa35d2aeb8b136ae055d21341fef27e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d6ee6f8d5ab51849740717603b99de676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e71e17623eab37f108010f9b44b159677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bf90713c57cb9b19b0fa7f417cab38678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e30584910200d40bd02a6f901f635cd679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88386145d592ec7ff48867d13478a966680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409285e6c67e067002323fc8f94b9668681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfb7a7d91ed4bf11a2a1f6e23ead9cc682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30768d01607172d443b561f5b70a82f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81331ffdbc50f61d024715b7f7447f2f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08e32a4558837e26ee26fab02d64794685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40428a4ff7f45064fb9dca0156bda188686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541224107b4f22bb4e06352f3d72a883687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca09994e5041e34f21087a1957cef41688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9040825475a635b2623e72681fe496e6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7a178ea0bee5fd59caee912cb60864690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50c190b7830d14db718f472509b3d86691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24efdc103a926fe59c071c65c773b8a2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0419ec6efbac53eace813be3f625413f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39cb90d8b2c2aa1077c94865ee174d2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9015103de35560e69d8dab7c8729f1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8720e267d21b4136cae70d60e36ebeb696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b56fd80c3021f9eab7913b538625a6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b97fff43e45be6df8ca56d9b6ebd028698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4826bdad9bf854a493f740a41b5f0e2c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528a331e3e1621ebe9a59e7df7e7cbdb700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cd65e3695146b1155f0e02a51a0be8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ffa869214ff5e0d1d550e19de42bfb702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e241ff237e0cd18ce5c338b11cf8a0a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1668767998a703d935dd742c73f3b80e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650ea572bf075d1be1bc8bb584b376dd705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aac76ccc7806a60d0e8391a516b2dce706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5b78fe721491ea4f78d764186b5424707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6711a278a4cc931ad838c3756a5e77708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab4db6f4bac4150e45f1b76563d3cac709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27330793f93b5d753251fd2d7f16c27a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c5159a2b17bbeb4887808bea628fcd711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9231f48bafcc516fe4920622ca32432712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15636b3fdf91089712e60d03ba3cf118713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a461aa6d0b51abf96c806276d5fa36714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5037e8342ae7050022471fafd08a1d5715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989b3692be22a26d508e33ee656a8143716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49b8a9406ed25f776cb72421c34108d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711ecdb1d71caa5b00c61f79574857e9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49eb15c6b457e3430c55220e612f17ad719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a53a585fee61a5f32536904746c8d6c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6468c8e138202e61fc504551f090cfc2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3716c14509a8204156031289c9cf81b1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49534e307d3cb31493c8184d68ec9ebe723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0d3d17a88f2569c9d600a3851a8c1e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f353ad11af9e1fcafcbd78e195419b4e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfd290f9aadc78423cc035c4fff2cfd726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b505a5ba7ebb815559616523189b42a6727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1bfc21edfa8940d7655fa6a9e934bd728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef82812303248474a28306ddc25704c7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eb6fa9c2d617edee9a3691be6d02d5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b679fd90e7747304b99723c97fd78f79731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1d172a9c274e681e0e911d3b286976732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccbd1d264b4bf532e1b6043175c23c3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e5380ce9cd10b4af392fcbdeaa9806734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1deb03d08802b30b2532782c00041fa735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f78757b4c2e6df586b985d2590f5b8d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72ee9419ce17c45ee2b3b008fc9cbbb737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12d9a09ed92a91b0445175adf195e4e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b643d181370e01f17bee923ed146ec69739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fe2dd04ac184ae07e10a3921f7f306740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67244be0009d76bed0ced1c63ce75263741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b79872a808452ff3a557b770bb6b2b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282e2053cbc3dc1d2b95cacacbc83822743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6fae83d30ed224901e6c5532ed2e54744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12cbb1ca3410fe6536f45364460736d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040f561b944d9fd0738172b3790dc2f2746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3867310b43d462ba739f5518947a2363747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e18fe7dd3306cf8a84d01294d18637748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74f13ebb35af6ade370fdf80f86d051749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d606e49f0cfe3d25e8f4fa382ad621f3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e22ebdf9151066acdba8dc633a3ef2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0673834b66ea5b28a3e2c4ee380e75752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3ebb936556ae32f945d0dd4e2b831d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121458f98c97a89d11472a987a6807e9754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3707db3825829dff5354030d6cc4b7755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80794f61c3214ce5b4b9f97c54625373756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414695138a5a325d77ece01328450c0a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc9e851245178e7e834aaeb5c9ed1b7758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0041d259bcb03b7d2bc3c2c1c44cf7759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>