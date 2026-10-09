--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a3e4ae34cbda1a9f8404c99aefa1f41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664eb84cc04f87ce285d7a989399afa72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9a8b95a6cb1504b4b567d55af29bcc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026d70e6751fdc2874f0a72e14ade71c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53d653ab4a3ea2fbdf01cad41601ef85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b5357d8c2ece3e2a2259752e6848006.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f788c15f91b90f864389ec8a807c41b07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb646bbf7ec66d022c53ff118957c4318.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e43af01171f560fe93f70595745bfc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c630e16281b4e9464330a063aba3b2110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d649468dec925c77f5ec4d4b997bf5911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c947815e1d9c57a71afb9b4e2044a812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4b90af52ebb260fe54e2cbc435604813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0795dd2135e91590bc29138baa3735814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80359edf54316d522d5fd752b352529815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96e5e117cb24e8b940baa5f14a60a9416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2762977e0574d306a2dc9b98892d50e017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a92b7eca8e8d70ad0fa1a014f053e5118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd84eced4b2020e6cf6e05cf4f3ca42a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae58d0b48307d0342527680a4cc10da820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578093c112403ce98b02399494503c6c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4a705aa416d857d5946e3219cd6dcf22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626e3be113b1614d6cb98446490dc6d123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91148add7ba6264623e63e790de879aa24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c338c7b6a83e36627aa0e106f31c1a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b05acf1f6f8961d9e11a769626df5826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e61732255f362d4e3f5e967ac6368227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae0db9e230b518fe3f36ae279a11d3928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8e435db04783031218868648ea054d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349a8840d216d7e73b6a8b2ccac7620930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3f84d9bc0b9389a74fbed5d14f8e5b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9362ca62944f7d527e6d94e3ddb5c332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3ac1191c27d08138323e4b574a103833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33358fa96364fc135e3dfc891c3efe4f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5e8913c36faf4192e74e8f6f8b8b6d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fcac1e85f5d897e6a111880ca614de36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19509f48d439668d8fd387b53680efb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dc75ba7a30b3b9a5ecbb3919aaa01938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee080963838c6b2bb54ee73d8572afa39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fce28fc5f6df710ef6e84ade0cdad540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150239f6b56830443cf4e3448f9082eb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafa5ebc254fe318cd67d62b53450bb442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee41cbb340d1eeb24dfd00954ead65e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2670b24e7aa91ebda8b70a21353f2c3944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962eb01ee1853c84b98196c055a617c045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75829b7af6db1792ef744a296d922c6346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605e92e650ace9b7a00a7bff3d3454b347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082701aa25de761b16373294c492a14e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951007f16697402aa8f5cfbca50a085449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbf58703fa839d50aaddc5b3455fe8350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85c527f37b7d63258b2fd7bd3e925bb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798dc6b07fc0ae6984d88b622c02126652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf1250cc3a812acbfa7557b7ecc394c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8e354f60f2f5bd3c687a11ed07b95354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a430d1b9526347e5c75eec03a29d212d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfed43e0f6102845042c6235a44c673756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fe006f2d2bb1a84414d328d72594b957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3563170619ff5b6a17e733b09d9caccf58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bb9d6842db62a15e5028649847387259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350b91490dcf1d48767b64f98b80c60060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b952409de0ba20b41abe3e4426de580761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383fb9ef89982920e44e7b64505abb4862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49319e83c883a391b76304d44be16f9f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631b74d466d138b8b90eccd569a63df164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5de15703c2752411015de773586be2665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befff0529a20f2d714b2d4e60ddf50ed66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeb3e11587c1dd33237a7c35ef5aeed67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461e503bd457a292b450928ee7534efc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47932a0e0f5520a90b7c10948d37d6269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1156ecd72bd8bd058db361b25ed1c21370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e145549cc9a92619e5213ec9ef1feca571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b43ec9f3103b6b923f5af50db2e518a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7810e9230a64eef0fe487a1034ae68f173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4571414077485bed507478376fbb0c3174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d420d208d59e313f136f1e9fa540df75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4198df957c9187824ef77135a30154a076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028729ac7ccd878c77417671d4dcea4477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722de47ca1632f63306db9dd44c681e378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7cd22d5bef12de997988fb212b0d1579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70766f66c3eede1918a048658bec8d480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09c9968e7c49d56ca33c945b1db98ba81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ac4e22e59c6db96139b9e2d31047cc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647e0999a8275a4b6106ee2b5844b0f883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c483ad06bcb2e3a6c5a7c8e8b7983f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c3bb35e0626c88eac7cc0e4cdda40085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be129fb6d3403e3d237f4ee956b9846a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a04b76f05cc667556a1bc7aba169e587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599ade0bbff1ad22218111c6d96dc60888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cda587b0790d6188fc0cda53e4b80889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804f5353288de7184c84e6c27b6f810d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d453fd48c3a9cac292eca58e5acad5491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4a4962c3207ab986dc6c9eddf70d1f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6757c812228ca5ff6cba3e5c7cae62193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f844fd2522d171dc3c32cd4fbf64e8994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aa891ae1a77901a5414dd7294d29ec95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee1aafa87916c04fa1b4e95adf08b7596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce85cd027bbe6133974cbe0a07c1b8297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c435af3ac36e20ea95c1516906cc588598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc736d4c9fabbef8de56fe95b44143a699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1545aea40cc5a3983a1003de8d62b7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217d5c752b23c50b9c6f847a428616ce101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eb3ad08fa589ca0d4818cc16caa213102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71589827772a3d2ba1916dcdba08b06f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16b41da726fc22c0a791225b9553b27104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202e1014ae437546d5cf01b18f77a696105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee25725b0e5b7c2e3e33754cb4d9477106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcd09ffdfd693b92e329a4f10a4bb79107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f9122f7330814b290fe4c3a1dc7d40108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70520cfe51f88f87e60447de4da90fb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8282c4c8a1583f8d3ad084bf4157f5c7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f73d68e7b501b85cd7075487be04dc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d749dad70af73974130c0156bc0796112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf7d104273497938af568e1cb829dd9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0af72ff4322cfda7e09a0b3c013963d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66acad13590118156eded0ae3118cdf115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dabd6cb3444f5e034fe02c9f91927b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf48643cb88f3615400a019cb2ea794117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e1bf4f4a790c25e0b73ca26e85acd3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5240cfeec371cd4a93d73e1c67f0a268119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5b95c4a16f5f533ee49537fbe464a0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dcbe04c6d38936582def5e225f46fc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22df80a1f17076be7fedffb846e232b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9d2fcc68f90784977072cd2c4d50f5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c049c1e4bc0b512b280b57cafe77b24a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d379128a02820ce56d8d4df9e78260dc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76618a1fbd53b70a86756c1bdbf05ec9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1debfb88d2d59cfb4d8f20f0a4cd5a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481291c99869f0a5554d94f19c86882e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa371dafe599c5ebee22f499f4a34d76129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081a843db76ca4119428557bb963dfbe130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99171ee9577be043d70c8a988081ed22131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f724936a2b6503f3727bad37039a5a0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1684a799043f798c11c28745fce18a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb18b6b49749bab0dd2759253f72cdb5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76ff75df93ad6c5906e224971cfb65e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea63462f878c9e24e76c5abb4583171f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95003f4668f79da73dd5b2fb124731a3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ce727da6739547d8312291f1aebf82138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231be20eca68f69df80b682cbe1288eb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e573ba7804208521541f37917335dd0c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7400d7c7f40b15ef83fd44a9be315b9f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8842ae3bef5e9f693c413e04fff304f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e47626d2cfe3511e0987210e92f2133143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d084b213db390abda06cd8fbed779a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12d2d13c6d4925845dd34b1ceac9dcd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5871c8b166f253ce5da9456935871e37146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd52c58cc6a4f3d44d80773e4c80d82147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fc900f6b6dd4ea81d4c7d9575b3df9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecb82da46a03585555e22575e967216149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110b86183854460752867526973de5b2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8110d686cba8976cf8a9f638ceabb12151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1afc56b6f120ee545a9d8a6edcf94ff152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3a39a282a92e34158989d99f2d12ff153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6aae067cad186b5fc83a66c62d910b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88752ffbcfbe703b12c5acd1505b122a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cdc4ea7eb131959c04d8459fe3e048156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ccbfe9c477d23d63d8a3a36f3d9ec8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153d81dd9c60a717cbf85daf880bbb2b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b0e4a4947674035fcaaba44d28d23e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61615fba10038c19e317efff39faff60160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e51fc81c601c63af2e145bf81beeef1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125f487febfa0cdfced114731b255b3b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb686a2283ca1c8df2a533339a2992f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e081d88b30e4575e91bc3b670944c634164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7c9c3a8e4aecfe43f195a60ba229a9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb72445abb0ccf0075286a1542ef7f0e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd92bb509f5ed66a1652e375a146a449167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91188176272c5f269a7dce670008ab8f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5f6932ee5f4a841f39333f422f7ece169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ff8a204f2ecca4735ced6945de6b41170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a40a424787575d04bfb0fb1fa262ac2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b1e2ab23cc1df2d7c8e5cc08e12d0d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05ecd953c4208fc5c7cc70d41f6923c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c914367f805c92e4c9a0243a812889174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df920b5d68fded7564f3f5ccabf7357b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075439f4a2d4cfec936ac26fba8de740176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28439b1d5cef6b811a8ca42e0e3e9261177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c74805cdfa73d3b7f43544343722ea178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a31c1e4bcff450f75045e36291199e4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7030fce81317e595dd3038b38026b1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d556548dfb01ce3fed3b86a7f8e92a4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8969143ee3a582bddd420f5c86bfcebc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a58ba073ab659d0ec854b430bc88227183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a0aae639a3108389f11a3d6db8d280184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad5156e14637048bd6914919059c41c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11026f7ebf5786d1fa237d279fe9fe9a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c9cde6e5f9b3928c9575415db1da0c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edca21a643d6304982b7ddd13c9d76b9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77286bb6b26f9a5fc920fd977004ddd2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ade6f643a92cd526f643a7ad3f96bc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603cd502379f2c9b18253d57c0b36670191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dcdb81d37d52a275fca5dca26c9c13192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8021a777ab3a53cd2d2ec97612f9ad1b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a550db7425faff0b049a9b2b7ec105194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2071ba5106802b29ad04c54bdbfb6d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409894d3e2079d3a4b0c5ed81b98eb26196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8443356d05de8ae094668bd32bd2c910197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1002f3f79a73825966c6d761317a57d3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f7dfe801f57868a231e0f08c6a45d1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bfb3b26bbe3b224c15b713547e9794200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879523afdd3f10789feffd128b7c6334201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38941af99b438ca9b5647904ff6abfdb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b100b790a563341c1615387fda0ca022203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa74cdb0ff83af90c221159421e98ba204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c1c92577e173881db8daddb301f631205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65bd0b5cb4125cd946f2da7a87664b8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63464f604411a18bef27aad02954e6c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9b9f0c6840a8730cbbe27563583cee208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596f892db993a5351194c0cfa0eea78f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ba9168d0ab6ce3e26cdc3b25fc7c26210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2fa86ea424c937cb7c409c5da7c292211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7690ab8d6f9af1dd8ffedf984efb4896212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779bc6b4208faa5a2b78a9ba75f0fda1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44cda830add1da489f5d0980fe1580a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e794815308f6df017e39d776444d60c9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb04cd13fb6b4e4bdaf7faf69d995105216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f99a0608fba07dba0640972c982434217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48d0dbe6b6ddc30ef80a73387e70855218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59420e77370434a2594e28075665d25d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c7f8569c7bc053c63ce8d2658bf96a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e875601591f42f9ac09aa461c5acde221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08032d2595c4487ca81da81f6ae5916b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b6ac27d3d6b30b3592c1bc299eec70223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab4237939fb47f9a25e129af8b5d21c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedbb72a33d2a4b81357d7bce0d39860225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ab734b4e337550385e8f9d4a8a7f3e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecae625a4ada0b402e653804794bde39227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d62c008406c872b64c4591c1791446228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d77ea5025f8c4d0b2e45233f556bc62229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c396cc5b8decc88f30b1493acda3b3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a326d70c23df47b81ff179449c2ec3e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bafed978be57473196dc1871196f3f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a57d43c4e56bdc4e0f1c29781433da233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1103901efc9e451dbc80aea36abd664b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fa9be8072c68db6023450404aed74c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab3754b7601a4bd410ad2e238262747236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a81a307c57d025b30f58c095bd29d7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3215d3db640445bb172be7d92c7e7100238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1898cf53886bb1e5193fa7ae5d98c4db239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5816eb237b0e82df5445f14260e0a43c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1d1addcd47c05dd91551899a32e8bd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be3fc75a1ab8192cfe655c835658307242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9749d5f6bf23cdf28c57db9cb759ec2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab03e13aef79954c859d7cd1b0bd11d9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffce67cbbf5267132edce0d2bb2afa7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140cee2a4ba9c138057fbd92d0b88156246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edfbf76e0c616affb056eed4fc3b1ab247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b21ff9bbf1205fc4d71eb8344a43b3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7480d3353c65da760735c6aadde22fc2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7780e51f2f0e9483972a3aa469d481b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d743537910825a36bb775031654f3b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad90863a26189b295bce3bcb798c4395252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21507c9fadd42decb75e9ea756936a27253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a3e2d7c5132efe085391a84a196d05254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca70ec15cb50ea5601a1ebfa0c9811b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9a2ed89a43b19ac2dd4b6fca8f4d5c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837855800b000701fcb672999f4770fc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643fe22ee1e4e7f289c2ba1fb985d44b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6abe3fd94284c3e2ca66d97e943e15a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d03704520d9ee704eb84b3e8d4b14fd260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0606ccff39b236555a99e017e6b054da261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aeffa3e4a3f29e2c93ebd263d33008262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a29b3c7003f713bebd74182f456199263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad69ec771c01c2c1e0df8a53685aab2d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0084800b1518f3253d245958f63ac0b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc829049b021cda2973006a849e5b814266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e86b976d1705db558e70dec86f8d22267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f63ec4eabbfba8066b46c84019e5ec268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e357923c241d7756a081dea99f0abe77269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14510da3fa3f104ba43834cccb524233270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f7ec1acba4e9577612f8bb65f0461e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acfb6122a12848aa8e2439564245cf1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeccbe677edb585e6b79d1f9783c0d9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aef84ae31834ccb76482dcd3cd38333274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ef5192e4f19bad771728ebd201a4ac275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303136c2a3ceaf3b44f4e327ba3fc234276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6741dd6dbb0ebd22421bb5a8096d2b38277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c80325ea9aeb108fb2057da721e5268278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95f3161e3f88a4d197e89c538b5b0a1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98207d92d27c110429435970bf9d7f6a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c70df973ca2a13fe7c801cf0056fee281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20767f1709a39baffcb215a05923585282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7931690b34945728c70645aead205d92283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcae1679d705112890108c6841ef75c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718ebcbac9aaa7361c7685d2c2460504285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87695983dbb4534cdbc281117a580831286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fb480848a94fe84835e07492ef9e6e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdf8d5616c568c3a2c8316cca82e506288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba2010c7faef52862951eefe986f2d8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd47a290f3101f4aec98b7402452468b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a406b496bca4606a13cf9377afe8141291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5d0dc65acee6b9d10b4c511cd67352292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0d738fd089b989d02c882e81537f11293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ccf5ca80cba33188d6259366c0286a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30c61a2a469ecbe7ef02c5892404acf295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0c4ef965cc389f951e0beaf5557f31296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba3b6e29b64abfb6312157d0a50f8ac297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0fce97901307680892a7bfc9d476da298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1a3b61d99186b40906e7c6ae0171d2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219cdc1a81c17dc8cbd74787b9d3f7b8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517effe81e2715ae291c062875b63f30301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b6c809d270402290fd789c1f6aa568302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8311270bc6453fc0b08eac53e4ff86f6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50ca90c5cfcd36dd386dcc7ff398c6f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15608f86bcec61af85ee0145e2de90a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2224c7a8011883d149a022d49fa8af306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290aabf779bdd226bef62d79f584978c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d0a6bb5b3c11ee782d5cdece009e4f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79c63afb8a96bec6aca2580d465173f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf983af0cd1bbb0640089c9ea64818a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e4eb3882bc2c2137a162edea9a09da311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d229a7e17bdbe7fabb2eb4377cd3c07a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d613db9cb09d8b141b498743cd6346313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821a1f7db10399f88a986b4382b81597314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1674e5a23d45566b5afb20e925345cb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab66c168508d6934cf8ec32a21ec913f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7fab280aabccfc099ff2df3b1e1d05317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab8bf734affbe74612dd82bb43f0dfc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f362fba79f62f992419bcb2f59b76b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f37e5ffaba2c0db5c28817b08e1f276320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e058895d99db3d521b1c4e08d405d179321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1e8d16ae87997fa9c2c152d2107d76322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fb5a28fcf64860b9646f135117472a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12384ed7fbcc02809820cffce9733bc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd6b997fe681a6ad63de9c46dbf3f91325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6245dc58df140ef05940ee1ae5a825f0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0027f99f3f6a5c92e07fda427bf5076d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68cafd03bcdd6e871bbdeea08b5e66c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20077a9c03a40c30c8ec9646595abcc2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd967a1a98dab8c923042819870d2df330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4736427c136e8dc8b2b47152b75bce9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b9b9248d1d3883fee2a5c0f0813959332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbbc7648d4055b63cefeb478e407def333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949608f920f850ced580cad1a107bfcf334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63317b6522ee6b661ae3b5b92b0e924f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c7512f6e519e9061fa973b59e18bc8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a2a9a19cdc168d90395e44c419e646337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ffeed1bc5ad3757d85e1454e671c34338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8fb758673085b768ff526d802bdadf339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2d7d80ac836380a3e47ad4190245c0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e76cbdeb425e0d83f8fa99e03b8a6b0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25689a7d6a97c1f884f7019498537d79342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ba836cd8d1d6835058774b3ef37b36343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789f638df2a1d8ec9304e49db2b89019344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9b716bec56df4b4e9b96f7e8bb2105345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cb1eb8f35016bfed2654b77b23f39c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35849277a72a07917c26bea2706afeef347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b05567fa1532191c496a0779cc75e4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd92872b4e5fd9c442149c617da1859349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdee28679a55f5964c0beafd98f7bc9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8df78dfffe15788e05fa68285e0d4d6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefaed722831b14e5a57853350bb4c82352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca986d6879674943942558b53fc09ef4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93b0517a72a3c816aa79bfe0962fbc1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41934c96d25247eaee30bf241e25ac14355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f57ccef4360ef0c73df07180de2a2f9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da314d10511a165876d781e671dc3a2e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444fca8f1a46e2b5cb33b5dc82cdf080358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f8304d44b257a87f2750728ede3161359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9178b724cf8e13b46e91993981d1bfac360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe4cca97584cc6a5c6db0ef13335195361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8925d8a6448947f8b9ff692d73c6379362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3c73ad4e46dab3268ed8a94723daf4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c962cbe0f6f28325c436a43a79f499ee364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4491e692ec745b0f5abbc54d29ed34b5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8908555af53d59096fc803df14ceafe366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40663aa0e7a2e6f18f3e3c425cbb0ecb367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b105a5d0c71fce1a9642f832ae1df858368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe9737723d7d8fe70059775392dfd5f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d9b9f119c0cb0eefc51a658f06ace1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8733196de02607d212acbc4b1bc72f4a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aaf61b0983e140a6663f77783aa47d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce7b83bec59a6400d8b1a963f317f12373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffa9cee48740ba6301ee4029a2c3b4f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803cec09c33fa27f5b54008a1eb2cb40375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e677cfbdb7b06d1faf49a553da5734b7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eca133ea8c4ee4636855901deebe3a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9f367413d46b28d85850390c1b8362378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77246f30312c3b2997d685d27995fcdf379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b6e830cb1a3937a041d3bf49a8d2d1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56a08c1820b9bf6e4e21cfafa5079c6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc9057c717398708cae8d8655e82622382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372e64f33404d294976992107f7a8b0f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4b7d7e70cc85d9f34a36b82b2a31ab384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2ae39b2626613d237bfe31aecd4572385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6295eec88a0418145057df183f93dcf0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161df220acfa8571ad086897eb303632387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfcd3ae707789572fb3d648ffb59cd2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd058ea10319b35d079c2fe87bde399c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efb050847649ae08788a6a517049046390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14aff5b7d6234a2e2739935aeea3439391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a286a0a93fa9898e5f5d344cf4af5a7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7bec484caa0b533711ec07da83bc8d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58823d38290e4059f555e899937636d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1757b3cde2b903c056a9ded20f148b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5718d975dbcd497b01b2a5f8fd0655396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f779827bdbe89859f34d45d2783623b0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd034fc54b10863b7aa7fa7610646d2f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d629e1eb4c4bc10ce59d27380a80ba399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486b1d9cf282bf47ae2f6a4a20917cb3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e879a5afae247a87e6fccf4621add488401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4437b27fc427e16e43504f402db1d0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dbf7e03db102a4536c8eb0fda2589f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31eeb09c4a9670a45c3ef09c5c50ce2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e8c371fa9e49f08f2d822bb2ca0550405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830fbfef7323a6ec650b85a5bbc55c32406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eedb471fec2098a1b635a71a60041a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615501ccf2d12bbe256af61beff98e15408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d926a3b53a0f277638ef0c5b9a347740409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984775653f030be4e32654594c2f8039410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a75901d4be7f91ee9c16d4141383183411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8587c34af42023d3d53b6f06c50d6222412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684a3d51e9619c08298ba4d4a2f90c6b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bc88c33e66853b08c42044154821e1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10608c4b85ff4f74b302f456d7dddec415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ddb326ebadb2567da3236a5c80cb51416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f366f0aa7bf677e50b1c836c38af0277417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262f017454bc6d0eed0e9e84c4da4df3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3afb1f0eba24d58dc27cc29f225bb25419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876ed7631ddf3ac53058e61e1b81129d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4561dae2b577c920796c00ba4e9c8d2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a3874c5e17821cac354d3e2dfb428a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4872729649410e2294af9d6374466329423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c35d47c54659d2d3dbf196750ee781424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454e140d8d0a38df409fd78ecc1e0711425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffddbe14e28760de07ee34d04357205426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7355e7f5bb84ae7710d6a80afe0a7d3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5da5d252558f1115dbd826c310c66c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996d681cc43768d183ffe4523020ffda429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5494df8ed1025aa5faf2a13af0fbd7ac430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecd0202876d028a48bf6eecade1b0b1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef17c5d13ab27f86ec8c10064166c8d0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4784d3b0dd580779ccbc872ab63841d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efb806f00a81d793bd2bcc2f45f2c5e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594978817fc792fa4ad0c55043562b15435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06662f539d1a1e286f17562056809f29436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78213e06bc376ad758f9ad5d488f2d8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0aa654b99abadb8337ef8c989b66d0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dbeefc7b4909c3b7a6c0e969277586439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578159c9b6963de7eea89044b9abe3b2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14603e67d5769f17efcf8782c39ae056441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddba5985a3388f5652def04a7e30e868442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc54b381715cb5def5ccd93d785967d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74978672d265cdf7d7904e12ece39c2b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7854fc38eddad1ccc66d49c7dfec2a64445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295724c19d0d1605a7cb8344b5af069c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bca7c111dda0cdf4e0ee50476f04ce0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c33ef5ec3e4222ada8c17e18c39decf448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3060cc106ed7ea5808144e2cad3c5c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7263acbe42bdedbac0303fc5f0e46295450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bce2c15116dc6dc0f2924e25bb9806451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19217d013a8661bd3697306dbd86c773452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f8c3228912661a3bf3d4c099b1f126453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363f064e2e43d5f988e6da0f1bf18a39454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44ebef6baa3e7815ece78fea8a595d6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203567ac3762ac5c9f49fe0909350867456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14edfe2cf4f58554791795a7c384e334457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205d8488b1e995a2273ad0da1e22a54c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0ef8bbcaad4e33f9217de127d87d4f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9831892a3bc885f30c193bbd20179d82460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab081c9311e453ad5006deacd9fd2959461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b1f4990a4bb21ad4c260d109427a57462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f957b23831a2414b599663c95e6bbb5f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4c74d35e005441099623b7b910df4e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f941fce7d9190ffd3cc95a2ba69871d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4983878018ece6b62229916319e06007466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bbbf6866d20420cc36b33764e1275c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ac9588d06cf331e2433bae731cbc03468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df492eae968a3f973b5ee61ef44250d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545a682a7dce6db6c73b45c400c9a9aa470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853b30eb4b200024bd9818957d6cd9ee471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b96fe5a1a5a680c8a3378f1265cdb5d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c256f6272047d1e075dadcb26bc369cc473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29023093092400547d2326bd39c8f086474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3380b5d0a71b26044e7c7c23fce37d38475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cea19b2e36d477911abc0bac9e787bd476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abd19421d2843689d51adbbdcc90024477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5222caad6091848a5db9edb78d244444478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a9556b82ff9f879e2256b33e18312b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80256673fa75a2b7b90119799eb0ee3e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b64b5ab98db354b2926963839fa3ddd481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fc12ddaf11f0d2aedff28facaa225c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921700b1280582fea91a70760e4ecf1b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11957471f9e65d652693a36194a40fc484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74211f625acefd677fb827857f65341485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8703636bd2db67c9148d08b8dc5251da486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a6161510674acdfcf85cf4418d76c5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a665c89b3f3a7aad32f34cd011982b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162d7b65586b7cd472768b0e83dda648489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae916b8cdf4787b972faf5ba7bbccd0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b734faaac8b84bb61a6ae50e10d85cb2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa65435e3048353085c8afcfa6a39433492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a81176512d726dd0cc405cded614cee493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3befbd4f9a923d2df28a7f5cbb76cc6d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bded8a80972932e020dd0848dcf2081c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37f7306508c235594ddd7b829997d04496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2bf33ea8e5265d90b7896fc664bc67497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52d8cdc5e37bf57ab57759a1ee3c965498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba9b7805ee518083565e63b8ccaae27499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68290553f55351820bae469276215c9b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7993f55df696f2bf94fb305e1fe79be501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76afd8eb10671902ff312b9b07181c6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f5a579a5ce68ff1ee2a235652bbb69503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ec2aad5cfe43e1d6964163def44fa4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a7d9c0e2d9fd7076085cd435ff62c3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c731a51b8bd13ac19356de41e99d02506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57bd3b99f02db0bd94105c2f0a01092507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154b6755fbda3811435d1b18b6c4a7ae508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e195a153eef139d309a441b5a9963cc509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8605adf277df83be61b543c1defa886a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6e2d79d7cf0d8c4da2dbdd6448d60a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be8778636475b8639bcbe4a462485a7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc700ce9da1f3c17142a2a52bd73e4ef513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26017440694ab07bc4c554eeb4914f78514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f750f9ef5fdf9bd6a4e75a46d350585f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab183dc3529abc135e634dd79c65af55516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2e09f88703aae8b82a2ea9d643351f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45d82a8f78bf6a46bcef3b806b6e860518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e466efebfa01ff2666e540311a583222519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6652e24ed6c59a5ea25bafeb0123a7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83533234a72617ec66d1ad1a0d14fbc9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a98377734b3e24a715918b2b0a723f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbad42fb9ea7184e791d7d1d9f4153d4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122ee8eb27642ef04f0c97edd96df869524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740aadd6a741c0e5979c7b05c2bd555e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7a9b0517018cab32b7b747f8bc0361526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc8c6f7bac7637d0b88abf5c35e35a0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5841179625deaa0a02761227b1e233ab528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062b2d162f1eff0586e2c3d8c561b89b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a21b1dd9d3f060e956cfc0d8f95cd6d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecfaeb244079d40ef23b3e0d314fb85531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c83fd139794117c16b58ad99f39a738532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f6c5c162ddba9fa7a4fbe798a4aad2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22519f54cbdb8fa3e908cb615bc6996534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fc970e39eedeb909bfe3998e6ea60d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9d81fab9cb61d0f737308603c7eb25536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d07c8cc140fc85c2061364da73e20fc537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a376fe8222103d0e5e558542f2fef106538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7c2d59f3f503472be8de749ed7b2e4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab87cefc98f165c12d9e2e246e29fc2c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b105777a6d810bf6d571dd023f313f6c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea197db2bb45722020e74979711a1ba542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91f9b675afb278b1555387acc643a9d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbde4bb4ec598e657a47b4e33d0c8aff544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf6fa3171e34af7e65fe9abf6130b84545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfca16e344e027da81ac23b633e56281546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f377a7e32329adb8d6a96752c6eea4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5f193328a8b4fef7b3a7c59aa2425e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a97ce711dae3c35e7ef3e942f973fe4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c734593641a827e1c35789936bd68dca550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad864991743afb9e5eb033b4cbf83d1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e12e397046dc1568169dba36387dc4d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa00c0c5af36845a9851222666a6170f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208914ae277f34266345ac1f2a9aba53554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212e4495c507764904bf78f78a2938cb555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3df75a8bd350f68403fe25b7c73211556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d55ea68713e0a8f6d4694dfa1c903bb557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f02dba9b841146cf6bc6f7cc7f42e5f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228f82fb3e10d3490b8111e50dc7d4a8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bfa0e994e9bf555c011fa392ed4b0d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12ab54d97eb087f4a9ad848ef2431a6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7db034aa31fbd7f1bf91276b61eaeb562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3350a16a944c7bdad8ae906983f231d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d818ef1c107833ccfda628c2bfda60564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26857fc1c9bbe3d5e7d7f335076c7b2b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0933e20186843849a7d477342ba30f56566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db774589a574eda3c327b70a99f3362567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df2303b4c66ade335d99a2ee869ceb9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87961ca91b3c7467cb40061b03da507569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0406504ffc3805c9365acb1b267f9b0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47db15da0f1e0b4186a4f66da4301172571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2181d042e4e21b1174aab750ac5c9dd6572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df5dc272f735698627d80fd41c33fd7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a1898a615f40c8d7ab982cdd8422fc574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d01b4dd0b585985ed0b71b5b7e87f61575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7538f1b3301b887dd8cfb85cd12845576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d5e65e073112f19219052914caa8f3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f77c4dbb3e2a95f36dba02cc0799879578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80af491652c14db7fd8435b7de50bec8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813a4dc6bc6bf6015113e906bd51e59c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eddd7fb2910776da3a08a5412b2dd4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408fee564f7119c386af30e8bdc42d6c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d360afff4f6e5c5babb9daebe0088a0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e2a1c3c4ecd91c97d367ebc931d859584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6afa5f7a5652ff2ff1b9dbfbf97e26585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1daaa4196f43108b94087fe3205d9a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4f80b16b288e050ee6f71ccfca9091587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c2c59cef18aec707cb217ce7e97831588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcb53c4921a237c4ec2979eece533e0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4843a2af638ef3082ae48f896cec754e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cbe95a80223ab93fa20543857d37e9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a156ed8ce116669065db63068900ec86592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560876147d7d1dc0167f6c5419a6b119593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1347dbc838114e9958a249773c1f29bc594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b0b8cc1f9eae38369dc6a94791ef18595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4ad89d136d5c9b75679a049ac2db49596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e164f876bba5a645ade8ecc3e358441c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10305d41fc1f79867a0753b6f0d3a85598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a652f25ecc9b5bdcea6c695a1b3817599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847a73bf225e645feac5d4d6a5e0bffb600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223eb9400c476e150f4f1769b4e263af601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941fcad224713a5538580fcea3af5165602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621d7ae7b5ec86876c4b445c36ea84fa603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35feae43c175726fed3062481e985645604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff845bb501290d777d44e0702531c126605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea63bcde651dd4aa4dc8bde00808606a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d233f94c0b68d12ebe9dad2b855907f8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c741583d79df8a30a89d918d293f5d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfef9ed487f7ce7d8f15455a73c011e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b90e24d27a3911f721a64f16890581610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2f88e3d770d2d6f242506451a7c33b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e24b45680c8e61e0b2375b9d6bfe364612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867b3f7d490a835f279b65f2df6b1548613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff359e7068659a76075abdecbe17d3f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f40212dae09212cee64b52b69f1985615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394c16a3194b755a86a4851d84d7af49616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd136be75f3a94ba33734f5b1aa5b5a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb53f922ac8b94a9c911e16e36d17c75618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8f3325282156fbfeb4862783a298a3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee25d98234fa5d0979dd02392f77434e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b8cbf677c354c79ca68a9a22a5c0a9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c731c83a8cd3bd61c5d20f2a2cc7c6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60a26b82de0987057ee1d962bd80961623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db402b3e14957ca92a5a81d24e760e46624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfbcf4a6a7fba621bae31d21331c91e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c5fea8f683a986b691858e02fa5991626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd337b4fd716948646f19a7e52f72d61627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ceaf4b8c9680d69b9c68bb5ad307ea628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6594f93bf3b7d9235104e1d880e393e4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d2bbbd437c42beca3bd06e70056063630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea2f8d78a36457c5d3cfab0bb799aef631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68b72b3785ac842e71e8f2187cc97c3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c58f1b5a43c391ab728dbcb14477cf9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7516909808f629064b21c44024fb8ed634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bd7a89e88b28a540a641cdee03ceb1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977fbacec8d3323648ad49b3070a32a4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea94e79d0415cf12e86b7a368bbfcf92637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184c323142b5a3c83629fd6c5ebfd79c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1749f1dfc5eff55e6781d6acb6a3a74e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9401476230b75a3aaedb069967a913f6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c803be363fc41c50a60737de9c7b3c0d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d47b4166198ba2a170ae38e753052f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9883594afefe2c618b6dca5420fdda3b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179da02204c71c4766f6dae645ddb4fd644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cccd5803b7b7268dba1b8419aac12d6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878a0b37272f5ea4ce43f497e896de7a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce3bfb030b9216f0270f58b174e8f14647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce242116d34ddb6ec40eb07897cb1953648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a01549b051cebf7716e261ea23eb2e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7155e683535e5a5938bcc67e4c10b58f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439ab636748dac108699f138e39bb6dd651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0f3689660389c0e213548ac164f63d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d081c78286b4669f047ae581c22eaffd653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1364ce4f2ae261a9d4b1b26b3b303c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32bd62a6af4cc030243c9d1e18873ac655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce661a2e430c63e1ad3aa8964c888a3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df97bfc3fbf11929d19f644847c16adc657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8460c8b258eaf8e1f4203d21711e40658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87414028efc27b02422ec4f1ddeb094d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c66ce5f53d75bcdeeead24fc26000b1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14110864547c2be542b1600b84954c54661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52abb1bf8a54b7bcb01921b20b48301d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736df70801b1e078c51ea9490f002ee7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32e27e080446cb7d63bd54c4f1faffd664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec8726ed2a04ef45b5b8998e02956fa665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5031046499226c1cb874cea164d675ad666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bf975e8285fd4427e2fe3380a17004667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee2c0e15517c5f9a5b3c10395df697e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321fdfb7049c185cf18648f6daa597c2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4978b455c11b8e7afe650aa48b09fee670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d2837ed2134ced2c5303c71262b9ac671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168a8e453ffe02a7a2e1ce27f3fe4db1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6c10a912e78fee647009c8ba819d46673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b301e35f2227fafc6e0269631174a9e8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40ce81c387ffb4500715028d8c27a9d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80b8967cf4066e17fa9daf7917a3bc9676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56310d27dd945148aec19358764d912e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf480263a92600cf84e94a2bbe9f22c0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a0d24d6a7b673a6627afa8e27d8214679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4090812ad78abc3c5f063708056ab64e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f74534f4a30cdb3cd3089e9405d06f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cc16c931c792a44f83345001be74a1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f027c657c6af3cfc4ab50743a3191a29683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cefbbef5a1fccbbb02fb00d2b8e78b6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebb0dc2a7d6f62aa17f15dbcca7f598685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f2ea9843afb19153f1960df0a417db686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39541c3992b659d47ea7f91361d9b3a8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1ac4225ea91be214745af2376cf433688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3596a8f3e328d76a5ce48efe42ecb6f5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb286509732254be8607ca6940f01ca690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f759562261158babaac7257fc743f63691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042d342b5fd2c83c07779f8b0a49ce8f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97bd4364b41ea8e314b93ef787b2610693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b4af1ff38b8673b1501abcb4e361bf694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5340c571af86b2f597c9102c6dbd79e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62427e22654ea3e5fce873b667ac60b3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78171b6890fdf05e7be21113dbc78f10697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c40e06cc1871a4077fa7bec81fa09b9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd13b9c4e2a370358d2a4d792103bde699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e360a48a09a381aa6e5a7314f9a90b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b31a7226e65e0e012fe34e869dc82d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73560c117e587c8531bba97628604b7d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428dd712987f717c420262bf8a5c194e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c13aa244e8f3dfce71053707acd356704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75b77c21f6d811f5f29ea58e2cdf631705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efb926bb36008eb2840734c778a83c7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dc4e1cc198e459982e60433eb8dd86707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93048f0a692b2deacb00233414a96d10708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906ae339a7e203e8d5270bdeb5d91c94709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34ec6d709b8df33a6adf0a4881dd708710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6218b3637bc8da24ba59b871d2f7a41a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bec91437d663015f3a2e363e6917e5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e8801d52075d88827272ed5a829e8e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e385ae4788b6b47a639699e8c4ca61714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0a430dea72da2add159f7c42ae4b6d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0432a26dc2089ae9a722b90c294612b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c080620d732e7ba107f81480455d01c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646c73716b264241c3ce7fa76017e558718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b783babdff3f8cde4b6fcc80fadadf8719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0894eb4e7b7a5f76487bec4dc310b177720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6632abc552ac8c3514a8adcfe08be9c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab7e3b147e7d6181cbba6cdc28a7fbf722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d667e4cb8f99fc8e50cbbca5973db2723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc51200b3c5f3ddedd0c6caaa6609c2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d061b530b1fb20d8b6963aab684174f7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b03171992d73b396642f1665df87adb726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b64e8a14c10f0b9f7876889c6869409727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470cb16527a2901d118e1cbe7bb1d8b6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fad7d10342f9dba7e566fd797ef9c5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c593aea5be97a7eedfb560aa7e42f821730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c42e200a7e7c0dca0714cf15311d083731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c876076a9dbc8f85b999bd2decf32157732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eccf8df39f13994538041e0094d163733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f677bda876c0ca030a25309829c62b0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf9ff59d8de7ac77f1d5cb442cece34735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789930e84f13116196a0d2bb63d85050736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ba3553aab72ac4bd115afeb56d9a8d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76b885cb999206898bd0ff42cbd463b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50573a486f51eaa4d9c8c5c6c58b4c2739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fee3c8a4cff581cc8e5c60192a1afe2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ae74375157d178e8efcd2b6f23aaac741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fad4bbd5f19010d98fc7123ffafb18a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d410344d2dbdac2a1b6c72f73b9966743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1bb110b3b82c83aa412797418b4122744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4ed10b09917e4bc296a18296bcf742745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebab3f9a47f2fa810bcae01b9d07d4ca746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5244a0b8387f92930485c417c4a80a45747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b7649ba267ad6ca8d3249869433b71748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068e3539d330308b8f551f16f055d887749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aa46e8f50a09aa6f418fda2557e9d2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d172056f6f7ee1b0ec6453f90912892751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16d569b18addd96b554b6bb19839432752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a7fe2ca2fc8eeaf5b14e3cde6bfe17753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd1dc8c521c48c73a579c9498854304754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19a3376369c422663c1add67ac54997755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14740c397c2c879579e6bd5d41e6338756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dd82a22c4a7d0b1d2efeb60043aef6757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff866b2146aaa700ce521a8aacbdd68758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4feca63e53756cd6715df194976a802759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b374c7650a0c713df566be1073b95161.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7363cee96e99b68636056e89554c7312.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4565312ad553c0e9cc56bb14268cb02c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53acdbc88b11f33f5af8401672206e04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1a783ae6a238b691db7b987af6aa0b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1328e2940a9d3c4e54915a5b37f119a26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7d35d1cb63cbe027bd5559923f336a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff33cac32499e6e71000cd267124d8f98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63c8332bd0302cecff05f6c0ab44b119.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266634646464b37fc89a556391e4499810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808f7d4d26f67249b9a3778204c8ebde11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375a0c8a82c10654eefd7ba0b98720a312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9838cb0a0c8874c8cb9e1bda73ad6713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fa1767c7bfc9654a3ce90c5b45826414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6608fe8a6c71eedb9db54d5fbb4820f815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898804f1693ddb2b6c1d81e110e67b4016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884342c6d17d232d8fb432053c83ee3d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31609619731045d56135d96ae9ba41d018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1032008d3e1add6f37f06a7b84df440f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ee7436d828459d3ae2fb9da2472b1a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2154d1f1ad6305c2cc182dff14cb060f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0685f15907b4f8b44f930b7037bfd522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f4f4dd31c554ef0543a6b07866aeb423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d98069c61bcae60058137f861f288724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e7c06e8c224e32ac85452180d650db25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bdcdeb3f53f9af6878764b79eae51d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08754b7aacc135da5a08ec9fc79bd10927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5008541fc1d7b74b8e7ad9f9a5635b8528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08d6a2b4621882472d3705d38c579c229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9f73caf0b1daab83adcaf6556a488e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c733ce4c77c62d3971b3139a3607e631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6875a2d4a92fb036e393a8b75e869032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6049a08c13f7233656385e71fef0c83333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b58fb5eaf958cdf98848efa4be68c8e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08ec77412a5149529463910c5aab80e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069b9f5cb9354ff1f6fdae2b9ad8109836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3b09345ca9730fac7f968ab068056537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800da0c2a53bea71feab0d26d2d120b038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac3ff39f7a0b4337cff5465f31f236b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcce52a7beb20d3a4ad0e079495ae53740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5dd256695210f29c8a8183b7cc428441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b0b6cae5c4b072c53d030481c2d9c742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca1d961619636195e1b375ae51395c943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca01979a81508b8693465d6729e8d6644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863f1681a509eb77d42fc124bad0b5cc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c1fb65cda4b07d890842b6bd0cf04046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971d31919100e8882518fd2f4d093e6e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05605dc7261753f6d4a3fcd5ab8c857448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a7ba38ae0718a95155366f31ac7d3c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4b20587586415c3ece23cb7efc370950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f27e9d017c847320899a2625b094a051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41595be171b50070158211759538523852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1e2c12b579cb27d6a3d5fea790385053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b1715b123003acc3b9e012f6c8fe3854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21661607d7e2c98ba8d7804192d562c555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca87e5d4b0e7c082abcf3f98dc5d9b3a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7c56e2bbd9ea48e1517686c0c3c06357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b1517280a8ac5842d0691f5df2ed4a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5decc3dfad085d909533934c46491f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16462c4f01013640be5ae2e090bbd3c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8758aefdc474d57c3bfd017e538378b661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cb5e96129232121ed5d981d2fcfd5c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22627325e3fc7d459f6d29a37ff6c1c763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7091cd1c54e92685313b0a20edc785264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860f28850f99cfd11e1b57485eca627165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1561780c05cb5bd94f9a9ab5b166d67e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71da3d99550f9a7f4af44aa5a2a8612467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d350be2def6891d52dcf9764a0347568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e99cfdd23a5071f1b13c8766b0f7cdd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416496f09f9fe311d5e82db65d43b64070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8665be73bcb9e364658a8ebb7324e671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85d6cceb24daa39d932bcc6f7a5182e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85ac79b2c5e640036e74b7837e1ae6a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0d9baedff5b919e66748cff0a3667274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a802817a78cdd90db7ea35a49816b7cf75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27781c7bf3d5ecb126de90c410302d8f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4063974e6311b4169f5b361962995b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11a97c2092caf08a8e885f69340bdeb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450269a7aeb4fbe663a8c5f3247066b579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d1ffecd00481fd88eb56c59e78f6ff80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb1619ee10b171531a38be8434bfd6781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae383e2f646048846e0fb638fef10d982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c016d69b942d3e5f1e1a84d56701831083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc24dad52085fb077338fa8e11d771e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f91ef2f3a112c1962c5fa7b6f6fbcb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b4a262c1b1d05f518823c105191c7a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f403e68a837a626f01251c7d3d5dfac87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446349eb4284ca6d73b13672b89d48c388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11454463f2255771fba59cdc13a2a10b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c322b1582d9a57413f7be1a67b0ec290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99426c15fa4164230136bd9a8d69799691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2596ade1aafd73f9e649d602e5509e1a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4accb741490c77f1eee1de886b0963be93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ae4a96166f092173c36d0e4cf24be494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c380a7847df339dede7c769df7c0fc695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478f7b8674da69415e2f70ee8b32278e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78df73e9cb16c3d87073b22e955d1e5597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cac72ba765f5046ceb48051ff7a1f1498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d241cd9056af676d96e0ef452238eb1699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082170297912ae7ac9e3a6f0ba796f21100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec20b773c18513e51f5cfe368db2c90c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63da3dba82c7b92d6fe573765a15d6c5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd325274658e0e927e4eac8bbcbe82f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e600c8ab3f3ed0400fdc31e804eb16104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10f198dcd4f494a2a612ce071147215105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0ecf82782ee108c71d728a6ac1ba15106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a6d7af5ba31a5eb284b2c69307b84a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab161f5802e95766f396283098e207f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5314faa02100237a51fe05f18b5750bb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff3cde68fd655c88877ea6f8a66b3d6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ae29ffb7eadf6a67ee223f535bb455111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633f08d204c9846941a776b5c6d7c420112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517b1ef34844544b68d52fab51b85329113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0546915b2a8d58809a6a8a1e6cbf4a3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bd83ca0cef9d666fce80326e454933115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dbc13b1d2b9ce622b2b2121c5cf6e4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd4cf6ed4bc9a333cfee844cf419bb0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fac265caeedf3bee630a12ddaab4508118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9095f67f72fb342ef376e07ee579f4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76b799033c6b886e962481459cad8e5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0867bc0ca4f72498ffec1965aaf95fc5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9778f17af64e7f5321289e7ccf31db122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576e8f16b45832db2bf019cad577cc7b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51ff48144556ed1d38cf5a1af3cee79124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68832bc162e1f42cf1f510e0ea417cb9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c48f949751f5c70777f50457ba3f4b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123d61a3a9f27dbcef770e49ee9e9b3a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923cfb2e750b7f5e47fa8169ab56bbe4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a97f387cf1852412bf01148e634f75129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de0b312b59e84ba02d4df413dc5fd1a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78640361ae3df0442cc42cba33065182131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9609a4da9b24333d88b927cd16d5e2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ed1ae4cd600ffc3876f10b54da6a7f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965d280bf2a038ca82563c455cd7f8e6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf07a14a30ca6aec7a45ec67e22b816135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09fcabcf8875cdb10c0b35fd62e7284136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8997fb892ba97396b1a908cd9a9e9c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e3c3c2387bce57863a4c22c1721caf138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacf334af913a61baa4c63c18fd560ca139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c85ce814048397ca98b1ed36068a1b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a4cf8deb9c5b0899dba22a256ad319141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55150d56bdc5b61d9060db002343cb37142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34176e797a38194d2a30ff4330d0221d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebecce672e96653f91301e236350e361144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72d90c5d555ac3d8b5c46f9cd96e642145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37e3f7e1f50718bfa9fdb4655988544146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190b1b70f7f012c60df06b1c098c7bc9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9126d4b278037d2b82b881fc2fdae7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aa006b54cc657d3976b30acf7d12b1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92f662e93f3732bd87a8cdb0733b864150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd83c6d031a7a66a03ce8b4b5906bd2c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa3cddb2d2d69813b1b5816489fa35c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d29be88f3cf5ca02f1920c1e7f6462153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eab5990d199b5326c2c453948e085a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fa32dcaa57743d40eb3254bfe2703b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177bddda0586940459911ddeddcc9328156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab6e2bcf5a4613551b807cbc0c37859157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6017e1152de5f4737e4190c1ab4a82c4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bdf041eb4fca1a742b72570ec5be37159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5af44c2c133edb8278dd325e6ecb5af160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ea360e0e5a368f72f9365efad5c262161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62caede5a8005633733831f66faf5e4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eddef6521004ad7578474c5c4219f45163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc8690a04cf881735bf52f67d59d63b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a60ead60a4c4b938113a017a8b9cd5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4517fde074351a887dbfd342a681cc1b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a03bb2ef3588b2e83064dbb706d8029167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974ca5f33b0cd37ccfc7bedff4b1149e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6461074c5d9fe4a56098488f22611c01169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000c4986d226b7ad31332eeff7226097170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def1bc61b98f40fa36c66c46b020db67171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bc11eca25e57ea1854dd14f6afbf1d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d371a288d72fe751580a690d92f45d0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceec16d7acd9cde721bd04f136fda4f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f9f24436d89d2c0c7fdbc585d17565175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fbfddac771111f25a19f48f3a43aeb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d054119fb5a3e43564e31caafa178fc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4ed3c1fe1964ca1c5c30bd92c70786178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128bc52f7325a1b572150b7e01cb9d41179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2da4458e2aba7666dcd8c7d3d13be5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad92c2912fc86dca5a54ff156931fe07181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a584771121373d26ad92b8683cfb552182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4774d629db2117cb77a6f3cacd50da95183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5e577257c460b2b5725294fc61a27c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80f65351965b1ec686940a61da7ab9b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73179b6a93c00a51e284ab8da5926e00186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bce87c5a1b85fef98cb38a481b7a1e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2fb1c3827a55f12a005e9d253e5ccd188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d6021c8048fc5f8c44f95f1293f41f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ec85211aede948c6a9fa0aa753f05b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d4964c56ca36f3f5d5c35c8ca43697191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8888367e06182679ae91cb810461833f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cd005e575c0d1f831ba0d1f12bb556193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f02d45c9fcb414f97205cf7ab55f0d5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d472e683f94107ba51790aa8bc9d0a2a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0498a181b2dcb1e7f21fbfadaa85cb5b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeda81c7507b6a9d3631d82e5d7ac326197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f125f305ca0ac51bea194f0e4715f4d2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919bc1c62d1ea3452457d2e79ebb5396199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdefc835e1e38c00ed822f1f5b9e9ca200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce5ffb566ec985dd39658e94838abdb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ebe852e95ad1d8ba4a24a7fb4c9625202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7896bbb882f33844e05c469eaba83833203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901ac89227b01abf3e07829846846b8c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d442fd17aeb9260710f221ac851c3d9a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25619c33b2e66e2f7980ae8035301658206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99493b9cf34165926b47b1af99ba8fbc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122074e7649640086afe401e28f494b4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ecbefeb5e819def48c8f076ae85261209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07e2102d138d10b9b9e88c5f13e119c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8b9aa74b38fdd0a30ce4c44b2ce0e2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab74027b263de94513335fdeaa4fc17c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a838850081989fd9b56d28fdbb05767e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12575f003ecbae0843321a65fa43517c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48662a1c8cab8bf92fbe07a72721399e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8f1c4b1a6c8c4d550efa6442a60bad216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00651eaa9693346f131f4adbda1eb33a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604a4e4eb9e6230602cb620718517688218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dc8837df632fff313f54bb08a913af219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67313d973bf2f9c369cf226e4d5ba68e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e3f972739b7f85096d0137c39aef79221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300e9befdeddd9f7144a858987ca6908222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6da8f02a3b574bdc90957da093ba201223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3019353f9493af1f0227f55eb0309e71224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05689f05598fc8f1c49aecedba4bcdd4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3100bc308c55a65082cfb25428b0074226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3689988fe6264f4b21538448eeb59e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed77955e56ba679f6c6b0f1b0ff75ec228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2ae89224d8d832a55b989e4c700eaa229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d2b7daa378315d7acb132b92d68983230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4783aea0ee35a40480d471b0f8421f51231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a58d9d532ccd46239384df4c22cd76a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dd7b59052d39a4a67e746594696993233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b84d43697acd18cd36f10d82b229ad234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d50325b7529bde1a2a6ed258a72f91235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441cae23425f417f1e4321ff4f19546b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf210930ce826acfe0cf092ac69f7d05237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50027859d3e9814a6e8e710942b7e184238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da25920a1bc8f8043bb957fc920aec3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fd35df1e07228fb311ef863d232c7d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb2ffa44918eef00c7bfe63a205139c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ee1c6c918982545e3ede9517b9dc71242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbe22d8e0fd0cc6755763dc7837cd67243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711e0e26023f654b663c2df008d57562244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b437951e1a759ca722cd86ab61b4f8c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda36d8a8a7aa58f010837ec49edc005246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb17c5875a209458463621ca74904e8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cf1b6110c8442f9241ffab3b800c23248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2641eae7ef02840aebf7aeae279d723249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb56b882cb23146fce9f758ea6c70343250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd81226adfa4f7b08ad2da7bd1741a6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d53ca8b28f256efb6a4f617e8c08de7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca551f0ef3c2b071fbbfd12e28f630d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf91bdd99fcb2fb22592b052fce2d66254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b3993e7d3333cd0fd8a08510ca0e95255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcd69a050b2a4c1ac93ac5398e5fa7b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9e73bf48ce6b9064a634c8adcb3fb5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18df62a33473054e8c21f8c9a65ac985258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cec6f75e0a41f27c67b8ebdc9c2897d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75ab59ee3e4d6db2e68ba3f68abedd7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e16017b68de8bcd66d58cec9ecec41f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68022b1b22bb404057af3721c75fb518262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788e2a43751d9d028902100951947e02263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2122fb8b70ae20e26f8bb953803093264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ebfb4856589613994ae2e4ee3c2873265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318c6ca814dc24fe2e55eba647328b98266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609f13c8e46af78f4fe8c43195afda4e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6e8f0a6dd7332f91ab48b6e12e911e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f14eaf3ef271be30cb03ebb0e0de000269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2416ec1bae66b2ecbac7fc1bbfd31d94270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f0e47f2c99f12659691715f207e19d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c302f5686fd5a22e1c60736e5082f9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0188e72e3a5d80317e9f86c05bd573b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacab66d3ba7ff5280b0d665c1eaea68274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1229dbb39d7fec9d11559cc42b41cd6e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86debc67ddf01230f96d5c5af738426276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f7dcb4889d79c7b00ca76db67915ab277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4719c52954df3a0398deb87db78412b9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6710e82333b803a12b0200aca16b451279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a743dee38d6a05128972b0437ff38db9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece591b8501d4e8db06ed017ba710253281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2d48bc0f7cfa8530cb22c929237953282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c265b6da8134f61d9a4d2cd77ffc11283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6920900144ee64176d8321e2ac6130ac284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bfd52556f11741245ed3e147d000df285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c2c6690f073392e33fd00f03d5109e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200b9b5552d45dded7e46b8172d66fe3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43163f8fb210bd412f52b9a0ce7c9ce288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc9b9d52ded5ddee58a86d61efec831289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40117bbbbe53d88c7fe364e0c9569c0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870e6f995d6dcb9dbb161251fb49dfe5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90954c0a855d9be14e959794c9f612d5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e85cd7781007302af85c3be545d0578293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e50d5a13841a8fad81bf03b9745127294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e97fd3a2db240610812ab7e2b919b76295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8e736b72fa508d059743bf7f3ed63c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7981c02262f00c87021caf5e0c84af9d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81634a0cb2ae73963498ce8fe4febed4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac6bb9ef077159074c43a5da2d30039299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec5fcae17aad7999e3ca74811e1c3a4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d594a5c3d3cd6e963791138462956bf301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd03ff965cd6a857d8de021bf9a4e6d8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0b7056abbfb939b7ab3588317e0d13303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307b8e4cc6f9cdff975503bdd03b35ec304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e2a95eee64823a73a56d2ecf4ece78305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4735849b796cbdf39661ffbf0d0d5d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4370bf4ec76bfe57e639d96ab11c66a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5aabd803bdf411d27726973bca67cb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa863b4990d4cfb8f80a1e38cc23274309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afdf872d28a7a6d0952bfd9b68584ae310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7482ca22248106ca6c886313ba15ce3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffdaa564b346d444e146e0738b68af6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369e9234f7ffaa81a17d836a35504059313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6424a473d9d42bfe33d61313d2567f1a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fdab8a3a0148a6955e34209d62725f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291f85b88678fbd8b2e186f24cbec6bd316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e549ab39c496f9a4deaf98707a29c8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d8677bb46a1d49c3e10fd8988856b4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981e79eeb9f2b42c62f72291639bb3f9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be758394d61969b3394a08f69af26643320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f479c4876aff9b250896db92f39e9413321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57e992ce53d5257715696b1b46cc5a1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc173f7e7e286aadaa06b7bb8cd10418323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ba3fb0c1de1d47408d1fca386885f8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4439891e98a09e6cb693b9197303c47d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57134d0da3a2f30cd8940a7b4f0d242a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ec5969e159895e8f9da84f7b3553dc327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63359fd37b979cf4ea85a37f2eccf075328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488a94dce3c6f9e336bd4a47f827cde0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f556a69e140fc34601ce17e70b152ee330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486ff3af24af6bdb826c81d6cee2f7ea331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8f7df7a572fe1e5e67aafa3598a9a4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b6bc5c3cc2f67d3b6c35593508b6ba333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d78f7770b2b214e39ee93cbb78f68bd334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4989225555145ead6e061d9e7b02e0aa335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d853599e58cd1d6d085c60e7488b292336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38f62a3ad1331dcbad24ca9e1ee6e10337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747854bcad0743f1c6a78598927cf675338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1c7892dd2e0fb4ff4fd5a9749ac5f6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd56fbf78dfe581b519697428ad0f797340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1d81097cf6be4bbaeb59d3b88acfd2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2494be29cffa593a0ee0688d20ac99342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136e8268aaf131cf3295b3c28b97452c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee473f90a8d427428b2218961640e0d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d7874058973a5272583f7cbba6137a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7dd8aaba12730b53ce009469c361a0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cbbca3b0ebe36740e0f722390972a0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ce2351f9ea99da9bad00e35c1af92b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c721aa7f21266a35a0883c5d94005e01349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c24eb746632f74712cf740eb18576a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae3ba926092e8ae5997461f181b637a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c6891a5e7d424ad33f4749691ed3e3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa02a7a00efbe78fb2bb4b6e4ec280af353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c16903791aa93e5df3cecd104a6fdc354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb032b59856df26e497362ebbb742997355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3a3bd024c71a9e6ff1cb66af1a908e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1a5c64bacf4855f6ef481ac4866609357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f4d47387a17179b75eb3fe0bcb8f2b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742404c6c3c36d6cd3a58a0146535e36359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4cbe228deb1d34e064dd5e4f2753f3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17b12b141293c9fb1c37bac61043ecc361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ed43b9f82a0a87b802aedfc8c99b4e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b99e3b857853ed7228e94968e99b1d5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b51d892c56592d03ad6935c10cd239e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8e89c3b74442d0cbb9505a82c72285365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8210c8e702258ad43bb62396b7c32fa366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d7795b9eeee5fd58bcae0d84415981367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2b625ef6fa6e15a7beb7e1fb5b9869368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c926aa0b88c32411a847828aefa59bb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2247c1b23418c67d5521c416620240e0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a2bed7c9a2c1140677b6a9f26ad849371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43458f53ceed1dcdd9f8d27ade2befe4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd01e17394a9a9e8e47f9f1d3f7a453373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b0765a2ef5e28337d7cdf4b7ab38fa374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242b9625af9ed4664d0e8f8712a8a76a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9b8a07fdeb9de4c5c95f737771f8ff376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2f09f26c128d41b29a041914e4ac41377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a74b8999793858289c61c58f9d9b740378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adef2145b8917704641258851a9503b5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7789bda7850fe64c1dc0ab58497351380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28df0d15e91a68e601fe9d8c7bd2c93381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7482db71e5eb0dbae784b38ab381ae69382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca64ee3e74bdb3dbb46eef29fd647876383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639288e0714c068398858d76eab13d9a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf530f89ddc1436d4d951a5aaf9f975385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83939749e66f2dc431289cc1d8e0d98386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d0ff096d571f877adf8fb589900472387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e28821c3177b31b864bba1476e87c60388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feda4014c0c9f38be19c6f4a011e591389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06d98d428caaf89f2d6c21012cbe8c1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190c4f9931702653a252c1072ed6075f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc1e95429669d9fd4efa7b62872a1a8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe72ff6e24e92372e1ddcd8474bd2ec393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0312a75da004a1ee1c27c4cf8625d9be394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3f10f61bd036d7613a8fab30caa8b3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829da2716bd135ca0814614fd9f9125d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303c9ba6ff674b6a6998bda3e873b206397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c913de4c7a9071763105eb4092e4c568398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc4de751494f47df4c008e72d79af11399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4e766663be2bcd770dbf1c68b5ceaa400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8bc058f92e8b5fa839a377acd7ffc1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb82d24acbcfd17f7cb66ce123ed6cba402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6281541114cd77da6491229933ae068403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015eb380b5e45a01df51bba9a45e1250404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6d64766e24da0c595bf1d6aeeca07f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ddbfb12218fc76c41c585055233212406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36768718d62530cf4d21f8e57bed5568407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de6cae3b8b22e2b111951b8c9c31ecb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6555a15d385df475a61c161bb9b0b3d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fa9b96d1382167345ac631440d72f6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477d449ff424f9f2ee78a2441314d72c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298887e128db2eea49bb2240a59ec208412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407d957e913f66891eac3b3adf28c12f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cf6f4ee8120282ac3efbc5c5aa4e7d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7fd379e686fe9c69088a5c019dad93415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c607a044b0bbe87e75d95f73ea53d39416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461c92dbe6b0d2aa20648994795ae27e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9404f12d70623e85f7a8629df66f20418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5438447d9b9dc1a9b1c8edd1bbbe01c5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceb1317b700fe9f2c5b2c0afe43a754420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c42151a3389709d4803e02e0f8594b0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a592159132727512d4234a98b8835342422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf3dcfdb835cecee3cae7c36a75416a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320f6309c1de8d4751a05863a960d246424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c0e6d51f79dc5e276bd0e80ca9a285425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a4e4addc27bb8683b167868ffb70cf426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80df08eca7193c99cbccc50dd7533ca3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f40cb7a4f3bbe9c571c135e034e387e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24270cbd16b915e9bdd2ded946d674d5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd50ad9886d8e9d6523c4d752cc2fbf430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd285fc37611b121f1b88a8fee6c189a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8968ea87b7e9946fa6bffc1496a2522c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c02921780520587a327cfd952633104433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb75ecaed2d515fe53b10df9c942a30434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9ccdae318143a5d608e2125b7f3aff435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5232fbb8eee35275c58907b72afdb5ca436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e90de1be8781d1b3e4cbd8055203245437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585d586a552f36fa3e0808774d689787438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575ff5f42f36263958560281050792b5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d5d05d2730268cdf37929b1eb4bc9c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fa1fa4be98dba3fa224da34f229649441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46883d7ddd3f400d5c197f89112006b3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dcb910e4510f81dc0ffe84dd4b269f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46b3ae3e184a66ef680c9c7109839d9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7ae0822a47db83b84f5ded70b8e035445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a679f51eac53cc31ca60ca4e802b93446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ae9f7982e175e212406e6b4d372e07447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088623dae39648f9f6c3807a32619dc9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521eab54cd6b1004c76a775d9e69dccc449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f34a1c87c0eb0a294fb201ec4cbcb7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a08642b36c255a86ae4541d0872318a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472918d4c8a7243e8fae43a799b20b79452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1419a4206501bc24b136dc62d3e928453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5742f9118e7e9b9cf2001459788f0f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0694e8390e2bd3fa10c55f8883fab0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971bd97285d8dc667eaef084fbbb12f4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb72ccf128dd13c89e2dac059c7322d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d539e904f13016e44130a358541e229f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d50c73a99687aef3f489a3f831be80c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffe88813fd295b74605de0eba413f4f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62ccdfd0ec596d720ce29352d1ab9bd461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a47413763ff9bc31b8f00ab8bdf1af462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f82cc6c1343f290c250f3d3135b041463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ac64e1e9de19b5b3a6bd305884b320464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4ca77a17ee9340d994fd912d5fe247465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e436c47704883825e1d275a33560d1e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2c43c1f3427024bba64236b87925c9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524f32cb8e1408bbc7afad12d85e33ac468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a840ada1f8261a14e31535f3d6fb0bb0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5e9ff6fa27eaa9c4d9489227ebf427470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2e0dcd3160070fcd789f99dc8b73c7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b15f89efd00572a9aff364c85a93f8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6c4fc970c50ef1a97896c6dd611b8a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f14f400da7313e4cceb06492ba4eb16474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ebd3360eee1e319e274c4ea61ab47d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948a6e5e05d383ba9a93733df2baba04476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03d2b893c3674b3bb507c1c79db819a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701131eb094f25e223c128774b874359478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5afa7d4c3280b68e0480c78163a109479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29c1c0227af9085858473cbc8d995cd480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2f0deaa438707a523c50e393680f46481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89faaee6e1129234cd1dd892689c5e94482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f99cd7171954f2980ad1a0bc23d03e7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408a5636e9bf51cd1befe6cab92d2990484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e38e12611a40391b4aa54e4ab022005485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332f8653811ff877e50a75da9787ffaa486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5b691f70480c1a5e4bc123a6327f59487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55365711b4648f9535ed9e630671ee7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf166d881307bb087727def95d837d2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77944e5a5875db241b445dc24935630490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a010d117ba8d0ce391f54f69a3df4d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b2f5a4da3dfae093aaf1b8404e7a44492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c31a2cf0f73a4aab5aebc93ba5a281f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34132f35d9dab462c0d7b8dc38d80830494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a1232c23bdc3af3bb884b0efa74126495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c97526d42cd46b50eff3509acab836496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6cb592b03dccc326ff4febb3e0c3c0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0325fe3e37554d07ea5f95f84f5be09f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7551191370ac1890176d1ad3587a7903499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531f52112880ba944561ecfeb1e1e6c1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd46ac4f67143526786e2824892a3d8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb80ea6aa61e98d2f597a6e33c3ffeb502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceca69931f674c79729fdc0a68a0aff503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5f0a895dd5725e56dfb705d90383ef504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0369aecef947bb191bab2475e916a00505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada7cf563dceaced5a4654878c9b1227506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57daec4b3bb964d974b12b264203f295507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43c4346237dd98403f5ace4361bcb91508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f28dfa480cec559ca0eda3ba3c9030509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7823e38b8da380817ccf20d5a947ef7a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38448d9816076c3e54a24baccecf22c7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e7b558f28ddc75a3e7f8e569b0e245512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e669508b297f01bf53687ecb48c59f6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855b62a0ffb1cbc73da06403c810412a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73d974c0a5aef0edcc9e485810fd3ad515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7602a7812548d2343d09f3e3cd3e64516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b3e9acbf19bdc447626aaed12d6657517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d066aa8fbab6ef9f6f775429f486eea8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdc9ced107dc35fd117ab83c98d3a34519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d57c8a009af15de4755dd10473d2e5e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8a506877e1a33dd6fce18543ec9071521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b7251c7eefa9de72c496cc57650a74522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe19004342ae143b8e977af4f5bc6784523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f292f0e4c2ad0480076fc942f0ec317524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bac38e7019d17b8465fddf041f78193525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f649d50cea9a85aded29776f43c7bf80526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c5d950383a2f7c2822caffbe8d8128527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fbb884d359049495ec9d7b2a849d59528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379321bec3537be60529a3a3fb333364529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50362d7be301a2bf4481373e849d819c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0821e2add2d62af2ee6efc2afd5389531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cc85299b4a859b63cb2e331f27192b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d02fa85b4434fecdbb7ff7c1214b017533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b525a67d433b5d3fbad26cb7c5d3f4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fcd44079be6c6a42e5f435affdee48535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cd28b4ea8d12527d66c2d1a804d149536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219341a42b79de6ae8b0bc08a51386fd537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3b252961a1e8d50d19891edcd34e3a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607f035d0fc39147d998da701264a808539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ede69277ca76ec78ef0b4317e8eb08a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca06cc9c80476bd46db706b35c1bf842541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448a06ec1b73d6bc1231f570e9f42047542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9921c5c29c8d67bff10d439dab355d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d38bc63121360e0037be8bb6905104c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021d8b23bec3e3062eeba53a7e0b7db2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6d84176e9b9b599e4ad62b86dc7558546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6963177c1ad723d801309feb500ec4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d78bac50cf508726b1e11b9858cc27b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94115bc45f0c247d2b8e8237ff740c50549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c47787e82fb5812560b972c5a1ee4ed550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f40d2fedbae5f011b02e6d4356e58f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d78a962bd62f30e23a671897510244552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1635793aa5e9a606871547b8bbac2a9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b8bf6752854f0201ef759017de721c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c7eabc45b0cce7bbf8d01cafe9ce83555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2f05317e9beab766d91f5b29869ab9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8780f240832f971c60cb50d210dab0ff557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bd3e105dbd9ad5678227adf44a98e9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c299e5934afe402d28ae03a90d485c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b1882001ccffab8f89028150f4f39a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2221cccf334409ce299fcc90f7a1f6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a905e6ce0238a3a5fba6f5e8f28e0400562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75e96243d5da4b629a27a122275d928563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7451d8098ff0e8f70f17f81720625d26564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d83825132768497ef7b99ce6a54a98565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495cfb6f315741797e2dc950c710725e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52171c0691ca7e91f9f0ee707bed9210567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cf559d6ec6f2a2f906c0c64465bc09568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066f4dd4694de032ab18b1c67ce9a3d2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd98c4cc3c00d2c7bdd68348f7dcc24570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38d478f66df327febd6c46d7eeee013571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45267afbe57f969e8f7539e1f148f12572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9474060cbe11f5a438cba6fde7d218a2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e1807e721219b3737544ff6f1b318b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec867b09ae5f9394a33144199c3543d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e87599d2d5c949f300ca76ab1fc666b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3786575ec599b9fa3f073e6f0dc989577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62712a749b3d17b02a894f8bb0c0baee578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f849ab92b136b82d342dbc2647b7f2aa579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab44ef3f76a66260cdc7f5f470ff575580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d24de220b23009cc641faf47b42d609581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef044d78aa1cfe1841f10d012f82329f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20bc8627feb5ec067fac419822b5ca6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0165c1cae6d74c340f4b2da19fae4d5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7657dfffa9b46eab81ad8f7f93cece5d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945da4a6d6dcefaae8d009bc69bf62f5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ea1bf3c83b3643d8927a8cb2054d33587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b55ab58d677044840302d5049f5ec19588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a44b46941d2f0485196967590e216e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9618c1a8362071271c9ddb89559aeba6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e684761a7e08992aa28f1510b35bf06591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932d936bd80a4046a4a9f2c9505e809d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbbfd515a589865e90dd02f6b585bbf593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fd4089ed42b94dc2ffbf874093bac4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dfb45008adbf5a10adb30b8f30a22d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e328cc0e6cd1f3a7e4732ea6108d90e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f606336244fc8775a22b8023df87f53597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7633db97ea20411c28b0994af79f69c2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0e4510a5bb117e17fc6375bc46f187599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fa01b9801ff52dbb902a18518bcbf9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99810896e444b5009147bda7d9f0fc14601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064c23be224cf62006e8fb8a9e8b0269602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194bdd6319987e306b442cbc818232de603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2427abd43704e897f49d8fb2125dc339604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bc3ccdb6a09238d9d17c9151a76cac605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04d27565ce8709dd577888d261e7fdd606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e52a8015f77bf3082d465f44a3b45cd607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2c4b0dbc07653fac3551c55deff9a9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578c3097667afc77b89297c26f10e75c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba76e7be90e198a8a327672c07e1330610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8994070c73999c59e0baa5fff476080b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed8b802841ab81df1ec041879499410612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae0253ca49683058ce976b24a90c4ef613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72277912e9fbd7be28d47053e0e37599614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8bb1bf82d83623b73365991e5335f7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3308c83a0923b36bc25b21c4905500c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c60bb9ce4748b523f0df5d2aa597cf617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3877b3253d7d0a0111999ddac27ea0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239da41282f03cb122bea4a629b8895f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ab918126b82c9dc6aebfaf4573bc11620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f3d216c7012715abad3efbf665d92e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79247fcc0fe7cdb596dc7ec3f4cf68c0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf9cef591fba7f99792fa985faa0428623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2c5c8107d4dbd7a34d8bfeb3662581624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b294d23f5f09b1d91c5aa7b82a6a7978625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ebf720a64cb7b8dff5ddcdc5d1d846626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca215d4cb8fce5cb9d8dd14c920b57a4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d9a1fc44b745ce6ea6b502eb379dc1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd500e8de5761ca74b61f8482230ef0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e6306de5231ec6c502395fff4c1496630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7e33d3ed671f3b57d79738c0f921a6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69e3e1ef597ce54542476892a8412ed632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf270f59bbad86a7cba68a0c0ff1e45f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b8cded68cd4add3165bf692846605e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092a990651b89fb79e357fafccb7f498635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d19d53e8afb847a1aa7547653c62771636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f3b92bb217c3da1e454955c0711181637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef3c23f9dc21690b21db16bb0b4320d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261d51c3b0210903424321604d4535cf639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64872c0a5b3f2460e1b2d908df7a76a7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196c7adee93d8d659bf70a1420cc3572641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e724abec4a3993982561bbef5f94e207642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737efa1ae55f1f9690f64e4292b15450643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a839752950255b619e6e4cccc0ec3e4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a10a929ea82a48f43b12275df4689e8645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f292e263a5e878e439274c82341cfae646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162ef02d9c24646718c9c6474fb75f53647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4166dabbfe4c109954bc721a9ee79b5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9c1f80dae50e98ae6c595561098edf649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74b4f1cce9ecd6d85a2655394f692bb650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4fa0a96b1ea9753d95866147d60097651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285a62668795a80d6452d5fef2a47e6c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d17aac1ce932ce4787f662642d58f61653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201f2f24ad23b9bd8e04be946c5527d2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0509fea5a7a2fcb69f8eb0b9d6ea774e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e812cb22d8847778fc62558ae545be79656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7e96e47b9e110728d852b7f0b789eb657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee9ce7220edc3365769fb3a476f081b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2360c84382a58ef1bacb5ab8e89b8d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e746905bff4f61b8b89935244bfc2a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d45d0feecabd2332d643cb7904d96a3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5ed21bb28f16d9fa24e2ab2b0ac02e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a0bf8a6dceb0c024f9a56d2200c505663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdb69a663ce0abc5f850b5159c0ad0f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab45a227e7ed34f3b21173edf86b9539665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c05298cab9f04c75692818ccbaf117666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e712b02167251665462651718dfa14f0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1db53da6f7193d8b310aa48ab23da8a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe1c0f2f787b3a4fd0f64f2f44c0380669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b4600b9c86116ecd558668215ed53d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2363107239e5d32cd8b262d6c737d7bc671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54c6db7ff3a00980facbd885c5b57f2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270fd7bf802b93da0b5d3d610f117176673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6b1fe5fab485d3c905b9e682d111a7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8ab196ca031187690d0f558c59f171675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15c31020de9845e52667f2c91050c14676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94929e05aa914ec54c6d2d73e2d86c08677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e3ff10ca8534d36931b0b92701a284678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b75c5b4fff0e985720c64402317f1c1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4850d0df4d0a6e50105a6d8d51a4e0f9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd93f68d61206b816b2bc72bdc6331d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eb640005d1e62e7a3a246e438dcb38682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5094853584b1f17998d3b705c21c5ad2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8402926f37f6e12c5230eef844aae2f8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da1f9869d43aa3b3f18b1f444647b69685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb18e6fb0bbd269fa0e4ce27d56b340686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2e2cf580c30ee22d99d731fd2d61b2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9407f49fb7eb0a17eb23627a88bd4881688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f3ba78e9ac79e12afa1fc8da7e07a2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101fa2165fbbc40d3bab8c5f4e820f3b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc62cd82d8cb22266ec50670c3a4700f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbcdecdb64e500e0b2513b389ed71cd692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320664109da7dd42f2d93a60c7dead56693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc7b751a641d493bc1ffa239470b782694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60654d584594bb30f617deacd9e72411695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51a405a903127450a72f59b02db8ffc696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2543d156b550653718bbde996c46308d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3191d1cf0997dbe94a701dd76a342d8e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676e6883452b6a442798deb136823a86699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd5f001c6b805327481b1d47a54d9b3700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23e0f1e2d79abf8c3462a96604e4b07701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff84a96f7391835347284b27464f783702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcda47f8e8e4f1ade61019324678cd5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bc38f3d311133d0092fcf00eb38115704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068f7e326d1a4e028e0b633c99981784705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58be5c653dfb8937425ba88ab1f5ca08706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2982154a21febab59548f5756025d4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136099349c54b0818fca3b42ab995d33708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe0079e7d47360695616c81fada2dee709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c6ba7b75999cd86dfb59003c4f4a50710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487e660c65840da16f9c7015e534a641711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2ea86256f56d1614d07d61efdc7ddb712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294197d5c3c3c755f4b6f15df72d55b1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a70612aae3e8f22e88bfddfd9faaf8714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb07dc4a697f82646b83c8669cba6da0715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dc50bc68288f72cec3599035b07f51716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec227a204d75546b1828577dab715cc717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1509d6af9e4e81511a467c508294ff7718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd75287b32b7ca23e5bfbaa90244ebf719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dc7b7e89a2a0c593b8d58e66c3b9fd720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa62ac620ecb737391d1206ab926547721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c167877c525b78243c124d7184d52459722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eefca764e07fafc2409521f039cdac723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89824c93351111add90c180ecc90bd91724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60121c2e78ff45e504ab78a3e3dd37ae725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f568d2d63ddfbfd10fa28d3d52126d3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09fbd52bbea6798a8609367cf08a0d8727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8ff9cd57756785819b86e2869a1a7a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaae8a6a783e601c93f6a9fab4ab123729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa63fd2458dcdc2800d59dd2618d01fc730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13caaeb4fb7120d36e154e0a6ac29ddf731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2249047e4833a0f4ef37d5fde2c4d07f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe8edfdcb79f15dfc92f3b57c61d030733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2433119bd64c6ba7c5bc35ead980d4bc734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5295e4e719b10509b4f1acc5dc86b6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b4a1bff307ecc549d590b1cc56c836736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75acab5e9e759356bbd61dc110cf262a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938eba0ff937845ef8f2133ce62a00fa738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a331699063e47c6dd4fb633ca2be402739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cbc4db0da2fceb868d9dd99cf32cc9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5968033c55540ed3feec15366cef02d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dd94baa2cfd1694053b582159826cc742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933e76ae4ae8bb82dbd5253b8442837d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef89799503fa262de582bb6f28300d5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cca183bfe022212049d010193ab2e75745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f16355d4e9b136a058ce88bbe167fcc746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1c29d5a11cce178d0238a179a803fa747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343a2dd4e477ce8cd561ba9ef705d37e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3a31b6d1da33c6dba9ad3f5c530296749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa8422ff33a05ed406747b17d400dff750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eba92bd8b5025c81a75636bcea7f657751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8593136c69534b324b941add7f0a10752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd03c1dec4426dc0df63a23217a2a30753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2948250e26fe3305b14bb9638495a36d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5ed3bf5daeeb38e05498e08b9454d0755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689184c5c6a99eb1e4e6157d352db115756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6c24f3993297d2823c6f75f9404448757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e67cd16ca23eef76c7f7e1a43da390b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bf1cb2244b1b922c9db8ca19f5a7c2759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>