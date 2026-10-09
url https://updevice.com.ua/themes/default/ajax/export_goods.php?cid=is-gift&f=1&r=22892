--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815d53a748a3339f0405923090b7b25b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0381c55166c3df881cb4781a343d4f262.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b91a7608f12df0c146d4b5ecced7e4e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f727092e98037a28c4c72dcd326f0d4d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60a6fc43671af93b85265472223c2d05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaec91671e49e3b157a57311c5ca42506.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0757249e6ac2229a5aef43334ca9be4f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8509a8970ae0c098e5a58fc5c887788.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9a57ae708bec766382f9817de1c62a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75f24a36c106992ac597bf4e1ab97a010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e9b9f5cf4f04dfeee18a3eea38930011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e099d9ce4b6f3e6a56b86b3c5d74e7e112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020f9b62feef7b7a0c80b67224bcd4d513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2324f4ccff81f11727e8c3a277e8346e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbffa0633a189af902834ca3a5cde5915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fca93d79c28d160c59e061ab8f568d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ffb1bd348f3ba7166fb99e7770025a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2d47f96f9662f004e06af1bfad98f918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852388268e91a2bf92b191d9c721165f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63204fd55a783b49131bf64e2b1f31f320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d700dc061d9f83f5e7b4b117301a459421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d30f27b3cbfe6222939a9e50f22dd3122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38a7ff95d0da7c33d77fbc5f621ba2623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d448305c2c8e8598499be04db1239424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab284f9a744618256ed2f8dc89342d2325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf2d944ad524572e01ee6b18847ae9c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6df701b7124ec5f56a0e78e02a5490e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae491a43621f3f5110d7b82c702d03128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c31699c8dbc63884dc0d3ca8980aaf229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c8960ebc03ba4cc73e0796c16208fd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f075c4934483c48868ea0a6cefaedce731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd36e7829efe7aaa979c1c2251f058e232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d011cfb72886f2b641c1bb8e8e40818433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d659d9836facf0c304bce7e91fd231e334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64cd5749b4f44255a4da8600572b5be35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372a9f08137ce78ee26741e71bf1020236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed695233de7b3549ba56a91b394348b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050738ab6224f6ea34f8b803434bf09838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aa465c4ff40937a46c247bea6562d139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64e8f617aaa36e2b507addba31c602e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23dff1a29ab836dff3c3799d69e7e6f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f6c3deafa9fdce8aa54c94cacb179342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa7067853e23ae5511c7385608ecede43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9202df17fa276e731621a4b12e71481a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ed63e7e99aac85ff6a816c1c9e085f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eb69a639eac84090aa41a9d723a72346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4352191a9aa1f8799bd6df873509ec3747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e21e84d3af2d5963d590a3329c72fb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb31fa53d0f8643862efbfc0fa9b0c3849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04376d7ae32b9120d5d6b11cb6c5ed6450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8968922991becc8729eb3fb22e86c30451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f1a3fa833e6082785f8b4670f2c02052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f62041653e87f3cf398dfb890b1c9cd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baea77d0596bea37ff359b515fc1718354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5576e03ac37a64d72dde1c245903073155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8328cbb609de1298d46c7c3e6d7f0c856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879dd15c596759aa00620df598fdacf357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1e18df9818cdc22229d734163d312f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9e298de75b14c4cf53b3f24a7ef31659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7281aa21742f4f31f3943dd350c9954c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29abc739ff37a6a48dd1ed1a46f1bb361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90de3720379f6d81242851203d9dac6d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3494e9e25acc806ce60b298e4eeec5b663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1006d2936b2cabda90e3c347e0aa9a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4b04ae02bee1dc7012eed76c526ef365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc2e4ba1458316500f847eb6dc0753a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5ec0de7b5c92f53e9347d64e5dea8467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c6f0950ed813e5f3e6d86b4fc7d6c768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e07f018c20a7443bb10a8f47de2e7e369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed40d1119303129b5b90c85c4936c13770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1be30707e06ef7c5bf9e4d378eba6471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035722c93cf4d4e4bfa2e8b7861cb79572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88fec84bebda92ab63c0bf00f249e9d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb3f159518be4eccde4ec6e09e1507a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e30c742147e7831fdcbe60b1c09aeee75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92164f00dd54306fd4ccf06e6fc37aa676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec65ad1842bd54af89704df1cf260f377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b3d1d80d6bd5bec07181d2f415616078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedae67e9ac6a30f2506abddfd14253c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2fac24fea8dbbde6bb7afc9071c74b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5b09e5789c9ea0f3bd4f3df7e8b77381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230af5d3a59f536314babbe07ec3990482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23072f8448d5665c5c657b96b64b59ed83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce89bfbdca73a64acc362794325ff3884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6acb60e7a0ffb79fe2daa6053a315185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a83bb7b7a89b9019dc6fb58fe656e386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96ecc21611aa942398ab140e751871387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4af618fc353feec5e26bebebab238888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b7b3774ccbda23b0916275ce893ffb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66db2d895a5be0a49f11e994ca959e1590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad6f6dd9d997ac99d6b2874f514e52a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dabc656ee2371bc3c360afdc2c199a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec82492b17a1790368f7d66615171a693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1afa8c1129d0e483fb19fda5931d16894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ac77b70223964ed52ace0a498bbe3a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62926954f3eadfc5e3108d5f4e84fade96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c02049dba692c411e62cf4c5ae3c4b197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b258cf8f72fced05e7b77c8a1f8eb0e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d182ed64267f289b94ac083f32150a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaec8ce5c0c2d3e04f21e5866935101100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa94041d4aac4084e561d2a9a5adac2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b13f81a81ff776f3ce2297e366b384102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c43606a012cb4bc52f7820518a40d02103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54515db28697ed23debaa6c486cf08ce104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2798e155704bc5061cc6e2c5bdcbc35d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319e50c27fc69a63da3790362393ec37106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f4c4ab78e14d532c794681153ca15d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7aad3d1e9d8c408fdcccc76956aee1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312ae58c134dbbe99936919fdd925853109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9a6ee80cdf56c1f7af2988ec7674e6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab81dcb1734fb5a79b97857d2eb4a210111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edc5fede1ac1c21ede8730c79b72fbd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a8565da401f3fe0c50d7a0b2c008d9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a6564ee609f74e509e812c251311d9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1da82c37846570dd12e35196fc6b0f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1597c298a9d5cd0f961710642dac07116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aae5d6e2f74905b5248c91c8434cd2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e47ad33f36641f3333e68ec73392927118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd0dea30b95437a2ebb744a76cbdc2f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6482a3702888f99a49638e890b9844de120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae9632dca2c7f02aae74fbda8d728e8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776273f64704e70288ae2ea9325cd096122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee893849c3690747c33d7da37cb60c2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5a53a87f833f5ff1e9e5ba06281bd6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae154eecd85617a380d6b686cf488948125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013f36db41059173f0fa983b758033ab126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd8016a39882829374f212c13188e58127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aa869cde3c7adadb20ff17c357fe5d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfe20c5c89c9447de82c4d165c22bd8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a67c2b183f91a463173a31aa1039258130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b245631706415a80d2963db0e674e79131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefd1da17e21cced22fa46e2e1f49076132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699ca06cb74d73b9cd1a42f1fce7bf28133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de264c5573d1a305053911cd99e28760134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491ccb6d3664b7faf272aebeae116426135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb01309bbe23fd7c5ca6de6d7737fd8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb94a09a798c6b59c8ae866bb7d8475e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683ef082559fd951a2e4478f4925aeff138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1360cb1cba863d7ec48d6e9cec0802139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6348944719b99d3ecce22e4945c9a7af140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c73aa4a307da6808dc999dd91fd4e1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d0ae7389f148248f98cdb0855b8cbb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688b6730f2585339969c6b08284a6e9b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ddf4d36df7fe37ea22ed9312fb8019144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9d34dd4044ab6626c2d39d66313506145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc87e1b037f288c8428684ce88c8654c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad86773913552223f36c827446e4c2e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1273797669c1c1102afa176ff5c54628148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5ff92ab3778c796a7a7679dafaf304149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf52696a7b0b68c9867e550fa6aed1bb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f22682dcc6662c5ff3cbcf69594581b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3902b1b298c33bc72362084bb1b9614c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f225acc631a5bbd0b848a19931977c7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c63d6a7620753b6ca9d740d28640e86154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e59824cfead08f0ee6cfe61aff86d5a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33adb328fe5a1e6adf227a000bb7c5e2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91373d1bce06a3f56108c654b08a477157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f786a26d94a0019e58db5c035133618158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1760064595d97d903a82d9b083ad1eee159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6863374248eaea80bedc3c07cbef46e4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8a339ed346e904c1cdf79b65d7b59c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a045802044e8c9df99ab1df1ca431b27162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0fb515008ec2f5134ad37be78d6435163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12233874221c5684e847ea97e253f80164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642abf23953ac4c37d3617ed578f03fa165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab57e2f064869e7eb9610e93371efc17166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b5475d726a747e983e9cf3467c87cb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd88c61d0644658424a322ae123c9e83168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c877b3217073196be59a9d9f8fcc6131169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a7aaf0f9df312473cbbf6869135d52170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d682913743c8fb8647096b6fa8fdad171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c653776b091ac4771b155f2219b42bc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bae4e530b156ba34f50292378565af173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603fc0ee91f32b60ff6cbf87ad00ec16174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ccca213e974f02d32f512e5de16d46175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921b152bbc7f69dd59014f0fee0cba9d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18a839f2779bbe2e8bdf429b448fc67177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ec480a47e4dfe20de0866961bf5505178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d401f032b6bbf8c490f84b642c87c1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5585b34715a7b9dd2d9313be446c9445180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92153bbb1e002ebbde9e343006671378181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e0b236cff3aebf8d39760b5977df2e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2160fe71f7a3dc8dc71f79f1214ffc8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb08a5ebbdf1558133d8d5a195c66ba184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28935b31e5bbaebd88e3c5ff95f5b841185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f1a7a4717fee69a59ca88452aa8c9a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a382376ebd6f45bdc64242c6591375187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b1f60b74a019c95b8be4942b4ba855188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d24052574704af713dbf8d90e6e2bd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa3c694d494ef8d57a9afcf3090675e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6178d2a63fdb7d3f8afb78c9f6c192cc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb8fc1639d39ca273770cc3951d82b2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14a5d1538d7a1b2de366ac8761297ff193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ca7e667ecc0224c1532db3f241649b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db6f9d652ad75c248fd1c1601563b38195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5cd31eb57abd8080c1219d330e53fb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111447d381ddb035532bcb32c47d2ef8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f390719fa93c3bd14dfaad35f86c03198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfe8076a42bd6a8c411b37d9deefdd5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ef486bdd46b49391c628b0c530d9ac200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f5f0dc0ed8c4bec964328d840f9181201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e792989914c9c2c8e257793c0a6615202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bc14f66520780e37ed766e558df631203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6ba90a2d2ce067b1c551012021912b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19c97b49710155e6288faca054902aa205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a80f24b0f577f452f1b52bb2835d8dc206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00629415e2f94736bb91360561517c5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eafc9647b09d2a65a4d4cec17a8cb2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3c67cbe921e9c7894a193c2a7c9c1d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129d97c12bd814fc65ea82418207e175210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f5ad5f3208e07ef4e51f824b47bd76211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1206302e28b686cf6feff0fb5812dc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0cf9a336d493e60fbb1ebced9172ae213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb8abd72fb2da1dd39f7228d58e062d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbf086b50f989c224677ce0f158eeed215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7755e44329177b3a25b8dc22c8c9f94c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef295ec72abcc1c610e0134388d84ba3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca9744463e0a1480523f90b8e9f993d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6ad6d562bd82306163dcc270b0df86219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c5f3991dd1c5f9376e556b87dff5a6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e3fc3bd3c2c98bae4106033973dbbf221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26d9add9c225247985833576e93ed5e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0147d533d41ea91be8342e5d00bdc1e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa97d6cfc45ede256c836f4d139b494224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548e01c9a9e559df21451681633aff93225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c852996080a042aec4a72810e6c03c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa21c9cf157ecc8a33615e9a61cf04b0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e089a7f8a174160f7ecb5e280a4adf228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45460438fbfe79a2c453e3973d38bbc229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b826537018e9e23cd3e7702befc5a8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288e8ed7ae8d0aa35bf829c5e5e50e99231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0e889ffa3b5ac9e04e22d1b029ebd6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c532776e37ff4ba6ab8b0873abc203bc233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508791c96fa765f42d13fd802e93e776234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12932370675bee6cb34c8211c5c6f80235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6380a6994a814de7a47c5aef7028e31c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62f78d053415e3735ffd4b744151e8c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55017821e40dd83b8168159bd7241f06238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b342fa7cf84bb573d2012d4a6e988e00239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e06ff9199a94d14786f5e342f42faf5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b231259c9f9aba56bee86a0197cc4f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c440863de3194336060cbde8f727deaa242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eade8a39935fc74443800b37c31a5aa4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9d0122b8f0167e081ba92a31b11b4f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb64c827b877f950934d31d2a2d41e05245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c5de0ce40aa88b72c74d1c5e17df03246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4729f7d30c690eaa995ba40a36195a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4576abb428f311be401d133b8442c12248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da6685bc939643e50a4cb9a831f295b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a909b00a3284c84ab0497b67ba0894250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed56e24cebec50f65f87de5afedfed9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abd53dcab324436cfb8dca9b2980802252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd33897d9f544fa803ddc82b34b8739253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bb5a67f8cba9ed4acdffeb35fe4b17254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77805a743881d7b6a42a2360814281f9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c1dd878b0d5d7e2788f8fc8cb7fe4a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6cd76b2d9c1bfdde8173d0f9e10ecd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80643de72e7a43e50034075485c408c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252cb6a4bb335c5a67848bba990938d0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e7f40783ad2bc16e8325020b3d10a6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742f44052f92c6151a1ff906a210644c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12c9b5569737284483cc3186901d23d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd193187569cadb0062a4d6e3e10e86263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e37ff36b8046b9230abd40b97ff24e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205c73a03a11c613db9d9de55e5bb3b3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07864c58fe82a9ae5c3205c10c703431266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffc7df57f0dfa8540d01bb2e8ba85ca267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784e81df5f49274cc98a4db6d31d9a6f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1eec63987987bd293a20982749fc8b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ebe3d7236aa00107d8dfa29f6d5b86270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1defd6b8192c1c6fa67345d684a805271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be5068fe4f98e1a782d7a91557be7f6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c069685bd106e2f375ebeefa9d9b4d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eddb12a662ecd9788de6f0ba3ed84a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6eafe60fac935ef86bd046e1e3f229275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ba3ea3dde24c5960ca31a92a6de6ff276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deed8ce7d1443399d146c714c9913713277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42e368a0f217a7e2a9082df238c8da3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b5862a5da34ccac9074f9a9cd73464279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105ffac59f27a74ff9b90d17801f03a4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475e2903a0de89012eea21b5c17558b6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b537af147ad190f7ca6a393959d9d2a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e8fd82005647627407e31c12b72e59283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def3561759bb13ad44468f86f5adfe46284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddb953a07c04333610e6c60d900d9f3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf788b1c55fab1762316062963325d4a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de53fc016cdfae7408edd4f2d3d51129287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ea1ac0bdbaf7621c70038978a16d78288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9273c154481809f474f00b271d5786ac289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109b1a9f83d29335806e10f7e6b5247c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcaf48523d49f5fd49d44674962350e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d53485beb40a05987601d6e0391c8c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a78e133766e3fc0c8e7b94f326642c7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9305c2db23ebe9384175dec55c893576294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fd965649c136ad1460196ce842efd4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882ee5d2c173169caccc40158b1d502f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c85d7ddef27388f0b29ea7d7e9d1cf297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbca7c9f049c8af68ea0704e912937a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f188905de58220153465392c69c2768b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b3b18c0a17c1d0728c493c1ec83016300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a8eca785c98c653960292a7f0fdb0b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3588ac2a3f3ca89767eb5b3d1c20a5b0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e67c01a84191988d56e0aa25c9c898303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b519492c16865a4a9758f459928ce86304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec4c18a380558adab87952930e9542c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db23a716db49273900b610410602a0ba306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ef30213142b18b4c5df4cad773d639307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd1a62ddd8f50924bd24c4e629d25c5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3958e3156a8e7eb7fd746fede1b6cc9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4b30ff0ac6e40fb11da7be90026f8b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98b4d6275cd4b1df93dfb0c0054fa25311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecf824c682bacf3c5ea1c93e5e43097312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8472b43588a2f7401842f57cc10d5a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620b08fec6f1cd50834c6c03f8003b3e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c109237fa3892d6379887ca44c1a6a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f87fed53b04eaf100c50dd4a954f11a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4006acecc6114b0228c0a937ae2cae4a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaebe9407fc305206557fe5254edd2e4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fce117cbf392a8e68b9680ca2e89364319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4b7fe95dbaa86ee06977ccb97511e5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2fae649b67c7829d1a1fd53c2d8582321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78ca55d5fd4cf10d0d633361489899c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ddc9aca49f29242c7d4fe2a36d551f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23a4ec274a0c4bd87e6964e08b194cf324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19616cfa6ed33cb7d7957264ee8f93af325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3438dce576377e6ad7a98e95360f9782326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a793849d311e1d11ea37c29973708d34327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba89a18169ef56c0b5f94d7a0981882a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeefff95da2847c9dcce63a78382cee329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde38cec1626c4a66fb6fe45de086689330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987205b71f856cfbcc5c0bc0fa4a4d4d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082ece5495d17c6ce6a7c1c123af646a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139079069c0b64e2147c002d4bf1d598333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de465bb073c1f773f59272349b86e92334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5affebc7dc21aaf68b913e233298de335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9111caa6c523d4dbe5eedc0890479db336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd39570bbea54c4ffdbfb909b8465e5a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac71e569c06d3da2b5d18014574b5d1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af51f21955383a4e1b2b66eb2207d38f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b5adebf07cb524b1cb908f55cdad88340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456d4d5ac0eab6de3e35e26939bc58e9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47530ca1ea7e85266ad7240a1199ecc8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e204f96139cd6c9ecc0acf3e584b47343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173e1a477a4666d1c4b4a57043ac2280344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3e712b993e6a120766feafe08e276d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc9892887e47a494be60c33106d4bd7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624a4f4b7a01791867fe1c4270a8eab1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643792cbcf01b6dd23f33fd78695d701348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9836ab9beabac0896c2518e1462cf218349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a2ddfe0487e35da8d8fcb4a13749f9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909a006138e2283cc5b4509e5694cd88351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d37aec1fdd1102fef4bb682da8d141352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad49e90f953846d72302e0f01961d3f6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c073af260bc76edc336347cf23ac0d7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96e6cf79fcc068e520a0df099bc6c93355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7454e3b99e66041306c0520e4ceb1bbb356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67be7c7ade28f6ca5abd99d1030f8e6f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455229c5edd05f125b0b27edca4e4dfc358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f48e1fe61779394dc58115d0e4ba5f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c5bfdd9896f82a1abd14cc466dddaf360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184ef70290a3229cef7d29123a9ba7a5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd84b13f59db9c0e6ce491a9b566707b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7731eb5d0921c89aaccf76a548f712cb363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4642d36a4e63698bbd22e038a3362a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b2ac0259988621e30d6f572b3e66b0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20646e333116bd965179b1beed4501c7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10e3391bdb914240ca02ee4d9f227ca367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690273905e1fd557a3273d38fe7c22e6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041b6cc85f8721c52aae6670988f6f72369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988837278d00dd7fa570c9d5a918f7b3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54da81278536396ff2acf985ddec083a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fcfc19c875a726c40944a13c00e6c9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6d54cd0cf11a06d6e32bdc4cbd5e7e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98e8c83bf3fe03d56d616f63735db6a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc2c3c19a82fa9ececf335a0bc8a1df375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7a18c28ba2266b8a735ed3ba076f8a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd9c8627348997e60da6a998482ff17377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21b0dc244f0419eda71625890c761dc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcbdd2a38e41e43a36577d1120aca55379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a424c585f180374ecd29bb525cadf4c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ca7679e9182538b76341cfc70709c4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04aace2301cc4f40a5bf7301db0801e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6ce0340b1754f4daba2615731aea89383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748ab1a8f28bf1e6b18ef1e8a095a616384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b3bb296ee2b2801d84729a91135004385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e55f85111890018ad5c14907f55d2b3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb95d5c7046b5ae49e8433d23da4b8f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6424808eab2654abda8a899c2935b4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69a09b0f6385feaf467fae53a93f367389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb8b3296fd18834c36f79c0e3aada13390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b672972c119d5bb2b2c31b1233672b4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7ec8b2304332e29fea5c2bd03e9cba392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb641bae9d2ed9a74b63898e26021bf393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aced9f968ae7c634eaf335dbce5715394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d0184b2f9f1999dad2deb92844eb2f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cded392b487f267b6412704db79f5f26396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6244b4d17d2b5dc1d840a106fb9ac198397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34e732e9a885d3820164be407576f8b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1295d2f0bdb8079d819b2c4ed43c249a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fe99294cc3be160e31cfe0ab65ca0f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdafcdff524c61265e7c6b6bd9b8e8d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c164da17b503ec0af46813035770273402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2012af85c05b6c0387e05140f032b7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c249c23134471f6e0051e124509f4b79404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0eeb869fd3b37ad71e4d2dca617f6d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6d6c4afe2c87543528ae7b47a4b860406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bedc9b31af48660e5cfe419f7b4733407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9a750200f2971121e3423b9f8ed880408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e167ca3f6469542ed67d581067c908409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7726b975af1120853b3a08a32143d7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd252ba086299efe2a6ad32834676c8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342ac2717ec859cb91a372f141333ae0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ac4c05766d051d3f5fb4a60fb6cabd413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce316e684c6e7ceef628b112a79bf4b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3908b86189039d8ed0528220dc6d2811415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa164ec77b4de75063e3121e7f3fb1b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4d508165f59f2c86d1b8e2c14e7b2b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b83e373c99bf43809041a006d97fe2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e7112c334e2517fce3672e7af11cfc419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81bbcb78170363417e4d671a8b1caea420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533a6bbadf729eeb230c20b5bdb654cc421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d60e4b5688685202b7afb4459329e5b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6e6722b2d4f0ed2ceeca673437e0f9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673e7af377225c15eeedaf371abc1f98424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe6f90ebc410ccf3a0eb443edef122b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112c76e56c2eda28489324824f0b576b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca1090f775ab21c1d7ef935db0a92b3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a4cb52ec3892da03c2ac301a3e590a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977001c05c1681462688ee0ea3ece23f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f200726b773c023ab247c2944708848e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3fe783a25a76367c686aab3896fce8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34d29240f97c21ce481188bdb77f3eb432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a625277ba85523484f71b6e81d940198433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dcba4894b0a9bf6f001268b8e5684f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4dc1dd1ddebcddb3090694c98b7daf435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f29004add5f10ade56d06897b45278436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75239fe3dab92e1b95dfec4932fad7e0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3765e4cbeb01f601333e1d1bc1a7248438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0c7eb96b7faa6d762d68d394bd0212439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cd19da6111a77176b6617b3bcc5c3d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07838830d990992ba4288fbdedd056e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcf49bf4aa227db6bf6c3cac8caf373442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99489c6975a60d569d74d4703765e2cf443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de98e2566a1e8213ab3abdbdd9e854a0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70848786d0cbb731ae1b27201a100f1a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f923d1437b81a4495d15f58f7dd344446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbb730c6db9861b5ff80dd2ad788555447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b4cded1bb0746d7fd384c373e69e46448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e197ab4e8daa703242f5792184d91e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8fc7add1599c3a54c6111cc1897050450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b5e42ea32337e5b57b7817dd2a752c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59f5e886955699c6f19ff56018d4f83452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb78befabc89fd278b91b485db60f6f2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99969304a0ccefaff2bdb1d254be005454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce065f7d2737771b6e315352229aaf8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451a6a7322285a11c8bf1d2c55294a7c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032bf9fcf79a34b2292663ff5dfdab36457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d48ed8578fa34ebd077e9e5edfc2ae9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b8701c8493b3017097824902189289459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd39f966a699b4d13252fcb0462aff4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fc85c8fcb55347c6c568bb33ee8239461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0934b11068768347c6be33f29ccc7b79462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549d377eb4cf2b69e89e856489b88ff0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e7d2fdf16a1fdbed8c8df41b3dd95c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da241e4954ba3038984fb3d811a398f3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b962a1a624f5a631618fc466c429aa466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6544ce68a4d0a1649031a2c40102006c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e71e0cbdb1c67dc2d221cf627ff76b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c77372971b4cd2d14430ea55114f1e0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251645ae8d90237c8cca759cd893bf2c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b2000fc6808028e1c0b6afb5ddee29471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849a60deb738f94f39fddb0f33aa5bc0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc763c05de7eca09f94f21906b2d686473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c71569799b2b9511759876513f8a1f1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380f402d8df228be065f7ac690d0e395475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a98912dc5e9a185741941dd55e86c9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca313ea5d08247a1497cc7d5dd66c2eb477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a67ec1623453e21c143a050f8830c5b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72361f7495db04a78ca911344edcd17f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ce9728f30f20f75b5a3b3f742c822b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3032763fb2e9308d784c62583c4c7d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccb3ca44fc2f5e15d2a1b8411ffd6a2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1a5fda6f68edb6203921640a226835483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d97de41144c70d3dc8fc96d43c8dea484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d713b11c52a821c651a31ba0b595200485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7507ec34f4587fe0c8b500d7c4d0e8d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5260a20318d3a20b248329d91a87f890487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5132bcc95db3480f20e5bdd8d66d2e1d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea579ccd1ac76d16fe902a280447f7d9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000fd2bbc78ecaf8d736ce511ba9a40f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c365e92dd9b04564977cdd3c65732e9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f14e0bf04d2e822345f90897affe8b2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b15f2468e3b77f831ef66b25f9f02df493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56b4f502a1821a71248b45be6c6030d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f336176ef4c11e5175e510409df3ddb7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6737ac5b30979682b88b80e77c1321c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47abf1dc06e91bfda9d5b5a68f95531497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4002c2777abc6c3b398f9e92cd98fdf498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bb2a6f0ad1007ef0121fa017e525c8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deac003619c05c6b7a2e03a88f5e414500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06319fc2dd5abe449f5999956fdacf30501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d1431a6aa58efc18df25057407030a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a87ea806e7baf20141d6979ae9564ce503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce229296d31673280fd75802b7d7849504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc44c19e9c6c6ce03440f6b16010225505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2a5de543526644182eab0445254739506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6838f88a5d7ec4aa9d200c2e4b75ed07507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacf9cf1f1c92332ff57da5932fa3a11508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f5e1d0e56ab857678302c83a28f4fc509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb8d654ffca413769e157de8919825a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3c5507125ef2b1260500a92b861aee511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3703240fbcda305b3bef7c8c1ad2b5db512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d610a4a1d5cdbc0b893282bfbc4a3938513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1d278fe1b2bcf12f3929c3dd9dd0a9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f568c04c0502c93234f035777e4314fd515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62b6cbe508860df80a1d57d0243cd6b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720169555c216c0ddf99d0ff810b265f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e3d305680292970576a6478b0fae64518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20fe53abb700a64a3f6c91baf960ee3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efc85b63c8631ab8a6f7053a205d64a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51a4f7a13fc781de9bc9d574c73305e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e1f5d3f115e3082f9fdcdd8b0fe1c7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5579a232466c42307766eef5186d2999523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1022b4bd0665dec9f2a5805c30bde28524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80013cf6cb66a1d6b49bc75a0ae191e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465f4069246bbdee13b2e30f8bba0e4b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3d4383819723780d82f62df2b8f46f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e6de983be7b44b0998f98ad900f6a8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f743d4931c7807d663568a4bb5063bdd529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14097d317418e3cf9c3910137f67ff85530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1894b5a20237c280e840ccf0e5e54f1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6265756892bd5f900d751ff45dc2ff6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a84af062450ee87a734296b51677e7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5142da8a37240ad09f1003b55a7eb6f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0d4ce8c2d431bdfef87d357c0a6365535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c3028922daa2d5c6eb66dbc1d78bd5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6015e149c2e1126a19f628a622c8bbed537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6986b0e855a674022a53aca1ecb39a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda76fcb769a0b6b281c9a1f0b09cd37539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a26e8bfd25086e4daf4b9152f193bca540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99cc673932273404f6f1cd214a96380541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245ad16cb0f84224ab94507aa6c176b7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6999d0df4910145b420cb01dbcaa12543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0d9366d7526239332b5e509dc4a5be544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f2cb45dd9320c440d63fa3a74eb96b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9854ca77f9c3441f51f3418ad667df5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ab68f3b6f7ec93e40e2e84d26f51e1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb5619006b87be42e310b176c652c8d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddf46737892f6993ed01dab8fc981e7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c1e24a8d6f0f83417e6526b9dbf233550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d56ee9657da48ce54e2b03b64ed2f40551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fdba82260be4c4d0c150ccd99e7b9a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810bf2d112005cd5da14cc998ca3ddf8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a982b0ca7286140ce947e376ec8dbe96554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1fc2d90c5c8a75de5a678a4ee60979555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf319f8d80eb98cf848424baca575706556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f60a6f376e1079026f63b5fbd8fd13e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f3fa9bb618662dc60fa56d506fbecf558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b494979048503de260135214f48647f9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7834260e18d19996b8246fd45a83c633560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a416cf2c9310b5ad2a465ca885ff55561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca11386b781a394b72851f0151b1d8ca562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e1bc9215d03400a969c0ce742b44c2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9525b5c27d15310e299caa0e628291564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42f87ec96848dc1b61ea7588a4eaf89565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7432aef2f7474bed5755ee559d23305566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff07186d277cd601218b8e869b83963567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2297ebafd7d6a8ca71f8f1770af4aef568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aeb022a646e73c913c7bb9f8cc939f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eb1994c73f4537e06ed128cdb72d3a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0b318d106caa328d4446f86459551f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44e7ee77c2c904abab1af942bb71176572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e7379447e4d11a933128c05fcf0d4b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f185f7b097b4df34607225b5af4883574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aaa9d9ded42596d3073de0eb5f6ed3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31f33afa2a0a623d2aa219f4068edd6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d1069738327df518cd8b21011a7967577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e9022c74d73cea7b74d562303d440a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62b03e714a769ea9f2d492a42596624579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2558d30386acf48ea46d9b462d3fc26d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43c5a4919e04a8684b50d9c3b01f2bd581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4220a7eb9e54d22cb89e10889587519a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d211667e62d6edcf4e17bf938f4a71cb583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a942b4aa05f86ec25ca1478ab7ff4a6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350536845ce39634f7ccfee12c244892585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eea9ee5fdec6381a5d9d9667da450b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e99425061f3ebe4398e6a36349f50b6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e227eac2136898e326a29906f593ca588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf6b271324514b6f13833179b56cf9b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a57a0df4aee4deb61f76ac9636b98b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddde552d38b8922eb76b2e82fbe1809591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce93690d83f3e79fb7dc4edbcd02c2ac592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5222668e4a9e9c833123e35a8eaf6b28593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb4c11b386ecc00fc8ede4d77979841594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f436b15475471c5cece4dc8c8b6ae450595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf59455011fb4f152dac8f6554fcfc19596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d409dec849a571358d50cac9e3a9d8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9891cfb8a718ee23c45b2526ceab609d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d116a854c990fb41af5ebfebff4f050599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e43528af30177507fc2a4ac5458dcfb600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5324d3a4dd21be7527adfa48fdf6910a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84e4721693c7ec713f471ec7dfb89b2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9151a1307c8d420832d1e125e13b0de603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef52b1043928a0acec3b4cb5ebfe801604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4952a4388358f942ed604692ded716605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fe2c675a5e1e4235296e9159756a75606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8071bfe905dda6b4722ad50750d58468607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26f543d64f82f6d2269ca846ce00d7e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3121e855a8be6f130d5bed5e3f802648609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8ff99694a6412706209c8fdad9abf4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23786522e780ce723e293540a80eb969611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec4b8bc12356d02c73fde19f4d9cc34612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051d2f95f59d8548ee4855e44222edc7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a686ca4f6ebfe04c5ffd883a7b642297614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84f4654e357bcceef18eb75bbc47730615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d148ae7bace1c0229f079346afcd8a49616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308200bddb71dd742da447e949afb066617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d175c04e3bf039c1484a2ab35d9054618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39cc25a6d1b5057c10147296a640405619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bf17f6a7905d313b738d2333abb603620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639bad117d7eb92f67aaa8af559f10a9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56cc5da00c4d5ee8f03594b8bf2976f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61d7224d0da6459ae8775b4afd015f8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803188f4e4f4f7ab488db4aff2787e0f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6515d878444be2f618bf1adab492efab625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f31506c66c94c1c43043e8da4428e7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef369e217fdb1a7ceb2aca69c82e774627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e4031bf0714935f0e495d7307b05e6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87725f75da91aebf1b8c2d5e3c89dfd6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d3ed3a3528f5bb1987e2c20bbf14f9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4804838f7ef5a3e9f511c9a3550aadfe631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70190a76e1a2c12d13ebc99381dfe69632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aba6b7a3ef55e18521a84352ed2ae4a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705e956582bc94b8e39cdc3fdc6768a5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa66bdf33a402a5793a8e736d2d84969635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d96a9bd9ae1f71cecddecc6d2eda59636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c195575d35ee2ec4c323ce93bf488a77637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e752523b78b270ec336a88d356baf52e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa3d600146750367047ac164eeaec94639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e82693beb8440e1cf969a1232120f0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8e9da2062ca37b0510067e68f76759641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6448049897612a9c4dcf54099c7c8f6e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84481fb8da8ef743887597135af0191e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd9edee6a4dd0a854c07e379d8d38ae644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddd6e822fc8e591064bc509371c2b85645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25a3076964f833d71fe05bd0d3746c5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ce00ebeb00748e514bbf3595eb468e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a16c0f30b8064f59ddbc1f6e38384a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59d57de1a90947dbd86faa2cc8c458f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7983d47043e62235dde8451ffe19007e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28df81d2e978ac9c80e7f2c65578994651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da931dfc93c5d43c4855082643d9f51652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c21189695ba8f97a9ec51e24eea9d0d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5d2829c02d83b7e39e1138af1d4af1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d75eb5b977533e31202744867bd1ee4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8564f78ca2c07808fe11903c9ef250b1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c37f180a544017cd5855d7aa10c956657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21af37b758f914e2fd68031fe6c1d263658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46d8fa57c6edc9788666674150c2c94659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3998c8afa516d6bb88fe926e1df040e1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0b2d50944b9444a28174cb757d375f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3d4de8da924c82c29895e3b03446af662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac2da011488268b635fdb7c17dd775b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd0faa20dfa6d96d9931b70285132e5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889234d5a9335436ad104ceddd5eb53e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b080937760b8eea7fefbdc54150f12b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19054d3651c30b5ca26736772f0f0ea4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7f5cf4cfad7c42cb7efc17ac66c558668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469b505f60e4d67dc9f38c70a8035d77669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c3c5db7793906e97cdde4464f106f9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d4b8276aa27fbc2569dfd61a236cca671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b3cc27d1c98a3d3851ef5e520ae7f1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ccbeb5b5c3521e3da2a4e9fa396531673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af99af05d8f945f54a816ab096914b86674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04e94d53759b3b41eb8e121b0d9901f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e039851fa7f9c97506b68cef226d8c2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b0deeed7426555add188dea2375331677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c251e7fdce53412afd54fd62d7265a6678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802165745a1187c092e30f5455f1b70a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aabb777ca468db666686b7eec51a8c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db8916b3b68c7a23661dd52262d59e6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81924df3d4c473c8873b2f14742af97a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e1f17da47a5e5db853312cf62080f7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108d51c9c13bb431d51e5582f6c8c3d1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5672af1f041d37fa4e57227187d9c736685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c360039d37a333ffdb05315e121142686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8847c88f97f657206f3bd6afca256060687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27226befce52a2cb21202bb4d5b86ace688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483739209d63b1fe4d35e0db99cd6240689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f987c9326604d55da6daf64e19fea5fa690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8dd474ac8d293aa28b45964388cac2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2df3fc491fc6aad81dd45709c812abd692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ae2ee3959939ce3e48c14b158d84f8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd2286673ae04951b3ded1449dc08a2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583715f7b464be0bcfb15e59648a45b6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a0a3551ef528ecb91195d0df4ee0f0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5714d1db485231ec391fa4404d16ac8e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389e7e77d9c12865fbf8a772edff37dd698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab273971b70ac8e0adfd2b775d7960c2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281d413075d7c3406e9804d595fa4d75700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded640889182ce102fc8b3731f6e45ed701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47304c1209722924441592ba1334463e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d846ff5a308f6d9fa105780171f6ffcc703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8401e6ade63718cdc7be2f7d48a59a3a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71a9074bd361887783b3f633f135534705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c740858b3b6b966fc886272b291e947706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dfd4e1e32c298d2bb05d5626e3243c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ac2b75fc6940e8279d2ec8e127a5d0708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b47f16061f409fbb259e21ec4854c9b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48edf14039e3882d577aea53fdfd0e77710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da4f51f5fab9a848b1692d0bfe109f2711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a7ba4f7a67907fbfb4c69a460b2f3c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3578ce4d3596d77087ba87ef528ed38d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad6b004b2768a41fb886aab9db85ef4714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bccfbe457be11ffaa51d2f5be0c1ff715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb683832b9e48fd7ced8a3077ce080e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef63d851ca406a4a053848d27c9a662717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d6ca956a2e466ac3b0d84736209258718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8ed96160d4d786b37b2b03d340d61d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284e5922692783edaf5cbf3ed7440655720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bdf28c4c852da82369243c87e9bf52721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c522e12ff1b5cacf17343a89fd91c9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844d7a56103dd97eb9e0a3d10f5ae644723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1925fb953d1269341bc837788dba2d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c33479668f5619febd7ae079488196725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0a468597e84698c3f29c4e83b566c8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd78b59b55d95659de163408af923eba727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f27ee52bcdc878b0b4bcd97a12fdda3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7fbdf1788202f2e2f6f953deb66bf8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f75112770f0d28d141b2d9500469b3c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ac33a1289681308d38bb95d773cb2e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2a529c4dcddc5a60fdb941c9e19727732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a273793a9eece696ceb1b6455e593c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80ac85af0c48e166d375e865b9d6bb2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a43efed51b508c1ccb6536718f1341d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4be01b7aac762dd931b55567cae3187736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378e379bca7c540791f184545d6bfe56737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddbb27efa2a2a47fc9a5914d337a0f4738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241a51af48b5ebf633f64dc83976fcfe739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5137ab9536fafd0f30bee9549b42f56740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c079352d38b1b0dee3ff196ff7c0f1a6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8c6e1eaf96bfe7364f8a9c467992d2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0578e384c545ec8bd6650cd1adbc7a09743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db6d1721c40fe074e4a1ae7675d497e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb896fe93e3d7ab282f637195ca4faa745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8325c9716c4ff99db379df0f13a83adc746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e3e476824cc67dd2657e0a3cc94ad6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef24cb9851942a5827b768e3484276b4748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed159ff9977018f0e2a4108567bccd2c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d2497150d6f19f967381afe977eb1e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f36dd41176af830e02a6b12e34825cf751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21b1370615ea75898d7a6e809dbf5e0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e338b6c89fbe8c2d6dfbad524ecdbe39753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcac8c96f7b3c07e851979b30f07b864754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412e4bbd85543ee2a3afbe3ff16c543b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1ba388cc0fbe9ba490a4b07cedebb0756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102321e8766280eeffc1c5b1f6d1bbb7757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726e4059c819173cc0cd72c1861f187f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9256a2f30b87240d834b1fead935eb13759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c437410b555bfef88e85fd6d935f7091.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e83c710a0d3c265af0bfe18af49c27b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1ab89dd9f9af5d8744b533e2f37feb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63517949612331aa5751535f92bb60074.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3781c3f9c672a001028c05605d9bce5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c679926e1f495763635a05bdf338eb186.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b624bee9055c442858d2bc10bd591a37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce8f2ab7d3e017dd6ee936d20fba77e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1451fdf1b5e63071f50ef6ae955dcaf9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8445c88fad3cf41dd30ac1e8eeeb5c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a182da83dd4dd44a7bef3bd92c149fc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27358c41cc6df3ba065d35480d99323c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5843450723de4bfca736021e7bb1d413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87adf6c68aafb0a2f39ea4fd6dc615a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168633ffc309bb85a60ff4c93408f91d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92bf1a9e41939ce4cd6e256b91892c916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515f4c1dccd3ad9bbea57aac729baf9f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d2c3e080ee9f31aab010ef8e999b3a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ea76a28b26ade45f0631363ce328a119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fcb525a7c1f6025528ce122472201c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2d2cb575d79b2fd9d02453449d19b821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d896074a6ebe2465f2a361c6218d98c922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e01a11487e5db345d55ab9b464106c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c6b93c457c039cd8c981b656a4315324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54180a307af548ec98fb7a289c64b10525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6568d3667f3027adc2d50cece292cac26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da3dcfb6bc9c5e818bb5ff94992397727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6228d704c04bc3c94673ddf1e0c72d9b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa9bab0c801120beda933e6ba6dcd7729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82094f571f786e899c15a7d439090f7630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a77718500b5dd61612189687ee6f0431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8322b1f6b04e7cdfac08b86c41248ef232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5003e73b4565094d336f902dd0a1d90133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934a33de0fe8fd63a3ce3af3a456812234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1739fbee88ef0dfb7af0aacbe263b79535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56dd2a1b8dd1b44d9673d23863870a736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035cb5b7c66c236507d2b36882186b7637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb77f6fbac55e8082ce3a88f4ac360aa38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7653a5e260af6f8f69959aee9c0c1439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b238042fc3b0ab9112c33794d1810840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbfd5bfe6ac1c795a63017aebe3240641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673901ff63dbda8653196e2752e7808142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fa5e0bbe930d15d5ffbbde02d9855a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c99ab1baa6b2ee5d4acf245af1b843044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fe64d978975bfaf17fe1131ab292ec45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5e8fb937b10a13151fa5daa07ef29446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83db18b46340312aad11d52f3c654c1447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d23dfe5aa8e889b3cb691c81bb8311d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c99b87a577ae1fc322d6648fe6078f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d753d0c9c15a06ea8814f2ad4d1d23fd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f83aa33cbdc38218b56428ae75bc23351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b635ec901e88d87031701a84438599d052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd62a13e8444f523b3013cf6a332ad753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedd07156b22d131e5d4a84e29d8682254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585b00db1758f372bfe39f6e8b776ccd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de2d4f44f71b66a7160544755e79ccb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dc3d61d16a2f743c619199edad750b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12d647e185d60a7ed50b19fce5080d258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e3d47415799839752bd1acbcd2293359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d1da81624cea6d7c275e72787ad78460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c30d17d738cad7632d31d0e742afbbd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4ac332c9a0d4e263ef8d61e2ecaa6862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69305dd36f740b638feb5ce9a8c23fc863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d24caaac08f686bc0577577e0c24f1664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e879e4120b9915c664ee87aea57ebe65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989959423b0af9d5315cc2318132e1c266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b19b833d64a5bf92247beac859b30467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ec631d2f627686631c701b4760659568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3b8daef20e95d351ec6de38a78985469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18baa05804017bd91944816a9073d9370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525cbc3f59d4065a7ea35e283f2eadb071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427044759ddfcfe57ed69484c7c8ba5c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc4c839968ba3e066d1a91cd18553ea73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c638a5b5be222f6160a51d1e34189374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffd7171f9a6a8ed31b163fd3a06de5275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6628cc87d720af0332608e82a0c47376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000400759fd23ee76cb658f84fca8b0f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373b5bafe788c7744634cc57da8410b378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08afc09538579653372b3b5c3961df2679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6c6bbbcf7368cf06bf68771c59874f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb62a93794f61e13b57bba1d2b65e3081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a961648665f85aae29177057eb55de82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf85fc2ec928485cc14879ed8626ef483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3716c5da6e1668a78c19e3a4f16140484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b29abe1cea19c90912fce6fc3d8d49385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb86eb08d7b031438f54277ddd74337c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aceca08e8eb780274d585888e06f02c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1eea29c532dd096222db28c0f5694388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061dd7151aa28336646c03430072ec3789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598727ae2a4b233cae134d3bc7047db290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfe363c39e4f215c89ddfcf29eca1ed91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ee29c11ce0b37fc5be6ecd48e737e392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9691912515a9c6d637d8f703562ff26693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b8a33c99eb25e0d2cbda135d6ebab194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d73b8cc66348a68cf868693683921ff95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40690bfa86ef9da9aec38ab97d987ddd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4893b041dd770094de78f952ec46476897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fb8accf2b0aa1366d909bb5f4b0cfb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743a0d9f6ae1f00c7bb1d42073f293e899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df6823e7a0dc99ae185e030282afe7c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ad948e39e5541aa5439b6b1aada7fe101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e8718106f16f44a120e12563f269c8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23f4c6f798d483262c4c635949c38e4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132a4b454aa8f71315d09d6cb6fc287d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62c0f8b11962149642c07f4bb61faa1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512ac66d0e217dbf53707b782b239473106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90f1308031802af7426b5c0d7a82bfa107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eafb01130d7e9dc6f1004c066849dc4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9d6e6132078dc58f498e9f265142eb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dba5bc8af934968d4e0ac7fa2ecb98110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8451062c0333b99d0ae173d76f2879dc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816ce8a5da7f24173d715fefb5e810f9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e8730c1b0e57caf262d63599aea37d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65381c8e440edad09e5dbb683a2ddc35114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f385b08246409fcc8901884ca13c4585115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46affa9a388aa8c7729d84dde3e288d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68441e6b00d5b4b2d1c88f13932a58c7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce2f711326a23a237f9c315d969c3bd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b0d32652b63a918cb086e059bc2231119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a86151fa29c6e11b1d148244dfc0a5d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8177d87d7bd4092de997d4204b84e8f4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249d336427ec5fd44ba8f0b7bb66a619122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efcadeef38dcff694b7d7ce085f5f05123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfa5964710f430f3fe07d9dcaf6e4a1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02b82f1588546558d5840f33ad9bcc6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c49efd3f747317ec4b652062369c22126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8cfc5e7112c6beca7b1f7911ab7216127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42720a7bd26c6ae51c750daf27bf051128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8851935c9ff6be8a58f454883fd6f2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269173e5792b9323fea64829c0a0a7e6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c4bcd240269331e81ad1e56a63f7d6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caf4c72363712d4b8f9d4a60b9467d5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795af4803c498f18924791bdea4a38c6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982a06f9643470fe22da7a85d96caf01134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0331a3d933d8eef39e2f5137a1c95720135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dd4afdfa253cf1350b60e8f18f535a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc3af4d429f5e2fea5e9e0041a95f35137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ea4d354973daa955f43f9cd1994b6c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c668284a9fde29a29421f5326540495d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678a6e47b3cdc91cffba4e3d9594a4db140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef71a0c407f58de9ed2982a72c2866de141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cf0e0cf6c9db9d6ae9060c9af10f88142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73959552c11a4b7a86705d73d2d3b5cc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6724a962e54885af2e4797fc21163fb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547466c1ef12193550985a35a7a1f4c8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19a48bcbf876db8cc59ba51f3f40eaf146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8d88a83a9ae2054cd68c632234c4c8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb364fba20f0e194c73774e366d7346148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924c8ea92b5afef1962e6a6be6513045149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f87cf961582f224dfaf0fc67727711a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a01a7544d0046a6911ae5c3c33dc7e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3ab7c640ad811c98c484096d49d038152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d81d7f7f117be43d86d82f850185b1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ddf8168ce3b3b3dee5ec119d38828d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc3474ddee7aabced09a510d029c49e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6c0b1e06c67d4b90d92d5bdfc349a5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88c377e140fd065d265bf55ac0d48f9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eb07375dd9a67666c4ab73a5d324c6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d73601d3ca12a885aee9c7e9ddb941b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b31fc591ce8bc16763cfdcafd1f937d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d127d4fce297f4cdcafaecf5cd7cc209161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b15926f89ad9b63f973611990a73cdb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a29042f1bb59e264f5c0d9dea6efaf3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276037667f18bb7846ba80d4ede28c3e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf54224bde8b93af8839ec725b2c1092165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640e2cb92bca70378f2c48bf2e805836166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2b7eb6ce1aef4b33f0d09fff6acf86167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e850199207b36e1000aea5faef8b8d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415701bd3df43a969eb44812ad7ba76b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81ca87c23f9202acaf8f999d116f2d2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f0687d1341d23d477e7f56e74007c7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a809a3160fcff5cca501d7c60c33965a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c0e858c75aa08b4a7fca542e44f13e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe123db00154e2f7a7a2b9f76348eec8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ed8fd20a7dbb3b489ba8be6c1080fe175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108cfe0c45f77886164d948f3ea45cca176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc68a37c29b35bdbce5dde0f67cdfdd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4ee5e8ade1335ae66d36fd5964d59a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4e9f1908362dc52d732907c0f963a0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8736f709755d234252af103362f68a3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081bc39f8f16f85f1545e01af4946698181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2434dafc2dac8f3a610724a4588a43d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118d332e46784bc0ad55d6c6b4cf8af6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e77b92dff732667bc38ce64ede4e4fd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aba9ffd8e59dd82c78e3478caf8fce185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c12a0a4af74a05d9aacac5694bae56186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c0dbbb78b0c0093cfaa04eb6d8a21b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cac79f9c82fb5a226a08dfa307d17e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e24490e59e42d0143d7399004b421b5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141c489a70b86ba332db77365969c8f0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cfb261dfe88195f8ffd3a449bb2ac0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def0bb6e21cb68026eb53cee9064a772192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc9c93d9f62683ccacdc7fbbbd1d01f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861deac0e73e7373fd1f8f8f1a187d3e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21432bfd42b64892968b30860ffba10b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb643e12cbaabd4400f841abef122b73196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6f1e1c684d7a30d80302944458b6cd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0b9d6026d5b29bb14dba57c12fba05198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f4e5596ea1b198b93556f091376295199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba358444f141579e6ae7057720f6a03200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0959a65aec76a912144f8271ac44b25201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901fd6f0eddfe172b7cbd458911dca0f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc81d49d0b246a6caf68124288bf783203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2beeb62048513556d4a5b2d08dc678204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9790f58668bd5b2cfc66a2da552cea7f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5187d3abe620aa34289a3604edc849e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84746c54974e3a116d0b41798c6c87ff207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68675b6983312a85631f154f0daf846a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb4b0b9972564f7a3266cd74572873c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded99bbce85cd9dc64a9da06e7d58067210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd6f5117a6e2003eb5528b909a6de98211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3fcd854d1732065288144d112a383c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6421dc2f9702402e9e42bb8c90bbe16c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26875002cee22210f833abd3da86c7f4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2bb656c09c4c0050c9a4f7aed89311215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d0b616d2abee969382df8a8bcad296216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0775f303786af62980e803b44dc9c51217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225f9640830cc538590dea817f02768f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327cffe52de76a3568aa9cadc7e2d3a2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d70838a5c40318e6c0ee193f6b8470220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4340d893c15f4c5c9ae5543b6e017973221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc2e4ee4df871d1d991c93fd65bffed222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9343f02886e581ac0e4faa46e74d43223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cc0820c331c110cd7ea7dcf6b87603224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfc64a4bc7cdf6ffe3242ece853cd20225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fe61f8d432ef31152375c025ebb195226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e70b8e73e5fd32b94110402fe95d792227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8d370d8eecd2bd432dc13d6a8dd2cf228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158e5d21f77bc82cad8521816c834cff229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40db0623337fafc6916b07cf63d54ccc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123c2d67cc2ab9f1845c961f3205672c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19a6d44896e1c58333ce4b6d657d708232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9939d3ced29ec8c5d0f2f27b3c85b9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd67d5a06b377531cd4c87b7e0e9e3f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007fea653a3de8308cd77ae6f2647b94235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fc04faf05641dc003335511a52d705236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c95bee1b973a9072afb9fd954f50eb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d449bcf0fbe6778e7c09caae0cb4f2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001f4c620602dba58eab3f03cd86b325239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47677b44f38e14f365ba7ac1d62d3f97240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e156d8c137dc08d7472196ef139cc9e5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d109b09f8aeda6d224d7c4c1526317242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e71debbee51ff30cfd4005966db8a98243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5040f1034be4788fd1907ec59fda8f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4481ada5033daa8197cff52f6e4a1f7e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022f48773f2c845e418f89e67786a14f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c10f9ccf0912918490244d497c6399a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39daf162e48ebdd3189e351ac79b704f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385462946400c99bf504fbcdc0b97d46249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75ba320bdfd00a04d98f2706f32deb8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9275dc7990ad97a6ce1c0d4176452f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ee170776ac0666505a97ab740ce1d8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d319bc3bf4ef9e2b36b28c34791a599253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebcecc429f4b0de0102586d5c239a75254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196b44df2152a7cfe3f364911f440299255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31a587bad9dda26e5c07634cfe80a97256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d9e4334cdd2b629821b550adf9824a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab32bb9cd14783a1eb3bfd2d45d3af8c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87cf1a0ec6a2e63eea0eb5c4a8f2ba9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397a313aa0ba931a07a655aa92940ffb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f16f9bf80b6876c2c51329584cf430261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2567e3ba7a7c8f87d4074ee32d0437262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f42bc1816483aa4dcb9a8aee215d900263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592d059a7f88985f6ea69cfc091e73c3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded472b22826d6fe5aad01ba00b60fca265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13cb7db284faba87476ca38e1cfedfe266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e877bd867086969c9917cc9ce5c00b09267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba50373a3ecad030b960e7a86a25d87b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc511d184cf68a87dad5479665cfcbf269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f5da5a311bf4c9fabcac121e6404fd270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f38ba18a2e9ba876bd04c8773ddbc6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126daa92687bf6923f241e6614c4dcb9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093c455ccb5599492c0b35e942142f9b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ef271d19652ce1ba79c4fb34eff08c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ba5b3d2d249de81cf82d6a8431e647275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d245e2f7dc5f2f776b9d29eff785229276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4feba2a2d976244d3bfbe0e8f31b60d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25adcf96446d08349c6d4439e6645b0f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc28f0645418782772181cc4f03fb8c0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbcdac2b4ec9ec3f98b0f52834ae940280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd0e8c6d40aa2f04c9e2ca401e87eae281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fc5bc3a35a65ce3bcc1e90409eac38282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0fc9110280412393f1984c1c8f4053283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111478a59f87a214449bd8335b9f8a99284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba108e0916236e5fa4638ffef1b36806285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92373f5bab874b3672a482485cae86f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a6f027818367ed90004c4f7db82abe287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd06ade89925f902d4d4b5bb59c42d0d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed1b29622d46832e339a6338519249a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e51d93ac91a17c68f2ee912fd358c6d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ce6460cb200831777af397909a2582291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f28b891a897109752a2987a9765b8c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be003dbc9ff01c8d70479f621afff58293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd0cf8d29b1c347d7c2bf5d3539ca7b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad642b63a6578468e0263be632b53305295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bf77cbfebde009fede564f79ee85d8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17176a6d52c2f9d7806dffb183b1754297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e25e51a72ebc2a2efb8038fdc1f243298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffeeeec4c8641c6a4c170ea65106f34299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e904a1a67d1f6e78ccfc2b4545f80d9f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa17d116e56515bf75ac03f09ee2e286301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cce0efa85d8302c0ecf5fec8657c3b3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935e1f00f4d5d6a850758f010c568bd9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8acda06cdec517fb0cc1e828f5e5ba8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5df5bb6402de65458c64073f9b7c3a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abacf95c094cfa4fb2dfe2b46d92ed6f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b169d993039f0a8a166b7b821884893d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb524f1997254b5894e3a7330a2ea8d6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2b0794ac81621c2b200764a3e71642309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166869c7526f5730d57eee726fef468d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a3b0e4aae5947597137c1100a61391311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2c9f68be8e6449d29e1d3b4bf03847312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af9a6620709a7027a51ed7cc43386e7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebc01d6a7388f5351fcad3d0456217e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdc76e08db181f3a47efbb9e0f50727315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5660e79f114a124707ca2ebb6e8c41f8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a332e627a3731dca41e13aa0890be2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae516d3f6b56c737ad937a13bea09c30318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6365afcd2b50ce080a86c1a34f3247e4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a18f06dd9ffd94324cc19b0cf75f410320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d10612a0895e6b002a867e982c870ee321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5967caabf713024beac10418dbaf362322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b047f2c8ea2c3bb57647f132aece9b56323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38afa134795389101e358a94d9a211a3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9849f202b9898c3bac6264702b0c5066325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7c630197b9f2d179e769f9452dc182326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa8e5d487d59484bbe165b9a6be7545327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f45f09099ba99ba1044d68a66604ad328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a8406989c6c15e29abf78acfaee7ff329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bad86e44102085b6c93993646f5c2d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf83baf38207f9ba06ede6249cc9ad9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e04fe4a7a52ff0a34b8904b10e651c1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede5a147f7427d4d2f08335a32a04a0b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ed15af358fe4a85bae23df0cca7c87334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110934f63c3c9ea9dc68ac0899f20ec4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f027466acbf8fe9454feefd714dd4e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6de0f30cfbe1ed6b418380eeb5b5931337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc16a08a573f7f651c78286a1c33af22338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eefcc56d63ca19b2c0902799518a5b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1852cf224531d13e0f9df80f50e816c1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34581c69eac64f7595a8e214378db93341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b2a3710b89f919bad73621433e036f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f71aafc5f72b66f85cab32a2ae6d1eb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9665cd42223e314598d8235e7f3d530344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204d76ed5884ad6273cdd07f056a99f5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ab9167fce396ff69098f36c26d7201346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dcb92af39367e949d05ffc75f402f5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe86c692c18b60b115608833c91455e4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd41aa7d02543bd1c0eb94d56735b20349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c797d1500af9782fec7ca547284d3091350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaf0b1da459cf6277ef8ede71f34fc7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c535a6c7f6013f5741ccf09f2fc5dc352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ab603ad1ecf89a1a14c29f2350d8cc353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c1479d7e836d0f3ced8f9c6cf93fbe354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab12dc3e68ee3b4ff61694af0b9af1f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bd91384eff64771861a04b8cea7af6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4e202d2b784435408b86f93dc851f4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3e7e83251f5a318d22b00e2e87edae358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4d42d940157541a4b3a87249c7d40a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d12720b900753f82de358c1fbd1976360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8d00c2a4c5d39c240ef20a851ac077361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17a02e483f1d09e843d3eb01cfd74ce362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7802fd06b8ad021553754646716236d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840e64e2622d9303e3faddaac4423838364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a54d1eb4cebcc58b7bfcaf251a9467365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5103379be690025fed3187d113de3ce9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e7ad8b8867b78f8ef3b54e024b8c7f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa96ef9de2ad3855cbe9d21c530a0926368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67697a21c39589c9ec06fa17009db861369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d041a34866bcc279a491335bb879d0a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d1052e6c13a5df9ee83677e65b1a39371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bb46ea64efb430d5b1bdb5aa6a776b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534ab5f18f3a69a83b56edcbedc3162e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1018bc5f97e282ba8e02d0118749bd30374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5c76870d43b5ee39448e64d41a5b7e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f2a96b7e81307f9ba26234d9be5331376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13826bf3bebcd21b9aa0f570e6c1eee377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceef8fd2b9db79dd54fd4bdeaf648a3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46ad09928cd73b8d851ae9391687516379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4817f3058dda7e1f7d26fcfd2e7e1d30380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ee454903dd5f0eb1a7fcd508fc3d8a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1340734eb7db2e75861fe24221bbac22382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d228c7df56b5830ccfb24fe2f5b0d5c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee3c9438ee3ca33a2fa28ad09f71319384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539622205112d28ec035ed2b63d33d1a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8c0a6403fea892dae424e7f563747b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a56d5ec11465803c1ab8886dba67579387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751f3c2acdd687c0e8ec953d65a87045388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f798136f029c852e25371200e6e93f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed8fc281aedb76ad3d0b392b1145c7d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a10aa10d1e91c1845754c18a7dddf8b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8653ae9eeae22685c94d6376073db26b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3419e6fc532f4bf265706ea24ea79fde393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a5c3507d83ffe546da034504c240d6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54104e73cee2ce325a9cc123de4ef3f4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ae4c736a562b057988a4420893bb1b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae955b93ae6a7bda536702ed776cfd7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43b2578ea733a05f7e36f074c5acfee398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c99cb8510b32b666f3124f4d8959c92399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d996adbb4a838f0e7b46f0883633c4e6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d027e150258c596c11fadaefc39c96401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732ec9c88a2ca79d8f11822daf09f421402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978d071792c3c104c0be1a7658bec764403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e8b5a00ae2e3a282f2153f633bfee1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76aa727ac453c200020ab4f27ac6ccbc405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe5d1d91280c6828a276c99ebc0435d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d7f43f22fad86db6a1b827f4884694407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57285cf8690c39c4ff8906a8f5df0b26408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fc5b30b6ca1baa3fc4c9836c4c0aaf409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc20fe8e858dc720174af2a33a8a26bd410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f1f0079043c979673611ca268e5c05411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e4763f14692204812df10034675265412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7621726dad7526071ef52957949dc639413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140f6a7536a69bc06ed3ec2ac790a790414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5799a394e7ff98ee71c6fe383c0ad41415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adee5476d1d29720390bdb4037cba6eb416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1b008cbc05e5b444028fccddf41fbe417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c8a00d433201c5ddf23f53d975d8a4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39faea2049762919083d9f34ceeac6c0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c19c183826d32adce59d10baa3212fe420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e067c0bd1967fb8d79a2cca322f7c8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4254ac9dd20c055e35ff82d70018a044422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fcbd6453fae541aaef0ee15d5f8aa8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b75926cd9b88afd8038cff852a34cb4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69412d34c110fed99ec58d8e6f5d858f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71202b0e685dbbc5cbb50e6fa8651a7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f972e1cc3581fe0231a78def4673c92d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c3014f63ea4e4747d965fae764f2a0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c115251bec0da8c5aa052135d6125d71429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578e0222d71e2c6c5b5a06d4611f3307430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3047087f98d6521f9549b94b3f41716b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefb5d8c4b78dd0fbc2b5a3371901bc1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab770dc73cb4c4eac2ac2d151dccf3b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf2fdcc7a0bff7766897adefb6d0d8f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b598a376e246f3c5e5ea089531ab76435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea456a8b6abe15cf48e7dca3744607b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba8424d4e22e62bf297032fa3261a6e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01a56a3aec5fdc3cc792a16c00a8443438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b805f9531a2b8ce651a26ca08742206439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b62a60849131e319464a45e5bd2004e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1495b94d491895a7b228b8518535ed74441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47d0d14bc87cda9f9277262457940fa442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0057b204d9a5c3b3a7fab5a4f1822094443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0a70c1a94f2b95ae1dba1b647a08fe444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d3deb561433bc90b88c5adc1e35e3b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b30cb548ba1999808c12d85c5ce10df446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e052fcdb37a7d2d8b2db4db79993e08447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be52d77a0fc556703bc535c0e548568448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf15282b4d4cda42057799ae178a24c1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea7010d04d82cab7e8ba0b0b2f02a80450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1034a61834485738c58f18d79850d11451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c885898ef5c730f018b9adb5d69a3f22452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58da0d11e665fb7d4ad363ed9662c8f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f73e477cb77a148467a7ebdcb31f26454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0891abc9e4a1f2222b3543d78a0934ad455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ec9dae0dff059f6c04750cf63388cb456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7a824c2dd2f8dcd23d09ec55823303457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f78671cb36ece939577382f65ad21b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed758a7374341000b97142c29dc3b34459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f57ab029bf766c389e520033f76ff8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9da13e61cba44cc1b91101ab266d5c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eee9787d88d03493b2dcf8dfafaef5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e08b006ddd0419354afeaf353e32ef463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd17be85edabbbdf69589727145d8c3c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31942e3f85763be59738e635f4c91141465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5a4a421a2d7ce40a503690095d6e37466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ac0d3cd5ade96f20e42abfa095be76467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4380b7f3772abdaebbd21916843d74468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc09fccb8bbd129fb044871d5ab9e349469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23beedc33182c60c5f8b30b0ae1bbda3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07119b57602a7528458eefa3f0f58468471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a08f6dd3aad18ddb93efa60b7918fe6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a3fe3a2e100d423d199e4ed86c4c9e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d544ff4ccd8ab249a9eea908ce31c148474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff67733cd9a06bb1af8a269c5e5fbde475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee913af864f82014c579bae9415e062f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89bb022391b59394bf694a85ace76df477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a06bb8e7b00f45e51a518960dffda14478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0228e3d315740fbe680a45a3f3e44e57479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58e2770c0510083e35cc93e3104314d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91afba0d927b0490b025de06a1577cc0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bbde6154c56244873edb3c939833b8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4703ef63fc85e1e0ff7cb5bc1d517b49483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef175fab22a450e9ee4ced2cfe18dc14484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef0c248621ded9c6ec8400d432f72ca485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3012e6d371f11649e417843d3e20fd81486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927d9a1cfbee141224b28f81d077bff3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e093a4f29a1182959d72005d1db5d8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287504cc8833b0d71a480faca02611ac489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6533786b1cab9a3170c3fc55f88c53490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a582aa69da22f510789689fab0a7daa491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e68bde40ec5e6170ca486205c12c52b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ade76b84994c921bede78434e36dac8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8f9baeb50f587b974e1f20825f2372494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4161526b79f5218899e25de4e12e499495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f9e0dbb249edbeda0889449aebb8c5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aa5dc6e02fb4a3212b496e74923182497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8123902d687602730747e130d0c194498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deebaf49f2b93790e8c5f7b58b82145f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1700bf067fce5a553e0ea7f46e4b53f0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e7ca4b572754407d642ecd6d13266f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93074b49f06d961691a66d9baa3e27bf502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14be736cae5a31480d230affdb72020f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f765751030d8d2fec27d0386344d436504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eac5556f48ae92c8cd5a4bd8fea15e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9a762e39c543e4715bfbc10ed6b180506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abae6e8a264af3e1b9b6643790fd5385507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137b9c94e364a9be4f0d7fbf5f681841508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a7bfae42c2f2daec8f56bc78b8eddc509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d463a709c05e59ac0eab090a2e1e65d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8e0bc5bc707d601be72ffb0a286bf1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af6518c6bfc0b54cdb2b34dde53c754512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17af79c8d25f62747c03c79b424ee3b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02bb22a36c74f8a3e11cc67e1aef2c8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7282a94a36d0a5a330473e6da28e5fe8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e882484d332c63666e75b630dace3c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ec9bfff1f130a8bf4d0ac50def6fd2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5c998e7b7cce60cc8b565f92c9fa01518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c2cc2d52235cc9463e27d573794318519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27068d1727d4bc9ba2024c12184cf13520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4602df8dfa48e3584b288c4f0f32f21521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260f3770743c7d5f6d109090ed4c1e21522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679c436550677583d96a082012e28145523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074cab857bce627eb128b485343d3a4c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20bff3bad8344017622a0e22523a595525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75624cef21e545e7c263ca5787ff95d1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d023212f1fec66be92b208fd55b6197d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d131c109e6e037c632e54fa7280db6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab292a6ffc1089923c6fa329bae823d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ada9bdfe81ea5a428eb8710b651f48530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e578bc84c5559113c0a205010a2dd1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294169af7c619b56850f23cf5bed0453532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9394b731b4bf8925f08ef672aa7113e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bec4387e5367c382df6ce13fc7a8b3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee466150c789303fbd964cc3a0df6731535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fddef69993fcb9f7e8b4cd2289247b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c0270e3fa8d5d300ae32f017dd879c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ee5e2a9e837a1d0fa1476023dba32a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c14392bf8284f489890e3713b2ed6b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ed1ecd50f16d0b4ad6b4828e55b0b6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abab91a49eaa170a7526b2549e0c15e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dac3b6cd4d5138eb1e2862e2c78b000542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b7badb46b28ed3d3fd5e2e253932da543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cad38888dcf2e70a74c75d80868875544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63560ab4a444683dae299a4578224e4d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d46afbf1bc0adaf09bd4797073bc665546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91024ad94a997e6f6acc74bd3e315400547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1c1be535e4b5f8a0a95997e597d680548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60545ec658c398b936be7aa31f0831d5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad41bbce692559d9c5b2acf44353026550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce4e03dd6d3049180a01c756e159503551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f3689ef15ab786c4cb531c6aae3d6c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c3c3be77f83011a7055a8772e4f76c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1596ea15a57797fea33f55857637dd4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c92ea0a8f99479a7e5d2d46cac6f3c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7233011f763bb130e1586d79863f7e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836b908c3da7746da6bc562c199f5782557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62c0f6d3d369f943d15674f52865e58558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf2381e6437b173223ffd80fb1fb6e2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a46721244c407c1022e6cf0f4158f5d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b8f86594232c166f3d1ff49f35d6b8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecb91093d2997fce362c225ce9cfc2f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95923cd3ea74dcde04aa7fc21194bb7c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0a8f53b47e2b02638df612d4f396b7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1eca5afcbbe5aa8f6df82cfd770f1f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8597a80a55ee419e77db09bde2a97aa566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2950a5ae99e37ed336763815d01f8d0d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0432440cf5321b63c173a13ce38704b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba84bd58510e45063308f99bbd04775569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652426fe1305890bab380c0c1558705f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4bb970710303fe0364195bdc11c164571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efe282adb203614c39381656c68a381572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c30fb36481bd193f354c1c1cfba37c0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805e4f9b0e4ee4491d51ab03150264aa574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2accf17242a1416c777a661c9f156c4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f994395d93078d45082d8ad3cdf76776576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989c460098de41ff02254d1b0bc9ec2f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55621eb541be3a11b2bace0402c0fc02578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcc9006a042b99835c3bb88c4ddc85b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c67aef7fb1bf37f37ae29a24e942cba580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eba1332b55454cc4220fb01f0f6ed6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18dd7eac4c0124702d5c6c5aacc3a5f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d567b4b22e238bab150f9d3c272f60583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753f75095a4166dcd0ec97e9fdb0b2cf584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6069a411596fd0786b5d21f416534752585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915c47f13d48c751fb11b81cfbf04d2f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9878e1894535324624fe559b16599c96587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca8888dafe15c24417afeab3913e139588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f77a8cbb1fbb5e8dc2927474a0d77bb589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1098c148662badec78b3bfb01f510e54590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5329b7dce9f2e5bb3ea5df27807f97d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89b2ecc45838356a51a6982eb09dd1c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac525f4e5c277a843966478f8067a2db593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567cc4c61a5e216b7825956bdcc6d0a1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd90274afbd551ebb3ee9c5e7710d4f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08df14cca88e9204cb66670e7240ce61596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a636126ce82037dbdffa3ae20d91bdb1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075fc8880066dbf5b10c98bfa252ce3a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa90ecbbd3d45fac4db28c8db9a21ca6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500f9d01f473120ba486e6212e1e24ae600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3210e9f60b26e15ee82e55fdfb0f7da601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b6803455373d34ffaa8989507e9a33602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061bf7141f4b4be2e80b00791db7a11b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9e7a475f85b3721df02a9cd8bd849e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7c1ea47a7f2867b805ce94a0ff957d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1216f2929e81307f474d21da166348606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788a5b5404bea2d756256ed5717be4bd607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00ca3412aa5a53b5ba203da85779509608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdb37b11b31723c424e8555d260ea95609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3aef7f2c98ef7fa4cf469337c6a9b5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc541571ca98985314329e7846fff30a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e141bb566e395829bb84bad6c9e870fc612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0797ecc4d91640c405b702a083ed4ac0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a381ac84c7fc8116f7023220ed0845ad614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aba28e5de62dd009bf9d0f453aae539615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a16252f93959f9e5bbba8d3f0168a7e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decf8a8aa18212bde272f8b34b02f292617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bf0518bc4d2e33f189185390f65b72618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb2eb19c341732d0e094ae0b08215f3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5691d0be242fc228efd03464ba847b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735aaec5f9e5c4e4ae966b228ee3b3c3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ad326698e68f0cc0dfb8d0b5c6d075622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aeef7d7374759c4dcd26f9a22de4d3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70a9150e146adee8471210103458f08624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c711d6947b1049647c9b23cc5e0160625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e71822245076d301289383d13b1bf40626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91eaf65b8c019f7ad9632712a9d8e3a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1da0844b05108f200cb51ad35ca4b15628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679722a48c7e028732c850865cba1e91629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ebc39e35163cb5537cdfd6fea681bd630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9388f1c9f7b9d03931ab43acccb1a97631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba9c6626c62bc2dbc72b3f1ac7f489f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa1842aeb4deaea34e07c61731593c0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0912a0393768cacca8f40c2beae891c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcd78422368c72589daac1be55b0b80635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb4002ffe26f22ef3a0eadeba94fbd9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1c680848a71545bada9df96c63ac53637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4da2671e493987dc699704a38c2c0e4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46642fcd16af9073c6c8f3a84980fa54639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda4f6d7768d0aae2a0fecf1b738295f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d87b88c8befece4be1995504464dd43641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4f76756db161882077666b976ecabf642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7caf375ff13097d4fed7e25ab9fbf3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b81fa4d93c3f85d8db1a03cdea8197644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8887001e023f9dc99823f6158cbd37645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7151a6f8066a51f67da3305b5b3d98b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e476f81acbcf380f51d4e49179413507647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c2738354632a2d3507795ccdde0e72648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fdcb613d4a7cf527c58b02f040e671649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02d4c285d233768bbfcfd555c865b63650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832c1e81b0b08494528e75ce03e22755651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06194872c078f36158619d1f3c19351652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f619adcc6ec3c98dd43fca481d1e9c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52085cbe815657c0747e961da992cfbb654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8118fe0c9bf8d14abb33400954869bc8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c5b50438787ce6eaa521f79c3dca02656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde4bdf7032588531286d50119d3dc13657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619dc8887e6f285dbc17abbacee10fc9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b35a403d42616b297acba1c0a65cc91659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaff0903d2fd277d12da6e323ec2a0d4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913b9a34373912dcec385f6216a4c1f6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992e4ff0e2d305e333d5dedf964de106662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef1fc65bd3048519219771314f2ddd1663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7f3235eae1311f70e9f38d221fd74c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd09ce16fcb4eec7e94cfb771f34042665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de374f62bf382ee30673ff02b78c7ead666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee1540b7826b6b44105a5094627e3de667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52a81dfad63dbb3af7c8a08c60cafcc668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74b599918e36ba8731f46ed8417a563669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d255e9fe93ed9aa9cb5f661c93c13f9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aabbd6de6b228f3d2aa826639b7640671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86efa5a39fc1491a0b745bbb42166822672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc0c808c18d4b69831c204726ea6232673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6110cf41ac92fc26fd57efc2b5caa6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221d5a802851e82964baeeaca72dd5bc675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f55b446479cea565c2ef932f2573ac676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8b22e8c8f1f6212b319cda1996157f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5015a66cd020917656badbe0ff3231b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200553f731c1393ddd8cc39e8aad424f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7fdbd21001c116b5abebb5e267d59b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34789a14e858a8ea8b1a1890b87b2cb8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052cac51ed9b3a790c450b04d1587ea5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e97335c42c6602ff935498566e90cf683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761b61822d8ba16b232e2e99f3a3abb9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f14e0a5012baa882269adedde406aa685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be9137230fc9a18cc8c52f8881bcef8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1234fd55a7ab0f4f3de5ea83c9d52e57687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb047383a3189ed9d2bdcdcaeec95c2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626a64683eba2e0fc482052b2a586a8d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d3c90d4717968272708784eee916e2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6e457b5b901b22db2a98a8fe24667f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6f0003e3996452e0d923af15e57c1f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9b3ae1ce138f1f4b80750d7b8925e3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1307a9c989524be15b23e56d12d127694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a55012162dd22c14e1c5c2889b34c8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeaf9f38925a0a5e80ec587b4baa07c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768cc8c5b3ee687efc947b70fd014395697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4112173567f73c5f5de11fc1e44f2694698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c0ad6b7c324968b15d3f106c643da6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfefa745047cea83dcfb2419314c06f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8e7998e3eb01930ba572b78ac12aad701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a97f3d03007bfbd295c4f8efc1af9b6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d57e7db8ee024afd12bae5cae3a827703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85abf783fabcba84d71b5280264b8424704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c8d2be1c61cd95d4d84377c8114c6a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380be56f9027c9cbc18a1121dcebfed0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53d3bc27a72d8c97b128e88c9c49153707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fbdf1fc3c27c8e200aedd52a7663f7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222ce6b2f7c1cc7490cfd3d79cacc9a6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afedb30c9abfeb42617e9a59236f1269710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8eda4b267546980cd1e3c67a7396fd711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a894f3fb0536b1c4bf2f146d5f1d6be712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c1f821816b6b99d89ab6373610dfa6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e7b706919609d7db97bb494102e8a1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d850cac4ce480cbe1fb933329c4f053715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d256d8cc86aeaa4bb0a6ccb2f05d7c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9f02f414b38e397d41bae3ae73843c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f83358acff779bdf5301221b3ddf3bf718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e184a335853c73c866d5ead5790cdd719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be31944c28fe9209e769fc4fdce60a1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32019190df346f8db5fdd8e7c8afccd3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c813ac80bbf189658338e3825105db6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdac2fd6de8ff6239160aef93876b01723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdcc06ed48f2989fb5de421702130ff724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc6d5e52f067975c72da73027318df2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2a0f0c48e5ec07483cd259b3a3553c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c9600a532975cb5ef42f6ae4b6957b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e09462abd5f3d476b9986243d7b4de1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dec946c43d54b77558f0b27ea503f5b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d078bc8109bc688796123106fbf0227f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401a738516350094d33467ba9a07a07b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6289a87101a8a645cee5b7fba2b721732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4c5bb37b86146d3f58f1aefa1bbdc6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e27a93a0c91708b3523d96ab9f6a60d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ef7aafc68eaaed2fc3c65762cc3912735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd2b9ae648e7c9fd5213539f5be887d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ccc4fe34a7ef2eb8b4457be5179df0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f655fe98a7a5c89010646a21f38476f1738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90cec7bd27a535e91668701ab7a71c0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29f6abb5e09bc437e4d8d230530d361740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e164eb1190e130539d40d8c682a78748741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680e8a49392e79222ff7ee32b33a5268742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512c38b00388db4d1100a1c43eeac2ca743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397f2725f6a4092a8b22d52e37c2158f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35efb164f6f820d8045e104d8c863f7745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becdc78e1dc9333896891a8b223c268a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417df1d0213743d90d2816c96f6af9d7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6007776552b8be14d88dca27b3ef799a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191355d4e1d88c92400f8a7bc01029d1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562c1353baa045799bbf399c6df77ae4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4080e4e9587751568b2a45d0efa7d1f7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee653894d94b27f41b9b84eab5ca6b3c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df905c1fbc3d57da03cdd56d015ec3d7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6064e6b9be8508ae8fe6b4ecd7123f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a773f8fe8d49c871388f131c47cfe0b3755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c386fcf99f5f3901749f232d63544143756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8329478ea61e92ffdd1f7651990209d0757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cac2d7d2f4b0f434c3504c1d1e17ed758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bf4eb243d2cf4f84d779fb0a3aa95f759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>