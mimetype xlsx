--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a440b1c497c2571236038a5738a06f371.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346f15b84c68c7fa165860a2084a6af12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3e2f882c63fa992a71c5875c8d0f4f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78dfc73a338f655c289d077e5e16dbd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44ab50389b775d4cd802386aba8deba5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e15446163b95ad81d799a162dd9a796.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c380a694059c6cb4765d951f4ab073eb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4f34315ac0884a2788bad6e123194f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e291e8f410fc0c222e193e649788453d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98ee9087bbeddd0ac9989566c5f677c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8ed7450613a07bffeb58c10197423c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5155fe7b7653514d3c0992898687e812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e46b371a798bd89259c8965672ee5113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef4ac434dedb0f806b4251315f17b2514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623e2e93c5cb949db105a4cd18532ab815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49512fe710c6b8f5306e6a3d9458561016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841d43dce5260634665e4cd9317f646117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7980cd1c4619022e21222b52ca4183a218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36e80178c8eb446932bea4c2d31bc6119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3482f56de3edc445e01cf3527d226ec020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa37d58c2a0698832ef284938b5b417321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b72aeb3036158532b2e9402de2715b122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a87a30f24ce975a9ea08231c23d61b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef36354c80db7f164e1020b31363e1624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8a1507056755b078489ba39080e96425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a608ffed01c9edf4dff2db3f42d66a326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bae148a44dac805d9d33d08589badb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8c037367c333861c1020d8398a566428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b273e36159d8a2f057b38b56fe7d6c4b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9f9da201f5e332995f87a7ad002fa430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289d158ffac75cfcf9cf3fcc2f7997a031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f360b051188600cf122ba92de72597b232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1e3a22a29609c0247ae38eefdccf4633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d431f2217b0f37620934c9544daf4b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91605fbafbb17fe55ab9dd5d99ff2e7a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57053dd23959952601ff5e5201b2a14336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca4e2b09ed0984a5bd6d946e9926a7c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897b38601432c3c0c4f02b784bcd56e838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb7941254526a60ecd66dc3e3f9388d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9646a56269dc2ed88ae3829434e74a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebb7691e1e9ab749b5e4ae8b159f89c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81a46a56f369a81ee25bc3df8e8fb5a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8e37fdae69b7d4cf4bab6b63f93fc043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634ef3a14a8d13effa0002e2131e568744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378d36466a0e8b16be74a3c21c7e774245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf270fe7cf3277f96b7c486a458addf246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b883e7be94359ff129a0815f78144047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa4707b354e6091e53dcbfd348c842648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd51a3355cbe0163eff161564af1c6449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715a8929f2aa047eb9986e5835d8d87b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9d55ab57d3e79f15518c517757416451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c1b08df85ac688c238cf43dcf071db52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c46e8ce84194d1ba5db3b30d24e2aa653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe529d58cd3503e7d558f372c5c907754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae97e0fa417fc33d5b903ca0034fe46555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d97eeb2252116b0e2bb91eee590c5556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b340cfd18608eb1c8a82975434e1cd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c609a08ad98eeae44ec03f62037e96158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4fd6730c2667fe2a2396524b96b38959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdd4ca2307c5782dd0a5a7ceedbcca260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089a696e52e4a666d5566b2f613fac4e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18fc9a914add90085fcf60a94a39a6d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f7373b0502f764d8e29d673a4e9b5b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08cf92739938e513a7702dbc475855b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9995211f401c3b4d1d4b3814d8591a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedc3a474369beea632437a81c19e8ff66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e524e992063100a1d65101e8fef4cba067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951e4f9c961ae7aa2e3353d0411242a368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e16212382d5c00dba0798c06a858e8469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50aa164768310bbef1e0f9087ee2e5370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4338d65b5f9f07726f0e7cc7fa5bc5e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5562be076634a26cbb4cd6ee48dd69f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287da4a2c26c30797832bb600011de7973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6407666e3da06c895c368a998bc10cc674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d73476cc2fc926da4fd08c5c37144175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651542ef31fef8f006b8e491bd37680676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05c7f74a115d19b9d1982203c541d4c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8781d7a3105096b64f26ee980d5a3d6478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135c61048e9dd40be712e63511afbee779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2051d8dd82442146980f300b8e19b45580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3a5de631c5061c20b05aabfa46302981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8b4e3ad2e858978448d4a29c619b2b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64427080dad29ebcb2d08fcffafb048883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff8458022e4fb4df4792bd1eb91603084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cecb5dad1a7410ea5abd5678533191585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f8c9442d7fe6ad23eaa4547518d7a686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a5f087f0d6c3e921acfd41402e726887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd629f00941ae5d63b63dec7319b1e888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f150b5e076e92f0269ab90e6b4905e2f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcdadafbdd8303e0a13aea0bbbcd8c890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeebe775c213bb82182d41d2ecb39b2d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b46d0b8429a54e821fde0abcb3a5f492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fdd6b76850f247620d6ce35400069f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9f352de7d28b83d2f8b61435bf8a2994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3eb5dc145bd044a68901fddba84bdd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1a89f488a1b7df4e99fc2813e8da2396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68fcc84a1660f56aaa1ac7d1d28b2d097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673e3c0033127d11fa01e5abc7e2f7cb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa75785794028800500d7eae6f82cf399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbad9310e40969fdb4d855bec8e38b2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b583bb5e6614c602c28f62252b502cce101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db29eb165d86fc59732c9ee9c6ccaea102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad74eab806f76176cb0d005a6d6aa707103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ae8822203df654a6ce354dd5bde5b5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144e5abcb79e2f6c798963f819ae1ab0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248a05812134bb1625f7f3295c882e70106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e136381b3a043d31b56b2b635d0ea5d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795d98ae69fb9fa90e5f195eddabc012108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619a3199bf4a39536909edbd699747ee109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d3aadc07bba36e610056b915dfe074110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689a3053874c234eebc57cc41cca6cc2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5344ea12d93f899eff7a1a5fef403b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35725c8e7fae9a4b6e9c4492b430c5e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3d9c486821eeb1866cd6a6d7905368114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be8bd7afff01f2059e01a9ba44f93cc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2d1623c9ffbf95993a9c347b0acbda116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce211a30b775e1985a85e31bf3bd2cf7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b372b55232758b2863aa7bc112a222118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de6ba41c2ae7b8a28025c8754581431119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc36ec055babcd4184b9c169484268f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cd2349eca8fe14fe67ca384c0c3ed3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae2b708cd013bfeff6d8360ce652041122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d57973c02ff57ef439138d85d471a5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274c59a052e650a6267bb8d12970f40f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2e157b675309ade626b7c7c3294c68125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39397b0b0dc0c2843a5f4cafa9af1326126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a080947580ab6a973fe05ef1ed6e8e1b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3340138277063125aa5d97bb2da1faa1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acd2170c4a411feb74e810b0e6cf8f8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c012411ac7885761b849d8f1789d1a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c6686b62374ac4ee46fe8e6c090fdf131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbd5b2ced2b3d4ace914f6d012dee68132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80d6bd60c84be2cdcfe9fd5221ef875133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f179d066df13a08ff5c6c71df7253b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcb4313f36d90c52f00ab7820a2a461135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a6afdf4ac5b76d025bce0ada8f679d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d09c14395a1be3606b0c286fb81b0f1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b4df2f9cdb93fe1029ecf2628d7854138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bad064e52f2853f7cb2d4849be9ec51139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c0df1b9cc1094a0ee3849fd34c5a9e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c356964112f3cb824f76a2a69a9e051141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83ca6322338057c72541c1ceab9cd5c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad74b5f18f8c600ff46e960e0bc783a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5ba4085348a61c6e4dd3c0e69ccd25144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa0c93251a187e0143f52c9aacd9751145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc1805504fdaa0b65353764f7bf2b48146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93de2d22d27ce92e9337190deea65737147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039d653a9189fe67b88e671012a0084c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff841e83e268ba1595f68c8ae852b086149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6191052aca201cc51a6591926420d0d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f762671f8b78141dcda24d15542927b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef35935df770e211f974f666bc334772152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea99a02dcf003540890d0a315366851153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ca62456d5491915755c838ca72757d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad558ec862bf633d597134033fd23f28155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633aff6185b5bf3ea8e6d26ee00a445f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21a120347a658d2dbec7f5245d555a2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21985dace6057e70c04dceeb84778f21158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3831505838699fdddc33ae36946322fc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da89fd4954a7ec889b9eb590ba6ff87160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dacc2a4f6e3a2da97cde4ae2535ffdf161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d246f3488333e1cec3aa6f507eb9b775162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c31802ae21babb6ea6083a5fc1b5f6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9176871d4a4ad9bfcd1500561276b7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffd6f77b090ad4f950b2d226d10342f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4b70a5b66910ab895331b1fd217aed166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d95bda0dc434f6160412dcb500a139167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f3be8ce92dc9254a5fe25b8e5415f4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ee2f6b8cd4208f7af34a3709c6b02b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766954ab8466ae34edf98765c10964bc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7b327b4cb34dd798c4229028cec0e1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6f99e4dcbd9780f46d220c4c519993172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca47b11bb785b8cb8016307739e56d3b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea212ced1d4e08d033a813c41537755f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fbfd08baed7e955aa7b4b473f3ffe0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a4b6659005fd4974f7eda71b12046b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eae605ffe7689b137d5f257675fbd54177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781a88e9e1b57cee5205004acf1853c0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa679e45aa585209247ba17679bb26b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8ab7c3f68f58ba3fd535f2025d03f0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d70129220492091fdf94902e179993181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eff0f5542c84a51c6b904d917c7987182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ebba0e59169e49718e7a4b0b2ee4a6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfc3bcacf12c0165216b672c8c6cee7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34121ecef6c49ea36bc81359fee65e43185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72c37b2f9d0f1449f14b81452c8f7be186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddfca0aad017f4c22b0e98915c42d67187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83fddc7ee147674a3e4135952c0fcec188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164e308a2693d548d6d099991fe536fd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe7b752b314a45805bf0ad391212aa4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ec65d87d17e6265d3979f643521fc0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94bf72df6d134b2e4584161c3b4be36192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4f9590e755a1a525b23c09ac8c247b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2404cfe77668950484f2668c6780c187194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718ad03e4080930bd95a169713eb7e99195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efff7f961ffbacb21aa84c19c8f29e76196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15af0c16fea4e395b43f01d1b0fed134197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa90a912d54aec1f1d696026ce59420198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97c4e525cb633853cc2db87a6ac443f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caca77f40ab11847b2379512bd8de887200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d668506c7c638907b66169fabb0092201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e2fd164bf6634103e021fd5910de01202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbe64f4c2dd954d8a7cd9782545a0dc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1e5c2e2aa53e07c4387b89228dddff204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d797cf730fc1c299af80bdfbb315854205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85903b4cffd6986e99193cfdb353ad00206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828caf456565924cbbcb099ecc970d32207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f820dba5a50ac9b00ec064c6b5adde27208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b3f2cd4436b12383cede6f2f79fa18209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c0c2169cdf48947225d0c8c8fbada5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092bdb46762cd22521c0dfbc437918e1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1a342379d5be6cc38c1783182dcc6a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa58e0171d1107a3e740cb6d92618271213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680601d7462affbfafa2772e15317c94214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cea4a0bb08ccf6b1e50594bc349ff8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad1bfc390407fce0d6f32f54321373e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3111cf7b314eefdd9da3cc2bb7212087217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e058d5b1c8a180a310a29a4aa9cd6e0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b31e5b2eaf120ab406c775125b24948219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f905f039ae485ab4fca8a7354ec23e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2861ba14bc90a289eb1003489298b3a2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a435e7ead72f7b411c6f20c99b4f407222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9060384eccff017eecdc5dcb2125526223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7044abeda3f9df09acbe74c69b1b9817224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a567f00d6fb2c546c5b942a95980a4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4343b66d155cd15cbcd92549c5993e07226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019fb18907d4c9eabe60d888e81cf72b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04c15505a8e9e48e200f026bbfdb8be228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5862cd9a45287df2587fdfd036b9854a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2fdfc1cd5cf9db00d56b60c0e6d392230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fbd4222687eea882b41424bcba8163231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc821b375eb1cab6776802466e910cb2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bea3d88ba600dd2223ea6b6c614d16233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c210c68d96c3b0edd62a9c84a727d632234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebe94035f1847a4c6551836f9432116235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576253c469d7bc6fdb3e1b291100d0b5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6313632cdef3572710ca22c822aefa7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c4f499821bcbd5d71b2133e82e1b58238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce37ad78e73c998409781258e7b1f365239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8597511aa4e29da6c042fed1e7d71283240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1def323b2fadcf795ce0228888503b31241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fef3be54807b3f89389e07da8ffd5e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2050789a8ca90dd5712b6435f22fd4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c38b990fe423dfcd8f57d1147a98ee244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6b9679b8af4295d3ec20f1fa85fe3f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eb0dba31f21ead1f786f1f950905c4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79bd6b8929cc4bfed225b9f8cf5c3eb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fe0e6a9f40072e2afbe8efe8d7f71d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d161529fc07080f20d9806f1a8a5bd249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c7f303cd2ee1046c1f763d77abd088250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49097127f5d8951c0190965a43b3b00251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282ecac9de34963d4479078466e56bd6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e066eb5fd873b4b99fa7de3384185981253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9b0eb8dedae74575b824d4ee9745f8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a8128d5c788176be8d6a5df8eda0df255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7b30747136cdb1d2c2c53fc4c21537256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a43b6185e2884ba1a06b3aeee98ab6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d99212f7088925ccaf9349335fcdf7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d211400c1a685981f33541fdb2da3f2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c879b2a4158465666272adf41c5c1824260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c102e4b623ded530f3aea88550f5e8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51b6e9969f17e293f53339d08a9f218262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c936961f34e08792c3d2fea99c204d3e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabf37f7089c4765199fe7e96fd4c311264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a730cb29075f751ba2f260048a60ee67265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6f273a3e7bb0ae602f6adcd90a6f8b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3389655788f86a84ac56dfa78efa2791267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7a9ac177d7e268f607ee41bf8bcde7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5f4d178e70fd6be74c859171bfc9bd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8ee82fa1e39dda6e36f04848d7c52a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca38dc4f2dd88f4e07275743befdd742271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7053e4886e3ab2fb3f3eabc8765f6024272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6562568b8dca519e433443079bb42c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7646100fd13a30ed7225d865743d673d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4696c362442c76a7426a0baf8983c0e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b078373146be662e1519d290999c823e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e697436b39b4f3159869f22e0e7a7b5a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e3f58973f24121d840e11eaf0175ba278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ac337fd842dc7f56896cbc6c60651e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0d97d7232f079d5ee1d0972b636d34280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db629a909d1623d960d0450df5883ce281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e878a31c5f8e7734cc20d62c57ddba4d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4445dd967c6e718191698946fea601a7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b27847849eb78ac9f1da25191007dd284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf313b7ce1f9a8aadca3b5f87460a54285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193c154aa5de69fadc1e03597afcab6c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7327e64d46d712ac1ceb1f39e19a6367287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adea4275f9639c1d4483a17d7cc91690288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfa6bf33c838e93b1d04f43bbbe7dfd289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae230f98427f06c704de52a869e675f0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062f7c2b236111bf79a1913905557119291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67209babf3f0122e578ae623c1ba99f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe3f26590d8519923d1671ddfbd5b89293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85f39c7abeba4dd80da2e356929bac9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe603da1809922e06d279f862f648bf295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb46f4bf7f020f6daca06e9004eca11296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c40e7aef353990b71d193835bf0fadf297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87db5ddbfa87a266e25938619914fac298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cee84bf7f3ab17107554d5ebd0829d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2655b3bb98dfedca9ca649ca53e3cd5e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849f64dd894066b209b4213eb184608e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9530ea31f38baba570ebf6d25ff6dff1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c28a420ad0a841cbbd5983d357514a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59def68bb7258b67a1070dc1a2633f1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b73d5e2a5bdee87a26bc1dd71d8ecf305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb34a55ba8a84ab3caa0cbc42a9f0bd306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9d61a0c8d72ecfb7ea28fca2c33df6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c1b485a27fd88ad38bc5c8d3e2462a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6484a44d72cbad29d09359fe565edf309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d86522df3812f6956e0b3af273eaa3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b064ecc88f1fbd0d6cf07fc84b691736311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfbad7ac7abd938738406dce9973f34312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19935d0e19fe78df4baf1b0314a8b52313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41c3176bc04349d0d0b48d72accd734314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fa4a027631ce1f748f9b270283a196315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a334841a9ac02c86ba0797384d6c5a5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9141ff78762636a11e39ddc53e3f1803317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14980cc2b3014f0d33ca5aa3d668fc8d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905a10ad55847e557bed8500fa251d14319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62faa3940312b824afe422f1965851ac320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531816eeb7c8494bf4a995d509ed7092321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061bb41543aeeea9fa5d3cd76dbc4b38322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3199721160bfff15090bcccd9a02efff323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb57184b9ad0d90d6a3677dad95b4ef324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8419a2011791e36fa92820000572b8aa325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ccef15a74862797bf43c4ea07c4d50326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f306b8534956764e64c7628497759104327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4501b69f51f789b28c870cb479c437328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20e4a3e17f9b87416c36f0ec73ce212329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fb3f757cb6c07a56196a7b2f845048330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cabb4505b39dbabdce9513e6269199331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc5e9ba72961c8081ede65c755412cc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710d96fba42a7d202d91069101e1d84d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d739d6e608a4fd4edbcfdcd0d0ca72334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f580b977a6cc721a7b4cfa04d800ed6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dfa8ed6c29c93d41dc6bbe21aa7be2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b7c626ac8879e2d071720742e367a0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c8b5f427bb5a5bc4b20a67b773dbcb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160a1ac30c9083aef87284df42275155339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b4eb742feb712088e0bc231ee67f70340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7bef707f2e8507afbfb17ed6c2b55d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664c4cc99f03239bf29e21657691f07b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67b30a53f000a78a740d73e400d2b4d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10de0216f3629bc68638596ad3846516344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7f3ff383095c5c019e92bfe6edbab9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85186985e2659bdc94e346421dc8157346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbecec68c83ae77c6a232b87126d861347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b387af7540326b8d3381cd7f6963e9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105dd1180e75414c5e18321271891737349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5142d3b220297341ef810f74c6852cc1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6691aa781916ef6b62421c530933cf351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1082ad08df6b2adc3040c600b45070352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7413a57644d704a1966371bc837bc48353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eef91d4209d95cd3a13e8b5444e68a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f43ebecd8d9362e03bca129ba63f39355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c387877621713b53ba638966486bdabe356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cd4978146455ac1f34c47ee5ddabcd357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f9d861c29d3b3353c8b7fe3c00764e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16573980b9e21c1912caf46f65eabd53359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cf8bca8dbb398a7ce021c645f02388360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a21aacd8d986492695301b115f0813361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27fdf765b955949f1e3abe37e6567bd362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1fd382df9dafc9fbc553829f3dc03c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ba9955a29cc4963de10d1a43444e8f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311607e97dcc4be132e8da0a1900447a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b98ebac0ce59cc11b8a4fe36a0039a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb515f0056ad74ec34627f8fe60747ce367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1caa7791f4562a2c434d422355594bd368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7789cc9f1a9b2f383e647b7fe68bf00369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b67856f65559b886333817fad407f6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985f889b64c61db1ce7b4edc9ce6a89b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd73c469023a79bdebc49df9b5664222372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6db7be5ebb44054b46922f97ff5bce373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9152f63661822f139641d2bc95f0e37374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25585aa297660aa3ee7ee4f0140b99d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd66a18b146e8eb5b04ca5562f0dfdb376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be74782b22f98170b305cfccea885bdd377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367e6c96172e3bb0bcad11121dda9099378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9deea42ecf8c69149337f6019abffac379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1e0f87b52e0ca2c84775b02c6a8212380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d035c6f5503760a1b8634b304b078f6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03e72390575b4e9cc2ae43239148972382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71db2d71f99b35ecbb903be747bbaa5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df97e5bd6c217d18cfbd0495e40bb64384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8333ddeb0f909114bd07c22c02c1c276385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d000aff9ab0ae5922726f5111f0609d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeaa70f43051c90bb379e79bf75f13e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cb4e50f623b98d00a70acd04174863388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9086470fb1e5ec3255ca826faa43cd1f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2e6bf57b4ec171eefbdac819ce6d57390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d83745785d3d9c2a2c3010207a8647f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174fd1ed280673c27b67d83ed3182390392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7fbc99d5384a6e0363d3fa3adf09b6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ba85ed8332bbb1061c6f098ce5156f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41324e83ba61b24d66197859f9706e53395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4d035501019e91e924d27a76272fb6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefdf58e4cddd0edb7f4c5c113d6b7bf397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1befed863b9ee0daad134f9c66db16398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2e473ecab2e3e12ad933b551cb6d6c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf389034c50b39b33523fe775cd2f7ac400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777cb4cb961953678b090492b9195109401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6af71d3899b95c32ae901aa181a703402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd4caeedb5cec54b072d8dfe07665e1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0506d57460f3867404883a5dcf62f41404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f2b934c0b75ca1a74f37c1355c1197405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ec79b5c465af18b1ab3bdc1f261589406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601e76cdbb89bcc94a44b90771db73ea407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eed62ff840ffd60d1e90ebc68dccea3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6519fff221ff750cd81c91011c1115b7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb23e264a4b5ee9fbd0bc803123470a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc83742b9c38bade335337ee20eab7d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae4539aaec534829bd56f85c148d830412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c776da1e032ef333c77f5df83139039413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be906c328993ab61938070817e46f79414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa8089f2d26a2607e53a97688f34a4a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ce05de8cb89c7c91659a5cf146eed8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77c3b7acb1de2ae3efcf1a8ed13f7d6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3185b17f8747193350fac55482ec7a94418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4fdcc246ec80db0fadc45c7ef5719d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddf3df6e930ca79ef18f2b82868259e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e27763ea6f36e00819ce76ea522912421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05a9d79361b1ebe946f83c2cd42dc65422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6e9b504e008973a3ca44494ad7ccb4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5057079faf2031c367bd2e0c439b09424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08969a2a1ea133ce10955062ff198377425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18befc6b1dfac79b91e79d2e261f38b0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84412f90fadda522d6f7a1b158acd53d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f722e02f79f444ef2b7b9bf24490de41428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511e9dd3a3907a5a706188ce4cada365429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d874267f363c32b6561f4857aae0e144430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b6abd216147ddac60a0a998923b845431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11bc5a004da0f5d77db61279a259ac7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5b16f47ebb5f4ca9443f58500c7627433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7538d8892a8608e2e6f00b8763a787e7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a9958b2a95f9618f49f9fb92960624435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90cedcdfd9d3898869f3739ac9f4c73436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7fde5b7b8f070de715c871f0164f8c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ec501d373b88b4710eaa3d0d87571e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f68da1ff19b143809589bf264b5dc32439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ca760908779507b7a1066a65036e30440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13fcb71d3509049d6562a5c755a09b9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed69079d1a9adf6fc6f5e40befc34ab442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d37a663d061cc1ea6dc1d688f429284443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570e88062f02e3137bcb084b1ec1dcaf444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077fa41bb529c70b0306ccc4a619e7ae445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e95c530b32830b2b8cc632fac0e847446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f513776640d93aa702878706b629803447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5541e69160a8adb214ec26f7152e4e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28dc946eca30384f35812eea1cdb083449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b7db48e4211e32cf4e53a769d7a1b3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e552b973c4a2ca362afff18c6731c748451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205ff249576131b3e7526ca4b1062103452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89061e1dad57d35842ef1868bbc2f4b7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bf3a4f2b680540779a8dbeae47e486454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a899df3d2552d2df290e5ff12fefe945455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4fbf7d2e0eb4fc83d25db45b503b1c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeba85ad0ff1a7a36aa38ba252a8ebf7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dd9c76c883c0862230538248f0abb1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625e9923567b1feb8a7ab49bed2b44a4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df60e0122f8e2aaadbda1503ea426462460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bff2fa730dd95f7f8dd5a0ea83139a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cef602e1cb2f8cc1a5e9098f00a81b1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26010189a6a6b6b5e290d68b2bbbfea6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18b703db9d15acc49fbef3e30c32af5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4871783e936e56cef8b21f230e18ab6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84b9b6368142d1da0afecc5a6d334ec466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc2bb7d03a613f5ce612e803a4e810c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba00c5997b9342f8b86b6f372413667468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bd8022d0ee82e0442290ae99d5c698469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3848843e8f95eed34af327121a698442470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246c9f9676f3a3bc73090548cafb2fd5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7848e8ed1d468aab1bbe58fa634a8d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87a45aaa7babc418062732ae292ca39473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26f51ff6e18c685af2c0f1737bfa1be474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae388b404df13b3b0153f1b96ad889ec475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbebe735ffd4de716183fa4e9038fabb476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129ba0c6df9e35b6c38ea97959d524ab477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbdde373a9f878b00a98184d4cf4c9a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8681c999126db400676d7d92d1e2297b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c8c4dd5ffdb6d4781e13f3b376ff0f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dc8aadb2a05f769efe54a30a25f913481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb69322ac38ef3bbb0463b2a1d907763482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1516b1b2e90f48a10b74f4be6ea4ea81483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653e8d62fb2ff325a59ca310f5ba2332484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901e030a7d16ff1da082dab4fc5fdbac485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a234b1721b95fd410b70cdc963ff0f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7778b1929659a63baadb365ffe22bfaa487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc79436cc5e893e5f7cbada3707615d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d276445104ec5a42a1aab0af46d6a127489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e487334fb3b40b3ba3cef75a93cf8d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5376104c9b78e6e205f4ced4da187e73491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee61696b2ea365a8c559d86c63a57e76492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2205109257e7c1cf8c77f357c7157d57493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534af37644d473e65cf2e47231d2e26b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863c7d675cff4a3e615663d4dd4c750c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84ffbf8cdaa98c49abc72b1a6b4bbcd496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86053e33449f83d074a8c16225d70f0f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53462ebd2dc589dd45123e004dfa0b08498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1664fe07dac51af8652bee877fb7786a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a6ee33e07407935301f0142c42c89a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd58e7847514f2aabc9796882ed9c63d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235b7a3a6db09c0ddae9ee86665298ed502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e1b254fe387509ca42424e6518e601503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ca3a6305eff539eab8aa209ae651a0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530f69ceb295a8ccac012fd5a20783c1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3bd81808ade5298c36e23b368aaad9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6229bbe04eee4b414e5345f7388337507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db00adb49f02d7714dbc1373b56c1d2a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a03294542095a237ff25c96aa55073f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45843d92a67b76b4ea0f77241ed34fa510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e53eae01053b8f7a08089011bcb699c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322ca0754ec4919eeee16c2a145ea8bb512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48369d315773be8ea52246801526adb4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032c4a43432ec5e19d36ece3b407194e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa449794acc4a9d7ca0b97d62fb2a80b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a396db14d63c54a9cbc2b64ea8bc780e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6674cd7e40c6c77e80cfaaef5f82af77517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf77092bb80909761e6dd48756aa6e9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92af69bf4054ff04ef88baa12cb5790519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8409ad0549710aa1781680efe9c680f5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933cd8acbbcbd4bf75de84901762b929521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798d076a9b26eeee282181980a237a0b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5375fed8bde612209ebbb815c1450b0e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63268b8fa04045b35bcaa603d05b9bbf524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13b451327dee2929f949ac918aadfcd525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40568904aed4349862c4b0dfe9064d11526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bae2b5e301de6b1b4513bf56735186527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d399d3fb719a8f287fe895f8ba5e8188528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6ca30bf8f8f009ca475173522e9c97529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788e3c9f57f5976db9657d447dcc36f1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fff36f69b49e4a20f6d41b4b1e7035531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af513f7c0998319d94e601a2f96f0799532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60b0eab001610f6c07c8c4aa339e17d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c166eda4d94558ec00bec77f05be7988534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95ddc5bea9d1ef5361d4a973afc545b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657002d171f3917f15715ddf10da1e12536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d81a224502ec26560fe541957a193e6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19ea0c77e40e4c9f331ecf0129b9ed9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e5ecd4dcf2bed92b41214f0b16549f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9b069e28923c375cd5638b28e709c9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45a81323c12641a286577c7af646cc5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f43e36a042613be11ce4cd0071f768542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cec5b1ccedd5330692599a2ac4dc0e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f83d46404654a8c7da308b80431d86544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3a20b988db371950f4ef55766ab189545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f549ee7b3ae604005e8e6a6e444c891546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c3da9cb99b1aa87da4579062efef8c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bbb435ac236bb40285dd7ab6c9ebc9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca292acbb35d0d623dddd8471851e92549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af710a7fac12b064ebdadd8039331d4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd552f71348368eae2c3d90e1085e78551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdc47cbd0487392ff1a75d471ff379e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c933b1cb29c205af62c5c6352f691ac553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac46507ac56d408dc103ee666aac3005554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69331f4c512e2695542fcb8e835cdb0e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70bf77764fa51bda6796efb595bbf21556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6918a1f5abdb129a66881be93d933c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4ed67e9c29ee48cb995fcb1f035b85558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be760c15391f28c37bbccd0534d1f63559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fefa7f60fade8d67d0ff75b8dbb817560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e0f846c6b0aa40cb5dae6781c4dffa561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d065b0cc15cdde40c01d32ba3edfe9d1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066e488be8b0e0c12f96885dd3c58143563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a098447b1ff63b91812eef299018512564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07aea0cc0796d71afe2c232b47ef130565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f743e56d650dd8b15b3e6cdb2e07d2bb566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9eec038ca12fca8a26b32d703668c3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c381e3dfb4b88d452b05841004efd4b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fecee3b984037c4d2d656be8663277569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbbbafa3f8223e91968ad4f32fa205d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d3812901a6d2dbe59c84ed7a38258e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62b76d50ad99e130efbf24c286aca5f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872433b424ea5e65b4beabaca8e26346573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76b13a61d801b2625b599a2f8ad6f64574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67704bf0596e3cce3d4d5080788da79c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e847d6bdc5a871ddb210b88260eabb22576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e0a16844dca9da4dd69120dfb0a9df577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bad02f3c3b5c5b33ffb47de677e51ea578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165f53da4607d68983c5d5d7250ca581579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e5335fe9056737ebfc8537524323d2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe850b8ad4bc8c7863127f9d70843763581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fbfa4d4156147641778d64fa5047f5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128080ee531e9cb477244d28ff3069a6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b054acb0757c7f7faecf5fe31b63f2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6680bf1e922ffbee1ab9afc381bb15bf585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a837f9e688ebf424a184740e670e3829586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d3982f647025d09416262120343e79587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a1d4a189037851e004ecbf11e9c9fd588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231aa007ae9ebfec311adbd3d9889a32589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fb73d8015ea170286ee9a04d03c023590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136ae4a40c80cbe84f6399fe3980b1b3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12d4259346321cdc4bf53c75c878947592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25ed7134aadd7ab381a0b83d1d202d0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492bfdb4b09874fc674ebd86ed727e05594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e388061ce0330990c69384239255616a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc3517fd63d9feabacb442fbec18ef8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a3e3039522d841abe0834af405e847597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b49c5bc49b106817a809902bd8e4b44598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21ab04e9a9f023137b47d8456f0cf15599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d62d5441de1c4b73adadb8960102dd600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d415b429edc32fda67a40daeaa6e92601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568b2c558d81a9cc55a773af0b7e9ab4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcec11a9268316cffccb375d5f9ec4a5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fdea960277780bf0447bcebf6864e6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab152f327ed87aab4064252d9ff43aa6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781a41e8eaa9ab4ddae931353e943a79606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f286d0635e630d1621cc1c539e6d1b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad1a4cc1b9666d0186a57ae4d8633dc608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c025800d2014c51ea6c6856cfdbcc5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98791a1afaa3ca439bbcab0af13e7e2f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebec5dff555ef267b1dbc3524b38064611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184be0bf3a9e291b7a391d6687e59c8a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86392bf67e3749867ee29b2199c89ff9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3def3cb5256c3026dff960c0fa803ae614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb4439742c4304859c8dacfe283cf40615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da54c85a72d1645d0b4a3397152e6be616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e242e9bd519cbdfae1987c1a12d13a43617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7f031b8e75980474e559382dfec96d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaa90c247ea74c4552216c7faf39de5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de46d0676053520e8ea4518d2746144f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5d5b1665cfcf717510ba1087184db7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82043d6c27f2b6251e399c6b438996a3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e181dfccd4939b2f6c7877ff9aaffe5b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57865907994a5aae994dc9e54af6030624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07b91e0a7630a72fbb79213be6145c5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46a62ac60fee9e918fcb833cfb7de3c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3c04234b76c33bb4a8fd4458f99805627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c44fc01722b5b9a1a69f64706cf79d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017fb03f5117522553800aae166e10d6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3107e6007a61922989659092d57c3118630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b9a9c054625922209f24d8ee5d0988631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35235f8dee85551d00dfcef2d984e30f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8fa1d8dc17f34a4e9e9631098b0521633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226b6c8c0d246ad7b2fc372d5aa8c44f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222d2b7ed2607d6c731964b2981353a9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced45f1aa0ac6fa364e7a92ab03cdbd0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3646fc24749e3e78c1c2bd0912a0fd637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3418c0332f7bd0910047f521ed70534638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d422d5b00a686ad412e3313c55dffa9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656e752140767774edf471efd58172e0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c98270bcdd6b9f9a75528e9f2786fd641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55b161fe8ce3f819f50dd88ed6e8491642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c78b2c9250c39c8d4695b9078d9eaef643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa09f9c8b719b34e95f0f97e49f94084644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a23fd0e5cf225fc1b877e235360252b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac23dd030e5d05eb7a6403f0e98cb13646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b2fe0905ef783c51fb6a2a67cb9b53647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1096d1bd70ba4b5e722b135075f2bba9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4431d24a4eaa36bd6465e330997844c4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed51e62c9ec961b2f567c2182b29e48a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6096e321b2e03533701e0d798e0db6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac09d0858a67ba283f2781d087ce167e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b000da172cf2cf348ab0c7b11ba1d6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f03bd69827c9db4e67a2844c9b3b445654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26f85ce88cf26925b400133ecbcb1de655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2259aceb18ce3c1d4dd4ec3979a661656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7f7d391ebbca190becfb0f96f3d64c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77b7d71ecac6ed80dda80d1f2f56745658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98bac85ac8f1893cca3af1441232546659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57655291286227153429f788d96142e3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dc6f93bd15823b3438fc4fd9931a6b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1839ca6b6c76c328ac5b11065d76e2d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4ae35a4d6c6c255fba6e74650cd67f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313a61d9a48a76f87367c0fedee6693d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d60711ed76484cb6e2bbc1bc46a50a5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e6f63d171652ee3caaf698f7c1c75a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb974f38ef43c5ebf74f324d03f0e332667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20950f014f712c9234b69c175641ab87668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7e5591e93f287ddf85e3339c2f511b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822f2a27f070cd511e2dde7587fbbf49670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a635dcc87a65c5625143ae9bc5cd6168671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3088edfb3676a8f0944b1955372ecab672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0d87ac5bdc42ddfc84504bf38b369d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044f78dff533d56983c771cd2ceb2d53674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f85295fc4542b8ea1a85dc56c45232675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbe027955aba5bdc1ab137bd6010cd3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b4368727fd3218e3beecacb0885f85677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393d91a63e83ef93f2d18c4ff732a8d0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482e94052e1d13fa8dcb9dcc8f412847679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2baadd12ae74158b10032b1ca5f5760680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8501b8fa2b50f8e4020bd71fd27bda3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a5a35058328c1ac450ec3f09469f82682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9904c9cc03824e9342c0b80520d979e8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8e165f9a50e4d8b5ce69ea99112da8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521e422ddffa899edcb9c95c7798a4e6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690a28773440264eebacfbbe11bb09cd686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6385ddda1f53e1b2aa938fab4c163651687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398e958bfe64cf7898ed20be5baf48f0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1563b512c909fb3ee2a797800a175e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df538a71bebc92e200e2a7ba93d84b1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f457df6fbdb40051a1b9d5c4b5af799e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02687d6eb85e6f7aa4edef01dccd47c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a69683c75a6478a5a21bbc09dc3f03693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b72b5ddc798d573d436415c0a7222e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25daf3b3050b4189986c76edab137350695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54906a9eb28bd54e5b09618c5de693b7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f1da9a01043e02bf2e551903b756a6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f59fdc4c9370d3bd3cb06ff285a3969698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf7e35c88aa9995d7043c7a54441de4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782898bed5be85492dce05b23f3f393b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e758c1ff017261c335ed15ff54bb5337701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab27cedbade6717f3fd22b12e62828a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306a900fd368254b360e1ef5d1c126df703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4725f1274f05b9d2ace6d0017064930b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63003b82aa90c23f89da375bceb07ac2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d241b0324d9482488eacf7320c4680a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb049bb40953e1744ffa8e64ab38121707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13470f3524abdb9711729630277c9c4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96482619ac025254bc66b5752b89d087709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9198fac4c7d8e0495550bdac64b678da710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f026f455c437f490f8846a90c4f45f5c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a333851e2da8a6dfb8619ff7bd1468712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b70854ce0fe4d2ee443eca33679a0c3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d6422d5e625989701ba35b4117f947714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81dfcb626d713ce972bfad142123ab5715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47698e1c12b7b82168a0892413495049716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0486179b87f7d05fb49e9cd24aa020b2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b953f29cbbe5e165bebb3cc9ae0a010718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6164593071224f676e8327f8700a196719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b147a39503d49f949bc2543114b893b1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575ada707c8b9038bd39f48148d2d2ec721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3977b017adb37e0c6a2627bd61d8e06722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e63dd4737154b80e25cb3c917dec89723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d278198c90a3f6b644321bbee54216724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cfd6aad8d87285f42bd337d4d703e1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e326ee984e1ed45b90cad79b0eaadb12726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbfadffa4561643a1ab4966a9df15ad727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab29f345e4c06cd961d401a8408fc239728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731ddaa3e9bc4b665910f457d2c8cb33729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694c8512788ff1359ac6071b88b0575a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8551ba500cf386c343680b204f4c17ae731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac7488e89c55045f3057f17f6da41af732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f6ae53dbd8c639429e014659fd7020733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fe38a83d0cb0c325b1e0ab72147959734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d5a91401e909910fd363f829d00809735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f754bcc5c231d8a323e696d98ae34fb736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cff0e338fef45b9c37c6acc4f33652e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e215e4e80d1ffdcee9f4ee46ffe04a97738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3ddb67d860e0d03fd526accc070dfe739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f632327784590dfd81bf713cdc03432d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9425e30e2f8e60462b0e84162eb76c6a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2f6ca692c108623e63d74a7c8b35ca742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f19c93d5f3476939936293239ed7c6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63dbd6036dbed0bef33a03557a833a2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9f9af6f875e09dcced93cefb1aa48a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e770f6d6292e339ec1388ae16f4e720d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18ca5e905985f0b6e2a79cb435fc1c4747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13d5373aafdcf6c28faddb929677dac748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48e910e4211efb22ff4557dd2492581749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f282fd3f23dc206761bed0a41ff266750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5f9e4a4823979bec2adc96c7094779751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a28f0d62f5e2bb5911310321231c40f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99e9126224446b02a71734e87b36f75753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4511aee705b01f8fd97aef5ff9707b70754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1da52250b5ba31ca0a76cac077cd9d2755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93599541857b2fdce6e59da84ca46635756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3004021b055352f66ee512888a5b04bf757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7178de697318c9e5b84c8dd416002d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4240a4670d326801a87d7bb81c77d85f759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7010d20b2ed6f5394aa55aab5b4278e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a81815918372cf444b31c73bfda13fc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcfcd54f5d79886bbfa48da0fe5e8f43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9654f94e0cd4412b9221ac3e0a87cf554.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb7945eddca18c6a09671660de753e55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0408ad61a348b35b8039f5c018e78256.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c849c1fa66bd1f60ae9664bec48b39977.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b089d84cb433b095c801275248fdef788.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f56740afb4a4409447397dc7b9867f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4b4f0670493869ccf08dc27cb6dc7310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369602a06d01a7500bdd870b94503f9d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a27cc39cabcb18b3a20a26855d351f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a56db5bc01a6baf0ec243cf0893ce2613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0e5ab8c5337d57a59bd77449ab37ee14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aace13450de501bb88a9b309295cb515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75324f71b0c071113d447125cf2444cf16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c36f3c7891542a068a33bce13bc9c7017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636e9d016734d4c3e79c3ce47af2fb6518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4cc3781823bfa77aa9f313c0cb142319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c067c91d571ba87fa7ed42041636a6d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0881396c002e55ac2eaccbc2c24088b721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9083faae588151cb58204e249e02d6c922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce63254e01917fda11f1c6850d7b57a523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fb08cda60090e56739dbbb4acaea3f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ab9e07f0a3d82b1377237cdf42b18e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1c707e97924ee2ab63e6f8eededcf126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a159b2bee02cec75424a7384e8d11627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d9f81b48e297455f5ec40d1c41824028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657138ce5fcbd427abd71a1a76df9f2329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143f554bc02010d36c2ecdb3f6c3123430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca01d8e179c50eb46515f45b0aaa6ab31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a29fc4c5b782bf06489eb99fd44e43332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8cec1c39289516afdad9b016d8048033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22d7f4353afabb59feb6aaabfc7c50734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad90512a9b8fef6a1cc7a1c7c8c5dbe35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b397d2260df34d6178136b9147d695536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcce211e58df800075c7a6d75ab25bb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76207c4df0f77b13b037e647f6dbf52238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe50b6c04a2d75aef5eeacff672172b839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192e23045249311d33cba1717c89edd940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039dd914bf1baa04caf5091fa984b73e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58febec7fda284b414f0f5928038a1042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7e486a4c278f9a80fc5d76e775077843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9025fb5ac1ac6568b557a623e383214344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c1724d415856cf8a8365facad3491745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb40966d5c283a6b0f965c8576351e2746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80751317b09e80edbf8395f0879094a647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f5c1e44f07f5fbcd4ce4903e190cf848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acf235b7f376f29dcba6be41b262d5349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfbb86b1f9e89447f1ecb8e2efb903050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e059825fa94b7fce1dbca083472ad0651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd629b47e82ab041470eb1d408e907f552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580bf86749c82a07ff34650d0479e84f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be89ed6b549ad79424140878b21fd9754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5165e66522d92f02ebfe47ca868b63b955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74271ad51f5e30e2865150aaeb39029d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbc38d4772aab7358e2cadd9f55617457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e508710824c00a90084fd7520a7214f658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfb34755fa2a89763fd52453aad2d7b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77435ed654aea63517ce1a791ac7f82260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1cbec8a7d11e8a417a93f0d073fae861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0f03545c2d4c7d2eebe9491d3eb30162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a77999e90491684e32314d38eb60b1f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e8651379eb109675865b65c0e0105264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d51d59693902a3d49208dab4e15ffa65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460098aa9d6770f9681d5823f830951c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1030e5b2e53da56a18828ec88fae7e4f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb9617881b6a00ec215a506426b311068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb613f949a3229e3f895cff1c4c75bc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba914fe85345114ff5a0e766894146b570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff3c1d59402cee43228652ee70cbbaf71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726cff727c82ccf7f648649d6189978c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5ef0011e86ae304e14ed5b12c65c9073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154f0de91e86afe678fa8c5d95a088b374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f527b09f0919f791a7c22565a7f50075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cde4cb671820a1e9d699e6b8613a5d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccff33307b7e3b34afd4c9de461bfa5577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df136ac5a99224fb38f41834d7f2c0d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1281699064252edcf5c400ef582778d879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e247ec23cb27da784158cc67247a59580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e029a366f522078b085b5e3a652143881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dc709db00c608a3596f6cc0aad3cb482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43514f0cadaad433765043d82868633983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217601c482590f4b0246e4cae052511e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b031974b542c6d70431ef260bc1a1e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487c42917cd924ae9cf006aeee9e36de86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c861b53294105e6e1df5c12165452987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8cf36bc1526891f41463fa7761219c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3837465a0be4a4c3608fd2b33a48f5589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831762ff8e53664708a1137b8d9a06b490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f87c6d155b78c70f85509913c907e691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cafde145c845f5bd7b165391bd13d0692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92dbaee1272bf5a651d78039b4533e693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9f06d5a8fd999d357d218f445ae34894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b4accb9d84204710e7e9f69c63fad595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd900ded807f63cbde3bb2c7bdc0483f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac9a378e88e7890107df2d443deac7e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a204b1c344bb7d06b1c0eebc810e6798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9dc51d42655acbda48de5a76891d3199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1361108b5396ccf90c8b8fad4dca2f74100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df25797ca3e88c1541b4099060f2fdef101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad2bb28d0c40da89323e8fe4c83ee90102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a28ba8ef7fc4b3481214b7ebbb2e836103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2385335b509d5f13e9b61573f34ad12104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306bd3dc3186b9dc43acc1bd97ff742e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09315585ad31021707613fef6334000b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f0f7675d2ca040d682c00e9f0b31eb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a12faf5c216058983a3277c7b4ffdc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faf4cfbe4a33e522472d647dfa77d5f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc11120b02500673c5fa6f4f7503aa84110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed636be57d95e6aab850741d20bd8400111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3705fb8bcd3d9044a5e36094ab7875112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a626ebd045b598b74785e43072d259113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57edb310ffb2f65dd89d8bc78ac912e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5246386c1131acb51cafc0dd47e732c5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a2974bbc580db5686848ced681f53b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481d516f3b7a511bead5ab4c9e417599117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7427221845c8afdeac146c3d5a9a0c23118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb2f763d44d3d33c0a2533e3f6924e2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3c8b56f113d19542d93724d154a619120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902fa39d989eca148edfb5d61e9f2ee3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fcc81ad3c78f9055366151ee7160c7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3175f964bddc2104ae25206f40164b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9af39ef327b83a51a8ef77f4d186d39124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c11fcaaa57c9c304bd4702f109ae690125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c356114250ffab6f5883a9ed150acb4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081f1fca9ceea34c713400e1d2a8ebb1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa180ee310dcd3f3ef00de42285b6e4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4765b417e58428ee35dd5b5c6169415129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63a9e1568de51691c908decfd30e821130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960b8918b426ea463f086934e3ddfd3f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0f6af8e601a70941d9759338e5ff33132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3560df561baf37a11d46138098c5cf2d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a95012d915dfb492ab5b0bfb43e3927134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd4083baa66c7e57e4373806454e3f3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0435ed3c4b95d44a1cb3821626fda585136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0841b651cc981081c582c10bca9f371137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48475fabbb58cb4085b789a328fc830138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e55ad04f9a6b9884f2b7453e45f4dc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551a360b68ec5863f579537fea577790140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5932e5948347b1ddb8cc503af48d9d1b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96cae5ce426ea2ce069e2b6341cdb6c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1aed611d51af16ea0dce9c0fd5aad0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42af0b4c58d933dd653f55de26ac9f2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e73f1e96e6d952efabf1f19034f43f0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db988287e3532a1631a7d0dd3d6a6681146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e637656fef71827fba0ca9878c3885b6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e2f3d6eaf55ec541646e2748eb2950148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b57086341818180a87881f201bbe9b0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc8ccf37b1b3f4efecc97a3d13548fe150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccd22a16dd7c7e693588b9770518d52151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf09de96ca94bb73d2740f7c79a24ee152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26935bcb73ea171014f59d0e8792e9e8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51a6ef9a175de5e72b02b9867312b86154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a4b32dbe3a25cdfb7e3d0cd80e0983155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469835458b28d43cf5d879282548d20b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfc478729eba95fed30a98144464eec157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e487aa57d06ff05117178673be03d0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305344a5844cb9c19b8f1eb85ae9cf09159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4c641d0fb826e9866cb8e9a6a798f4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ad2e23016dad55771f4a154bc6ee82161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b454d964e61783a020871cfea2c874a7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1399c4c14808bf3ac23415e4c9f973163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a966142c6fc418e1947e8fc7951e71164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bccdc17762611eed2fd01cb6575f921165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2635326485274403c392c74c36965e0e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b48f2dd62fd676b7154d00e7e3fb102167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0191d931d826be0577184d229edd098168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cc16a37d3744b0457110968218ad14169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279f95a232e3a47c53290886e73fb195170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae0a6e8ae16fe31b2e584adfeff4985171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2574eebed14c49390e0af2314cd93d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c931e55224034917d88db94c0f8598173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fde35d8430caf0e3ad79411ce3fa3c7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec9cbdc00f0af52f870055f51f2dabc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001dfa12635c60210b5a403653b42f86176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d10caf694b46ed184763b0b31e3d71177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c505f352b0d4aec40524acdd0fa698178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579b3b0507356631a6a6c57a76560fd6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68dd8d67cb503af0d50d39fa8f7ef85180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2940690f8eaff4b89bfaaf8e96f614f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6911d05fb17e52c3a354ea33d44b7955182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1109b9a4812ecc275a0a5aaafcc8153183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14922adf8adf9d71e9a1af77a6295e9c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9de7f3f09f66b7c9a507ddb329394e6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae496ac62bf677f25baba1d5e1cbe71d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906d31d0b14c7642b4eb7c0719a0373d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4c78743081f7e59fe467fbe77c387d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7227845d9e0a1395ced922090f47c861189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0647b5ce6747ea8265eb946f8867618a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a44108351bd83947b27857e243aa9ac191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f968fd9b344286bb6da1d33737ea6f32192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01762514b1b910e59e17954acdcaf85b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423fe0379b8eefde4f28dd0e26f9757a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18cd622a92fdce307c331de0b3cf0b0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6936e3de384881a6d4ee82e24b47da6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8e5265629ddc49153990466007557c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f54eeda9f5064820cdafede97263c80198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229a9c103c4310f65a3cc56ce6d955e0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5971d2b52748f014b2d321e023902e50200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c317e60f90dd8dfdcf4e1d28145538a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8a45e71bde0ebbe1f00efb3425abf3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83880fd1ee8a840f74ae0b69a541f26c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ec623b6e58e8c5bb7f3fabb197988d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df56b83b891eabde773cdb04cadb34d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a559cd5d1403d11cef5593bc2092a3c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba5573c89fdd70c1a3cee19feb3b4cf207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1637bd5ef7b4d9e8daca7a8821db16ca208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b78e7c5ee14fe3408edd5edb2d4366209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f190dcc76dc7225f19ac99a8dfa3abac210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2737a57eb7ddd64f20518f64b97530af211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9e5a1450637d0c4d84b2cacea406e5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff22c0a75bf490a1ec779e972b20bd63213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307a6b6a656c6461c3fc59e7748043e4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe4efdd0f0967107941e510d8e8b93f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46552654f9a2f240ac6b64b470b7a2b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2342732f5ee3e7c6b117ad2b1a159fbf217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441ee3491049815e44c8a8c44386732a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88433aff8448d980d76e6644883da3c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a828466560ff96031d3e6f130feacbc220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36d979d82dc066beadfe8c304254e3c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a980a6831776a0df17944b1f61149455222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc4bf240532bd207005d7a7754fc04a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9236e55a15011514393fcd6d6a09d7c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f58d4e23c67f0b451df6018f068950225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a2a92fa8e78db251503eca1d2de1ce226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37833dfdf62101da0f6c2a1ad2dd2453227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160fa43efbbee3fb536a056899e5106a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d40a0c2a9942359e98194e81230f28c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0e0117554c84b794e9e3388b88cdb2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa959ebd78fd4f99918eb61bc90c8990231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce6574a24de5d0f1cfc7b4e6f087bb3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe390b27d5a3108e809d3b2bb025fd8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14877e1896af444a6942fd8129ed5c0e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2395cc7947854398e1c9d79fb53a97d0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3623593778a2121131bd603ab7c8b8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66495eb531d2b259e9c24ad466caccd3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f3bdcd5066c1fa8f0b8ca7972911c0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a193b57cafcc8dad3a3e0d561971437e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040cc7990aa70e52108dc4c59f72d766240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fbb3590ab5ef64c67ad0cd46fba403241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec7adbaaa9534978bd65ff10d37e5f3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f39ec9fb4057af3038c4c55a464601f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e067b5aa6bb24c09f3d5ae1c6148c5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb253b98f3ae3154ab971c29d4e0dec245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33017567941cb3856a54f7bfef65ab0b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0229a3bac2a04b154b3a016e4bb12f8e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933e789f8ef21dd8ea486272c943e3f2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49916acf40fa8f0963670c24e920f08b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ba0ef341b08fdadf1f0cfd96f4875e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64924ed769152ffc00036816f074dee251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c36276017696b6d44edd22f15547176252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b05288be6a5151c9f603c3404c6c3c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feca9eb4ce5ec810b88b3823233c02f3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f31147177353f9136a056f06939e88255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5c08af32eb7d28f86094086cd796fa256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ef6a434559dda653e7504ac9f7ff27257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43c6241b1e89ed7f4370f7871dc311c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dad17977850cd90ee4c4519e43d51f0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cf0a767e87089d80b36a65610c1d53260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631266e272a072cd78b1e3147260e311261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf96df9c08c3510f14a64cf6940581a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b268aed03ecaff94fc7f15490cdd01d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8aa95b2cbf2b00da1e6e9eea55beba264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d969ebfab38cd1e7ea7de368a15aae4f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9065868973904c35ed553bef8e07479b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e514ad1e1e48da5ed89056dca20cc0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6586c2df7649fb2f23c35196690cbf9d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e2439f544fe176efaaa006fee5724f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f569d02bf87653c90fbe993124ad2a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc63f157bf6aefd515f18a755556e74271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cd3181ab5abdd5623a7eb248ff3f2b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf288d18c448376af68a5bd72522dcf273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfde7d1bf477126da9907f2ed7c9016274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574a415042290e2ac8f8ae2c2b7b88d3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1187886932381c4feaf44ecb6c2d7a8c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c21e0b30422de4fc026c08e82fe62d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7435ee0fd50dbee579f57b84fca95af278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3919963f30ea09ae5c534183a469a8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef12751a07ada0b7dedb774deea56fa6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1994925d041bb23c09e4bb86ca335b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112bf844804b22eef34e5cb40856659d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31da2497fa9f7bd19fd5c342ff1463a8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75abc78190a11efca235c9cb8df0bc76284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b5a2fae0975f18d32a7c48c4bf6c85285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce94ec41716fd3094e842b50036b9f7c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8ddc056e4ead6ebccc4317636b4f19287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892f7e50a0735908f93d4c623fa564dd288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b45f249d53d90732a6d55cb6d3e88c3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd36d28b918693cf3026b5001159b02d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232ce2082fbecaf2eb75f2946530bcac291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9a5a3d51afd553a48694419884d4c0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8a487b442570bfb9f3922b1e4dfe68293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a261f9ccafacd20cdb3cbff23b2445d2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c052a078d983f828afac627bd52fce295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e840267c98a6959b44192e0e711f6c54296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5b0274a20dee83b4383f923e0259cc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acb9516661f6cd59250f3eb9dd03232298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de59b4208c026594a757b96e86adcc33299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655b14da5fc0b39c4bc740ff2dadc159300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd0ed0399e505ee2d83539543969160301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaef778e30bd94fd8673a11c0cc3e85302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dda726be18f4010d0abaf020aa93f2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aa5cd68cf243402d1de344829f80c3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84cccd1e059949949c341a18e0f02ae305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d82a9f713f1af65bab1eaaba703a507306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31854763879d30a9c0bda254b25579c0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca4acd3d5ab1fe83498444877fa4c91308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b2c161fcade1e165a1dec74c89f0a1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4624cba593502320a0c236f2396c0b0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aa5b58801e0da20d8b1285a0a2fb3b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5805992aad0587e31b94630d579dff312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c0b572a28e862b952bf4f8c7900b8f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9629a5bfc456b719fe9611408ebfacb9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647ddf1bdd9eea250a5762d3b32aca8c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d9b968bf31cfb4f3981aa5ee7691c8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4738a4a7bdccfcd9ee67690e997d02317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f636f58446cbb41635a79185513941318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449761020166de436197d55c4a2be7a9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa9c4372c25910c563896c93eea1d02320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bb501c50ba1faff13231cc5a071d21321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13982c3b41de75f8023bdcd1a906b9d7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b6a86d11af6710d05cef73d0cfc803323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1988806750ea135d7bde97189aa430c1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3dcd1181a0e48aa4a49d1c3098ba27325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c899e66e2c4843c7e0e3a1ee730c6d71326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be028bf98d61d37081aeead26cc7e254327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b55d47afde70af837b2edc3fa1c9811328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30047e1a8e5ce9921fc49e02e83f0d3b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1847ad341fafc3fa91aeb9a5baebff8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3ed59c48fec698a319f3ebfee3eac3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99087086a2b136fe243fb531fbc7f365332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55c2b9f413b8223a7566270d67a5091333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04505702bfed47d60ad4e6a42e9d8951334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4790fe96ba91e58c46e08f7950be5d3e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546c963e9cbf4fd29cd15acf89b00743336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7d9b151cf76ffc595edaa7258a328f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030493c24bb7aa14d46e07eae0b43d7d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771b6a8a38a1a03876bc2c5737e40de0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53caabbb4e9297140a4f3ccf48146d3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913e7ad1627e5afc6dab422a96d36b45341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cedd1ccb0c6e047c5da1e012986bf0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd909bee9226d6d8ec354bc187ba8d0e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8fb1c7befe2afb1b1a5a1158b40100344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c616b43c840c22d882ff19894d1714f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a42d595ec784f952d709bcd32c2fcd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fe0ff811b0e163e80b9bbf71b4d0a5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4025f60ffb50da702c83bdab8f13f9d5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8258c2c499e848d83c1e557dae639b7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2aa64fb7bb11a9b15a842c68550251350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19024943226502aa5f6f4083d5043de1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7ff4475f36e432bfae1a0a9504bc22352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564d75f123714363b06cf17c45e7f76a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8fe75c07564d994ba756ce4cc963ed354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e56dbf05adaf59e1d6d7fa7f587db2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64336363b2a7f43e28221b14f9744521356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97f0b09b480897c9390c52d7efcdc31357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568657b4aabb02dbceb22e905b88ee4a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73524d9d4b869ef4b429cb6dbddc30cc359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e0905598559f172d09c1737438e306360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd7574e2d9468a377b862760ad2143d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7642e9d682b6620129f28e09622fef42362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2443f9612ff68a948eecf0b1c8693e20363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cc0499110d255075f93c327385f002364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d92b2b217f46133d9b88e46807dda8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dad86ab59e4ee191b79728d260f17f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b996e5f4441b4d8fc7f27c5f1f23f370367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cca4328329ff4f86dc8f76b2a3e311c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3548e67e9e7034a34c32d75bfeb393e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794e4bb4eeda5f08a89eeed6cb6cf90c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eabbfadff18cffd9c10a1aab9e9382a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6e55dfde7db824a6060d4d803ca489372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57728353c6ed24b1fd1860aae2ca4570373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6afa21a470a1f0afde2d43258d755c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6850d4c64937984a2817d151ecfd7ab4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559628a9156e439e49c4bfa2327b112f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9c73ddc30c91d0430157e42c1e19ec377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6303368499d059c5b038eef9447b090378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd31efa8f1cc90a2569b7e04698b7e5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef1238972bf0821d7be9b0b92fe7a8e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f87523f2e085f0f029b89dcaf2d255381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9006fa2664cf12839aa4f03bad8733382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc3f577c1c6c637b2ff4f08e3721b5b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b63160f4952a3d3f639c6e4f28185a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888dc19c506a6b3be05012d1195c9788385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9a0d482c76656df2b70e5b7bb75506386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22fdad58587af3c39aad0d52f34d461387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b63d905d99170c9c5ec12071244721388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338398174934c8dbc314bd1bff495086389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65423002f5bf83d53a594df8d75d0e2c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941c55cda80baad5cd20c3782c6fa58c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6a624fd305a15cca84f65b6463c5f3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b250976908568b7cb9da2b3db994f36393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea0c23885308ff81c9caff083d34602394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13af877afdf914d8532697607ea2ca4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29490e669d9053f61ea177257659f47c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d0ea4a1d1b1b7d1b2b674e81f9ca05397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b570963f98b12d4ba1a15742da3c66398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419c39c9aecd46ce1277e9d07f94cb24399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dfab153dd782bf10102a3e800c870a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4468b586dbcb201454a8afa7b6ca52f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc46ae28cc2805b4d2e709f9d480c55402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05dc3a0db99e701b2ffe87d360625c8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd44257482bd25c0b5b0e420b13a6f38404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab13d4e12958a58d9271a7d087551c8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640cce3441fbfde052666189a9e7e83f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b640f7b132adab2ba523be736964d0a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c71bedc25f4b3ec3061b04ece4b025408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f603593f2d73e681b6b94a9cc6a796d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6b06f4f4ee6502ed62fdf0fcf191e3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71af8346d23c52491e6f9dd1e7044aca411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775edca87d902049ec36cef7f9aebcf8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5041eee3f2ef4b401da7c6e9978fdd29413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05ee8836935a669bfd561f4e0c2bf8c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dcb9f8e46cffad4f1bc13a536a8540415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2783cfbed377e36515ae3371e632d3ee416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8989408b5c947ed38000d89462257738417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6a0400853e2c6783dcc8a869b16cb3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4386d59ff590543b927b91e9bb19a358419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c890578f3c0a03107b29473055ae3191420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ded110380b4cf0a8ff22a6f988d58a9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a75b432625d9c08de2564d58744fbc422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781e5c3e168012b0aad98349c42244e6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c51e2bf6ec6cd08c6a24242a781f66424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d697ba82bc3e2d1c6228434d9f2e25df425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c58b0c0c3ae64b1d9918782b81ec865426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f805e76d61f097aeb9e97d91e479228e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dac0b425ca9c1fa240da408e7eb61f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d8427c406759f822db6b8188fbaf20429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fe7ce36b277247503a06ff087e4a94430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187f4de002d34a3af002c407a74a5c70431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dfc07b41a46e90468084ebe906345b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd874aed4259ec366f5286b0fddcf92433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f181f83f6ddfed5dcd8c08db54d07a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8110a8c785deea06f4eef7c976f4336435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb30fe03a7e2a8dbdd1898cea150cbf436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfce0cfea77df9ad2f251d8ca2ea694437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e97d81fc1817233dcb7a89365795e9e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d053c066718bbc70532bba27424ac4bf439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d8e75278691f7511e024b6b0fb28a2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b03d31ec4892f45ade758c969ff730441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ca5d1a4f4441f3dfe0533a3fa1f5a8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1ad29d962c3a0b7a0e3aa4efa85bcd443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4950bc9cb8845c048d5c5bda4746e7c6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1090a3f1bab798267afa73077e611c6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba53291c675f245c4fae2fc796725bf5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb63cb2740c0da2296cea305b5146683447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab551abbdf5c1d7e50fb6076a1e1b43448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5075aa3325ad94f9c21a38fa64bb53f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b200bf7b90727a43fb51f9f3af0ab0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1514299c165d0effe3f2b43fc7607c5c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9c4911a526f4572d567f2d3290054c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94472d84326904f0fa8b84c0d38c9a6f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396abe62312ef91ed90114a18447d2c1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9b035cdc8e23420a446e659ef3c5c0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc6f8c77f5282a7cf71ab65cd9d0459456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39db3df5dcd295049478667b1e33a386457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088b206811a2d8a055b256b980709cf8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b677da616546d8897bd1de2a3f6dc7f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed7ce727349a39f9cbcc65be8863a8f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c893257489fbe5f8ef65922ab470636d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d5d896d4fde41a9aa4bcf847cbd91b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198755caa89be55debe0c348404c532a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459232fd6640d477cab0a455a53f3d76464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1a799fa2383062e454bbee2a4faa38465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feddf18ab4eaefd44682db21bc688ab0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f15c63b956a4d04b6516a338653ce75467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ad32bbe4abf4f5547d394d86eeb117468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677b9982b9bc1c04c8f7c1a934047c68469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868d6ae184db86f49df5007d32b37535470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd1dc2f72b9cc7c2f749c48c01a28c3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f366f7fea8b15301d752e7b8a82edf4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddd1976b4225f8d7ee9f7f468ff091a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e77605dfd23c22600ac1b89e9bedf81474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b73d800f8100cddd80142da2c875d5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc51e0774f212f3b4b9b937cb469a938476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ed4ef0ec07c723c0007177634e6a56477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3d43ac3da3f845d402bb0b5a46e652478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073aac45dfde72e173c5ba5043aecd97479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60f5cf1da556c347bb19def3b17aec3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8503a378e3e36e1818714b4b520aacb0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c494026e241c1957eb0b5e05b261644c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2771770b2e57e35ed51921b3e2744ba2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e3dd47ce9ac07ee3c5842b1fb04f6c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b0f11d8701b03368cbda9c2be47e55485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435d7daab5f58a39c5dbe1fa17cb377f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc55e8fc0457d447a4929c9ca5cd416487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0541aa92d0b42ac3288cfaa108ce892e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcbf055304fa5258e67c173112c00d3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e13273bf8f07645b0e7abb8a138f7aa490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e80f3b205d632821bec07302d8d494491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24ff87418ced7f36c9d91077f3e1929492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2da0008a0e0c26a707f5c00c840ac3f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb55e6a57074532489b72029e8e05b2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9510fbf2f0c00dc212ab41b5477c0833495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4cc087df43aafb613d98d403fd3506496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599f669131ea4b3401feff6c8a845891497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010f13c29498efdcba977392d1fe9b93498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ded002c84f286dec265bdc059eff44499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd0f509c42236944a5d11d6f91a5112500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94be1f15091866c0cbc8fadc6db4499501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3572d9ea3d02f5cd876972064dc84bf502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322395c4243a0c15d97635f7170a06c0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231ba64eb45781756bda8d0dc5484281504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9814112282ce3a5571ea048263584d8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d30351d861e0b867dee1d6552ac08b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bb5aa5e36b31a37c2478e2a71564e8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4505119e443bb84cc75364d06509236f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff72908f8c30d18b9a643b9b80fd2df509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbc2f358901eca08169b85a95d4686c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea80b3d2b2976ab9d4d62aa79600edbb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a27d6808776914de9700b3081db478512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2466e6667c25d56ef374143692dad31f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514b25592e1e0c0da80ab054bc3ab12d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295d3889f42b45275705753abe191151515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75428f06517fe0a1954241f79ca70d6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abaafdf104ccacbbe723358d09b1b8a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1115f0757f157c44153a08cc09e06b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb12a23734491a4f20fb9ef4281595a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575d4a0985055e4af3e6fea373ad293b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736b561968ba0db4e162ac3890ceb039521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdae98bd10c0614469bed0bf73f49a6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1489b7359eb0bd13e5b16ccbbee6a4a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7945ec09c71d42e56560e93a0175007e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09dc3aed439f50cac67d900ce9af4a0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05a1fecf4b20a78df83f7c296ed5880526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e98fff1ca97d1f402ceed189d1e116f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d713275ae80c06f521e2ee629c3a22528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd55ed94fcba1438f200f2fd0246964e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17510dcc7feca7b7555c2b15c9479487530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d616be3b3f31483a1dc4c408c2ce7f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea45116e4ea03fd1645987e4b89125c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435761e88129d82c7e4f5e2c3724d29f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664b45e9a6f5084f16d98472a2a6b078534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902d51224934f8b1988ae85705152ce1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e7a0e1dcf2e760ee87d526d5503198536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef61ea8cee5c51074258f1427b15a8f3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613397fa69493ac7f3fa159473c03776538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7b000f69e9be77e093d59080eb0bc9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfc791148033930a88e4d28834fb3b0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9219e21740d136a13d8c4317aeb88073541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0c3172fc6c16714c4905cdc84ba714542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20702ea7062c07b8a0ca83dc605413ab543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c309151a313ad6ab0978b9258dcbc7e7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faf3d653d21f39700a17f66d1c00067545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc5c7670ee69153d453d1f92d8522b7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037fab3995f9d0d2964ca3ca382b2d44547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79891a7dea50db394eb997a3a865e98548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8f049c1abcb0e6c461b3f763b3e4af549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd32bf40ad246232b3069ed46c9fce74550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f471224b799434a2071037b88ab0d737551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61210840837efdafa94592fbcace376c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef8356cdccad3711dac0eb50b5fa8d2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d6459562c5ea6ac5bbf2d6efca276a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da24ad866d17e21b4a505e2f9af596fd555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67911b6dac6fb4c7dd0ebc6e3c89177556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5252c20ac8e3a2f8dabfec3d26c6968557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca69c8b73b96d825462f36856daf6612558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1092724a73a75f9155f556d330f35db5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125b8581088f5fcfc9b326fc3897248b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542a7fa82a915ddaa565cc706c564d81561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5803db863c274d7181ae73f025a3295e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4511cca6dcb48eec8aa85dabbdb9eb53563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600b9555555a3bef2c4f1cf979ee584f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc10d0139f8697e7c767b74c9a1c0968565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2631243e3920658ccabd2df68693400566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f8788defd7fe2592a6372490cf2e70567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04ee5cc073577fde71e03dede382d15568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e6ea4dc7fa8c7cd3970a982258db97569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da2b9a04dbbe7b27a5b156bfad164c1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2779a40d758780abd9147dbb8d4898571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7e2246e9e372682b39a4b2da9e2d41572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad48c9ab2e3b2ab828385673d951833573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6554d7cad5d64f60b5dbe2ddcadfb13e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854fd4da620b8aa6fc31838c2dbe4ffc575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5931239c0e7c22f62c65ead652c2956a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1b2362763f8bcac3cf3e3252c1daed577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e536f09e9a4e1c0b3c1b0b883a740dd8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1666bb2dc73eb044884281254efc6168579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fdde5fee3ee1c51dcb8837e5c4c636580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f588d187f93fbdab164e4ac1aa2f4592581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdf1f45922264a1a8d07753a47cc34a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7bf8cadd3220a764288617db848b47583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa8ae24ce3d5379c675ece08cb6a94c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de1f7ed76537486e963d5d107f81cf9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b2d8fa79d2b4b9d547a948181889bc586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269d8df7b3582933e97aca28c15c77db587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3545867e9ceea721222da901a923e4e1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b439a8d74dd9238f6c9e934966328a0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338795c9bd6cbc76f17bc8071b50dcc6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c4a5b22fbee738c8fa8b18d042f7ec591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d552822180eacf549b9c536a251cfc3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f419e8b4d0703f1caeabee62392d0a5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7c29174465034740d0b85a9efc4c5a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74674811417845de7419d10a3128668b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184bbce27ece1dd4a91c4dbcdcd18b43596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e881415f29605d532567d0667960b0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097efe659aebe31c2f6c99a71c98ee73598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de6af43db32b4cd497e1ac6e7c286a1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d613a92170ab3b555e8e3c81d8bdb34600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757c405f4b6d93138b9c5e03672f5dec601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42754d10ce77499334aee8b651f1a9a4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcfd9f52ac69903f7cc11b20651e953603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9491625ede58ebef8e744175d805fe9e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52be435173a43a3a760e53da820e70c8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec92e6ad5ce62875bbe1fea4bdd5569a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94674cf25f40f893daa5fc78703d5e73607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce1bbfa9d16ca55742340894503cb40608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff381a1073835ec1d3bfdcf1b4171ae609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb45593e38fe413bd386b13c87c6af3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf66069e54863922a8a397a2b771b77611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5451ed06f4780e1a55d9294ae3db15e4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b534a546f82d9b04bf1b5cb67d06685613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b162e8d61554e190def793aa38e75fd614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac186177afc68af13448ba12c62756bc615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dae5049bf75b06da00e6cb3bb83cf39616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84bab393d061bb31675f0285c76b9bc617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2fbfa970e22fbfc9d31173c04eb50c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fdcad474f8da836dc29093d50fd5fa619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa41cc2ea2339cc9ce9f6d0b9ce72aef620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb24196033f1e6d9de4c6a99af284474621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd54c727aec1757d132eea4eebd61f36622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0810506d936624e50c8e5e086ccf69623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1d2bce9e2dda808d21e701bd7a5d5c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00cb05f0cd568432b5d322cffa0f615625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc02ea00a2f8106462425e11ac1ac3f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f096a3456701a8aa9534910460a13050627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d795df3d128c94a3de5159bd56b5dc5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc57657b65c357e096e2cb024f9f4419629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0d059b9e100a42dcd79d39c535199d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f930f581c7b5f24b083051af1889b77631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5817264a39eb186fac1409a6804f6b0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41087dbd98ae4f4ad1666659c4ed61e8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08b713629f9150acdc2440e1b08125a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1314a2297cca8587591b1825e8bc2d92635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4b532aea32e757c4f910a3dba20298636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479b5f4decc08dc13e84a92e82524fdd637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1931290b27112be1902b88781b9a5b9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce92de849cea7603e2849f55a7194495639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5ec834a1c2753566c630813899960f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266a741d7ec730a443375edfe53619c6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dae557484793d66494df6b32780832642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0c07aeab99f6784c554234e59695df643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174a44f1216e1f864ca415abe03384c2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655161e0831dbb7114f793b80397d654645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf2ff58a8139de25ed28779485a908a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6002de6c10df15dc77bd24069cc838647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123082b06848792d604a15d7eee429cf648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efee203fd52dd9e697b8a528fe688cfa649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e84faf288142c9d9e2a4054a8c2ac6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71df156a9142b674ea3a54f6ca6161d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6269332c12ce663ef44112506afd2e35652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfaab412cae12e8effe8e2d9e119bc5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a7e18ab1ce321bf5cf9cccc54ba886654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4877b9c6fd3f758ae4945d8308a17be655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53462de36a27c5b1ddb85308f66c046f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f805085c7c451b4a143dd8d4be888871657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11842c6fa3da5e142ff8f2f3a694e78a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a82dac9dfd0e55f5e3395acecaddcc659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255f63ec0d3b1116674c9733a69e11f0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6df977237173d19ea13a00bffe117bd661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce4303e9b37bf6e49bb76de6080979c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90412bde1f830f3e2cd2afd5ddaa1271663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a76802213d7792068e78c0ccb470654664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7863a392c679eedd92edf476fa4f1d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9621fd3a4dc26c94b89795bdcdd3737d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f99e6eb593979171957122673f99e68667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78892bcb96383ece5dfc79a4cfa035f2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3849207b3035b9d6bf1078ee48076e0c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17562b07b627973e59470f382cbb5f1f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0626305f38539be93a56c16d9760ff671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2e681d08b3dcf3f3d77f24406bd7c4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4578201cdfb7fd3668299f3d76ccdcb9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639ee2a50de4a2b1a3be856af4d7b3e0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b2846e784aa897919f3bb2b6d2c7b4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b73f4a4e64be35f056d267bb028dca676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf18b1f2e239c72358ff4e7a535f884677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246af1c96d50f3294c55edf8782782ae678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef11d6cd8f63864dc6c4b3fc557c8488679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c85124d5e18a97abc8487cf89db892680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68606b7d0d0c426705ffcc1781f9a993681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8b9e6ccefc482897870c0dc8712379682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccff8ece8e75b709e7e869eebb7d862683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8a7d24c65bde06cb8aff38066267e4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1aafc55ae909aeb6a3dada8c5d103f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4920acd1d8237ed86f5f1907bbfe4aa1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7474c573b67eeec931aa6dfae4d9e082687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a9c7c0604a87703d75020fca7bab50688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf2695c0ae717524b6eb5728385d8f0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da8d26555ad2c1f3a42712a15d8158d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b01b590ded7209659c6b57ba646d93691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878865b0ecf11a0cddfb11732d6eea28692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7602088beed8fc0d81c92755caabec8d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aca21c938dc9439da3cf5a6eeeaced8694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010120db357ca9b9b8e246b2e4adcd54695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40abdf1739d463b8e341a177a9fae2bd696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed61a73c1fb943135802df1136bd899697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a68598ead4fe3d28c94b8fbed6fc652698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bce765253ae1095a053a89d0db99bd699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfff423789b3f8347aad2b5116a35f5d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b198fd0ea7d7441c948e81e3bd35e396701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0841f673ac5b786fd3022b892d39f4f2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4527ef69afd16335fba152a5b29b8c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8ffa7d72a1de6a57b6f6ce4110754a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe70c9cbfc73ff319b662ac26d10f48705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b424d5b73025a20b6969d955d652bf3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa0bf9116cdf49dc25642e82acfe969707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0789d9988ead78365aaa96a683d73265708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192cd6bb71d5b314cacd3b4f8cb8b534709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b2df627c405ff3d831864629bfee7b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76ecdaf37d646d62c3d13342622e5e9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb717bb996ffec82442c0bdf469ca210712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9d509102cb61aefeee535ebdd3bc9b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4640a51836aa14156dd3067384966b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20dbe1bcb5bedba59d73c1aeabdece6715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba0c91fd70127b7393fe3e639812d70716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d427196086efde2ee0065e887d3f9ba717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3025c0e22baffc4e2b0834e2a3b2e442718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9467828e3cde97be80390129a910d31719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb13e46db821dd840899889e2d71a237720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8e3d7dd4cce27871acd3a38f304fe0721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b83ebeb4f1d0b3e7f900f08ae44c8f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4217ded0043de614d1c01c2198706e96723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebb2647dfeab69ad3c410ca1f1ea1e0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b40116b3392cc3225fc61fc371c15e2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db33260557e4ee5be5261d716046fae2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b28c8cf418e69d7a961ff8c46e66c7727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef925da3792d94d89b9030f4870f84c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a58cb70396d9f80ba0bacf05e3820e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aca264b561551cd94044dd411edaa82730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce7a2b84a1ed3064a5ab6acbd85ae9d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1938168fd497fe5b2f3236204ddd0ef4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b450f3ce900f08da4d3e0d78d0c3cf2733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a2c7291b94c3c857bce7342a4992f0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f340fc15048a1adad68b1fa2360336be735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b7a9208bc8657f458ffa4c225a3777736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5390195ab927b5c282d58d8fb56215f9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736fcfbbdcbb29d3991bd64bee040581738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c82e12f23a85b801071766847c2cf0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e79b4639716e743538bb3593d130c0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26307142b99e3f8641f4f99670d21d0741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fa0f0f5886a514070b34ee5e7538ad742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844271f676d01052143fef66e8e71297743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9235896c036e0c7f56bf2712497a23744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5e9ab448230218fd621738ac265c01745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fb18696f30fbfbe2c8c2481f6c6c46746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b7fe714cd1f14127595e03ca8faccf747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463940fa84d3d74c2f2c3e915140d43c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32852d3533ca8cb1cce448b775701e84749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48916b2851220d67422d87a2c1d97ab750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa322c3c688c5c3a0b434601387cee37751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c7ad98b7341b0d1c27a9d48bb56a35752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f23560dbbeaccd4dc8a3b3a3efc33e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcc5654e7c62562284b350d6a2a6403754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65909a2617003c49e4695e0a3fe7981755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b806e6a815e0bafa173b078a37e5f5756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc66310c751d1e16f84257906add9048757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f621597a176b857cb6615c6c436d5a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfab6a5a3fea02b2473b1e7f48078899759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>