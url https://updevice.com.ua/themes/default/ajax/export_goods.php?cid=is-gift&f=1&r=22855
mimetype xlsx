--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb448d11a495effd0e8e2ed83b8815dc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd10b0d51d05613857ab397d4e13acc72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535cd037c5d7d6e9c3709f627dac5b5e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2648f58be67bea330e093a5e73c9b9884.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962aabbfa0da7049be30d6534084b2535.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7347a907efcd7f292ac5ba03c9317f516.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b641c75e282298d1f812a7cc1060d7e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09335fbdd8aeb3490d9ac022f965a91b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8cad3eec3b449382c4404978ae8b4f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eeb9db72f58aeae265b054caa723c410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5afd0108d90992f18a200fc4eb4b7da11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac09345aa67067629f301e37d246f45012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044a2c9be063a8e12d63ad26593dcb1013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1cf3539db219b422940ba8b4dac4ad14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9991edfeb2b3cbee903fab844eb39bee15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34847e6518509a0300e8fce50b27441616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eed5d9411928cc2599a8c313e27d86f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57434806b40e6debc4061d19e9f008c018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf502ea8a0e909ccb1b9d79bdfdc54119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4915322441026254d2a54e7b5e8c468220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e932e7131b0ccf9c225129e44ba1ae3f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ff6ea8dcaa39667f5bb0ef357004b922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01615add2b67ec006f7adce28b38224523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f10efd3a89d8a3f3cac77d9dcd780e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51675651f7b0bcaaf43d83c9295c0ba25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5a616c5b671e4368a7e2679bd1552d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5be7028cad75eb27d09fdd1f78254427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e4656875051833f5661915faf2ea2128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5209e26a44a0bbdc36b9ba20fe21ad29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677299c63ee187beeeeae2d220aa7a7b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5847d553a1a96ae9570ac6fca1cae44d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3db8f7003172c191b43edc88c44f6232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c3fa9cb71dfe9fe4ccdc369eb970bd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aae9aa8f9faef6928f38b75597b62534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328e31245f66314b5fb0eb83a26ad50d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf33b058753a235bf64ceacd52072f1836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a392f6ab2f114bb3f7d47a039dd253cc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7a6529d61a570b40f10fac599c352838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949252490c99d9f2f36ff02bd99cf8ee39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0252161561f315fecff48181d272ff140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b427e8cd639db1d8006340cbe641965e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1cf23cd9697f81de29870313f036a742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92d78bfaded21d709f9f92ee2c4907843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c165fb999409f6c66d211492dc53b0344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7367f39f57d7d0db6e39f740cc469e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c872ae77bca3e1164bbd9d912cbd0746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63381d3af1836d8f1a420a2968e9f6947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884b9d921248624ec1891927248a7c2148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b14b483e5991efde7487a51e4453e949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b674a65efbd19aac33a18e7abe0f2b050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70162b2fc04087233d33da9a5a384d051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd7071749f50278fc3ad53778cdc07252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221fe68ced9b1d003da236b0b666390153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd85f87807ad254e842393b6a160504254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f447ffc5dc2c56abd1300953ef930f9a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab605750cb06fff9aa803bade65ce9056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36267e5bdf3f86fd30b519fa0db8e94357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a01049052f3fefbdfb40758282d02458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e323f98274c93188013bb47cc19e7d759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7625da9f5ebb6505a8837d48a56ac0c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2308fe247d6447c434778d76a7420961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bff6c117e9678283bab94f1215ac3a362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a751089f6cfea33340b2886dab5db363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b92d35884a1df983e5f0cc7e5a2c9864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a821e694774b16bc5c412a01525d7b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1990760de7b3bade92fc37c125461afe66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f8535ac88c3f4f30d6be9e4dd2b59067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f25bd50e4a2b0696b44d95086c380368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610f2110315702ac6e3a46068ae0563c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f0c193071a4c28390d990930d067a170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e6078bd7d5e51b0f69215d54c1c1e671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05834af0fdd99fe80c07b699392224a572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6dfed19f57def226b66a3fbda3c3a373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff2ce38549ad67e8a6d0a055066ad5e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1acf99b104eb2f85cab7bea9db7813275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f6e1acff229df9cbf4bad4d18b63b876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006dfdc2420aa4e45896314dde11005f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd340bf655ec6a7eecd524d9ec90dcf778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498ee7e2e791762396af0297e982e29e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8429438944ee770a8ac177d0ca7e06c880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decba25cc09f424c7b2cc6861c157c7681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cf5e416024637b30846afd8d5385c982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135ed5adab202fd43cd8b69842666fc883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b20aa5107618febd8b427e35ce0330b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b21d77d8caf44234b92360cdbb2514e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f368b299a247cde2c5318ed827c093fc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b4bf7094fdcfba7ea2ad2e870496b287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf2470bb16a5596c5f65a8b7a63c3e588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd605df0a0d109cbb63eaf971bbf1a189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c408de1bc92758db7b5a6a586d40d9d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb84f4608903512b6531fa5f64fd271291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9398094382d5c14ebf39cb5838ae0ad92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999a7900a67ba7fe7b868b3fddb0190b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cedb0c997e59cb09e95185badf8bb894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8496332397f97ccac8bf7cc73166b4995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f00417ebfd67f458006292349e268d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe80b6575a8fcf972c23eb464b8abe7097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fc818e13ddbdf8f696741de6b76dbc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27530a833b6b771270498347aedae8e799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcc80426d90956631f407456a38df33100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470eabf408e3133463dc01a018ada274101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e16df48b1e5f25d7d445fc38eb1a14102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf58678abd0a8140d42085b0001f44f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e5e5e352dc26ff0cf9dc666eed9959104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fa3a0080edd15dde886096f40f56f7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbeaa1f8405775bc18dbc806510fa5b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36077c582fe4176e18afbaa677474a6e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88263e990a0462324b5202a743992208108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb3c4089686c80254e78b54c9f1457c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b77bd6bbc962a302ccafb5c78e7314a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b5ec4b30b78e4c88b74bef5fbf8a62111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c29437fefba742a90e12f6799e3c6c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51074013151b9ce2d3a9d05127197754113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7efb25b90347b8d25d4b346a6c2a8f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eddf6a78f99f621e68d651940918bba115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7aa49580866e965da14487d3da913b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82505527fefc8bdf11e8d199273bdfda117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7264f56b926e50d387dea09f2931b0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a16b43a9ae9af0a9bce13a5c6c92077119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297ae4c898afab66347b860efc097b85120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066ac7644d9eb3b62634d9f6576d5549121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f2cb6c9453c32ae808c2ba14b5adf5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dac7dc19a0a34189df77a5f3425c85123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26e6705d40087bc03bfa2b3eeaafb58124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2704b617b4f11ef757b593c1dcdf62d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6a15de77dcf0a997dcf70a501ff16b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6740af7aae8627f6e28049afb70bb248127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73ffec250609bdbd6ee27975dea6335128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b98649cbb04e37d4307e84b2a08057f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb357cefbd9d3eacd9e3e14caee339fa130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db667925cd32f2a9812f14ff60933858131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3253e6edbd0d76fe57c78bebb24f4dcf132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c67d3f7d5d0ab56d675ded6bca6791a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491f3d0b76b0943ef778192969595163134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a8c794fad2dac02797d6c0981de501135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f276802dbcae65a6a5cfec846336dc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c3ffdaefa3837b280ec7571b50084c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cef20d213ae3228d1833b6bebdc268138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c19aff1a765dfdd59b7c61d348ab9c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f64c7ce1529c277329e98fbd8c4bed140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d843ff9c9f118792ee7474d67c68418c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07f41e0c09837b445929df3a7ec02c7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb05092adcf731fa0730163caea71207143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f9261acf0fc0cf3813b3d5e27d42b7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89810785a15aac6c7e572e39ad63a1e4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0714979a251f2f70970607870c47a2aa146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3151413cb73201001f50c69ad08d3b1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791f5790b513693728dffed8282b37ca148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa01d89a096054e764440067b4997dd7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e69d451df6c99c624986a7414da8ad8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c3d322636010512cca02fe7e42035e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7506382ec5b3c4d49d6b4a917c417b82152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e083654480a70c69c9b04099e68ad8a1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b225d0ea6b309e1455f7392b38ed4f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b22f4b75d896f233de7b111f218e094155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f29696ab6d63ab93fcc634fcbab2fac156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dd894895c18db87d10a995d2fe7021157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1ed788e81f69418ae6e96b789fdccf158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365c91fc02b05ffe5eb076cdb8461ee0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759163507de60635926e01fe9177876f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a016efce4139decfa605f02811dc52161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238889322dff747cea33fda31ab361b9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ddf50935ed982cdfcdf08436e39760163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d047b54b1979654b7f8ee48b772535164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d0976d5a33f54a2dc291e2c0d1e2af165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa57eaf3f419737a0b810b78fbe5a934166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfc6ce5ec46ea45ed2a017f7b730a24167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdb6c062c8b47a722e36c983be6df45168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9dadc638b00d2c53c3482ec21a99af169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5798a953f4188969d48c086547df188d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325c0fc6465a2129703fcb59f5e57507171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e789c15eeccbf3b691fa634e71416198172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b65f7067d6c94d2371110a9aa9621bd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3d1d09bfc2ccc0a3319026341f9596174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bd85a40d85c7d69611ead4d4d37dbf175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24532e26d130951269f112357d5d6093176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cfaf48581b8056d27cff12dec443be177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213ce4bc3c5e7a2d548462961209c99d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f82228b5ad1dce284a2bab8997417b9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135acc4c844c4252a840b7397d31ec6f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b0e40b92c4f4904c8f57250ef04500181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c225e7c59482a74b933d006c2ade230182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fa27f987cf3c77c0b43a2174ba130c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d52ed42816db65d24a764d17a556127184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1262e4572d469a86121155ea0ef56a78185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08b37ccc51839cdf2b2e1f06753fcdb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70fe8dd391c3d6977bb20cab791cf1d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04616bb42a9133dbd6e7f2f985d45362188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78694c10a2238f09d511e5f44d385a46189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f9e20e0a2213858df796213472fb63190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e066d7d4f441a11cea9655df239ab7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4520ece89bd389fc1400e929ae41bc192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93990e24eb83e7fe87fe5213e6e6167e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6f8e87b60a4ce9c04a0371d99bb17c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aed0e6a942f8102705d55f9402c5131195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382f21bc6ebf5e6cac7d1f0d0461d83a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecac1a97a26b76a6fa970f600b9a270197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b034f5e029602cbe6e8f876846ebbb0e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe8893d3d06267dbcc97dc57705382a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055c075e2023e8661103919190f31923200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09179659e137a818a5b6c64f6847a058201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a03a0a0c61c2119f64a8aaf1115643e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbdf773f44ebf60a350f71a3e366608203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3a80850134face80b32287721238ce204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60f5bc45325158360093563e5768487205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67230864102b3e652896f86fb1faf75206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc92575abee03cd4cc0f4441ebcd906207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a549ea02969fd2d62de45007283333208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73021e271350198b717da7626a9771ba209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8343b7166ced82c67cbdde25fd7bbd28210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d6fece4750f83051e91e3845c14651211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449052a4bf58a10ce983f7c3f592a17b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea63485bf7a4cfaa68246ba3f88be610213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1865c6e8dd884692664c64e954cd5c5f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c85d185ca93239b52fedad05c32610215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b622a8c02389041c0f9671542e69cb01216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc37718e547b74f1336a698e9cae476217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c779b94e1880fb7d65cdaae906b5f9c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60229bb7658697af00a8a68edbf4baf219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778d60cb6ce7c4e8eddb1a02087cccac220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e5ede974df8d9eea3e80f4f79cc444221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32429a16f2aebc601a04e6955707c97222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a011dc684f909e0286d893fa371168223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c9264b16607d997e65a6b1046c454a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcac5d80b028e7ca27ac5dbabbf2c60d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6f562e83faaa60a4af207258fca87c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2767fc42ac6979768cd04904f28c7e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231602d9f791ec2438f51eb8e4b8d61b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174a38b4e5bee1242f31aa50fdf021f1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487c7534eef5df9d816563284372268d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f170e94b368ce97c629b8d1658a0c0e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebe4fd6d2845854b4b6e94cfc239b53232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d963813f4d9573d1b08bddc65dfb3b2e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fe2dd0077baefcd29fc834e0d0395e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e930495bcd883aa69c8befb64d740da235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8868272420c31fdc6b366beee3601bed236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f1fab57127c992eeecfb87f8f40381237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7262d671d2304d7a37f70fee1e282a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0f8b541d8df31d178adc20628cfba2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40afa54919ce679ddf73b87c9543a872240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffde0c51385f4211d94b62242d517bfe241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251638e75bf7de7e748eb7dc9808ec6f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17ba2e2b4290956e6781a8ab19b761f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5978359214bc60eeca7b3b90b696f0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fbb7783e5d82560922ca760d1dfb49245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ab8c4051148508e3fa55261c407d19246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9a5b919124649e990f32569ff54d7d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908c324dfd4945cf7f9826d8e927620d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a4a281b849e5b75213d9b956471c65249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d1bf12bf3aece299029095ad5f0061250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1675ecf910c744ae9e7524941ed785251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dd66dd8312de6680debddb1ccad931252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce63f3ef7612d6bf9d2aa48ebc6c1d2a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1505eac25198d4526165b8ce675a6d19254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97313cddb68862cfc93c9fb89847c111255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cbbe25ed5a2c01601fd2debc056dc0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9001209baef5bd5f21c7f9e2c8b4fc5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb8324ffb1bc1e231a049acc65b998a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220532ab8b0041ec91e80fc6ec1700a0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4898b9d47fbce24cab572ac0ecc020260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487f922016a8e8ca8ce07d0534d7d4a6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f74c5f21883f740a476ef369adeda1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6c98ad6eddb209850e7662f098de85263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e030f5dd4f7699ad64a9fbe8f1783bb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e323bf5a1b4178c949babd8eb29a130a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3600cce696e7dd9073b673abf41c239266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cd6ec6969b5196838a0f235ae2e679267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46512d51f098b069176beb0f2258a9bf268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c889f72c78a0ae9d0efa78cfc3b441269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d869ef6165ea0f9ac3536cf9e2f61ad0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f252ca40ce894394a124103b3088423e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dad9ec1e5bf8841d332063acc4e7d93272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38858de02d936feeeddc9298875b3d58273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8684c32c7ec2399d9940867839d4ac3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6be147067ca931630e8bab3fd9f4796275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813b10e546de5b4887ed1345aed86595276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4586935145a517129fd737a9e6edecf0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402e99fb223f95279c5ed3317617699a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94349df215def2ad51698d9e3b87ac7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3562935c2dffa82f4c4fbf6708e46d0b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bae8c9b6094fb22bd716f5405e668b6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e761a7221e277d94ec3d676e24e92f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bb53f611d1cc10a29dd87f25c503f7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1629e463ebeda3ff010df4ba885eaa284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ed3958a4085772327fde3814302944285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324c7bc925248f3df38d9bc4bb513238286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a1226caf438d788d967f75850afd03287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08fa56d523474300f0bbba1227e23f4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7dfdb4d0b75f343e312b10611e00e2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5bb17df7212ea7b7153fcda2b665ed290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dd88c9c38fba7b2518b86ed7ff7e01291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7af88411796d50df820972713c6c2f1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8a510572aee5da9d745aa6829aff89293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154347ee11f406130a5084d3d52120fd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f2d2891f61dff71244b252b3badb67295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f660c176fd123011c21c00187ff26f9f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b243bf38aec7153d045d2125f12af4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8569b9e6ac6486efec19360432355fd7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577a161883cab66513045af6b5d254dc299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13326839becda65e71c84473c9932d6f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98c5b55e2286c4ae0034038bedf49ce301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788af6b34396fa8504b15bd18047832e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5788b72fca212c21158f69515b1c912303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53231a62b41c9e0d38d6eb745cda1e02304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcde23e9fcbdefaa6aefaa47163ac7e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34c08b3ee532b2cc16d018180de758b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c28a92cb60f9c0595259e94eb0e68e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf65d9e406d5940c3afe5b46ad90b7d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2a25ae106ff51564cdb841543b760d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3f47257e0a4e4a9b99e990761728db310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a04c9700b7c975b0a8481cd4e5e641311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9fa0201a557d5e129a0f3d0ef02b3f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aecfa3b0c641484ebd4edec36fb5a4f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3667f8c57852d4af876ef43a9b45d4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1713da51d5e6d0b56d188850b189a273315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b434a8a2ee2bab64227f8d9ec886563316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07328cb8584589b765500c7624d67676317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f33fa596b8421ba5dfaf6a9cacdb565318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0f206d1c45218ac8c89d06fe1b5adf319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1067f138a2d7a5ec525bca025d9c430c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428be69be63c7e00f7c69ab1820e1404321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420a9204584f6ebee3fe4b36d9362a46322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b62d11aeee6270f6c7919b5a8e26f2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e74948f02784aa4000bcad35e0baac324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c88dfb7f5b14850a5bde17b7776168325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13df2123a2b36a18e4bdcb531a23885d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9194b9c71282f57d3a441cc72cedfd327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ec8d7b205394a6d85692345f6c2ef7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa78ccb9fab7064bd7a1a0c481eb265f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f148195a8b2b259e7bec3b05535dbd330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11ecf341aa7eabe5d62c39762f1dca8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c5934a5aa579489fbc9c6af0e79761332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c27dd4f41e1b96dc9377c6b61595723333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1db74e418de85d6f85b549c59b93e6a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642234642c99b26f0898d15acbde5cb8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2053d5b6d2b669c382cae05749ee73336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398687e857ca477ee1653dda711b1458337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4017136b790c5156757e6dcbd5ec7fc338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cf8bda2278065f2f168347aa9cde35339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd45976d00f2bdf8b817f198418a448340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22be701907a9b1613168c695ab56468341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4d367399df37a0dd7f4584c07c02ca342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84021a6dd4c9a6ee0632b3a730a94211343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cf393f8bd82dd309da2f37ed7f7569344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9175ce0cca60afbd4dc6050479ba973345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fffd7f47591054a1803d3042b2ac64d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5b7a83752cf06444e538a3423c7bfd347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad33ff89d9a74e2e1b13f292ed5b7f96348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8bfd75840c71cfbf21df1bd2a66de4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071702478405b43bdd8caa4c5babebf3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562250aa3f838720c1463ed32c62874e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f147290fa884b0d5a8519e649d5485b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8b4ce390355c6fbb629df2352e3139353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741b0d46e6215c1bab75042adc55242d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c485786dc63a7ca5e9f209d7afcf9f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79793669838d7a9b9c47a55285641277356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b5806b14edc198463d5bed8efc38d0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed5339ff29312abe38cb3844d77c4d8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb77adc55905b672876b9b4995271077359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613e9b843e9ab5a7d3b27a16227889a9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca9b806b45fdb7fb39c5709e516108a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2cbfb0591e8c3e94499ff1e4903042362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cad01126b24906696f2a1f1240ba0c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dba16845b757c5587b2b76b7c19adf2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884ed32952f63f3b009f00da27f425bf365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407d14c0a5d6a686843cbd18a41b3d29366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b480ae4e20e7d15b1fc3ab6474d48e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8215dc55e87964c4622b263ad8e3b6f0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d750b3e27c58dc3b5e3a1ef0f12636369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb3ecd558957aa88f574db9b73be60f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b860791b073212142074c1b5c7e734371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5407ba28b76910f881cb8f8dcd235583372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882ee8c6cc0cdd86d7c71d0a702bb203373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4024b9071cb0bd1ff2319054263957374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce79bff7a87bb4d6727ed445c3ae8ce375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3761ca6a3fab9016a9e2f2626e99a96a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36360fe47fe03230cd16072aadf31717377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06456155ab4f7f125b2fcfafb0c95b85378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95574d610bdfd6042499906ff44aed20379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714b40ce82317462900dbf2453844f8e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28a52857eec35bf2bc975f2965e14f3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ab0e5090b0790575e04f3a5b03aff0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6164d28ab0ce1c520719e2fec00cfb15383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e504a2627e2a694388088e273622eb384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4576d444c87b8234f7604de70e232ad1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11b7b4a6f5af1996afd0e1417596f5c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8235faa1da0ac775fc18bf4a6a7ade387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b547204218fd1abc58069ad3446513388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82d570f2ff25f4b618e2d7954aa3999389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cc9dbdedbe0c85cfe2e69bfe17c695390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bb51fbce0874151976d94d285afb67391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42dd3859f7f989367e826a0a7672e91392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc800536f641452916eb00d28bc18d1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d06d1490ad601da8917b3f51a068dd394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae7dab81a1d89b37559a8c0c4cd84ca395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bde8429a464ce1058d1c404b347d164396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e432b56a4fbbd18cb8f597d409e312397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d30c86dbb177cc6cc221ba22d420f8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d4bfca3e5b96297fed6c3fe7769882399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df39f99c6082291906103815f9881e1e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c572f09f7d14a61d0daea1889370cc28401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83f5da5efb7073a9d7c2feab1f358b5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a7f2919a21e35740920a34341f5115403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d9ec4bf02b47d4a414b10b0cd3fd4d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c17a89d2cd3852313f3d4eb70b19899405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cfaca8aafb7c9f70cb0711aed4935d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1342a677b2f90ba0240a2eb5dddb4bb407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ab6f0150661358e929c395d3fe4e70408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54177ae9a448003c084461313b2b9a6d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7048929fd5009e1c9266e775b16551c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf5296ae439b59b2f5554e652222540411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269e64411b58658936f7d238dda21a2e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aab963a885369599896ebcc74cc550413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37c5000d6804036cb5342a0b77b3ff7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689ef63cf2fb28f254a35c96a1593445415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d2de3591f0123e85e3d9c09bc32a50416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c2e17ebad91e58100dbacb5b5823f8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa09c4a5f0c6e4de06d9441c7f38c106418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87579c2243a054606004a0236215911419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6589e95d38a3e737561a03a7527cb4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f8e042d18047a11802705be7ad4758421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4facf093e8dbf3a6d433be75333bd6fc422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e771671a0db1e11b67092b51631580e4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7be4f39b2ccad44617c573f3b89bb6c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca586d7109b2d26c2766ef810eea691425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495a6485b9b1aaff14e33950b13edaa0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3966431c20ec6a6762fa8713eea16117427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2afb421cd116c810cc6dd5202203cb5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b8428f640a46629a786691c828e404429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc246dba4fc77befb1e54e45f049c51f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dda82c884a486f85b2f9942a7b06304431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d1abc3ba3d934e1c587f01a00e4e82432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6842564f55913adafdbe798da3df50ba433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3744b7e4d839fc197db46400675dd1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98d791426dc8a1e0268c3d1ebf7b2ed435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785ba1ce4d32f999ebf38f445055d81f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a3bba76709f70ee517f9f4c87198cb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c46b61d232d18689e18830c750d6dc438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7b129f25301bfc933cc4dddea995e3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948d1c7a556c26e55ffca369943869f2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3914418fe5499c4342478613771b70d6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374fdc13699a22735e41436c4fbea566442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bd49db59bce54128fd1ae9b332275d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf171f74dcd7d916952f916d00796227444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d507b0a3118dc9daf16c7ad1ef7b39445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2688aae71c4626e5efda8ffa0afe99a6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66f1954d59eb33a511cfc1860965098447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978699fa8211be4c9bfb3601910c7542448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143ab04cbafc6858e245381cbf8fd6e3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d0b0cd0bb715e35101c64cb131a511450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c45e6b2899128687e957d43a69e01f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b49ea78edf4b72a3280f36d32a2e6c4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e63cc1d57f44e8b92b017a41b9254c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f70208ac02dd8ee27836b3a191fddd454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3434fe66088f1ac3410f971f8446b4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0a976b9d02c5d86c10b22e926aa4f4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca17d90901cf212e9fac288b8a8a6ed9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc0d37bdea7f93378f57df29c64eeff458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d4c0c00ee4e78a5d0a0f55825a7cb0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c87a5875e6eeb281d7f17a65a3327a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a545731ac17e093bbff4d878fa2e684461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b621951deb2a34fd751737d8f9236f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d2461a16bee35cf3612ff1165ade45463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d49333f14fc0ca863eeabaafe0d2e0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedacc3decdf26327a15581598558b2f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9564dad9066806a10d2c89aa0025de05466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a61c6c393394d29bea35b3cac10664b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a269efd8a6b0881984f8c22b2693618468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59400c6159008778cf603d10de1c961469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08485196516efe3f0e22411e1eb267c7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bad188fb446bb66d860f2c821a7398471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcd1f8746357d56183e3041fd499614472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321c249fea591ee6397180ae1c63d67b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fc4ddf6ba6ff1f8c821282f973f481474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441711df415803339b4fe2b69b62e4c2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ae74127595112db5358f5f7b416e93476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3b93c386deef29aa845ee63484dfe8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3101ded78c093fc7a8e28952ff2373478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166e5b74aedae520c9318167b3791bef479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c14bde0b39d373bb365ce9ba229c82480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552e7e4a1ec93ee9cde48e743c8531b7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57470b49dbeb5b22bf33a2433e58280a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee527f7f5d890405b829a74cae545b2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5bba9f33fa630e99079d88355c0f3c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63515cc30e4b79126ef1a4ccba5532ea485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7773ab2bda90389ea83f8aeacdd6fc486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dd57e45bd2e6636f6aef835f71b27e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933ec766e8ae4f350eda1624ecc477d4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed0ddbeef724c34321c0729fe4fb237489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2f87a5a901ffe2f8fe9e910ebee76e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e06ade56ddbfe94089b210865dc7a9b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddddd83403940145c1ecab4dc90ffcb4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd07b75ae9940321ff220ccd25bd9100493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbea27d87dea77e9212fa5ebabafdfc7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3faa7cf428acb0f965358f4731cceb495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ebda61a9279893194e8b87b5ae7958496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273f2fd3e5740d24adafe6156a1dcf87497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c729c055f44506ebe3c58063054bbb9d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7513756bb8214302249ce29400664c2c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6b175333321ed0327b8c99c05a599d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4043c1e29b5a499365ea6d5092ae0273501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016cec0037a09e836d685ca41e4e79c5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfdd7b8b2831111133d4a8b4ea4bae8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba1b3385757f826acb4bf08942523e2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e44554cc5cdf163f77469b09773a1e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb209341f8d3d626084b499551ad074506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ff8696d59170941bf626f28a98cb66507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d4b18b290b73b1418d7dd930286b6b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c83f8c9b580e4d2d54b2f3e61e92bc2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5b111186285d637670e4bb618e6b16510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc89bb2dd0107d81e7da23be0905eff9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2b369b19c2562a183abf26205199cc512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f118892a5d7f209713b83b9315b5b7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf67686e92540f01c9b615f9b66cb4ae514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43ebe31397d43a3a688b0202e7d55d5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aebd738b99648768819ceb7c587b830516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167d24f5a4bc08be264a275501aa4511517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4141f6b38a6f21d9d2489e8a07f0d2fe518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b990600ef6b28a978fb3034cc05d511519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0400fc8e25d34c47e739d5a6679c68d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d9366a64b21e70319c0ad7f5a90a55521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bc89ca05ba1d169e7aaa11877aa7ad522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2ae3e9945d13ab532c4dd209cf9ceb523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84440d8a397c7b5fe6ecf87df51f41c6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a873a71db694ca2959cb123e85ef24525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e54e03be3e7af21d0b5905331f0a7b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e90d1b605ee6a509b3752f411027fa527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165241e1e8018413486b05f74930243b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e3f4d64356a07849ae144f35f13774529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a15fa18e7150452cfcd5f15408fe05530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd9a150e796b4c81bcc6678742a7bd7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9b3ec5130b84b64bd5dcb09c9108a4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbb04be89f3fa0d6071ed96a5a18b9d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99ba4f3e19e914ea275eecfcf087d33534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc32837146fe865de8f5ba65e36a23d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f3ca70d45aef5361bd6a949ec4912b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4fd629bbd12fcce0f1044b118e2efa537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0d993724b23c284d03741e9a3aca2c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eba9fe710fb8a7b55dce37e88aedcab539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edc58f2553db4b9abf695a3d344ac75540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a75089bb4c87ca44d0c26ed5369721541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc24ed64d5816365603005b4613e12c2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e63529a66f2f93b55ff80a07acd842f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2095179d1ab6edeec5dcb7dced56127b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe081422b65d7f7b1e0bd849d90ea07545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8717e4be8d727d995ad22322947fd64a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b607b917b70dad30c300666765f42cd8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b87450718cf24c99ddb754807296148548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74a9f6e0da0d62a6c2929e80f246656549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0c87d1ec64b523408e6305b3c42414550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094bffe7305081d9cd5945bd3649f83d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f670359f37c9c6df55d54cde1cda34a9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883cb88836a2fe805aca6315138c2eea553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d2d495bd08d7a3d174369e26d5d24c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d279fa3cb4ed23d45cfd8e716461f0e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8821f0f5413856264c83e81a861ef5e5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6f705be038adb0125bae31d80ab2c8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2100dbeb76460fcc051f02734aada9e9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af0a4c703ce52747d58baf9705bf97d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f28e1ca8d021a89b5b9031dda32559560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d662294b9879eb52297073b4079a180561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bdf8d84f792810ec0fcc8196635d24562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08143c9125229af22d2a30456079d377563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4fe2ae77acc243c3327135ca735646564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377e891d2aaea7f990382d1275a2680a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7b7c2ed42e64feb2d1bc545ac76c91566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ab8492208fdf8be6cadff1592e5082567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2e457092eb77de3c60b1d71ae31bcc568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2779ea42a36e2225eeebc874ae73f6c1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca8c71508c7a5329f2bd596963f156e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9821ecaa5c4ced16efc93b2e29a42009571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2c26e2a404818039a6dd0d1591d6af572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638f1b558b1ca2b34c823ee4def119e0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec778c2447af92552d232fc8bf22eb94574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724d9e074b68aa731c65a6e027ca9cbf575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9020a7482fd8d88318d0eb2cfb3645576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9c287fdcb328d3f138e666071b91f4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c93ef05a84e9d4f81b5ba1b3d43a9f0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42512f34c6e72d8b268d96e50b78b7c1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499ca2f3ad31d1757026ce4e22cf3682580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c0a74e878e3b2455b808884d9097d6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9eb93b274d600b9054ea5b9be24b43b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb232658f23a57e7830012a90fd4e2ac583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da063dd1e7c44e6fd0f16d772c6a2cd9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd514f985c935432cfa6d1ec7a0192d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee977564b21f401ef50e60dd89880c5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16699ab54db3f4ffbeb2f37aa210b78d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19af10a66b09e045c6930c20b057bb8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8642e7e9a02a6696db050d9b6f701215589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f9516262e670748ca88e5631fc9983590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ac3c3fda494e756ef4a690bb3bfd59591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d8495dfbaecb7aefd0d2ac604db72d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c716042a78e8fd6d7ef04131aa880edb593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0bece8654da3664ddb9f4671cc049e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d05087ad94f45c80be9451bec2ee22f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b139120d5edab8bb5d52126617248138596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef66b1529763f04dd06af79715631d2c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3435f157825796f030c9743818061a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb244076923cbc8ecac5490c3794dc7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3227d08b1d5a2cb52fee2248709895600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3113b965a0f52e689acc3eb41b3149bb601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b2c2e906764b33e1817072a3e8d10e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafba1687b0b78ff38a8543f623a9d0f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2d55733f14b043ee11fdf53448dbf6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445fc4a547c02f414637b601a7728e38605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aac60dd6420d0cdd49db16c198347f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6060da2b916874f27eb5c46a3ed5c7eb607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559e9f98b30b57b3734116006f703ea8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cb6f9cf196c77b48c10299f9282ba6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21a59d8a3d7b104e9757d3b94d4ef0b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8f3c5e899e441e3f60b56374abf8da611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0875ccbb2a38de24b98d771f579205da612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a83f63955090d6cf2484f01f5488f7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ec151528376542d6c3b65603fd5985614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8b4f8e8d37157b7305769b9b8429e0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9348d3b5a3698c85dc460f14af71453616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe9c2cc974f9ce6258c7037b70cd88a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df108303ff4ea8f30d19b452a1b7bc44618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a34217ae76a624c6a731b9a991f6357619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889c8f1307bf826d836ac2612be3d1ed620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d9f4c9a73a09b779f3624f44a9c851621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c83e26a5a562a21b5bbe701619efc1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f83fc430ce13d409dc5cad9c1d045b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbebd38c70d4d29268a6adf7b91f1881624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8fd8f1a247a504863473d3cae526eb625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe76845646f200b3eeb74e604d24ba8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee55759e0d5f444e2f1477a4b3037af8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26eda65fd9d72bdf66e53edbca93b4e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb41e7a2706c1c1a98f693aa42f5f88629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf7d99826b2f36f48c303cb74003f47630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96234b9ff63642df7e43046575142ab631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d052dacb04ece32e39e68545a0032b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dad063bb8e055b605dbfd2db1cbc8c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361f96c58079e459671ec726261c5df1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a639e69e4135223d5800941a4c82f4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8350178582cbe14b2994a227058e691636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7da798114d04ef92d999f22010cf776637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f75e2861bd7e88238154618b9ed0b7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8cff23dff55c18faf99bc4a2a367c7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0fdbe1383fc14b5e99b99d3d1618e9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac253eae8bc8151004ca32b545f3514641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914e44fb57268c35d2fad199d57f623a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0035ff25e59fd101332b678cb5799db2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb54b2c2ee0e9b4194f9368a7543090644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf51839f81f7bebd6c77ae06dfb93efc645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b089b5fc7bd0d10490246cc04429393b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2de4c1c55835df5f9ba91400b4f98f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9f9a146b1162a019e2f82d32fa3cfa648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249fddfb1c437eac431cf5e9ac9b13f7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e612534e1570a8fe19c3d716224a9c98650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b55ae2333f8abd0239039855ee58a7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f418bb975336d3cf3707098522bd9194652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5028cce760f0ac734840bc6e9d74d6e2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e599e4136f123b25f35b51dad697c3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aa7f762a60b81561a7aad0d6abafa6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aebf1dd8a654990491c1c1c1087678656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18e2515164c3b83f3e2850266fdbc90657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a2cfa50c8dfcad9fc1adcf0ba6ebc6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97ca1d277e523283e6f2bf70ac097a5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c629518774343d6b2b4dc03c324c510660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5600221c62bb013d868256504ef324b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38398ef5d516b326aec2a59f9718ba45662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef82b3bdd672368807c284ae24f722b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f168cc94cea61faa383c80e8f6e83b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d2d7063f6478db5969567c05893f3c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2667a9667c83034ee80cde09f43039666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f3ef54a80f1b002803bc71be66161b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9701b99009044cfc795549229b55ee89668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4419225ef91176db26c336a36928cb3e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e647f15f05b6a8a508651bca95f812e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f2c1e85a517b964f18aaf791b00546671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b6825a9033fcabdff6cd7db4b9c205672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017b31d98c31d651ec4267492cc11eae673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47824a5c1e440c1ce2f2ae4489fd23e8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5860f28fa01da4ba47f4105401e3cd675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991e4a7a8c69b38fe15e4367413790e8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac9b010f827a6be3e9dc4200848ca16677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507b8f54f1ebcaf24c5dc2df68193c17678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bf3368fdaba1efe41fe5ac5ef5f15d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf041ca976e79cbe1f26913581af8f0c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8259666a7f20fddeb9c8b80c5def2c7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01293402ea7b52a070e35727793a5b33682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb18336e542f1acfbe05147d89aaae3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933707f6205c48fd966c6de745aa0826684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32974176bd9ca06b3de3e6f6e42be65685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74abeebfb20530a67fce52201fce1dd4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627080fb23ce18f2eb8bd2be8a85e2ad687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b169c455e84da50d9748bf2509673f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f975715d8933388b453fd33b4c4c215b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abfc236286944f79d1ae2f118ffb869690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29f2e284a03a40c3bb71acd1e9622bc691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba01053bbe1a6615ea514bb50fe93fd692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78463efaf185d1759233d89a190fcdaa693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e46ce39f343f8c0b5920975a5d59c7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ea24003f8c725922e5b2d935216bad695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909a49afb38f8c23cc39e39a62d42f87696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be6d7ca7b206803e97b1c32a6d55872697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25f7bd7b14e2f5d5a1005a36e74f455698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d3b600c6b471b69df7e41d0478b1b6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b44a4763c7f8bef707faf3c088cdda1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e80ff79f0923cb62f636b72e5e7be02701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47c2ff781385ba4c714f993cbdd532e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357c17c43fe11d4a3f90a1d7ce44ce08703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1cd39183c22f71f18ad01f0b98475e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d91284c015a3f38f062273b63c04703705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd2600e7be8844f6dc323aff9315645706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816568331203a855e4d62c24252f5cd7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d323e75cc3d92b7de5730156b078162708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8c4d8c2bd923b70f4d050fc8d5b057709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9f69c8000a83740e49152bbe744379710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca2548d942e7d53705fdaf96fa6371f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6277deb1c20ce3859ba11b64446c1a99712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a243e733e146e266d569432016f68921713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc66be38a1af0109a4d1b57846a003d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ee4339d2fb5220dc25aec5d60e046f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ebf73ab915ff7241ef59199c6e30d4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e7fda51106895c2255fdfe49344810717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5d4ae29a713c57f08ab8d484c3ab3d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668de18142a6bd40c0c1ac37b44395cf719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7facbf572040dd4bf826603cfcf738ba720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39df0d075c10fdc857b205ce67ffe0a5721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af17a37508ad08ea6501ea2f20b20fe8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac57441ace3512fad37e19624ae117d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78333bab677f015811f1de55d5d29b3f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b90f1048ac73d8d85059c233fcdc26725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f549a1c96bb87d46e34c8c206446e1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa67883d3d507651234ae76bffeb559727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b63f23ede6704694eaa44ca6062237728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5100b193d02ae24ab77c96b19994e8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65f93afc0b4dc02227e32e185463589730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885fa4e31def392a7bf3d0ed14bd9960731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c59181db32898ae898cdb86be2ef91c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f46a4358da9b45922b672cc7e9700a6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2961adcf56a98d21f5acbc9d46f1fe2c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602fc281c29700416ad5f7ad66942e6f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7c065de75dbd294739b5f02cfc7bd5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f31b4f679b025e295814de0b58ab3f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c884ef54aef314d60bd91d464c42582738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c8d149a8f186ae1f19d2da7dc458dc739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c191803a2889258bf3d9959dc8de813c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815e0f678cd29cd8cb0c68691a5d5c1c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f526f91c551d5dd174c3e4647bd4b5a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1876b6b1f803ca1d1fe9b31ad761fba5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073c0b09720149f6b4d5d6def2aa7087744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baa775c3566c8d18358dc879fd2bab0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b77f4f1df98c2273022eea5f9909dac746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077e3e4da7ec97bff7370466ed218a01747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9c0cec26b6525cebd68d43121d4a48748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5ad504dfe20c228c4858c689a1906b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0643865ec58dbbd70535ae9247a5c09750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a280b494f9310839cd439589911679e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab7a43286558bb527468f0297e0c79a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1575f6acf34f1b365b7e3c13de13636d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7366c017394a79391178d76da0983a9754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0c5b0a46a89300fbe7d8aa36967a77755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f483ac2e3df2a06a562c1eaff74e0f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a29a90435c913639e59f1db6d473ff757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1082f799cbceb499d3f175022a0e39758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9919efcf19e69abe0edbd9cb692329de759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0620592215314ffd8229192f8f75e7731.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67c1bebdb48207ea0dadc39808641992.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857f175e001e59c26aaa8c4fd4f4bc8f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c3a4af1f9f2d37340e93830de1ebbb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4163d87daf6947adf59a0a9e2991435.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab958d9ae6468daf9211f7c4ba05db506.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc9a404f714bf2e00c25165c1c083b47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3643b667e9a967779ef1cce6a6eeb1f68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b7422b45cf02252a7626dde9c9c07d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21168edb364b9fd4707b19612f5dc8510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c893094d4b9fc443b39eadee7d57da11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfade7486f7357286072a2cf8ad8ad412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ac5ebae58abe3f30e3b5e52e6c860613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcc65744bd71f2b5bca3e285a22a09714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8051f3dcaec8e8fe80c2ca52f99b1af415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ca457ad00fb440fae3eb851a0a1ac616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4605edb5b40a43385fd685cc2390ec217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5d435ab0bbf7e2db0a510b22fbdbdd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c80fbd5ac113637dad149ade976cac19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e812764667391fca0bf51e1fbe3befd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d9957c9cf6907863bcfb389e20728821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15897a427351c6cdcd3039784926f6f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9ee5fc0bd9f01f5d03c96e69966ec323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49acaf7d53e99dafe53d8412333d721124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b67c7c4fca8f4d72b8c5732b9a0ef125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a13e96b9afd212afa5763287a64db6626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99be4b7f853ecceb593b709e75cd72a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc86e028d9c36fcec9cf5919bf5ccf228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde2564108f7143663866ab1fa98fefc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e70febd5db9df982b94acc6b0c852d230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517264159aa692ce64af674e46f144b931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7c7123a19253d54b052dc9cfa9a5f832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21b30691b855447ab1b2f822263706f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c01b6dcf3fc21200e6168323324521d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ac86b1dd4ffcbc04392bc49924059f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7e89ae16f35c0de9620067f3dba90736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529dbf40c1f6effdd780c92e4a41c55137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624d4db31c82ae4472e52b45dbc03ca038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870510e60e866735b2eefe77d347b33639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641c40e6190c6543ddb74496fee216e840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817c4718714e5de61d194e6261ed4a3241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b76d118016b9b3366b2575aa6e943842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02714d4f14953c78a6e9cb19e27d205443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74279a6cf79c057d3036d9c71b74fccd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da2fdf788a2f5e7b2a4e4697f3c0f0045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23be6324366f87249bc2c8ac3a5d70746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fe7a2095a189e63cf131b559f4917047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98368d809e26965ca0b48cbab61ff60d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9249f343fc80859b7de4f95e50e5835f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22ef4941582fabd2f9a9f2ad762f67d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c369bfbae3afca4d37061eb7ae27059851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12462ca74f4b567d9e79167fccc1df0f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47c2fa06c8f2501b767f9568cbdd69c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bb575a843b6b0cc76cd982611229a054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76fc4840e7cf711e9db61140db735b255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d64dfa8ef5704b84fb53b3fb65f57f156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea13fd93aa3e19438187647b1936d1057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddc3818c16506da958e75282917b55f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafb83a3042bd38e1ccd85a498fdcf0859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eae1b28eac3f310936dcab4efd9978e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f978c651c5b68ca1d25cb03f174275161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e663628e3b7338125d7b1f6d81b02ea62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04725dfcbc3656212cfc74e6db6b307f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08037399dd5503b34205872ce10a6c7664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735438703271b4ac0bc489a562503eab65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef35fb7d0afa7898ea924c9a952646366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47301a39d00cff4820b7d8f4025b2f367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1253118fe4361262b6dd042dfd7260c068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521cc0a4108db275e37118eb6151268269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e79b92f0599cd9424a629954c2466570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9496eb59a4b2b9aa7e68e734ef757671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7a1a2b577753a80031c894d2dbd55672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dcd428675012703e0822c81296087c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba650d58409d717bf3120c76c6bae88574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5371ee91bea3ec444ced62fab9b762375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9267acc740b59fcfa64f3f0877e9cd076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f3864bd02f8a65a277a01ead2ad80877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4d254130c9743abb610503c629313078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92827274879932762a5da15901f25ae179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e0e9783241f1f03deabfd7eb42532780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfac13446fca68bf9aa8387eab1615c081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7244cfa4c34ad2213b1543641fdce35582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b3070f20509a97b2ea7dcdeca9a6fe83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146474c0fbed5c32d213b16cbaae7fac84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f989bcd741c30e93b4f53c464dc94ad285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643ee6be1b302caa4da46b787dadc40c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c53496899c6b711ff9446f69832799c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e74e7aa2c8c1035ac562d647047c74d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ddae506ca2ab021eb456efb618e71889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b406d044536f77d1d62d3b0bae3f84cd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52f146fc7eb3422c8b35a9235a64ad991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb4a761a552ce8e2df68f31c4e94dbe92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374f95e1e17d1d381a46b391f0bd298e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbd7f82f2606a663ae041cc64207f7494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fc9c42329bae1c9b0dfec9fd8902d895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515f679f0e4a7ad041aa4b5f8db7b49a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3238a32d2666d5c35fd9a537b828b85697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdb3044027b45ff496b2f2d6ece5a8d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e364fdd236b8d3e3241dacbfa92d556499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82640142e457df879367e43f87e65c16100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c0432a8993b73aa52d358105d7e0fa101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18921293068dfb10241ba334b181ec6d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b4135fe7f0cff79bf65ab67a175611103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc5ba9ced56f929c0049abc7e93ffab104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda2760977933323c393774e28baab26105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0547e5a48911ca158f65b244f9f26534106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed5eddc6d91a80bc723b6b863ea3099107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f155e8268464aa66944068d3f74d2b0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7a0688bcc5c86d9dcc97bc3f89a859109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356d2f745eef6ad7b57f099a463bbd7c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6966865b6a9ed47916402bb1607599111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb55c98551cb2bccdce9ed68d9f6468112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b469142b7a9ed53afd7a1f0a59299f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b532e83b7cf4286054ed38f0b77d6ff114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f5dd87fc14a0c580d0a15268fc4366115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea4b020271f106b0c9a4f8a28dd011b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7c5001f8acceeddce28dbb259f32a7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b925cc12645dd23007877c1faeed0b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eb34d360beeb0937d4cb288d053fe9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e421e2ceba255bf5e14c126c675ea6d4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4ea38bb6f884e1ccbbef7ef7f326e1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7d92c4bf3728af757ee8f68a8606be122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6a0dd5bf7e39d965262cf1fbb94142123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b745bd387d5c2a1ed6eebf8f8628403124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dceb89e9d78e8f5fdfbf836352be21b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a9980a9a55cf5c3ba34757b2199ef2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed90e53b4b565ece38604b34540811f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de936cbae6e5222b574b43063987ea1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c8eb845ad4b715e470277a618bd736129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384bdb57cd4c8f5d66bd53982b43faae130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469f6c5ac0bc934d72fc4f0f90b028c1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49d8d56a50be07df41917dd56b254ad132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9a7a1992e1b9967ed2a0cce4d0ce0e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424e090c520b6ea6ab0c1886ca1f3955134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992401094f481ce0dc281616c07d7bd5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f54b951ef04c2cd934b19f52f67c47136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764a06a557f7cac8a1baf6d090e55428137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a52861149bbd44be62173e1c783b331138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f9790e208e6e64727f1790595418ea139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4e8130e3cd4ef0fd6499a7a649abe6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df13c7d2e885842ddcc092a967dfd58141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e6516c46f7313a9838f06ba92b942d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b523358bbea2d4247f42dc4aa28d5e9f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8006914a297ae5cabe60ba077afe18b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa45a478d9f9141576c2354d40a6851c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0d0cd0de9b81005f4092a667fcb85a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da1e0af4aa5a6800b7a21b208350862147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5695787307b37a863ae6c2dd50191e44148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6329aec371b4c8586f8bf4ab45300070149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebb9f8128e6e2add5bb02afdcf49956150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82555f727e135ea5f027a1e076babe1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4878d97b7d0685cf618543925873be2b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344c4af619d7647e99c8921974095fad153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fb1bb42052d34f9c466cba9b058e1d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d1f75006692fa19680f174577d8f41155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baee9c73ff68b253a21b53e3c57100a2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f19913e2e53c105fabd2322901ef94157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85036cf7e5d55f4aa818266815cf604d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfed942eb2064635ff27c3cc13770e0f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870997f10c68f3b68bbe53607b535b2f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7e20f0aafb009a8105a3f9f71ff670161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c5b97f9141579ac3201237b9fd6e81162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa90d0d8401be4d5273accb45c59038f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc250cfa95fae3ae0154e50c527deaee164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3afbb359dff9429ac198c13f3306aa165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1cd7543977b92ec8364b723ebd8e31166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40624073caedbc54976c0e3d3a9b476167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fbe0ebde48c81f2cab8899b3c08640168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff97e327cc56bb01011ed8b61b5461c0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3443c47860ac190019b04f544f8ebd6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f346771e7d93d7aa28c9ee4d899707d9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a0b8de90749a3ee55bb51492db4bc8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa28c6492472a27e28a677a9baecbdd1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762e28b205c0d1296b43014b295015bd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd93ca4aa8bfe2520f723495249efdc8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a65db0af004d5610bfe20924276a943176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886585a1dd92fdb4f917aaab480be5e5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e60b647357bc1c2b41318b4d5bbc53178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306ee518f4f7832a52e3ed0bf0ce4600179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38bc6be7db06a51d4bccd73e8db140c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ab6b949e03472b0ceeb2e25ea10d35181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddb1080f53ddc238a3f6328bbe3861f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c215fa098b260ae9cb2ea901d15ac5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c014d51ba52da005e6a60d45f84fbc5b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f6e3089f7d0d7fbb674426b0b84913185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c8329a8f676c657c8c0f0644593929186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c5f8e028fc2fc9a96057608c0e9ca6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a337c32fbef8fa2d313ab58bfe0581b2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac49ca9b40ae4a411aea51a4c06de793189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d20fce2efa4cf08b6b215e6a7e4d5a9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59ec672c42efdba974a4bb9130cafbf191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff466730b6993628bc9665c69ee6142192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03798c95f2856f2a4130680217d2c276193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090b7f41014d522d842d695376722a3d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bb60988bae62b1f42a14ddccc07668195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c7f0b81fef77bf2745b08a206adc97196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98d7396fff9e6e3db08a35b6f06d2fa197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6b4b64520852a8d97460aa97714376198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb9e6cfe6686f8b21785077ece57d51199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe96462be11ca36bc505cfe8889e53e4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c15794fbb332c812fde24a1707ff04c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d461970a2a8aff83436cdc4b2c23d10b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bfcb3b45e1a1aeb05a675c51d5f0d2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e4394acf4c39b8647ac02034990cf3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90d4d311895a570c61ea710d05ce4e5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2484295943ca31a09a77069b182562206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22528f360e85d11ca47068890d0cf42207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42f6139f7ed1a462e42f759c11c1f5a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2011cf2ba0844abb92caf661904ea0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a007807ab43470d625ffb6d4948b22a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd1c29df7ed97000578cda07b4d560c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2815b22488c6b8535c741b325d1391ff212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7d4a4772a73ab7e8033e6e7ea8ddfb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d4d58ddda0b35b097bf4117f16e501214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5135363b3e8ff326a6725aa4ad4ebeb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fed87a922de5d36d3ce7d10a1d1a0e2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa3a4c4805b5c1f74fb53278d61a8d9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b612b0ec585197c539bacf24669594f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e945d947fcc6486b3da4aad95a20914219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2f04df76cfe861b012794bd0f1b120220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44121dcda84557b387c5d866f17cc938221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476ddca55ac1829f0c0c38a3ce8b682e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed69de0ce9d7c8035575a4f27339327b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec1762864a0e68c55f2146385024622224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757623dd44f1e81acf87a87c775fe2cb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cb486e59396f82d5dbdd7d841084b4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6da045480d922420255fbd4c0b1d54227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571e818290ffcd96856081b4dc21404e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b2531248d1f0f8d54d77b541b64791229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efe98a7d4e7c8ac77e49aec2f90e673230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557ec49a65a0af649b17c6ef9e320c5c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b53e0afe3527c4ee4dbb5a43ce3bbb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93712e93b49e4eaec1c050c5f2c8ead8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5f47ae10328c449fb97827d5b99c0a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40fe4a9b6b4abcbde322fb79b05e45b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be97945edc389df28a5935d3606694dc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a46b1c83250cb36df9a7c83a3f11d0a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ccab351bf1115b1d4693b6364cf783238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f4edefc74b6e3270ec9eee2c9a734a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3848070556643b79be0919bd01f6124240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61c3807ffc308567f21632dc1f4b231241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc60054419ba1c00dee9b1f308a2fd4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7eefc8e746c365d054244d9058f0bd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5a0a91f91cf5d6db473a0838eaf105244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdecd3a2b2eb89fe4cbfda1bfd8a671245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023a511546e3438d780c5f0cddeb2838246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec29b9ffe16fb5954b6704bdf542d3bb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccbbe260e8bf2894cc76a78b58a900c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83525da0ddd760a3a2cd85756158fe1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90abe1166d0e3cffaa7ac231cbc1856f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e72ae53ed88e6fba22cad2ee8e6996a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8554706127ea6d80e6ca7a8c40c34a0b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8649f34e1db616ee1c2b012fbb21cab253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714844768a373c68a38d1c2b4ba1ce29254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85853cd2c82453a1a2e7c5842df22a8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086901d63ad740ba7cdcc66672cb0f4e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54afc9fbb89bd8ad3fb7c4cba240d1e2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faca446d3694f24541cb335f6c81896258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827005a8a7134be6018f906b3b7cce1e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8e1201a1d4cbbabfefcfa8b8338abb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c26086f75e185113d9c4d9c8b4e8fc5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b91119bbb3fe59c4b965098bfccd30e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aa4da0c0a934798525fa5b55ffd774263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c88427e8e3f910aa58a9de7cdc51919264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a818815e3e5b5b009c3ffa78746af669265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971d15a9aac044180ac5ad676e90251d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463e568339cca63d1180b0211f0ba6a2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d1ea896c992f1ef7c078b3425e0c31268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed55d6b2a83c2975845cf11b9f98031e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eaef7fae6ba49b9d3a31d118df6507270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a40e3a81fd2a28331423f96689569f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcba8dc3426470554b121a634e416d0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bc604f70fd8a3b0751ee9271bd2a9b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229d11d36365e7f92523ed22605fdfba274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d1e57c76d127de770c2a03699827c6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27a787c3cc610df70b6e95f15fbc6a9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd2c519a93359500d76ccc300fbbf96277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921d5220ffd1525afd055db3f4f1e4c8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e916a29d97083b2bd9f20b594a61349279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6f3567e2d1dfb853b784f510ea4553280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aca905ebf9ad05d8efe6feaa56ae33281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f876b2fc81e91b862c5e891b473f47f0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96390786edb0f9657a9bc9ed6bf42d4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fbd71d0469ac6229a82fb69cdfcb3c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356d5183d71052f348670bca1b136825285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1229007d5a11c29f7212b64d2f415cd286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb1a680d9ba6631353d116e33ca5d22287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfccc53ffb588ecbc35d5e619d585fa288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2792334e9294b47d177742353f85a43e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08d58202b491ca1cf208b73b72f671a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03080cb670ac248a284dba49a1b984e1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f25e50b0e4f645acf5a41bf6b337484292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841830f4b19b08eaeef4312ee19ef963293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e755b6cc338dbbfb9dd0b67260b49a8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d253aee453dda7e79f83d666af7cf27295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cc00b899b15c37f9e85677fae4981a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f0516172ddbccd3d011a8eafc110bc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cbf58195d33691e478e661535748dc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fc5b28e240d38ed6cda4ae84232130299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6e71a6afbba64b86bf19f2abba6522300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a638dfcd11ccffe15370f86587dc233d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afecd917a4a66d7bb9af94b235543f1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa87574ca89d2f5b6a4647dc3fb1e6c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab8673f17b8a1fcff31d66a28b22bdd304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefc0fb58bceede5894e4d298b211c9f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b358d464ea18df158658f2846eec7657306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f98ceb11088d097a6d7d4c4ad8a268307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e69d20ceedb0879144708be0c45470e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412c776f8be25739e97e877b52fec6ad309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91e1bab8a04b2de94d4de7347bb151a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f18893726e895292cfd65365feb0b9e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa82f9726ce2eebfbbebdd747321d57c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7bda552ba1a30a6080cfc8e1b5b342313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cf6f7dad358955599f2b9fea6472df314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d134231063d07eae02b6c93db4dd3d3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd0b93edea5c79017b8c91c83757d5e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb671bb0da55413690bf6fcb056cde28317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d379ce100760ddcf1a99b72cc5854c8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659a88ff5249d8278dc3fc8a673fd2d0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0e4a2e3e916cab076105b37707f620320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f080bf34e926b080089dd6e0f30c030321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c77b204a2442e39bc640ac95991add5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c676490bee87333ac2e52896ff1b8e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540f35f9585f85b95cd96a63b6436d82324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1def9414de16661f4d45b02ffc3e1253325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab41457b6b68d18a0b3e29720925cb9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e986eecb64bb9dc19800c3aed24132a4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0763447ae701fa40077e3cc0f5f929be328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2577fb728c96a050b6c575fc6d1fcca329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e11c2d310d1f9ec002f549835edc446330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5b44c4b5a720c0bc0d4bc817faef7f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4d2d69e48ee5484315be921af604af332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1753cbed438a870a479136a86720b7f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977f9b21b8d96184b8baac4609bfa0b7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054a96d6aca5b93981a96e04f092ad16335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399341a9b635a414be7bf4172e538664336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759e6173c296d788267b50be963bbcc1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b9b37302e9f2fcc6a78e052aa2682d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72a841229ecbc13ac7e5d0d28600c1d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826c33527f914bf0cc90a0ffd7b04212340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a54e3d1692a2f4a9bcf6fd58166b7c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5580a7b644d4084979f9df68966d32342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de79e1073fd538d3acf1576962de142343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34186a0b74c90f498847d1284170985b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d946f16e43bee4c7c4d9763d3b46d40345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026b90fad79327256222e8c410fcbfc0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651be66883e4a277bb5339df1965bc49347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace814ae6c7791e9f6acbee1ed9b8523348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402a194535a76c75e1ed26c1efe2c74e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f43529bdc95aef81073f3b9a5e44b0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6424a9f468722858070069922ce4f89351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad38235216e060e66b715a435170f25c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e67bad4cb9f4c7b757c6b31821e3107353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf967489c618a8f9d99c48ddaf07bd4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f5a71429d97a62cf88781390a7b29b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de830075f59b29e251517f074ad1d88356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ad746ffae97026346410d5b0588947357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7b14ad950a0d7919978eb4c1451e38358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a963df1a3aa90e2447f8bb61cee13572359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b8974185175cca9ca6bef383e5ea7c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc2a29dbb4785aedf26f11f8cd069bb361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334b5e135245de2b08e03906285c10ff362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d536c7188e84c44c85c1f3419b8093c1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a35015f2f1d4cbc5b580ab598d350f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74718ec3dfec8fba602050bb239701a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0afeb0995052e5fc07e40a235c210e7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9754a2d7f6b9fb4954e4b144653c32e5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2f34a38ebf5c48dd33cfdeeb7e48b2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4142b378eeadb2571bb3586326b7204b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e41e25c98ca520233da6d0ab07ac38b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55cb82079bf02560d23ba5cd2126008371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a769f69dd1da8feb43c6afd0d1687cf372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7d24f4e112f9731e5b5d4bf55faf53373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e607666c06e1f0d23f513201482f21374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d5886c48c718264a803b6bf0169036375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279328943c873e63713b34eeb5e7cf31376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e535bba456c1bab071d0f6069f85da58377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eee6c2c26cb8cd0b39dca373bd21e1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ab8adbd6d7d7a3e5c0a0412a3cd187379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e314473a9366c9d2419ccb7fc8eebf380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d98d54c398bbf15559ab6c57b5047b6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f31757c11ab989d57fc38b50cb03472382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28778147faff036948f97d2d8bafba4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff36d24c27bfefd3103d51c1649c59d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86df9555c88d2bac455c6a4bed53b6e3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce65bdcc9a1a212fa35dfd9992969385386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa708aee93b14e04bc9448885425c50a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20c91c2f8486ad789268be4d2573064388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7dc726f271f6aa5b6b4b83888e12ca389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5518038305a9ce521324b99aa64dcb390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1efd97580b5f2b74aa943532e21239391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d00d23f4f51f10c560f3f0e58b79ae4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92488124da3bb80153d6e14866e51eb9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661d088563f1897d2df5c7d720d5faeb394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6915005d4ed1d8e25160180e3ede8400395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b0705807be738f581bba75428910f4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef71d0ff0f0f4f71d266902f74174bfd397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2175e6bb1b3166b13a59ca23729648398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3307e092221d88e646399df18d1337ed399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559a035ba948e5e6927e8cea6aeec48e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba581cc2a7daa5f170129660fab7b5d7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba83ea5561d7529591946ffa09eeebf402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a691c6413fb9362046f795e49d62693403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be73b48aa9322dc65f01e1d04ffee51404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b8cff240aef9b10fe9c7725b1560ea405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84da397ad382c04bc62bcc9fdbf1676d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68f9b6c1e69007492bda44b704a3886407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5305235a2fd29572e7a47c4408e6c3b4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b7f89f636fe11320a32a3d57c40ae7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd97972c8a48843d897205bc7d1815c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a701504a39b176b8870dd7c2d42c22411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33626bc12a58e2e913b6810c0d3f386d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3d14dc24df52500f4374ea15e336b5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f933adf56bff0306b581ad5c424ca6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64bc9516f7767676837f232d9e63796415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffc5b327d5df1bb9e3e6285eafd867e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9711916db535cb88a117a2017c1795417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32ff4d627dc2d62e95effb79938a60e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f5b3d27dfa1e70b1d6526deb76dfb0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bb03527fef741ac73e7ccb5f649cba420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89d0d5bcc4686f2860c3ed883c3e9eb421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561c5b25983c494028d976e8aff9ca3e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfed9e63597b4644e7279c6d3ac50592423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171ed6ceb5b995a11cec40732cbd48f3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550228e9174e7d0745f6fd6f5cdeb245425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33ce768f8ab8b19e75387a7c0ff285a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4693faa21b67ece6cc7cf47f03cc0385427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a8333998671492ce178e7633eac0d4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0578959d7f9699c1591cf4cd23f86f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd1f07090f3cd5dcc55bd0c0f5b6524430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aba696e5b7d684e76ddb5eb89b6f470431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868caf46fb6490e3bce626eaf35474ac432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7691a7257fd07642396015816d9241433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c897550c57a4a191c6ba8a633aa5f600434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6bfc5415db2e6a5756932c7193381e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002e0e9febd86247b5863f99cef59433436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30d051c02c35cacc7609ff86a9d8c60437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47276267ede749a2ba9cfa9677681b2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04bb3c58ab2479514d0730f8538dbe1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86bbde881eb885cfa0c39898d6d0492440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcfeb02e4331b4fef5f6eb596806e25441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81172242cc141e9fc5c00535e701f7c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb425258a6d9862453ee210e91afc54443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3c43361467fa6efb59817fe0041770444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa773dd6bb95f0bb31eff0ff96b1b063445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465bdd14998380cde5c29fefbd159d0e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afce2621d50f6b074792e3e9b93908d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c68b2a17b151e623ecb0e0f35b28e81448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e097da5285481eb3faef9011d626f6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81af8cfda02a62f9d3e415ec07f978e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db86fd480f1d51fc1022cbad54bec74451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352a097de71c44e5fcb360cd8c6e37c6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31f38af2192e8adc3cce1cd9b69569d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16df545bfe59fadda9cf529db1e29841454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ceae8405b2c6dc2ceb2faf8dccc242455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57a38c63e83af9264d0647d9bf9edeb456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec3e7bf587d2fb95652b729f8515e48457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45978a6c5d6d019ec6fb9d420222a415458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c323d3ec8cd582eaa94171c10b37b3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e0242996162e91d7bfcde008a3b8bc460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745bc0db56e113381f3797ade5060c3d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6176adc0c7162ccb3e59fbdf2ebc38e8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390aac1c80cedf5c43f00f332b110c8a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d515ec7b46f8481ff295924bbdde66b2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a370cb97b2d594d6eaa5a0e2472e0cf7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037834ee4cc87e28f986621d7d4f3e3e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e60a526ef834fb93605ecd89b2df0ca467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b884597656bf44e206a5a96dedc2d5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10089c3ae4ea5a7bf8be54ba4da493dd469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c3c72e20d0c05181faff994d7a27e7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e15fa100e263aa493e8614b5622378471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8493644e2a90aabecb2c1f3ac4a235472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2b84dec4c8738ccda06587da092ac2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e18605a83de8ce09cede0e65e8bb545474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf152e6782d86dd904b78312bf94e77c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0fb0c75e9231673e4705ede637aae4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7e6a5fb2b472fe18b26430525cad85477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6b80e310bd315319b3fa0da6fb059d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1430fff52dc2292050145dc155fb6a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b18810fc21109b7d6b1e13dd8982dd480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9590888f88d95b7666e8339fcae2eb481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26178c5773fa0c6f036a015f17243777482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce00e97fbf431a56125752f7d795faaa483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77c57668fb4e8bcd966fc67675deab0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fada471236d8bbac660d4cee300e3311485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6087b6366e7a85dd63a00c3a161c47486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5485d67c2f5fc75d4ba06cef9c21c83487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e12277b4c17d4578e2aa86144ed253488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f39824e89dc3b78b91ba6cc03f4d5c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de80adbe258aacf63f631f26abc50b5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95746e220c7cb2ff47c99c649728d3f0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19683bd49fe66b31c4cf50aeae363f30492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0fc17ed39eab7b4f66071ead1330b0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd2e988076076da76ab25553481ff14494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3814a6e509a1c5a110061ad5ed0d58ae495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d211b05131b6ec59990df76f9ac89e8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c91d649b1303113783f4174324f775497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702921a6f8c8cda26fdaa24ce4777756498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfb2686c218cf83703756883ae07c97499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3c698a4fe762ad14cc1824055746d9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb2506f8ab4d683df74784349fe1f5a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28f5dee4462de11b6a7ecb0e81a392e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed44415448589582518ad8d0b718cd5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ea2b89ad017ee5787c46ec04004726504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449532a029fdc9801feb089ef8c00872505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19395cc7aada513add82d79d7f004e61506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f4b06b7bf126a4a084710cfe81d60b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd487c83ac0600ee6331dde968163d4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edeaf156e105f2142a7f58c884acd1b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd3180bfbffd089a1aa77977f57dd1f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3302182e47710ec3ed16658873164f9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5e6999c099cf2356e1fdc6d483b913512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69105ed8d83cfcdf293793c96f42083b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efae2856e211cdf2666e186b12c85bf514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fe926087ad89f3e753cc08f600e16a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4410738a11ed58697cf72f7a30185a71516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f53c4e8b6bf6759b640ca84be7743e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db38394a5d35722e733b51c6147d8de518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d82a14bae79c7edeeed5aa0a069772b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd115e71d945c8576922683e9aea5f7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94d7598fcbea839ac4e91434fd26a97521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad9f232e0be6c4bd51b5ee1f246c6c0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e06c19ff549f5bb42ac14eb663e0892523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d92a55aa965315b2de3a9ccfb54f85e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4010fe5724e9036bc0ca2409dfd483525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32e8d2510f0e6f7f57e728fa92f11cf526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc35a1dcd4ced52dc1273d3ef5590b9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960c38e9d674f0fa758d76befaf3632b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2defae316502883988d667d49fd1420529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2af2fa8d6fab24224f4607df357fd1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad8923775aa52194a9db794f8a7e0d7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459ca998893b63e6eef8bb5271f669af532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debd3a35a9195277e69762010a79d191533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc33b6f0ab1f19c5ebe8249c0d8a5eb6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4353ee6bb161aa3b2809a525e2da2318535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a15bbb4374aa305cd63cf157d232f6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42575467a7cdb85df3cfd143d67cddcc537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d495362225f15bd839906261199dbf9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9428a9f9008cf8402b4bbdd62a08a521539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d18d14759b45f72e7d8e8cb23ff9cce540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ece10346201360ca54c0c849036b0b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba87a23e99407313593e8898dee1441542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eb057ab148b7b2a2390a5c108be8b2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a65eeddf84a5f6f9f4bdc4a13e5ba97544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2367d0bb077f18abd89f72fd136a01e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e400af5155bc7b51b1f99412a485b0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac596f9116fc93e8dd0c5706ec0819f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bad52b2846f708b17ce5196ec30b743548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700c91e1fb99e75d298202cd2d117bf2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbaac7b9717db32174029e778a9e4c7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d909d1beb539747329b931880368a19551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cfee525858f4998836142a9a4e8fe8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644e1f397a149776e6af93c189203b15553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0208180e9595fb16ac6081b423d55e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7c170458177d28788ef8b4bb092e81555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600f366c5cc414b7abe464ab5ba2b2c6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff03140e933a4e9c8eaf67153557aed9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7dc46f97c0f410b9c34f686688c4fd558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58798eb93b795a3b18653b394070234559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5f8ffd4e8e2927303819425799487d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef678fb39e659e1a0279f96ccb49ae0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8760d1d6d0a997b8cdd6660d25bf3a0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a68069f98b1cb77ae03067314727b4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2dc8927f560a6ac2220f082775bc9c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b69f12fbe68f6b2e9c251803ae45d02565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888dbd7a0c034c47f35eb8e51b87828b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7886c3ac521ba0506fb702a087a3bb95567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f35320a1d208e244d03ee0b428be1d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe4382d232c78fd83b3c09a0689826e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeb6fb9f0f62bbe38adacf8d5000f5d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83caf29ab501ce42503fd6b053e309c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142af1bcc2a5464f38990dc9de3b54e1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaa35bb3f1140449118d5a2643957dc573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28794d8b4164f65b21ba743f63bfd95574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4791a264aa9f251b0b44ef7a01ff8d59575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f659cc089ca9516e609f889ff6b49b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a88a00da0c0c29a93173ac3493745b9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6383c8c9e7162fcee4cc72e549a9b076578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c1eb69958780926e3f65384d3a2ffb579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebb09090ceeac4a3081b895d6fedd68580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62252e50869b405ab330170691907ba581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb751c913933cba70ebb5527b9913148582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24e76842c9aa35ab29b020e2e6383c5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef239dac88fdd9df638cf3e2ee562fb584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f7c1bee0197db2b8b58b04f4f63049585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a98b2dcfdea907b42d18a55cdfaa2f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a8ecaa99bd6d215c2a3307b840037a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca694cd082843e844968e3be4269b6c7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1f898f2f669d1fa77cd19e0b8ac6c9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4af79ee7fdc4990b9ebb2182a35fa4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338513fe348a5fa3c5922b1cd58b5f07591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729fccafe18fedc3b76624fde7a5c4ab592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864ecfe9f1b8b1566e89a93d00d76bce593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcc0235678e5e401c43e935bf2d1540594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8d5a3b7b1919b92bc0599b4356ffe6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9b9572eb349277a00d1b74dfaf9680596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4c74638c14c2fdc5a9bee278f1fa45597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6205d3a3eeac8a28d740373862cb747b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fb0cd0a993833107ed4970166d941a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8599c79af7a48e38550803a924f25afd600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01755df275f20dd3aaa853199f63ed80601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9114873cec6f91f751c19b2c9d3b845b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8719b3c5652833a915bfba9f7fe7d4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ac2823668e6aab679d93424a81b954604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bdc5ae1850c77e642285e693b483b6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b3ac4137d7d38bf41b70b59f01fb28606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1368ac1dfa57248a326163ab1f36257607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e02e96aaf9618f4d9c7e3333fdaddc8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbedfdc9ac304f2d77713b2637e1df63609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db872fb96b5910351322b28545c8e2d9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce967f83d1466e51aa7080a31ae6888611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc399974115cbb9c3dbbf90c46d114a5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d8638996c118dde6f241200d17bd41613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238a349abb3948db1b52271f2a1c335e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc6cb22f927797dbd57b111b248715b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18916175cc6004a35b2240c7ecf4b909616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbf34111a304c29d3fe88dd3cda0513617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520e14850dd86c8a52251e16cdba7a20618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e2c29de9d3e2a610b62e36474b796d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e31e2e8d8bdd09185ab979f4f8947a6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5056b84ff4fa0d5d853774963a6695621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb70f017a5a18f3853859d4cfeeec295622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb0291b7e566eb032cf78d4d0563c28623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c63a33a229af1e3946eb3d52b221e9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aa3de9b7f1082251b15194fb03abbd625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0506723901e3117c19831cf8455dbf6c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d8f3815306175033f56d3c7ce68c14627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8ee4ac40a1fc1398a1b5c6197e7da9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94693bc112ab881861fa2af5fd9b73b6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b933af284c4993b4879a197b3806dc630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b285967966cb1dd8ebee3133b6a39600631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bb34fca06b4a5a91098ab69b18b3d0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157336c1a8fa6e67619ac488ba37894d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cdff581fe6dd41ff330ec811a22bfc634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848ec158936c21e07c45ef64e7d1b12e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec1ef96d6d672529c60c06d1d88ff07636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a007783849918193cc9d43b341a7d3ac637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82e95dc8bede219ceaf38dd5690c95f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ac23012078b77967d7b2f161a7a2ac639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5328ef5edb3389edd0c8d7f4684a49640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d978ecaf7516f159c1ce071239fb81641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850c891139cb84474335dc528067390a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43611a2aae834a9139fe6e09df19119e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3261ed0206b353b537dee808425231b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad56f45e2ba5b416a9b86a12cc77a5c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5534e80162d1c8d96eea075506b4ca646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141b74525b7dd7119c29df4fc64d83fc647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1a4e349b2dc44fc7f0b14d3da22af8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513a5f523b156fbd1cfe5e02d30d30ec649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f839959a29e31c8c37aaf9fc6dd332b1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759d4b795afc9661f377d2aa5192eee4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a4a954293c36a13d0a37507b4572b9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b80350cbdd2abd8daa62172432bf0a7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4b13a1c9b52618b242b5678ae72ea1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26b20045f147cc52af1003aa6383f66655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7fccd8d25be30e6299d5f4e0c0be62656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ca142f5b89132c58a2fd5da53fb6e5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673f5c7cd6f75440de01aeb8954702ba658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebd3100dec3a1d1a3fcc66febf124b1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da509564df02292541d33bda9d6b078660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a1292eaed438a8be045e9ec63463e0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ae6320015ba932360a6451ba68d09a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b14702bf65835308aa0e99a54ffedd663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0d005f15d13aca674f340b53bb6e9e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1406ca21c1b25c3b98db7df424c7aeb665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c75c8a51a027d5907fbb2ef5d340233666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b7e55197413815b4549d42827e5aba667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596c8c07371ade3ac2a56aee5d5d2bf6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06196859c427902f9fc889f28b2ea2b1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42189fc64e2455505b5ca6d98d1ce789670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce15e02bb7d801e34dddd5c47075319b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec67600f91b3df46fa6f4bef1a55bc0c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed26143feb185fc62b8da330caf8fdd8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b11445f9b870565c27b62ce9365531674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af90b96288b91944f9802ed87408517c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81d7bae571c56dd7c5e5336713b8b45676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c433d7882128619fbcc27656cb6426c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22179b10a8114c337a175ee88f2ab2d5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec1fc9a8175d5dfd596397e0e7a9d3a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6635f707c7c5cc5f6f0918702f0b8e81680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1810a882f0c015e9f300447a17f35d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7435a9568934fc5d8806c8e4c6b679c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2248afaa9d7822ea6838a5901f50cc683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2710392a51ebb77e660ed4bce7bb8f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a14ef980d3f4d0982d5b6d8f3738d9e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297258bba3732179cc02ef88c6e39dc7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087dfd457c83ae8d1f7b3ec2d2cab4a9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d412928d1f69245f5b6cdf1847aead688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcb085add9ad08f29ccce10ed9755f4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a5a2e3d5bae5fa718a30b2b35e9933690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0273187bd124988da89c9ceae37978b2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1051e54620bb7f7104e1f7f5fd5836a6692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db29fb6a17bbf62588e1c78eb11a31b3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eba9eaaade1f1bc513b7fc903d199f5694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8217542195564a115657bb0f4a19baa695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d42bcf91ad811021f8b123f27f71b3d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f3a9ee08b1e75c90799e7b9180f530697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed570daf15e7624154caae368efa4fa698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae3e73316bcaf6ba99256d618139255699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de3720cc13a52fbe2677ad532a30d0f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940374c2f3351660a919820abf68aa49701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24434540420cf4866694c8f30806504d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7556415cd1a02758c32916806a93a6f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909ec88615041b4574d08c6a8006123b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6195b64418914e27cf1e6c9115d6227a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb7bb82d23b1b95b0338eb784a2d813706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32153799a4dcd09613f67e69ff9c0c0d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de058a275662ebb9e31de00716cf2cc5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcb6e3e66b86a9e6d4ccb3ccab5047d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c7991874e77574e820f44a11929b6b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9eee6aae3ad07dbcc14875b31de5fc711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775a62c2a33d539f622cba41797672a4712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9a905ba01b4637c08e858ea011971d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540cb3972759f2960cd63af0c9f5c3ae714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e4bf56ea76eae26e86f3595faf7805715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803188b4d80af2e44f09735ca9e59204716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f61ae660094ead6421f58f3eb61ca2d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d592a2a6ed5d9c47034c1e098692f7718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620e1e01c83bb31856a6458d54b6e873719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3416882a35c230cff95f600ccdfb1210720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944eaea74ceaab61d087930e1aaa0146721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ebab49a49c9a328a06863ae45fc764722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518b9f271a3752521e3a6e2bd0c99abf723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a361eb2a669761c8c37b78f0ccc18db9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adc249e972da5f26e5936c7acf488ed725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17502b0134fc45f8227cdca95fa845da726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f149450195699bd51517cebcedaa0db727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a9eb91a1d3546a96d4be3a5b8c4c5d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1997974517013c54769c131a1cb61b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb68b3f08051bdbe3f2e3ed84f9be014730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b646d4e06f3816a910b1a841e2f7bf99731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf505e8b279638b30dccb901b581c85d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dbfb92393b1d9a1c9f11530e0880b1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7bd5e33a1906dea6cc05cfdb8fd192734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67d6db95a0a2b5536c3e6832941be53735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fce12509618680983d8b8ea58f6471736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed875f5e53f7690372730896ba9931d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6486ead9632761dfc0e597b66acd0e0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dadbef99d71e64729f9e0568bd7526c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7773413fdb98c4fa17187f6132667d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d33f495d9a76f23638d032a00ff3b5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57513b8ccda104aa47541d727d6ac5a1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edb22bcd291fbd317dab96378756371743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc449689ac052a0fac1b2275fc0650fa744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12a80f513a1f80c8d1007d3f1934ba9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf934e38def40eabc7cd3eed1bbc748746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f991a37c2d99cf458ce7971db13d557747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ce5c9f30bbbdeaaa3c99e35d7a3355748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a86d9642a985f093d677f9a26e7e429749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7c4d1e672926ec77ee8f61365c9a8b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204afe552b930e97b8ffe9aead45c8c7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4a5709e84484fc16c2ff383b9b1453752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49c478e882a1f06353d71fc7c64f1c0753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>