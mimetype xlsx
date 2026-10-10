--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7eb2751606d9f5285e9119f909320d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d15a4bb61c903ef1e967cc3e02165e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6866aec8607607bbcac19eb55c0a48ed3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cbe202b0835c59ccf634f2a3003f6c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4dc635873a8276dd541f98bde66bfe5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea2139800818ce65931d7c9e772fec26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44bbdc278ae1f37cbcbd8cc14d8f3597.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6e01694e696bca9e869fadb44302bd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3015760c83c41661f7416d158e79ea269.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793f68552c52de0e8c5f53e81c65872010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80f7adb7ee02c5ff1e2e88bc3ca23e811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf879c6293d9b924f4e8772adff6b1412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0962f1b1d6f58214bec75eb4332acef313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041e9e3e3ae3f98fc5e46ade76cb16fc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a0ed848700a5870125f45c7b98c68415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66065a2f5804e922c7d3337f6eb6a8f316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b597ee3b3121890f43f69c4b1c56f5d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e274798a8ba77c95d28d4a616fef1c518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54300a3a42750c415ad36dfdf19ffcd219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21190e1b7c08d8c02bc70668bce27d320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98fceec8e56596fd52c30cf4e4128ba21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760ad657d69dd613672d2068d55abdf222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea4dd6ace712691f1d472be57bd1c7823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dffd614036f61e656bc43b9c2a84caa24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9580e81fc5d6794fa1a4b36e0ccef2ee25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba19bc530ada085c0a7ce450c3dcb6826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70072d3c0dcb91be1667106780ef035927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69f71e7f7556c3b2d10c7ac0f228ae028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf975e200b71c807dba1358191a278229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1119ac7b92d89b14ca94a1321dfe8e1630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2914509b05c20d07e0179b95659a2a1f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167ac47de79b285e3f349859ca12349532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e5374529a9621eba0323a8f095eb0e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5210bd4fdc2dcaab94f01a96157b9ee434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadf3ca408bc328f3f4b89e702bee5e735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4810da44c056def8365841597b0982536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f36382ddd28a8271611437752b68b8237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facb6083a6a00d7504682146fc5b828938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc20ee59d46e575d05d7e37b05efe6f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9087fedf033eded7a183ce6a645be0cf40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e229692adeca3c49f167834777ed0bf41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0c1191ac64c08565ea4c06e45bf07e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3de18c870787e7c3d7f8316723860243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54c7500b1a9b3bea8d674f05139f05d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e708c560f06ce43e7e2993ccffde9845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c088f1b1cb8a5e056f9b8e7cb5f0d0db46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d72aec80034f911a16b7103b7a3a9247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ba3c9e4ded62db65b8bcd856993f6948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c186b6da0977f201d4bea2a64558ac49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891ff3a61b05c56925048a1f28752ac450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cd8128dc042256656601e7ce3c7e0451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0985b22a0832e657d026050dae25ad52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667509e1e993f421a608f10b94c1db6553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0612f97dbcf36650b8198cb00e38d0e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542097824b880cb0ab31d08937ff636a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5b7ce41bf9663e83cdbe00aea2923456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf13eb909aae88ee18b9ef9c0fac1fb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b683b811bb3b8ebdbc306312100628958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6744b2616d94c4d4d3f6ba5d1bda3e1759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2c234cc4a09e7443c3bc0fe65194b360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7f3b5d3e8e01bcb42c0695adc0e18861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2eb5110e4d36c6015e98e24d4a814e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac007fdfc6b26354ee07369312ce230b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8608cdffaba3768aeb07b53370668d464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8e483851c59100e1edd45ce8f36d9f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84476346057510f677f8227608932b7766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a0c54c38d3253705dda2a6328e476867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3048d02b38901e136655a42ee5a167d468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f65f583e9df082cb67f0cc56ef51e7269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee94cba51c8814657abbdae8866f416870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2058b26c7ddbe22261d9d4b6a8fe134e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ec3f4f65b45f2bdb905029def486a772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ed18c6fe6ad181ad34f47e0199103f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333dd369d728110592c847e5ccef144374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61580d481268dacce6bd979e315e428a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152d80c4f78a7b55a0545813eff8cbcb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b31d9a08b8288eaba6263c9dfb13ea177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc07ba6b8275f15f0a33a747e0a353f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868ecab29d18aad3be80c54be461398f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44de8f8e2ff46d022b7fa4119fc695cb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a13423b6eee8f59e1dd9826052835c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fbdcab7d4ada2f09d229f40adaee7e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b9e56b5dd3de86f328b9330064792883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e566b9b9b37ff62b58fd45336d9c883984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f46fad0f30a1b886962c8a80c2492585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b16312f0d950812878fcd18d8f97ba86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9ee18058749277c12b058eac26074887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1e16971b33007216b9a18c5815575e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf95da77cede3994891b80fe6d108ea289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c01fb3f5e4e199c1f41c9696fe222d890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d7b2943bcfe5b6bcf7fe51f381790291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52368ce82b404209a04d7d87eac5031a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583cce00b43b169c2797c9dcc3bad73893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed94014ac6e3e6bf3a5dad94d4c35e1194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537f4d994cc4828d23f0c5c54d723d0495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cff1e588a51a7bc75394298342014e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a283285c173c745749730176347798297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3890bc6c68999a6331016ff1ca16eb0d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c03df40559731469daab6b454922f499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e7eb32f275668e5512fe8a51f61851100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddbeff31fbbd0872dda253ac7cfc32e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d362342936a3ca12d7753a3c7dc9f5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976b5db0349f1e825aa60dc597e6a478103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611336d5fba26458fcc2e27a8d4ad455104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5cba24e2b31f07cef9d3cfe950d23c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a910c52d7a4fd751054401ce42112c22106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6de0a17876e7e321d98ad7570c2adb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cae7f6c6694f4c1b998be260904093108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3033ba1c2dfc69a9b708793dfee04173109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fa3c1171ddb02dfa834b5ff5ea8f3e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf65e8a9d2c58ccaa9f405fbb79f9ff111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13ddcab45fc1d50870a0122a260ac93112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e75267084ac20f834560e05124bea1f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba34ecb56e0b9bdbece28726c6e4377114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd74db5002456136238736dca7d63de115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e26c55d099467b0f2226d264ab4984d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c8943e20bea3c1f547cf98b36060fe117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e1f2da5a28c7c7898a1f6ad96ccfe4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f816138f021259970f107ff476b0d53119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc4b3f69232498d8a6f03068f476745120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f2b3c6f47f1aa7829b2400ee0c151a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3847571f231f9374c9e51e016f9b1269122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3259ed1b0a1a4afab3e09b14950b11c8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69bc6d35766e239e2eb187dad41bb4b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f213838686ee2db5729d54d99c0462d4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81fc147538ff712ce186cdaf72ae4fc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93efc39dfc0ca0126753686ef24b0192127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431b69cd3211f4fa9d436e6964e9197e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f64a47f8bc0d62acafe1f1ac7578f93129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dfd06d5eea851947c8329c1518689c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356b86ef90d9a4123aae2fd100c62f01131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd1f369c7e039d967d9799e53696365132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60a6eccce960b2a59695cb05d8ef9c8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a4efaf7fc6f3dd48321e5359319f5c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4094806c0ef78060e257137bd8589145135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafa5f16cedc17dc3dc081ae3ee02e2e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965eb13293fd86fc9c06c9932614d369137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d6d914f4c4d1165b927593b3d48a8b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585e083df0d77e1953a0579a7424864e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e0bb9271e78c781e811cd44a429dab140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58b7a7dc4bab1ebb4ddab33b7e41ea9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d9e8ed1adeb22349610147923b7356142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839f101c2d2b53c8d0928d6a3656ec32143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb2d235faa6ed34d4f2b5f5370a8072144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b328b5a7231bea9ba813e42a333189ad145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e046f327bb42c6722ba131f55f1d3f3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62f6d4804592016e53db1b27e233edc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331b8267b19bd2374f45a334040452d0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b41d35a95320015d81cf68f23003a1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f522b0efce2fb827e12e0f123078094150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c704fafec633bb4ce15b46ead1bcec6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dbf4dbdeb1ff34c043652e35441d72152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deae1bf5723c29a25cc462ae39a3b589153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e45cce9b17ee56f9bf63f44f85602a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de1f7e78353024ceb0f76feb4c1727b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae43ba76ca841406428263448905e83a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850e0c9691c52639319a9502ae12ade6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a08a2f571af1baa5a2672a8a2ae22a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf9bc5a77b30bc528792f80a875630e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce1b5f4c8560bf05e7a9535b68290e9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52487f9f51f501c7d520f00472717c4e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7773344edc953ee126dba7ec82b944162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c227ab00b668acd2c0b673267adbcf163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28591e276ec83170376824054b0585a5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b457036dc2d29177ca0057973976363165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab71e50fb62265348a871880ba975cf166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43177c1d1d0085219250dc6a60d879fc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8f4b36aaed80ff8dfb2c4933770017168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bded1baeaaba2535908d09f0cee41870169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908f0751ae3a09d5192b652b9371c04c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de84ed12fef2976c581fc10671d9c482171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958953a3f542e8d8081ddf7fe3695fe5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abbcf479f1294c1f5ee0f3e052bbfaf173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d465b9b6185a76cfc5aa31ab85ff8f04174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50954af3c6891cc701fa3414ed49ec5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd47ccd57531feb9da4bf7d746a7746f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f15347a65f94e5c6d48375c8ce9cd4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105f74dfaf525b5b4bdd0f3aae627c94178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6087b79c94cd8f04ae770ba478938903179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a40ad1a931eebb9eff9043ca1997b9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6997259f65c7cb3bcc3073a6e932510181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70959d4cea3d677f028c0f009c63985182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c5b5d66b8ae8914aa4aa4ff426c072183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b0b011dab857136f5e9c9e4c779905184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8bac9ab9fd7694c31bda4b20e63c11185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69071ce4dda3ad551f4b2fabf4a84525186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c75b73e1984c0000c1ba824f1c5593187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbe9209e63d8e2f5c7f6b8d4ea8b1d3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4492256ccd28878fe88dcbfb9f3af2b1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f52be0606d215e99d8eee69294b7d8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71deb7ad8736959f20ec5a0f7eae74c4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82cadfd18789769b741ee2c9f5fc099192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d042fbfe87fbfcca28def38e35978d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9d023a5ea2f6ef617f6f2158a5bc12194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5de7290e080fa3c62f25138c577a63195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dee15a79c7ccd1fec52eaf6af4eb92196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930578a86b773881ea1594ecc087cfed197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193278effecbe8e6eaf85155f49f1d2c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e1388c8a7960f13f465821110c4b54199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4a409fb7040948e86bdb20bf2954dd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a9c31657526644a2ff2b67388651d6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbb967e0307a212aa18b4ec77a386c0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43a67c1a040257ba8f5fc8b014fcf63203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1c9d039152dac8660a03ccc6acc81b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a72101e6d3154905cfa867e370f6f4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6293f20a0cde384d4fb52034edc9fc76206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f360f493161567c21f79eadcc69884207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f5214eca311ea0d42513e4e9651725208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21822f9b1e9c37b09592a1a797236dd209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1dbfa1288aa9cfcd75ad22502d5681210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b113e5b7de11bfb5810033f340a51955211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7376218435c2813cd8f22810f160ab212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a599bea6de491f485555a0eade6c1640213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995c6295c54fe99171134da3f3f482e4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207bf0c94a5aeac3c9eb73dc70efa80e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ed4f9aabb2aef7ea5aeae635a63ad6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7ff9f92aea8363b01c356e3d7a2e4f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ae975b62d73396daceb9bb45340573218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d06cd312d9c239d08c6aa33be671145219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729ed3aadf00f61f0ef9e62bfa497c15220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84a099b2c40558eb019dcbdd9757be9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd742272d4ff5b2d2a89fd34db888e2b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacbce67564f5553d434e8234a5ee5ca223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af0a8fb517cdc898d2020fc813ac78f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfb7d5908f43e8f93fd21085f0430b7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b9739dd992cdbac18e20b19a9192db226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b57d8a4cd8a4cbde05810f7ce4f4388227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a3cf8a685ec2f160aa90cc2306539e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef053e6b3baf1f70486922f7f2a843b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714d3799ccb4a894883a882a21f2a682230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2802186558136636c58cd4751e8be8ad231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5fb2216812df59da81ad147855c404232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0403fa6e56526c5337aaf767f46952f7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb8084acb5eeec330cdeb8bdb9a520d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b48cd1ecbdc95696eb4d31545bbaae235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d735313bb5c4284a0ac0b628bbf75432236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aef61d324e7a2235d2d76f7f122adf237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009d80fab6fe6ba0491422aa55c3d56c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0aded12264933e9e92e297584982b6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d9192ac8dcca961f73a6ade8b7b3d0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bc1761f85fa6b4aedb438b4033bc1f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957ba4b8e07e93a896f315d60bbf0c2e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4119aec2b8a16473be1ba733f890ecd1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a1c04b9412f0f161b9d0dccaa5f08a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4129f395724b51a6a29dbd61825e4a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ef6f99fbe8d81f5a8c2d6fc2ca4475246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf45984d15f1d4541d7332ee34eeeb6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554da54cd4d162ac3a7aba5d2f27c8dc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a100b0ff68de6faaae3389e811d0e19249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ccbedf9d803c079bf1e6a5c3dcb93f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7723250e6f1763c5210e21154fc45f9a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308892261821d99f1f25c09677228ce5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794bbc52bbf0cdb8413e5facd88b00be253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b6dd7f3e3c4fe996d6e4a664fd7973254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f668ea98113b690adde1e3e9c9189b6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bea88041cc7c8c5ea1f4fb052a83ee256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc544d6e2861d88f0ab2e4ee71271d3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc230c10a4d4723d14c1f7bf2696f7e7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9891dcce57481d5f85105805b0517221259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9d8213ce692f50ab04248d74a4d629260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4417852c500cd84a0adaa76cc6303862261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e825e15a28233b4bc4dd8266ca367c6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec300badc9a51f569fe5185ad453bb8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1f6b6c5bd72b4062314a8efbbb284b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc677c1d21552dbd71d87c90b7077b74265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dea429014902247c5ce3291ff9f252266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a08f6ac5414874514189e30b56d2d45267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71876fc18dc095ca56a2d2231a807ba268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa386ec16ec2bab4a46ea5b3df1e835b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93ddd61c39378f2a6632e9628f8c714270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483334a5ca58431db07af0003d4ad485271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2070c19159c6a27736c0e4a8ddfd15272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb58fb2faa191fce2c76d416660e6728273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c37e1543b63580fd5d21e1637b0797274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb3199db6ca29ccf6606e7818e00418275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4202714912cbf5e45a1dc77ae205dc0e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a143fc7c3e41a2f9bc1419e43a87923f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a12652aa5edfcd5874248b13ce44177278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f510d72badc39b77ea8279f53e3bd5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcf66201fa51438253c77853e73a549280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c8b9101233f34870e48c22f034aa4f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce35bd4be55482ef7778cdbfd3bc09b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7813450fdb1c7b3e1a189bd72f423c24283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce983b48eb987e81cec81f16a267bb8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b52b96fe240a26c001412d643a5cb8c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79b2888f811a88ecb6685d1f05be34f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfef5720c993f5486afdab7e715e584f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037183f7d546a9987b70b4de643a9ed3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad6c82e4122a3902bcfddce1001d0a0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de75fb78047f11e1a23e1f7a8a9f3bbe290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02591806ab36d86c3ff497983c6cc49291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f4b7a05764e6f5f7031b2fdc987978292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f8fca790ea12e690053a327455fb0a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383979ee4c45b2880a47b00011c3cbbd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e393ca8d4349982a6cd8c47c6c9f749295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547dd1881b3af0a836ab977753056406296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8a4b5a25d80c5ee870b4d01713aa27297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6181ee7dd12f7cf499a517c9aeb9fd56298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6379297fb08c28c4b21a662688fa2ba299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a857b8d96c897ad0d932f7a99e3f0e3e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3541e801d0af138510b5ae05ca99d0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158910b8c15f1cb65ede85ec7647f98f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14f82a7546274107c5531d805b47739303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826523d14cf906586c6c9e28a969b78a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5872bcff80069bc546e799640513b2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d719bf9335b1468c1db4e8f7149d2cd7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d115e18cd8c7f6f6b02a0e7ac1977e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f10c125a6280fec30e5ace60091a83f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e653e5f6b655983d2632dd435f523f39309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02285df1018165e224e67d87518ec48d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8b8ae7a544ff78e7eed659675a82e6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2262445a809bce142de0c30a602da0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25002077ca713037acd532ab8ea9073e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5874cdaf33a9aa3d7703080f80e47b95314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0797764a5cc3d37dc3ae692c75981b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bcf632e442420327093d203944c78b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de53ef52a4ae861c4806713cf2a63ab2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edf0c08373babedbf14e60810b120b3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df49538a0e21e520b8d682882ee3204319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273220de81de359ce439c1512ed2faf9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf27829b6344df99787a80f032fe64a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a133065c1a96f10dc36d5b53868dacd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a485098f3e9775000c29a96f0b73b5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdefe9b3d2955a5f7a3347ddaf25c83324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f960d7292088eb8b0191b032e0f97bb5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3860bf03c5888d1c9900778d648f50326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9dcce2bfac8c997a9eaba939f4156d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f018cf2582c8c7cbd58e167199d9142e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb18e3797a45eeb3a14997c59caf6d4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334a032ec38820516d844aed3309e160330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146d3588fe927d4042edbdb3eba42f9e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64aa6d5b4b3d47ba1e928d4c4bd67c6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9371dbc63e18bf86dfc73c1f6a48a024333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9299f320e2d9c2af5775a3028f3099ad334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d368c8194015f76465fa854c03cfe213335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6e8cbed3bf207db25de2a837be40f7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f325e981347ca723b03b1a6ef3dc57ce337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12f327c3108c8f06fb14219e1d40bb8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df95781bcef91772b18a1999c9aac6a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a88b34515ad206bf4a69fa7e404cfe6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36576700f375726a28825ac1c2e201bc341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0865681ffc7bc3ac96d6989fc7d81a2d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d84f9171fe6daf80f2a70c93663891343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025059983ccba3f5384e80458770c556344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550e465a9b5fb63c1c62b2d2af535235345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f217e049d7359b867f28fa49bf5e2730346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e78119afa7ba0073febcc5fda8deaa347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419d28f24eb71589bea74df5fb1c7216348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a6da0be86f3d580214f3ecc9d65a48349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0a84791b169ac07dc2b5066feae9b7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd76555cdfc19b35111f5656b16bf7a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d267551e6a27ffcb6761a2e2c294fd352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459c55d312e0aec3e4bfc65669aa864b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6e452a023251c6a015232340c247b4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18e950c32100b5fefef8363dc48323e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6508cc41703d60de2ab2250cc82c4ed356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6aab54b10ac88e798bd9739b24ad6a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfe4b09e690a93bc2cfa6f824fa2d86358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3faec00b2e4b090122d496c1053cad9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cc8759d2c947e8f6f4db4c93c57475360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf753e8f426ab6ab27cd7539822822fd361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52beb77d8c172daf95b504d61ccc9aba362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ca5dd74c7f6991eb822e3c2e25e8a5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb51b1f9346a29fd5cf577594a9ee219364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697534ab440a342b626acdbb68249eb6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4985582ed340c0ee9e74708ecc8f43c0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a72ca4bd14c93a2980f9a9a8565992b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397e0021b4954510873a1e250b67d5a2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64814b55d7d8e225dbfaf79a2ca49bb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775e203cf6e76094bb7a7e78c4d20fd7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a06f8ad94fe305c03a8ada8939eeaa371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5701632f5489d8d887fc80355919ce372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1b7c830dbc6851461d75a9de3962c5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff8012cf764f9a313633b5e56ab2d7c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd303a9bc0203702cae0f51aeb4fc8d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31e26765b0fa86c0235ab2ab3fc0b78376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96a9c9514a7ca40b3599443f11303e1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bd8980065a92c46d1d9563d1762775378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07883a24c106b921339a59fffadd189d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2835dbd0ea03f9a97869904034d00137380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240a6c2d9746358bcb10ad262eb8d905381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be54fe32b08a223c7448e62c50e3f948382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1468ae5b185e2b928c86df41b3d2d44f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8abc6dd7cf5ce90c7e6784ad7cbc30384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21610b1204fe4e50412332538f3a9066385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2bc03f5b21a7f9ea1a6651ffbe814e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba50f98473ac658507588efce1bee9c9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907f515a5193696b9bd0dd00ddceb7e1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4227e33bb286c860c46c859d4f0dea389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f981a481a00027c1da1e31040bd979390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af55a51bd25327003dea837bcc9c98b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83728d9593988633f8a2b400c2d6b56a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b21db53c97ca05cab26c4c69dd8550393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2194d74a20a27bd44b4b41482c51748a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810feade8dd3c3add2af265651369cc6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec58bfb349221192b923bc47f1343c7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf090e379d1b5ff4f62b27ee42f23f44397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff44d10fcf9884ff6acd6cfad3d988a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13db814e8215dc2c4c7429bb1cc8fd1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1065fad3efd0e88c54412ffef867f9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2db0733c6ae44b88560ae778149783401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9563b2b1d930cda53a91bb2d6a9912402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e552cb3d47805cd5172ae4d0132b36403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34607778e67cf8e65ee331e810ef2f2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef51291845fc245a33441192abd1abd405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e262c979276075163ea9aba96ea3ddcc406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f4313123512dcc2fc14c2eabbd3000407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f91200c221ffe252c0d918e73c52db7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40080ac88a7cc5f5a05519f5ae5fb832409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9af725f8f0cfe682e3c8c926cdbd1c2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3812866f3a242c73ad8630201f81cc411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5d03a7683c36b960693228ff13aa16412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0af691583dc7c164467491900b3ea2b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9619b858c7ac44052987ea89f4eef22414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d29e8f3946fe4c507f10fa0a7d6cd1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09ced46c554639369dd1d76debb0cd7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3125a3eed4ce68bbdbc2971f7bdaef16417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4294c99869a1691c7bd0c195018ff4a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a2a435a64d7f4b206d6065d1428c02419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac8a20803dd02c3c599432f37e9bf32420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5518fc6d6bece2e20a8c675753fff97c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e361ccc6a36c010e51409e21a1e95ca5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82c8cb5d83667bd22136f8affddc168423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6369b2e454e22c0c3ea69eb358cc49424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc0fbb31ae0ec1821647d17d959d387425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddc3da56ada78afff76a752865e11c3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d3b246874ae6083a8782be2bc4f93d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dde00fb49dbbd4fc182117510a3601b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111a3e3d5dc508d7f7b43f7a7a946d38429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cd2650a26eb94b9afa16c3b45fe5c9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0187e16704c4f74474da6c99dc92b050431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a5ae6626556d11830007185297d098432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175e4502e915c7132d3a2dd9432332c8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da6c3d19a43549f5c8232aa6ff0ed52434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926c6d88d58c7a783ed9c7309b726840435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51448102683f5829cd9d5d548457c5ba436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63afa72e81c053240a54713f01713639437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5383f55b185ef23b5d75b414df1574b6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a534b9abcc5fa62f205115dfc0d776439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b1e85c3238fc12239b1db2fe7a543b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b01d9e4d2ce6c4f337f983ef094cf6b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3997a40bfef4631196df031c43c117a3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a794db215ad14b026b20450c8929eb99443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6423b8aa331163be02d0679ffe09f8c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d287f7439581f091fb379064d6d8dd2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d71c75c74ccd6bc0897b13991632cc4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee7304c67101f5383b53a21aaa97452447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03995f46e2e16a7040b5d4db6af3b395448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c91a38459c2835ed4f64d25b4e272c8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d7eacb306929e162f1dda043ae238f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07ff55730cbd64317d125d0750024e3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827c3b344de978a1eac84cb2986f79de452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9ea3caff899457d7d07141b9396cc7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df24a7e751317c32d74d38dab49f6dcf454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a43c868fa10ba1b39a0515ea93349d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc39cf41125130365e3f64c7cfda0a65456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56d7815037cea079e8e12825e89748a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a46c3aeabfc01d29fa8ad751c05d9c7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdcb01cedc32925f2138de5b00d7e48459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9f5cc594a7248cfd0f25752d943762460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff93c373145f862e4d859b79fab9b0f6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108efad6f0d0bd5b02242c736495ac7a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd5fbc3db66aee249e22f9d87a3e47b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576261cc629958751bdd0dc4c721a847464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328667565f3549d19e225f43cda4b10f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac208b455813c01c4ffe633ae2c3ec8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d5742cdb9be462c88587fdbd89dd12467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb70f059c720dc3b1b84cb7c8843009468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921ba96634a4bb5a0529dcc48482705c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf0cc333d2917c5533303b341b8db13470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ac7a704b0e959507eb243d80f36816471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8387b89c7e0e1738cc4e0ac9d022b24472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6567f05642b18e1734f5514ba2425903473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530a6484630a674c889d60465f115dff474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d36306a32c4e37a2f42b91bb28465ee475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783add806a532e38b60dc935e52daaf8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126a92b93d683b2e5b6f28e799080c12477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e70e5e6d0981afb440ed5ab06db5ad478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb145fabedc142a136b58b713e67bba8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e79563609b8f3b954237bad648e7c5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326cd33a31079b68cb69c6b12b89fc09481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cc31fc49c03b4253176f4c4f1c0b15482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d20bd3e6809e090c532037ebeb1a92483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd6aedfa6c20166a337186f7e1f2cc4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be65342f8e6645e420501fb1430aa95485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b004536261aef480862937039f51ab1b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeece7c52062264fdf051b7379b11e2e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9816e3a555b6c3f1b26f639095c1e8f6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e500b9e213063e04d0be190be385ff4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aeb6944198ed527c3e8d47881dd189490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a3e31780c0b9d72a9a8a402888a893491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fe81b1d390d8d132b1b8bf65160761492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5e875f496a337ec4ff08ed7e8300a0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3efb6263c7dffb8df81862922392372494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ae8ad99edec8a4ba14896d09ae1630495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8783d8d39a93f9401649feccb1624133496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f928eccf0876ac401b17a22d68564f36497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab5d504acae9ef4af7b1ab524bb6f6a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c795c3129b882ff613f6af50fc118e6c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095b07c1b9d1cdf88ec0b1397df1082b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c452927fd5c221ef90db23d737e92de501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae97dc8b4c40be0e621a8b33ed1533b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858f4611db871ff825aff0535a853261503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc5373a2b03b2edcc2f5b80619ef311504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4d9d33d461acbb74a23e06b56f0ff3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db9c706ac2ad8bc6a8300a396476e55506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631a47752d7a97d359db14125252bed4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e0de4a24e1301657275eaad2c2b76f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a36ae477c05e685794254b1592422f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70d36701eacb583a3999d1811c5e9f5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cb6bee698afa246040a5b7e35d7c15511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199a174411a32cf4ea11c34fcfb26ef6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ff22e4432cfa971dd3c0bd23b1254f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84e33a25c500213526d99a9d1e47ff1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38acba788a87eaa2bb7485f8160eca2e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d61180406a29f1cda95b6e8709b962516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3180bf29b30862aa6516548ef8ada3f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ebbe1154c8d793ffffc0e7e6225ac7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476ea3325a796715ee4ed3cf2de3d03e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0ea86cccb911d8f618ee2195444072520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f969140898a97b6c8eb823d81e16196521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c885c71db921dcf2de60b8c8bbd29bf1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab6f7a1be0a07dc98c2538765b5d5c9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb4ab248d8b817e9deec73e847a0bb3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a001615370d5a3a01c13726518e484a6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61ce5f8ff1b173f1782715b025866ff526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa11ed65cba40b5193897465917070e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d8e8e27727f34a69d2127a84eb4392528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd1b0f2a92e838f903d6dfeb15e2257529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1638bf9a1dcdef2234fbb3a61a16cc45530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbda48273f982d97318a0e255c93682531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fd6552154bb992f5068c2a366bca9a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4eea228cd432e67d1962fe1c687c3c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e57efaa9e968dfa286fb4705f2786b6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5476365e0f905dd63bfcf643cdc145f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2221b8385ae0b307d857f026cce08f18536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7bf02f533ca57fa10a66742b2466fd537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843372c2289889569f5c6d1c781fc6f4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60e04e306cffe1d8923d4bdaf9542ba539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fe3e20d1734208b80da55f70bd2bba540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62610e8b32d8c83a6fdc8b2f6b049fac541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24290521cd9128960f68c40638d8b56542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61bdf1b47e2c2f4323fa222c35b83a9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7bf434db620a0d03d3f354623c0c5b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cc8a3f64ec13ae80814dcfa89828b1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fc9ed95dc36b058b0e0f1b3db79e8e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e748d45b8e4bc2b5c73cf731d44bf2e9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b8f0b795a4096cc0276b686a557710548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa93d2a0f4ec73b6da4ffd535cfc94a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d985debe732ff28bb5a838a02ee196cf550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cb5a0bcad656c789b787b7338cdfa8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21737f23368293806245b1c62c527c93552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e7c24a48da07a8bb4a42e424002dd4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99e56ea9273b9c938b6935a03a0306a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a931321be1f81f0f7bc412f5929073f0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70656307e6a723723f573ce001ee046556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8629c039b579738eece94a5185a30d8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d685732549826355c3c2f9655f61069b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925137a43fb7bfd74d70732b9632b396559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd346dcc4ce5ff70136d2fc04efd30a0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af7b9a7a86fa166f37fcae545a781c3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c1e6405d3c585069d527c47daada55562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d236b71c6ec8ec1efbb49bf6a187d4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b1ebb652b1374289565719cd3fd207564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2550777b9bb77106c51fcd549c9950d3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f03ab108dd342f799de0198c94c84f2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4c032d49288e051248485d7f38e9ac567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab04e7fa9f810bec622a69df08a6ce4e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a12fd056433c5ec66f6ce95fd6dca2e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9850f4b46787f51e6606c7b8a76333570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14980e65622c1d7278b66650d2b9dd3e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b773f879ae50f5b9905be6bb6fd558572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b381db66cd7927f9141bbc120f031d8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eb1d02bb933e26aa8cec98211f6658574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b9d101234e4889c5a19268033d91fd575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd10a136bbf9f01ffbba98a3f2a5de9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399caa467fbf3bed2c6686b681a45e2f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd32cbc840324403d3f11774bc6cce3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf10989c1a5e56a003c8e2d0e622125579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692a1da4a5b248ffc417ff7befa95033580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921bfbd8184e535ee8ab8d8288b1ee6c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb40f7a56238d1bdf3d032d332789cc582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117138e78a842c19806c91408e8d4026583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af43d2a2983d0332b16f65ed0d71dfd584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1b1ed6af8c5ecfc75f6408d0979707585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39b502941b4f53dbee3c700473fb2fa586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7d20f2e21117a4776c14383c4c4e25587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae744d412a6b324b0b29903305fcd041588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479ae370033f0ab1331432cbb900f637589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773ebebbd3897af28b4559a5a0e82082590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f623d61203f405022f0bcd1308aaa83591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12be4598b53ffc965b5cf38c2b293127592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83995cc57583bc392f289c0239e4497593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c216e58b0fdd21e5ab698a73e39ecd594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19839c0b5737972c05ab0509f6f34ecb595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd544b4cfdd842120d26e713afccc1d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee13ae5d16aa71705b9c892e69653da1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4311cf593a507c51489f66648a69082c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35d6f00331d821419781ab0d16783bf599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e6f5080de7404f8f89c5f7021642e8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4555abc30f51f6d8437793b6b7c03f16601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d805b2fbeeb62bec80610408ed5a72c9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38811f473818d28e4ac1acaa95cbf126603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7449b55cd298a7151fd1bfd743a151604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164434babdba55850a6f6f701628ea71605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa9312ec04a44032dc54ac1f19aaae606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569c43bce53040d5975617dbc4c1d22e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd08d4fbc7b7f9c709580a5a60e51c6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9830e379ca164c600ba621d24fb2dd43609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bc31ffd91523b2156a95053969f43a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894107cfba09fa794dfa80b22ec57d0c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c6b57a37e48d77c360aa16cb019af4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5689b816125c508088b850f3876a12b0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb7739492882b10cda4220bc260c295614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f22fe4dbf7a09e169c50721685c35a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a94191529e64ab50fd79a46d40c214616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f664e64d2fc02eff924bd4d3356ce4e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079be93f0d8ef26d759efdae280421cd618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57b7876fe66b009f5f10d68bd672b63619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511f0cbd64a5688c281dba14825bbe57620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07526c7403c499b5cc9123239442c26621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467a7c361407b9de21fa89d6433f98f8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcc1333b5907f82415f5a384731d536623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57edfa6013524912174b27fb3d812cb624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfb8cbbd438ed70a4643d8f6ddb15de625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6068131c13b1a708705dbbf012e4b223626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fb5f578702d18ec07a730aedf61179627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17f7052f4bbdb0550c64cb554807f03628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1951a8252e1bcd35346f52fe088d3d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affdc0582d13ee6cae6060d411f77090630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06448fe1a401acdca513d7ea5ee3aea0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ca4b057835f6fd234a037f554e4e3a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a828d866707c03e551e7fe4896958075633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce023473ce6b77562fba34f9299a1e7a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c85aa2a30003f22973f0e991a86dfb635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de22b2a326ac35f1ecdc97dbe76889e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93f2477462f3e483c1dfecb03520b23637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08730d081239667813142ad4c38b06ba638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fc6b33b7212b383b3de63712e3e6ce639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330d9a5514ea1674795ce3335170322c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac3f4f4817bfa256175a732b0b28677641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e7eeae17745e5b8765df18051c1e0c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec67c4f41f43391f115dabef66d385c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b5446d743996e48b7d9ceea65b1055644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cc51dc538e1cbb05981edf47ec0c3d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0be985a783e1d7652e6348ddbcb6688646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f545dfdddd4158cefeb664cfc37bd9c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7fc1c56d1df3844ef811b8b5dd91a8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650f64fece1e22bab430f826858cbcca649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddd2a00f23f92aacf2575c1f578f8e3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a454875f0601e77c167e643babcf4173651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30868a763191ed94f05d5b5bc080458652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6529212b564261fbda7c8e5821ef62b4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42314db190317695d7bb486402c31f2f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09ab3469cbf96e0b79f3d09d5020634655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9e01755fcc51f3ce6816ef6f28b835656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b29d80e0debdbe7caa04e4f3e86028657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0506b13b31d3dd23860d8782d1fb7e2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f88c618f41860f7378d72bf13cd628d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d46f6b0cbf4f0d0ab35c7b2720cba9c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7ef9c94f704b9334dd6c02288cd294661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d637c52377b24fb578b5be6cc280ac4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e57467f6d2c8a4c39cae230e4a97eb9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b713a44d5fcdcbed5c28a0d04c5690bf664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6b9bf9aaf679d9ce9649b61d359001665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a0827bb83ce3f574675a1b8f8ef202666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b600a811fcf44cda95c728982d538dd667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0948ce2612c40b46e3a3685eee971b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c566cce8fd5eabc9b686122f4f7880dc669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b781e29f12c9eb225b4f82425e39ea670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a0d9ac708fa75575ca99caf99b0e90671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb53770c037bfe33be6630b6be75054c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daad6a289f693d8ca667d8b2ad03b8a1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55beb321ada9aa5e54ee8260ea03fe44674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a068d6f284fba0d12cf0a625ec654c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098815a5df52258a88e26761de60f123676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a102adc69a671f7561329e5d828639677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729a0ec8249f584ffc6f47d1656cba82678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763ad7552f1300f76e1aacb51e68f894679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5272a92ca06b14a24f46099cd99fea2a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbbcefc72c19603885e7374bd49e446681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c92434f2d75b8db2409b51be3ad531682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20998578de52690ecad427756b57a454683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f17867c8cb86494ba6bef6866cb014684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2231b59d8bdcdc403c6b39fde818661685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455aed527358d74fe5e440861d26fc01686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d546966a6fcc8c74754c25e472a0357687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e54b4a1ee11c7d22a1d212f7879875688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6bcb85228b257f34c852be6070937f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e5a1d2cceef8d584813cd469dccb36690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d5da8425474cbabdbcf6afdbd8b512691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed12359a3c8d27936aee57bb7523d73692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967319abb9b90240e658c58108ed05ea693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccdf5bf560aa7f31113007209cfe2da694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c929d51b295058f8de1c07ec01b435695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb654d615b95985db71e4fe9b7b5c45696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ec2f35d62820d8e4569fe9ede334d2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53fd0d4a18076927d7a76a3eef78451698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cbd03681a87df7518af18e62960ba2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3070d41042506a2d62e8bb66cdc1ff7a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b85d9ea85f2d8fb56f72f328ffb3ca5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043b3ea064cee260a9048cbd460ec1c0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dc0fbc8e7e7c535218c17ff651c717703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c87c68f61f42d05228bac6421189c7704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d6294b55db8ebc44c527689332e059705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23963498b1dd35fa1bcc74c24732b6f8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acda011f6baea9778a8ff143d3866aee707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4353c7abbf8e24895eeb538a7aa22d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1add1cbaeb643b2d9c3c8a11d2ecff709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db50b094ee4a899c2ab613917a1ab55710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4d18819402d3e617e7d23bf9be336e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fa1de93030f17cb4b399cd1da5abaa712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e084774a4057a37e1c09a68d95be934713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c374b46dd911d513ec083b2cce2c46cf714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9424c9546afa33ce566e5a98bf0086a4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf6923982a83b85291c0049763e79b5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d83e53d1be739b98d32d20798a646e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc7236d7a9c7691718b34d0f70e45cc718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace335c904cf1507490cac44981c6845719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2175da700c5bef752f564fe2a8223ca2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ea1c5beb81d0ef38e91308216fd8c4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836ba3c8e3943e9816937f9f13c1b261722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb590b0195c8450ed4ec1156028ed46d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7884c84cf4e2ddfea6369093472b0fc8724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8d3aed44c60ff6625f2c7f6b5ed5c6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7b59524b73b7d20b69d068ba1bcc3c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0c17a5989fba687f8855c794d1f0f6727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4090cca85cb5adbff6995ff421552c73728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fca430ba9c9012b93a0f20a987533b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a012b040caea9ee351ee99e1d46edc5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b31d5f65d65b469fc6b952387ae618e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52cbec6220d2a4208b5cd0b4d5b0a9c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc2b5a889cd8918bb60d6274a20359e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d66b18fd6d21a8659018990ba34a86734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821425a888487155301bc8fbfbcc9fbc735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdcf919ec5cf33b9429291170ce8fd2736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6417fdf2adc9b6ec3cc97cebc57af1e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bf3acd377a67e722388e55b701498c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255ebe5f13439edb1c10d3b2e935cfb4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951a99ded91997345cc43cbe24903bb4740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bddbfa67c81cf75bb4c59c72c298d5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7e2b27f8f58629587af50a66b65585742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a05c7303de29c30dc9e43c1e9d8c2b5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57b856a12b661c97bf606a896ddcf4e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2252dd8c5c9d3835b9ef6ff4c115a5e8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7ff35439bae303a977c586c6e9233c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15248b8c126fb99da1d2c604e060e327747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0b5a54ba4c2badf2dcc20079a7ab7c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255d12eb2484721c15da11a6f72cbf85749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecac362e884efcc42dca2ca5cca824aa750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d547b90d413cbacbdc08f6409433c8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4676a1c591453486cf2d37a0776faa18752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba017f369ffac92221558e952b1891a8753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012764887fcbff3ad3e277eef170a311754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfcec0cad4b41ecfb0d5ee7ad1b8df9755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a21e393459b7eb0c2096b265032a1ae756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a25907462d9c4be1a0994b5df611e47757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158d68e87b6ea80592c85a16d76e453a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e92e747ba14f91356a6bdf823a1776759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6da26d5b649b7ad7d9a76b365001ce1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed3dc4933e21e3e3bf2cb4994964b582.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd35522a63e88d88bd2c673be6fe0ed3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e730638aa38c5107f8bbe73386a5304.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff28fb36a52700ebe1385151c228e6b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a0cb61fcb39960fe92b6fb46afcdce6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979cb82a0ba9da23b6a42e5ae70ed4e37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8d6a5190c0a76435c244b84a5b68b68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07347daea992f330b3259db3f2c063eb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275e9b2be8d4f70ba478a2985ee5ad9310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8a832f64f6a23dc279942594c8da6111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c8e756078f2f91ce34b1ae7f01aed512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3c3b755f2435cc10e58df06349b3a513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde4c93789af8e5bf4131f19105541f914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8de613337a8e646f817c1b7e9a4d7415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99950aa871bcbff50cdc9939e289f75416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ae22ba3d9cb8e4394b4b515cfebb7217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd8f4718e9df7fba973ee115b695dd818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74561aa7d96f5640a9dffa550c0028d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752fbe211b0363c2867ae89563e7341920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141fa90b449bcad7588f92bb8415e08521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd78a5b1b75fd8b3da35497a2e3163a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4f5b3ad78d4c6f6a04109de0f4dcea23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1506de40262c7d30c43acb8d5eb6e3324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1aecf7298d647cedf6217b94611aa725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a987fb7d156bf4e4ea3a7d45319de2426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9789247564767d175023c491a74feee627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f88f7ba0a614f727153bc63bcfae0e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd40bf7a20da16459f6932e7a2a4b1029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec733f692b1b02ba425cc43d032aa2f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687b2b6acce3e44ef5a8df79c567ec1531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0786a2b36d70ae03753300a2db14f98d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce8c27a2fece2b26ddc2de85fce4d1033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba271540ede63acf80f0ffef385679d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba171b509e0725ac68849084802af5d335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676702d8beb4409ad6f1c1471528396536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6d19806fb67b6ee6d12e9d8731ed0237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3870e0ebf6975a99d5c2eef09fc12b238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6ba3d68c12552e9d6d89d2f6268a4739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d651d3c7c088eba4cf6e53b7925b4a1440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76767e2ba004ee4e45fe471185b531d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31018ee62b98e5fa0f671b6ca4578f242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94436afaa726d6ff1c7dbe0be1d5269c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb374ae2aaf0bab9ffcbc0b90b3f53044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e60bf6cf4a24836c66007a9f616490645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9b183bca3eabfee78306d0ffe2184846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b8f7a73f94d74eef96d2d0630367b347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628536f5e282efd958c9763384cb6f0f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5a2a9b984cc5af29eb940429485c8c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c6a0c69016f3c76f79dfd679b3cc7150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b913da204cfe64144068691dd29902551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d8ba847ce4808276adb039e67fc0c452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b22f21e70b423265d0967b51f0dd6e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669b2579254bff527a08039a3ecc45fc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad38033c937ddc0a88d4d0942f6c99855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda40e00cff12fc3eb0789726dc6ea5456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7487e5402d869ae818045cc6a91e8657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c918c0da37a8dd60e0046370b86d2758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e028a30331b2b8d8ea00b168fa044ae59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63902ac7b6e5c4fc98327431bd4650460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f1e06c7d2481ec308a7dba8e15dc4961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1777a0e8857fc2968dc7345ae789c762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d1ff6cef59a3a8294af048428087f163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05e05a6907a1afd21feec1d2fe5b56764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9ad332292346bbf94dcb14a9503bba65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e246973ef100e9fb081e3316a261bc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ce9189115a6e7bb5b3451b1ae3cb8467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55eb229403e9abf4758347a58961fce68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebee0af560ead20002806e7fb63fd8569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d065aea21765c220061944446ef2fb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e04602f1869383d5d50ce1f701082f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e49cd2a9a49478ae219109b49d9e24f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22a176d024c66771bbb494d8f7553c073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6515e721c5541601a2595eed4443211074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f9170374fa5f74a1b3cac30b9dfd1e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c240df10741c5645e980a3557f5ce14576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d168b8774d99d19525e7567b3ff2bcc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592e58625ad2fecb211b38ff515b59f978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1d30675697a225803b40f7951026c179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f523c27831e441a50d457fe058e930780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a54016e5810451b406be7bd453f12d381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f0e1940bae44d0ff5f8b0076aa9de382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6c8e66f8abc29dc13db93bbdbf508383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2df25edccf7288cc2c5bed922df8e5484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c244b12109d51a16b9c94b108f05150c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adf21cddc70fc0ef59dbfa1c2c6f0bb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf1920490bc54d98cb5a2d224ced49887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c39e61def057e6a1e1317ff078d5d1d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e144a9b729a67a0f92c1bfe6007eba89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12760edabf8eba3f26d02630db2e08af90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ddafae35c11e550af93b9758b71d0091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ccb42ded80228f57b65d5ed2b81f2292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a8c5e713a1f16c325aa99ce90fc1ed93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bedb05a0f4176d0fbdb66c91b776b3994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac06e18eeeb3eadf712e044d788113695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f748e7fb12af766fa3802a19adf81d2b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb2c460a794d008b4a04a8bc7f042d397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1521a22560fce49d85d9e8a5c555cc6e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6586cb32db095a8811baf14f1bbe2999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bf32a19b86ae54c0986c10327c0ef1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e24bd09138e3fc72dc74b262c3e3abf101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873f5a369802f3b566358273552b4c26102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e0e6b7997a0c6a36b44bb2cd863dfb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764056878ce85b9edc3524aa5416056f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bfac0cc56847afd20c491b84379291105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400e4fc6b5d84a71773ccd1b8cd32e3e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee190edea68ab3403748bfe0f87bc56107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da37130ec1da67c0fd83ec9dea74ad7a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaa8fcf3165a917afffe617cec16c14109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704e3e56cc62a517463734e1b1dc056f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3f7c4b21cd3a31f9f4c52988deaa40111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd5a74638e405589cf75a20d06cc7b9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682dd3667df53dc00639d19e875b68d3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027723d016d1b88754298d68aada3ae7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17530e2e4ee649763fc9edb3dc275557115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30169d0cc7d193271422f78ad7b8946116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454d19d47db80417d41a8d96a9992efc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950fbb365517327ac7ad47d95e0aac72118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7270624042769c582e197fb9039e14b7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5bda14cc3f8d6a3ff50ccf7e8d0d5e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518b92449195eb7ca6c0c54e8b4706fb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418a93267717a355cf223d55ef283a63122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af998d96cf672937ae8b5b04633973c8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35751f49438dc3b87fead5852dcb0a4e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64abfced2db280234ecf9c8b16ba631125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55f6bc15669e87d2449543fd577a718126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa940c9bd722e71c0da2f5b82011e02127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209ca6462a0b2173e6be76a1f1a0a67a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d36f7a10a4fe1bbaa8be690e4aad3a7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47be818bea1b9a021ed0ffc5fb72b6e7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7793bff582fda6471974ca1e506e7a4c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40368a5a298c66c1661f74de7e7d56da132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99925be8f9a697cdf7b8b9c313cc35b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6954a721f8977e7a5fe1aaf76df683d3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e38ae8972cd61a278b879bf4d646ea5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd33f3d76ceb7634c0bc6aabcce4b35136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9248eea88f2cb9b872fab3f73608ae137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f487275e0d07d29e7f23df6d4b85a79138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210a2b0d4f15a35b420dab583bf7dc8e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b08f40e9b3ae3aa9bf328a3d1003ec140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57b65d5d07a286507ab09cc9b96d8be141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fe95c4a80065d7ff51357166ae59d0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffbd720117e00269e68a4b5ae03eb80143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a26566d21882e0cdbe58fd0643841bc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4c49d169b601ef793e210838eb1b92145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f987d5fd66e0e449ac3eb160f7d61181146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be832695972f82e86091c61f2b1f6e03147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b576ac33da4a73dfb2cbd3abd3f56bca148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6efb0c4884bd699f17001b2c36fc004149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4ca0562e08a7b83314bce624bc534a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d4d1617aa415575a0881d5c797a67d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ab0fdb411f55e4b8a655a990179eeb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0e00e805b070b6d0eb6ab97d05f8c1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00f50eb24b919504f645da6c758b1ed154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e7e13030080856ee55f544c29d70e4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a05d72a497f8d79c02f095614bdacf156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27770a54d5ee0ad5c2d6b2b283d2bba9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f6d104644d32cd21773de4e1379c4e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3313197a31f68029f65a6232210d6f52159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f2fcccb8f5b09382226a2b00f22cf3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef34b1463a6e7a8004165a666e35db33161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896728d3093657648085bd34880a6d47162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048f4a225504b00da3d01ae8b7cd6f43163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef4396244a9f814cb349a73e7d62f75164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8095ea80ff426ecca64b8f5194126dd9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f390f0ab6a07e897c54c3f21cbde78f9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac1c838b83c235c1a1679e84f6be166167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f217785ea530b7fc1939dec36ce57b2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04af06ac0cbe1816bddb7827970da9ae169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eb414e9d618ea2e1533b400d2fcb9d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507566d5bdaa56edd427eecf65028fb0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecc0ab9806c4c8b192cb095a7054768172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb16348b39a84c4fac4610c75b8c8db3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40db53dab801e5e4ad6f92006150bb46174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b22e9ec8895f25ebb484154d3e0da4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b7d93b4fca1d28a94ffe9e7d4a66d8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d29355a2b2a963a03d22ab2a19de80177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f365b6680535967b1252c1e42b2da6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41411613da8063afba9536f83faa236179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d2407b9a7cf04d4c3fc55cc85e7d3e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf0cd805ff5fa9d6f9ad1143630790b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398366a741a52005d7bfd7316b3004c5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199d354bb5129e9f205c3160e2eebfc1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634d505af41afaaa67f7382cae0ec682184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ff96a1efecf183669b40e5b4c57083185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02a3bece9cdad43e4b909823acb0243186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d96c1b137e44abcbdb5b654a3acb198187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386542965f7d9319d8edbfb910a5f841188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c05ec5bc9b9db7dc869c4a9a847a2ea189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fa02c7ae36b07aa8ca59db5ba013b0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3274bb34e1b4eacc764c3c1595acca8f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c819f114b0a9702f8064b461b1f33c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcdb6b28e83311d4aa4cc0be4a33d91193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450eadb8c40cddaea49fe5c6cd8c7f5f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f41c62bd33ae4deb38e88cd45389fac195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfb16263cfc011ec6400ccb04b1b070196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707d211c33cb4c9ccf966e075099ac9c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ba7b65674a6411de876b4d50e5039b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893163e79ae6b6d97aed85019cfd1e74199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dd419b2d076779298c4354e8259f93200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23661444fb36ef3cf0c5d297d17f0c1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e78c708c6272b76b9e4696a441146fd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ad9b9c716f984455273ad9e58f290b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a080e0067f0da999689c730e5cf279d1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea5674a3b66aefd328ffb0d10d6885b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcd3a145a026574a5f08456176bef59206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efdbb3d2ff009e76f7c52789873af28207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c57497e6c0595ac1f96ff1792f5950208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61c381d102db1106a5ad8ab33f34297209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e65c72965de0840b3017bed9d2b542210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82859f9fadca78927f2b11ea36f59bf211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b901a174f06c9b301ec0d861064ef65212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b485cfaf1104dbb4c56934be3bb0b00213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd1f6de152bd6e19f6cf4977e6696a9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e00c58af65beccf4f55a362a56df74215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085ef534fc6371e9ee45c02a2b80a689216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ad8202cd84a0b6b92bac9fcc5bfb37217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdb2681aac9bdd5b755c7823a299f37218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c724cc5e3cd91d2055a10ca7f40d9120219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe0db6163ee33dd54ce8714131bea87220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020b583cd112c4a8314e1b5e2c24afff221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61d1930650ab149b207b8de6e59c393222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb5dccd6234981c17e514a192858792223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df40aeefa970de853dfa46cd6df99b33224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a42765c955d8f2f405798cd59895f7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2698eeacc12964d314eb95aaef0422fb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4b9f2bdca737994e7fa1004c9e5593227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e029a0b786132b3c48135a1a6e04e0d3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cb6ac9c4af6f90e77e55e1c69e8c6c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1de8f05997ff11d4e9ce3cec609654a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ac3df862f7e6adf983fb31f3b50b4c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2bd9fc40ba9347328749a76498c4e2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eab851d6af8fe08baed4d3e98dfb619233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec57ebd0b7a7076466af2e846be2018c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ee214e22c177193275c3a9d4f94bb6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da733ccf78b98ba733892a52337b3d56236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2bc374ff878b38d040c6504434629c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9280ca5c46526dbe9de54e124b9803a2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200784537974ec1c876e959c9550a2e9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec68bfa5edd75b9d6e7092ca767b8b0b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a4f8e7687fb91b30577f531e04739d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e8a95e31aa83c4d4256a252dce3858242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6825b82150caee21d834dd4011e5d5d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf5fe1144eb7fd63a9afeab9430b686244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38da91ea665df9ae3d17ec21c9cd103245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41560e288056f4bcb70c2795585585ce246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29282ca2ce8c544f328b5d5ca50384f9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311e07d028939efa05306f3e4f24d027248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e1fd41c4def2aeba27b7bec8876304249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5382be9cd5a5fe277cd96273680f78250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0334894463931a8a6ee28107528831d2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca44f93156a3d5df9944edf8ef32436252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd1c5736b015beb96e65160ab77c6ef253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85e441831773e101e1ce250aaa18525254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c3de715e00d1bfd93ca63dcd8116b8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fd0de35c27dddb4adbbeaf084309a0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2523764f642a6b09f4219732f682eaf257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4808fde4a9c6969c11b29f7fd4bf8eae258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdeb0b885e8e0f4bb360aacc668a32b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42704577d8d8befcef3370fb0e0fa54260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7a27bbf05f2b6f28478c0f5397cdc1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e080b5cd45de316cfe51e04efe53eb8a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eadac82bb9b48aa913f6d8ce1e1e9d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4750752b7055c2e94b4cefcc1f3fec264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b02fe075fe257910fb0a00568f763d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b812f9004ff881d3f9ae6ca94fc78b3b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16825603a5e5f77495ff11de0359cef9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4bbadbcda1eb5ea0553ff7974d1de9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27db1636da1e270754e2fdfdadb6c2e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea89a915c58dad87712b9154cf214241270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17f648585886ba9a8114a308298bf05271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d762cf7aa43e5bd490373b65a2ebb983272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f0af5a70cf33c4611e5860c39db924273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f726e86eb3def168c70219faa6a415274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b424cd5c0bf64dc3d36d310df72c5a25275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7a04ed78fb0653f086f2183636cd19276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5662b62b21f3967dcb7ee4de17325949277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eee30dc31f256f18f02952eb7d11fd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4faf5628f9009b496af401ab3780bc3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7320d5fdb6ae2cdfa3c84e2615c4f8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aa36baacf6c06fd7f80e48ee30021b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d01c3db11d77b459d0f4c430161b1de282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b9c952dd23ca1cc956602d21cb86de283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508fdc88a26ed2d1e99c1147ce14c633284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a56987a74da0e5c41cd8a5a1848414f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da7e5375c0016ea27234151321cd4a3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622404c6e7586427c37d7075430cc6e0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750c2c700a28cf57a8ced7452db33b01288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92ba1524f182350b57c8e54c123c20a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a128df3035575b86c89c628a8628057c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5556459192e087fdb6fd899af33abf80291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c379b3b6c5238a899cd63386050805d6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35673f01ff314459a70ed8b7b593357293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8210f254d2e4d2a0be2516087ab1bf2d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47336b387b8a90be0252a710630bf628295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e43fe4dc0f727f7b36b01bb08b6b898296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a13bf451a2882aed12391cce423bf0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787ac63825a667d64abbcf487a35777c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1002109aa1c3ddf7b85c4e9fcc196bd9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b517e6e1d468bf76f3be83dbbaae4e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aef4e33d50ac5a2c9a1bde0a772806301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f427f48a9e31ed6a01a16e14f10c4b5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938f0cf2eb05e7d88e9717259e0b3547303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cd92fb81e06eaf9384ac25fc0f0bdf304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53a6506196f0b8d33682c3ebe1af343305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892cfa8194d5bd941b01dd72d1e42486306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c621920b97d138c3fdb19f9d11a6dcb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25311cfa99cbe20e390b9fe30833ef8e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4e5722309756ba068ff2a352facc9e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b91ff33d4e99fd235856361b01db2eb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dfaab27957d4a5655445ad66489e55311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563768bfa35ba99d17746957e7e8c513312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872e100b73d5b004296baf2838c56afa313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d23160bc0ca9aa4f3d1a6009340ec8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d4494ac59b9a55ee8b3e55a307e696315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d2e9300383a5935dbb306a7b8e24f4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe60ed3d81c70ca1962530ab07b8b99b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ec9147b0b98b9b80f474d8b1a8b5f6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c673a348ec3bf27479360d4ee54308d7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f683baf82f8d8449e96b7630ca2f92c1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165bd827afc1f5b524e7ec45dcee105a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4c226906701e1da0448f2772362d80322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0159a36c7473bc49111287b494803030323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02525ddb0f194277d17ed1c472f1c6b7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9993a4819e53495a776d8ec51a0364e5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fe40f37c1132098a63c965a9320cfd326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bcd7e7d43f8fe4dc3d77a64bf6f66f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c4e3db4506ac833112e326f7579122328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06323e36b1eb41565509027890207ed2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47feb061420fd55cb18dfdeb16290969330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc24444a10a7c256a178440677863c47331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e938a21b46be399ffec6388f2e8748eb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92804765cd81f3071c3e05b2e8e06e16333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fd15fac294c6c4538d86a779d5bf8d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eea03387d7d93e224f00982086270d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f944c904df60562a7fd987581cbfd94336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ef170b977d46b52d0a1125fe7bf1c1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65782fb0d60ea1143ddc26a6be1dbb94338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4bdfea5bf4a5e7658667496284b8be339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af12a14365d887f397fc8cd49adadba5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f5fe7f392a3c42fa943bf5e3c3e717341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e8fe18bdf9373f6d4472d936908e9d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2d67abe672c3c83360be20acd69acb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81f472e014445f8063e0c5d17847335344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7a93972fb73ce446571516ae236c76345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0bd48eba78646aea3c2f23a75383c5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308f7d2d6bc1ccdd5a390b1aae90219e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb2abba73f7d2f398a714a971dfd840348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0816b7e31912c039598dbaf11bdf023d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06855318f76fc1ee8f36ebae5480f9e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5050b26a2b38c9b52b954428113a336351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5e87b7df8f873e1362f3ad0bc321a6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17a914e708c7d9e911e2ea49428a148353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9c31bc20f290ee1e5d81327c6dc697354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c31da43bbcf425fd7c99461799ddea355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8786615e4a1992048ffacb53229d8252356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5172bf780bc92153fb06aa6b01df9f2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d42d8af82b6f9050c4b09a15367ebf0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f6defcfbbf7419c239063d90988b8f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322cbfe3a759fade96550e16457044c6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfe8e3eb1431b95041be835a225122e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d946decd42ed9be815e274f0faaac4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaed9567ffad1c8036ed886ec927351363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da70599467b75cdc4099257f3d07f74364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d708196a8f4c41863df6852cee8078365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34bd0d0fde0530d5b9f8c466a01afda366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36f685e1787a7897e763ffa8b63addd367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06e6bf242f46f98a7453d413debd887368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ea01ff13b52c9d850dc64d1c2d2db2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bf8fcb602146d3f9b7841ab4a2de89370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa4d2ae0b379d1dd12bca3b79fbfa00371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1cf87b7383ebf90af8d24b6d9ea0d4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e2b0f2110d3408dfec4c045eed34c6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc73c63e15f63583b425d18b7e5bf9f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435f57a935e12e6732aa38c5988da2b9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c7d41a1e85ecb5f7fda0253fd91c2d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8131fa448a5737394258505290745425377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4f1f49868bdc954ff0dc07474277bf378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120b457ffa51b4ca442deb4a51fa5cf5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40ad3858e509551fea856b33ce05d2f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f59d8f541b1893575e929c4aaa845a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e096d086296b26744cf1c47d7951dcec382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd354ae01a0e5f34ce37e611600122e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b7b9899fe67c8004db81814cdcc85f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23141577064029e0d1e9440880637062385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcd448ddf9a223cdce817226bfb32e6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac5f8c2b829434f35bf58354b88d646387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca96a780cf42a6de710b445389e57ed3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e68996090dc29eacb029cacfe06a87389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb4d4dad4394a00afa1a74f6bdb0358390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8981c87c00930828b5ee7e7b57c8732391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a26818d9168e8099073ce49ec6c984392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96f00782568cda0801e346adb0f94c7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1db8f03c9aeb40d4668ad01d236196394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c40c17f8adcfb6abe32674fb1e5427a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d6c175ada6327ae6778be40d3bc527396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea027fbc1e247eac9c62c5e38a07bc8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae45bc8abca8cefb57e2ba6c7ed2ff72398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b1e4c5653fcbf0d0b3766bb12e226f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756bbcfa4305bc919e581a9a75bcb000400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a207715fdab775240df290eaa54989f2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360e183be6c73876e181bd9fcb1302cc402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c432d6cd882fdfbed47cb761e4add4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e3bc40963f8af692b8d9ef6b1bacce404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752d606439db85a15849a092ba3ffc2b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191936fd8e4903a2c71cf9a006673341406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba37e8593facde55cdfc639769c8de9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17d3ca20ef733bca1be0007c4faea78408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad21e247f7fd49f1059a8aa6898843e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086700155165a1d1a9f291367d3f83a6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdcfcbbef116ba32e4830746e529578411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730e22731413f871a8a7e08252bf29c5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481a970b7f3cb2d5c5dc0b47c6e58408413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fbc63652c78ab5c3f7659c12de78ff414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511542c10ec0bb3ed196a40a19f891b2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcf60d273b34201354f62a579ee2f0b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eb0d551a8afae7323e37e8feee5443417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fa3535c22a5e1eb4dd6198cbc3f998418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2b7ac233472117edd3a16f294378cb419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eb4b40ec69d0f7493279804052dee5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cd71e8977f80380c2c1c90dde2e7a1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2583c37e1ccc714501bf6ae1b1d1a9bd422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e7d8727bd755e8a5be3ff40f697958423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a038b73d2cb664ab3fcd80001fc351424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1e21502780c1973b888d1bf167feee425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06b094f659fbfef70562b2d7e09239f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c766699564e5a3d8faf10846a7619e02427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6705b02dc733a1d23cc0ec478f27e6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9709096ff0a49e12c7a8d4d17196ae10429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0a4bc03aedfef4839aef7d836e4138430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773b0553afae44e60c4c28484d8235d2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59d4262259a32a232674de820fe94db432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336a6847e593a1131567a420438db0bb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1191f0b5e26935bedd6f70957de63efa434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defc422c34635c1baf782e3ce7c3fa35435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2832ab21a41bbed1aed7a3594b66cc5d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c502a5e36328d5b9da637809dfda39ad437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eedc483341b905ab6706515e56397b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8affa8da90feb93b046916e22b4a662b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512e3659f01f1ac4e739529786fdd56a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ee72fb2bc0dce96b98beeff4320b0c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5268788dcacf98c879ce30f152b23fda442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a4969fc6adcb15c943f9c22c8408bf443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3cdc70239170a6fd4fa0f4abec579b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06f4ba6787c48bda32930a9da517ba5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad6754872b37b65183b01ca6cc22b33446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bca0f9443f8e406b5fab2bbc9c987d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6add1895f8ca2f589a26b3a1fce52285448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72211f58ad0da5bef8e3f70aaf143a4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4700c8d03571bf7b9e48bf125cfc404c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e40558c8a924ff1806e582b07b1b32a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106dad2069193a9c68f77783449e9dc8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bc38bd69c1aed5ffeebaa252696966453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7371a7c7bc562f9aa4b1b97bf1ba18454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c5f8e199a326b7162aa1cc7be0a5fb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870212dd559e6756babf8008ba76b52c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4128d25764e09ed7b860e75d8657fbf2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075877414b1261db7e7db9749815fd96458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50434998fa4f7f221073e1cfbb9ce7c9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dec76ad9c0bcdfc94f4e86f75b5e66460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e462f1445b6de929cb80bb1edf1bbf461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9973225acbd348533a907b7832822ac462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e939b7187de43b9186ef730a6108c9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97060c53f5f99d0c4ad6e7551eb17124464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cf3db49daa554234e36e129f488bfc465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95e0fb04f60c4a7dd0da0744049a210466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6a453202ffc7fdc212f6a260e118a9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f158ccd41c2627cb5b541f2251b1650468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59e603647ec386d27d845bc07886275469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f725b6412466a47f5c62ad37e66dde50470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbf500f281703190b36ca8a2f2cf971471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559cc582c934578f9f59bbbc1279a2b2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485830442022b3b83413b5ea8784b691473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d700bc76fc19e7436fe3ad0b49f9d6fb474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d405ba5165ab2f11a4d0b236d0b8aa475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d11d203a1ae8a328f98568b609fe51476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6a6c1979c37505a2a937ff2f338553477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a990d946bf09b4430617cb285a8fac478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43daf511a38b4a6a92e1d970b3102d9b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c618659d57004a6b5dc85d9c376dea5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dec7ea073eb073610949e156b56c3a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c89d5830c0f33b4822a90814441a1d5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23425be6f41caccce783d945ad73cab0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76aee312bc097d72a1709af00bee4fd7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c1a792bfc7bcfad722178f4d7937b3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ef9fd8dd81bba4f276d8866fae1fbc486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762ddfa8fb6b3b3eabcf3de2c08e3659487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfb90e167fe845f42ca5ce1c26bfbb6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9da1e7bc4d7ed673094995acb89a9b3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4d0159d0dd8c0a4a2e27ccf5542aad490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9448a1a373d6755d71765873547aa725491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb44a7bf80ddf7e95078e4cca137ea0e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4b40d9c1b30f6c21a2e3979ace4fe5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b8c65213a406e1b5178f7fc9c9b83b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b497eaa7cf4df9b2c9c48b001820000495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93103bf69e707be5e945b6247844df3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4fee653680193122cc801ef353da55497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f2fbe51946fe6fa58959d4d108bac5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2852766d01c2b3398edb620984c4a4f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067de8892a3a7f2c1a0a8c8abe763fad500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76202f6be4186c04ae74e8617dce150501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084d2e3a981a4a2222a56aa753c796d4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e98910c447be9bf934c35c69a917e14503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f8a7e0e452075b5b04081b69860c9f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170d085dd54bfe15cf3823e81503c84f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eae62bd862e34aa4f04f31cfc95e50506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3b4a2f831d3be98092c98c5a5ff544507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c9e49a57fbf84418e725dca35bd771508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e9477275832e632fb8c511fc798eca509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35696d20b2329fe7274b310319a53f7b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22f94c8d6439004eef0a30105a34d97511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2555e640094acb8e82ac6e997be86377512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5f7451e2f5156343283990331a0247513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff087bc76a691450a1aba42e9f47298514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb5ee1693afd8e735f56e78193c9b28515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7b27b6843b90969b1c78833e7da61c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a94a49a4bcd2c94142c6c53e9d232d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daae0034dd8e0ef6cc7eb54186fa13db518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54413297864e6698e4339d6a63c7cc9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3224debb1c9871452d72689b1be5434e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1baeed31039e8b13e6d8559ba06d05521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2293e0fc2088bf695d5bd15e8c671c04522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c45b9216e2464479b63a9f10b4f48e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d599cfe57a77337a4de3f3f3ea87fc524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f5b4c11b41463235eb87a16c1ab028525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279ca9181a6c5c5770e4b77a01b813f7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c627c8c7a2d945c4eff6ff9d94998d14527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89610f0928abcc78262812bd2505818c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951f3c73c33204ab96615cd5f3490fa9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e2db0facc4e566cfdcea7737166e11530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1805811dd5f247eac0b6cf9813a32f31531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb0c635bde8fc7a2bd8497be3d35078532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ce2952e6dedf34ab48edf350455a15533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da11957db9a507cd994231b29f21b38534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618dae6c1ff9bf2b16e5e3af1730032d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88610f1db8aa3dd2c335eb3f99ef27cc536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e46f2b5c160151b88cb0a4da1af7fc537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920c43d40b47822e51df05978258b766538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73b4ce13a9d279c251312f6df59bbf2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bb868f9e365452f57015795c2093d5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb42126b965420e1a7168896c5535f6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba829240691b7c51b7fd9ad8efefc4c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3778544d8943f6dab85a4984b968cef543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12dd46329759701d9b7f2082026e301544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79663f61511583a0e9f56caa2f5db76b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e21444102728b3817c87b871cf7168546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59c5f05fd8c3e251134e1771d622d20547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dd0ad13313d407fca2ec21a8385564548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f1b29fe084c1ce194d0eeb319b493f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78de066cc7c54203494abc9ac99e78de550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d4790ee42bb10bc03e2b177c393d82551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd31e01767be4388a286ae639ebfd076552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96302589b3bdb0b4e9eb1e4f9e2d0f56553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cde99d57707a096e714db3013f7d44554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523eda7a9b401392152989df4935c431555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65dbbdb4e5b783ad1ca76548dbbe450556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba442cc6f1318036d4d4a95020a7aa87557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bd59143be3b71debf6f2178cedc13a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b56b19f73f3eaf1842826996e7bbe2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340b6627b7effa785a2e2a889e518958560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f5042804871ba3a988d384309fa718561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976c745411b59e76634b8c3270c0d78c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cf6d8feda0913f3b9ea44fdbb5ce67563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6740e199db6226c86593730d0bd721564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0494713db3fadee322d83d9670bbb241565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e333dcdefa9b595ba66809635ccd6c9e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b1600fd65de7c42a9cdc77270751ec567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98724d8abd7fddfe927eed646fb6913568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beab631a6d27e56c94bea8bdb26f33f4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622b82d678726ba468dfe4140740c84c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0555c5a2eadee348cb7250827cbe3eca571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a8676035d0c42777350fed4a16c2df572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b9271ff8546712119cf9a0f9161f7b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa39f7be41ce789dfeb877fc5eab26a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e98d6142fce238b73473b0847fa912575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c34d10f2a7f4dc62c763ada079833b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866cbd79b645900d53903eb75d175954577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4005cb5d2ce7c3b15b810937728a6e85578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c392a88e446dc3726002b083e3de70579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05ef6726f60ed10a7dc6fc9396cbc42580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41abace616a793ed22b077e4da72f536581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2400ab790e3fa9461e819f0cc28762582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7280a6f501a9bf6a0797138a82dae528583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c63e638acbf1dafb47c34b644954898584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc226ba2288513dc65ce268bf3b4ede585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0a99d827cfd02ef3532d4d11b3e2ac586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68ef9fe855d3c5cba7745b13800f782587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9598e6b87b49cafcd1d60ea11e8b2a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0867b817cd918cb52c09dad3b8ff2e9e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346f8e08f0970a81b2b837d74a8424c8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522e20ed61fc4781f412510feadaf32d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6f53f7c657afedbf4b48a9536af2f5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdadcba19b775ed0e97cfb009d4906b7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcd4e2451d15901268b29c62dc33a13594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cba0773147becc59b2e21fe284f298595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aeb6446fcfa7baddf0e2f61f5e600a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16244800fb279caeb65abff8096308af597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4374657bd7028282912aaaabd9e40f9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e936858df3eb822c0dfa3e36ca274b39599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16a700ba94a484fcfed77b020c10702600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0488620752df23512e9c6ac7ceb59cf8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888b6f8fcdd14c5aa0541470bb1fffd7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a8205c1b6ac4a7c75eef775340e6cc603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93949468a8e6c75acdb12dd4a78f208604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7acc027af1defe06aea071c5419bb1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4f18bf6808095d666edd0606a395aa606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ed28158f116272423b75490d249db5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263d876632b62e5413fcbc3bdf94254f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8dac93b5970eaec712f5d77a92884e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede9ca9b75ae11dfc9cb52d83f8066a4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e517b508f6119925e4b01a8db41497611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fad762c5fe9195c81a310245107f3f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7589e61395d787eff57a65230ed1519b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a59d7f1b7f6f001d6d10b2bf64438e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cc13d28d98d3638882aaa8fd7216cd615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67800f1ce4dae10b583785733814411b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6979a6bd489835f3e4534e796a0597617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a836dadc66dd45a864f553e824cdfa9c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceb231ba51842337984b046557f03cc619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a1f05ad4717cd0f4668609c6b39e80620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3583bc7aecc683f1ef9b6846f2f7f2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d5a6a5566ee5fe8026a985c1091dfe622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bcef27a19b07e2b4f19b08cab3fa01623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897d0652ba59e8080182512744588133624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadb87f130b3f9d9af47e070460dc22a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663aa2635b0e8d9fbc51d25ac377b228626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb60995fcd5dc82f837ce23d603927a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030a8c4d86b17a0d2da45723ba43f72d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a2e9633dfceeb4a0bf9cbf86da6a38629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7534fa7a5abf447dcc7d07ff96072bb4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dce14299111f4ae2bd9b0c45d80b07631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b521fdb4e354e559603a14f3d92789632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae00701a55982fecc3aa2d721e3a0a21633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82ee093c7283d341dac7809bfdf503f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494097000220684c02825df98e519b90635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7de774b0231400b7fbd13f4e8e112d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234d73176d4f7ff029f5f07818891f69637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8760324a840b3c9f30ea0b298326cd93638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd992564c9df5ab047c31b79a86c2d8d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19905961398278e2c808743555f49c60640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9517673b51038bc35da31cf81e10b1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c0d9c447c6ca5f62a086bbfe081fde642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1e5b1e0dcbd1f332c2f28582a16edb643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaa6a2367a46ec268b6a83f00cb36ef644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0662d3c2198e4ab2fede47381f6300e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5269cc267fabf79704cc27534606f281646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e663f62501127aeaf5431ce3a4fd8c4e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d112703a9a62b73cff40071ef1bde1d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405d904a02c042e21633bfebf1254338649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69154ccd2bcb7c1ca64725e6dd169d83650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fe7fa1dd967fb07e69a47fe08eb5a6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9471a97ecd330633d822423a8a859af9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889b3c68d8d07f495b5dd838050cb2be653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1a2431d9b7abf1bd8ebce2b1c35fb0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725a1245fc3c165a1b7bfa4e9bc14496655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f46de76902a268f9096bd48deeb24e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11077f6f02b40de6b6d86fb0b9e6e4b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c8c8ec6aa349115eb5808dc81ef70f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3715ddbda7782245913f300b8b0032659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956cb185d3da80915af1d7c8e488a9be660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37901f1669546d9d032d105e7087e77661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aef2eb2c718173f28d18422e6b0a77662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4a0f205d4bfbbafd24a2adfd445818663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58721df9434c2c5b7d7ac8bed5885dbf664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b00ae569ef0dd4d72f9db7789c6d9a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3c0c21c45d8d87882ed1f950c1e368666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647f6889e3c5240b22b40ccb6f277513667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a863b9a960dde84194192deb1293a7ca668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bf4da89fab9924ef6889032220b23e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a1e74dbea820062b6e2a1a0808a48a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd0da51bf6760b8f268b2b72c920f50671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233a5cbac5df0f5e211db95cbe256542672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e3757e004082b81b0f9784d0eb6114673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcd3046d0a8cd6a16baa9b4204f7a4d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0387a7013927e3999f21a571f192cdd8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6243fafef314f894455d59930be657f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0e738321367d706200a80d83e1c0bf677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789bbb01bfcb1f0e94c277380bfd1955678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09868088e1ec520cde9ad28586cc6707679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14978b32fc0f58d68912972fb96b96a4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d46400eedb31844913b3b72c3e3a537681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263dd9303e56a316b64b1188c46b0a4b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33a8308941b1c667c69bb8e0da7bc6b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a7da5f7b832ddec3bdbb8e1d60dda0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cd3123067916b039b343a9d1b4f9c6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5733b9625ff224c1719ca9d7f84097a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf4d90cdedbced35e7a9f0f0abcae26687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c37b26483170accc27659a089c89d3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4c7dcec110c0a4a087c332e5a01cf8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9398b55ab30a8cf76075b2b3cc66dbfa690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2500b46be731cd62bc51f6a93ca135c2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05acee86ee5c31850e6528859d896bbb692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a06ffa41e00ed309869fee3dee6b97b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c2d9e58b11d20672c7a077a69f8b53694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac51f95e6c441b244b1013fa9b65bd2695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4a7f5d4e4570b77aa8078872c5f8ae696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b562cc7d80c79490a2a0de224a0c8ef8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6038db76d7620b61e82f41700f0cee698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcef045178ec77ccab2a9c21c7138803699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb31dcc0b6db0d7a0e70399ac2dd7960700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b09a6458a5bf5fd020dc9510eb787d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9f16139238a024c2d07bc27db7796a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1ff3807087a61303f89e4b5f01ebb1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acd1d228baac01961eae12f93c1bb75704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1eb4f0f0996a975ef916b9c736d283705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5d1cb33c9db09773dae87957c15bfc706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565611d007996d56040936b4387050bb707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6892e41ce0522cdc0328a4e05d7b7c9a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2dfc5bf53adc5936267017d7d87c67709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e89912406bc07959f74da9ab637cf0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80280d60555c307e2371bbbdb2148de711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940ba89e33c265627dfb2398ee1d5a74712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827517d82826afd349e535ef3997da6f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5285bccab91925067c353758e532b169714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8030be19ed3b1f0889d4ffe47720417b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9ab1e8ff7cc7cb79702cf174a19105716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef34f7a3f9b1a3e105ec524a19319e0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9ea1bc840a841b2e1c2d3de4b53380718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885a64aa90fc41552849f9e506dcd3ac719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c91f6ac46b4841c7ce480ba26e9cc50720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fd044bd08052af5bb3ff34e2541556721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837e5d12a1e356a66bba9ab0dfa68d62722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278932080b949dd9a002164b78a0fa8a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29f7c0192dbfb5e68ea823d10790680724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db27707be269e4d9b9449d44362ed7bf725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddc80ab698c115e0e18d523b138dea8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec5fb368f819e06967502d19348f7ce727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201c8c774462ada137a4d6504dde430f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c2f23beac53200851a85c84b650eaf729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf2d683ea9a3370d2f924bebbbc49fe730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7921fef22e006a9c57e449d8cff11b44731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a858aa8d83ed94108769ff3a6d286f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3c4a58fdd32ad2d79db6b23d02e0bb733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2a6072d5eacaa20ca856e0232077af734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916e6b0c9c663da658ee68653aff7ef0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21669a29bf43de9effec277b303a3799736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a767b6c6ba43935283bb16a8ba2405737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733966a9e9a0471e6d55a639ef6ac460738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4402f5daa3db9e647e083d5616f9dc86739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69397f555fc8ece8231300ab698303aa740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facc78b5395f1a87d16df4c049161ea5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cbf7bdd18cea42bcfe22f2f921d1d0742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6aa4b4caa8308b5c0808140d6abdf4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d12488e7df36bcd2e26a09433a8c7f5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07825c036ff286d1497515fb960f7872745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb0d5db5a88c8ac6a46cc5a1f518269746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ff909a8314028df349b1998750fc5d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc8bc6640ed620aedacbd7c15df090e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad028c5d325c754f6cf41340eac35e7749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71effdb85a5d11055ac18a3d22f02e12750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c858876b030f220e06b7b280cc7fd9ea751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbbbbbd3d95725182bd5621f453485f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084be7548ab4790f27d52f3aa3bd2f4f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b6578015512e9810eb5a3987bae278754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec98dc87a9ee82840d22723e7d93605755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97444155502e793f9f55058b73847d8e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3bd0f066d2ec027e9a08174f82e3f7757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fc0ae2d1682c32dd049252de7c4864758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ae1e9ca96926fda1cb5c7b9a39b8aa759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>