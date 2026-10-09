--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fe9f593caa89d081ac96dd6eb274c01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7442a370a5e0d3b0ee53ac8246a578a12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854cd5f7dbbcdeab02d75c27d7d392c63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf805b5559b5320c42a372dbc9676ba4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61990bd12169533658da1522454ce275.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3990f6823ce432638c592292ea431e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237dd2461f269b3f4244d1b705f0bd6a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01200a0ab06898b8449586d3bab49ed8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f3dac8852be7fcac9eba8fed11d6649.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3505ff1ddfbebc286b1852a4ef703d410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55056c57207192d9484dad746d978ae11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a6b68926159d2226878bc4a867bbd612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ce528bd518d8943dadaa6270e6391e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400ee8710a6b00d788de1a85ca8af2ad14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a8d9bb905a859e4bd816b6fa743e0315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e6be9e8c2bd40089d271bad17d220216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d6479c3b68920342f261a0b3ecb7e917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a56b495e333d9a84e31445cce69012918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3046b7fd7c997347446ea8a779d6f94b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dda421b460163863b2bfd676a8de9c120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffafcd26d8ca94bd85aeb2febcff137221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d30ce7f1905f0c31f69875c871f96a822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55df81a1d4ce5454266cdb4475e48c1d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b08bdf713c022ae732f7b382c16ef424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849091917ed7a91933cb846fdbe325a825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c176053726b67e840562688512b148f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac1767e1318899f406a97759ad785bc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c90fcbe61edcf63cd30af54a7767af328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2b8c695b51c34c0fa880dc9089fde429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d718be4574bc7e0f4861c7ddd7192c0830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9857c64c9dcd9ad4e1053723ef477331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af64785596a99e8b84d5d99d4f10ee332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7394a0fcb29a2fdca13d82661e8f7c0c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de4b550db443c5c6f0c67d75c36643134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2257e8110560664c47119a68186f4935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167cdc9d58bcbf987c626fbfc6104c6536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc099c0d5f80a73fa753832f8ec17de837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6e0fb841c8a0f083e51e4288c0ddf438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65f27ce67829b9ffc86eb7ba2fd9d7c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ba9bb3585441f78800436a44088fff40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9a6c26e6c90d1ebc981f9a4d866b5341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd2fa07f199cead7e563cd76509d84642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d72e11164546c39b02773d95345f6d743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9988abf5019285faa922a24a5fd3b40644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f45f6962abb6925e8b863f00f94ef145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c794210aaa2b12aaa3f6ef72f4ec6646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca2a3bc095e69bab80df7b4ae2c2bd547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f602fb3ecfe4f7869926382d692c171848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656653110aa93af77c992390a52ed0fe49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2a2e46a0e96a7489223126545c009650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d221a9f73f94d256dac33d8c5069fd451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ca43cb2cde7fe91d27e234f1c79f0652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95582bd4cc3d914218c7ae68f4a9c0df53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a671ccf25a98b0bca7bd1f396f4a11d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f02626d4092acdfa98a7dc4f991b6c655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd27d43bb5f5d99cca56c7f754f50cbc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b95562ef78bbead4248dc578a0dc2257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eabd0a7602b24c9fbf039bf97c1a7b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323d23dc932c0620f568e55765a4c41959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b5621368ce9e0dc9ac8d64033061fd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a23e1a6246d146013d2cf4f0152833a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa990bddb29156a00e27be58a224532962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee339292cf838ea6ed55811c7da6b78763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372a28fc971684637c70612b378641d964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278492aa0a666cb95b258c0b6dcd1a0965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216c11fdd54f3533bf7c3fdb31b5abd766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a66f2e7bbbc6a43ebabb1122c5a60b367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659fab72c82cb1e263249a8dd14466b768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd3a0161d60f2db13ce9c1031e1729f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7210648946dcaaed9ec9709e1f93d99270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c0112d93c1888d02569b6ae363d1e771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c5b3363b57352a2da5c4eb8f4b64f572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff20eae712e0533ee20ea634037b47473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec32ccb658086f13a0febd9189f5e51f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d47389bc93a675d9d105dff3f5d418075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd268f0488e9d769abd687aabf36b9276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3500bd1cab156069472b0ae672775f9577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d54d86a04c37deaa951cc092e5d19878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be319ea3ac3d3e520f43b64894ad2fbf79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c599d23523442653d50f8a58bb58158a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11776adf3a020c31620d04247d9641181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167a92fc3b9513541b152f4d89eed66282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3200a746e4af4f0f7239abbb660c15183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e517f23094772848b1888b2a344f6284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b4724a6814f8ea76bb2efb4f7eca3c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03f78fdf55c6bb120a8ca4b46bd80ba86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dfe88e50a28e05665868a2b47f0c3f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9441d548ddd090c39bb02a32ddd871288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bb5194d05889deaa62e90496e86ede89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2670e2b08f1978516d996bd0da9db890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbefd7a120da6b1f3a7f8748010317b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de75188324968580e5588322f10825092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58aef36f7f13e2351a09e96aed7e90d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efc090aaae94a8f961254128b9631bc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a3b6c19883a305048af314162b8d5c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64f346547c4a96539223a165eacbb7496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddbc8222cc7400065ebb4c5c47dcd9197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4693a0330b5cd0815b63ce24adc2491898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40127f381d1a7fe15d53fdb1b74e03199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fda5c17f0b0f3b5c9bdce66f8c02e6f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420a222499a48119f680d8bdb3956c86101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182497640fe48fe25d0850110233b91e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4345dd7dec98ad64a06ad50b20f6a540103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597cfbeb354823ef31fbd0ac4da0b765104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e45d7d9a968b2c10f296779870ddd9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2ca6af087a7887293b6fc5064c12d2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0080ddec791d0d47e96700b3b5213e2d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7298c3fd8d18110867bac6c902cd149108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678ac11862dce523694b869a13da3826109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651078e105cdcd2879b9f3ffb4ab109a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37015c2cb709382855c8e695c20b98d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec83e5b569888a59120819e92b83ab2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3910973b59bd723896df142915dd9c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb5613807edd06f4de604f561f77129114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2722c47c171f00f7280f3b0b259b39cf115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf2a1af9e7e3e7ced39ed2b22639b5a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46b6f914aef839543397e7ec2b0f257117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6536ddcf8c3933440764efbe319679118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f809fba0b2861bc8928f67de83ea639119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f547fa60bb80f209b83b489c9004cb50120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db9ddc02b293e2039aceb108f548139121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa2538ae18b3bb3c20d33f8355b79f9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f352c773fac2056a2c94045d85bd9946123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3002c5ce4675ff81a3f7843a67a5733d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e5224f0171c036e5d8d8020f3f0e48125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ff29b36a31527b8ba1b8aa75b00a35126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1019ec81e6b24b0446f26c90496d08b1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffee7eb3fcafda9f05108d7bcead70f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c522e9eacdac1e5025fd32201de35097129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef926c55847c3f2980b9ad576ef2b57130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05be9e758e5b413784bcad5010fd7d20131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a745d113c542cc56c4279acb76dac77b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a2ba515997a2b5073f09c5bdc1a7b5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd0b352206a25d5f9982e6d02845fb3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f0db6313be2c5a423f6b0d39fbe6d3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb207f47aa7937f5585c5c53e07beee0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820f2c4bbc7c8d0213b0ee25a54486d0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794058e7c3d9be1f2817b97e83980699138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9640b90c88d87788363121fe923e6ed4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807e23ce32e42e451ddd510557d7bc23140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9318f9014ea46bbe0e686262de8098141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bcec5bdb5fee5cc72cda7f1c94425c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f610b71c0d9e635b77b457a4fe389087143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0fc84a7645c6052ecd2bee252b4c43144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944644702fea57644e48ee31477e55d8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7787de1d743f5864278f2f6d1e136320146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bea0ae2f6abcbbd06474e130d462c0d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c49d75d79b63da4f85b2a5175209b9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f577471badfa76364b7b4043ffd0c988149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c244585b2674e660a4ce552e5105f16150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad032d1f31388f024be161e75f5da82151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c592a602aca028762901c872530c04f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73a233bcdeb70e8028f3a34a609bd80153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed5ec8200d396e1df182ae0c6cc0d5a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d827a95f3d4fa1f77c8f8eb7b950734155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8d6dc417aec92e1b5becaed8bc1f08156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9462a3a792a06a77f81441f887cf664157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4143035117cf0e65826b0276c0d62de5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008ebfc128aa35a7cdcd477fa4c32887159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13e0b81d88c197d9a8cca765ac9aa8f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57606e2a3c4d952f75b02710a548ba5e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3caa2f361180de7287cedba08d2d95162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882ec0947e1236f3747f5fe72befd4b2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea26792adfd755af48293b6d9a58dbc6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a70662b766d0bac8af3b42a2a3b96e0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726933375740285eaf5a9be341804bd6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0e0a1158bb7bda19a85e1edb077218167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42599fc0ed477e88d969eab7c405ee97168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fb1e9c9096df749af69380ea40c2e5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85f9807e1775ef96728c1c01e4fc366170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804acd50f75b00358c7c17816beb4a9b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bec5668cea9110c9a432d02afba56e0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e703bbbd68d0ecf694ec747bfe6e71b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e53920d2812056dfa2b0cb737b74c1f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33a1f165a43be19d842c30d6f099963175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb059271308f6407cd52258d144106c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937d602d06f1c1c1f15bdf683d47d31f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc501f1fa6f8d1459735d556eb0668ce178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c10911c186d0530771e29adefb751a7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ca8ff9144f06091208827808fc0d18180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bcd419f7631028628d0ab0e622da78181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a99544c6f61c74eccd7fea3cf7affc0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a64978d0afe7b45b0ea902782c17c5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81959300252db88bcc72f39d246c08e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b2e659f767f88eb5254d716216796f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cacfa82f05fca186ac9b18fa39ab10186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136d47ef6b68b849a2af9d4196db91a1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d74bba99643ae3a19aec7df475e68a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc58339a3a4ffc5098e483cd68560f4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f7e64aaa35db795319e645cee63366190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02882ae4a490452117f5915d0b8a7503191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91806674e0451f03d0853684d5afc35192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8d8718bc535f2c9962ba0dc7b33082193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecc52e32064dc39a581dfb19f0bc849194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae66a418c344cf376f19834d7aab41c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765370a742939e475cf2ebaeda7e601b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ea82f625a53a6a1815e8f97c650d4f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cde47c904f78641ae6844627f9fa620198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40f189bc0c9e42d6cbd1e39a7499c86199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df42039093af1c4748b493169c0de240200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5276488c7cf29ed866187189fbd4f5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22e668a46fe66bd304f55c4e2ec10a0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02e63ed1dbea8da3df344191ab45dab203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfea42a71a2b91194583e113c1d1d73204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9173550d6222c5e673b31a6264f62c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e99f659de666dc3bb1dbfcd98bd4d07206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e44a61f6fd169c0b82407227ac7dbbc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a1d45626137c660ffeecec7890977a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82208b5d4e036f6aa87380119565076209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd18a791815edf86f3aaea227b090e25210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1e52cdf50ad22f30f6b038547f07cf211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad600af0507456becb833167eedc845d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c598c8448d6c03b9a7d0447ec0a5591213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29dc7b4248c54cb7284aed4b3fc178f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf01b823ebb675428d803770c7e1b28215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c063be28c4151b375661a7dc6246f7d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f8e9c3990125a8b0b19a67dfd29571217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1715caa5965f7544c04d838bc7937f19218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02da282e9700dcdc8f4352e35c97ce80219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6450ab586a6cce3b8131b0e949f4297f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c86de4e23a900adffba50b30c77452221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c10eb6fcd1b574fd08cfa469d9e7e37222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e86a9ef52c4e2e278ddba31ab515672223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1512b333a0897e4abc29a2539a916c40224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699c58e215234396ced458e9e63534d6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14721148c39e70615f94ff6c1acefbe226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe79e469ce5c79f8a34d1e8a4a464ca227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72214ca819815548ac24dcaf9a0f84b7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f76e95e5779690ecea138ccbe13378229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bccaab0f03073ddeb136acd394bca9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4741683042cb163597b81b2155be36231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff34f9b984cd69ee78c777e36270dfa232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cde9a3882f2c0972952fde26460c88233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1083109e017911b56cb2dcfc743a68db234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf865613d60c161a00765301f444287f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d447f318d1eed70a7ba5f695d38e2682236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d67502af0d35216f32f8a7e3722faa237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95189600502c8085320381db152dfd8d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f131d0e9ab2813885c8a6b5439a48133239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507732c232527186670d44ce63432094240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e103aeb0e88bd275f0da287c61c8703241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f358ea8ddebb66c35fea6c9fa4aefac242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1ecec2b11b6fde5059aa624d77d85a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd90a6eaca20c822e2f3cc84c4c5017d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25bbe0975f2cb7c95bbb2119d78c2bb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae1875e5453205db317b80e3ef0c0fa246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bdfe7bc1dde24b9878b12217027b36247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62f0edacc4ea6be535002297b1e440d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aeb7346e39a72d1e47c08a510f0011249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e8c6c8181873750ef6720e5da3ab25250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5748f85bfb2be3a32167234fc475fed2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd2397821feda9b65011ab734aff61a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3262a3dd13e6fa6c052e300c531f74253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e11d920dc78527130420a6172716af4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564ceca4c799131add9cff5ed394bd6b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05c5d998376959aefe7a8cd65d6196f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6d787213f65935c1438ee51be6f687257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddca05414ade34da55b79819fb66af7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4ee6561a4683acb1b6ce8c87be61d5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1597de2a0281dfeb8783ffef753723260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87139040fdd4fcd9e4bba14351706200261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b315051d6a12823e9fad4a9943d2cea262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1418b48fa2cfbf594d00a9563c53053f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a09a1a188887e18cabda5d6f8a0e9e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1ad58cb5c74bf49bdedb99fc5c841a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210b11185ff6a032cf68c084149e2282266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164eef5f315eb32af8a6ef76445473f2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076919bfbb254e24fea2905433c4c1ec268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1e534937f5723185f964ed125e798e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3355519f61d2343b9aa72d2f6a59c2c5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca22bff705e035785b5f42ab3e7e608271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018d03f0d1e154e92f7e4b1d397afa2b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf38af521ab4c540297d27caeeeee90273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8e3fb2a7ba596d19cc30fb0dd00a99274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a180fe48e5dbab98b3a5b093182cdbd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6187a56364fe4ddf84d8d616b2c2b42276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8f17826bc3821c2735e27b9bc46e73277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2941d8c9ce1e7c627d2e39dbed0f002a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7c3dee6295e3767662a1031b4ded3b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9077c6beb68e1e8ae2372c64a162aeb5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efb4beee289567cc64a54f8d72c653b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554dd8196caf0bdbc89c10bb2ca4272a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5165acd2836f327086e3936bf51113f2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643796ee230662cb3e59ba2df467d49a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebad3e2d21fc7355cdb83100f378a06285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc5eea62758f114a0d503d9951ae7d0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ef822d85691faebe8b2c1727bea7ad287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24347f23046253669997a28431f8312288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6163ebb4549111d24b3307cc344f21ee289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1365d7d406a64c16d7b3afafaa5e8b17290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef65805650979fe3cf342c3f8d93528291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce516126901667a44b3baddaeec88c1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9870d5ce15ed54d7744d896f09265ebe293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16260b49e05bf87a0d598536f1615d5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e3b150980d146056bf93cfd62d9158295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb3a54dc46f8fc35d65b377fc0eae77296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9e11315d151a7201f3d8cd84ef6cd7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd36478233eee01f344c0915400e62aa298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef90b07f472ca7324c5faa41c7f315e7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db483b5a22d513dc2914ae2ba846103e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8385629857abe92d51d7d98a5a92cc9b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784edccf61a0965fdd8d23783e0da913302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd50ba6479e4c8445e059e58dba85a8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c133444a6a1a64c1dabb696b2460820304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53417f3648b5fc60f44a325346b570ba305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fed51243f9326c07e0d13428ca93bdb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42f7f6f2795fae6ea64c7776d940138307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e467f76bbf593f5a2fd19faa6ada40f1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4cc41afc541a30e4e1cf6b86969e5b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136256e8d0fefd18d64aa8badd45fd85310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a47deb002e4e41123f76eb632b4ca8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee889fb4ae5e07ef5cf60b678841e2e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9340a1af7d361c867af83a267fa8edce313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a03256725767f2e1d37b781524af7f6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a293d447ca78d6876f0192662f198c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c93af13a33502e86f3177b5abb91818316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ad985ef4eb0273cecd414ab1623494317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c023f3595d5f9d605bcce449097f3f62318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426884eeb1af310476d2ef8c4636aa3a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0502f3c2d34afc63c94899dcc8b76a14320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851bf281c49c948c323a3418a9ee4065321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37678783e91fc12dbfea860808f07a3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833add84ce9ca5fd62b804d6e92baa7c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fd29b542a7c5059f81883c57f8b43b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cf1db2f8a402d0e8b180ae3b8d26ab325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcee09e071433a8a57fdacb48b140472326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23548ae33a7feb695e48d1600fde66b2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49b049ae03e3438344ee2ba5985352c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdf6350b65c1a00bf21a3a793cc7716329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed06d159983fcf1ea5971c19963cf31b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603433c042d0cb257db8d69fb868029e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c990223ac117d6674a22c76837049e99332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c51aad5d495c8744558c788ffafb6ba333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e9934d30a3ff652c0ea2314d58bc59334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d021e05e38e2fe75099bd67d5a96e825335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4c27ec4c8a9569e7c437c4487f51e6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9932b0737e595a73133de841ec3b7c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c7bebfb60db2cbebd720a3d5c5882c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8d1418a39467a5c26099d78b76672c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073d13cadc045bd78ec9f4fdffb05ac9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da64c8c22d8b30ee0b0e81e1a360a96341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c44968bc332bc6ec7964140340e7795342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c94210cd06f00d2dc85427014b05d0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d8aa1173693810c4217c3ff277fec1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61857672efc91ba3b5ae85c452bde25d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddbdfd78abd0d7e509c1b1811c8f018346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203470312bf74578bc1cd170da314e3b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f958a0e7d05092fabb4316e4100f82f9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65996ede13ca1dcdae028909e3cb06b8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd6bce94d5df7e8cdc6a2d9d66f877d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c641b3f3fc1ed7032929d854def31db351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd192fb87d51d63afd82ddc3f491c06352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f352e0c01604dcd997618eedf15175c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9e7507586df987a0cb4440c566f4e3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd73371d603ea5f5e28df6453480f97355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c491bbb66d6db3356b35b624aadb20356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1875de499329b04fb1a3b39deb3b6b5b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79109b2a89d2b315b84bae7a181df687358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c6c5875a510b146322c08c655d2400359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16233528143730277e096baffb0318ce360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cc1241fd41f0b2b01d163eac7c7f16361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86bbcb84188aaa3c5e718286d6a90f9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc18658ffee6e2dbcb376a5d428ab09363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80d661cc3d0a73429da30f18a816a9c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f90b708d6b7c0813dda1461fa788491365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07cd3512ba7e34fafb410fbe03c9046366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4b9cd6b3ccd39671999c976e927935367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d29aebfede1148ea782def431e0c72368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291aaf1df365efe84af5a7f618c60d56369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e675b448e5659ac6437876edf83a9119370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848d0ac93f2e2328d358215203ae88dc371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7e8bc2a2996fd57599cfa52949d66d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c007c352dba07f232f9ad6bd97b723f1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232d7a4387c63c5da2965a44f394540a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff1a2c9018d1f21d5acaa4c38094c9e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16a73ceed6f7fb0a84121b8ba3bdec4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a21a5b1d9e3356fd06e05476041f1c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a7a14633c91a8e2b4e2e3400f16178378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c3ee1294e6748aef7e101ba2b60f66379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc30f45a2158185cfb5e413e3a3d4599380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5714f23786b489a5de6646004ce1267a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a18d2baf2db480a23cd9e7bfedc27b3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289c5a70b9df0b3b4cf06cc835cc4592383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874d31f139e0e8b47c82b8a503bd66a3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bc906538d17c511ed6af0ffa985df4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3dce500baeddaaa052ab427ba760f2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505a93abbde13647160223d03e2bdfba387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21a579b7d39f59b3ce1e7c6fe70b1d6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11029ffa4efbac1611cb9213d1185000389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cc54aabbc19169297d430a6b6d46aa390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e504ee7a7d84484dfb771a7e22ab91391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eb26fc157de8db9adeb24065defe2c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f21d8eecd51a25d98ab1c24b0129a4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68c6480bbaa238c9619df4ef800d716394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902d63f95ea742e0a62d589fe2fff69f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd3ef2644e5bff39dffd2f44a3f474b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c156387c97a192981ef4096d096b98d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cb21adcffdef5dd06c630a564d42b6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d7cc921c4ba88340ad2391f165ce45399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d493982dfb7592004950888fd1dadd67400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfddd425ca2d747fbb9e06ec014d9713401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5904163959bd12e9a7b3f94089f308a1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd021eeb5276141defd04c73fd2fcaa403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04bf786a30b79cbc71f2941b8bf4773404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21da03c9870cc37a0d468ea659f1ffb5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df09bd661a779df91a9d868d3a10058406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad58d82832e26782b6510855fe251d6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1862eb008a2fecae2c821dc73ba2fcf408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b77621a3911a20c80849927420f5dae409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3731dc82b5038098b755030ec568f2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772a78ec164f142502a023cc4dcfd869411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e58dfcbe1d01ac5eaf23cda4dfc4dec412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22da6208f5d928cc03122e51cf3b3015413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c5246caf368eb372034251068e582d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc78e9d8c7c564f46984ae7de65e2005415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ee123f0541584b89c8d9ff6a109699416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0942ef5adbc58223056c816db1eac4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78f212fd0c46ae36726be95478f6469418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751188c57b592df1b1e36a97a74bb0b1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dc75f84be4721745001ae3d85496f2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1385fb1b4329b13786e4eaac78860488421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02065b2553ab759cb17ead5efc84a84422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a312b672592ae9b02c74540d90fac7dc423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd92cbd9b9e88223611d45b5a866e8cb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf2f1614925d8f0ccd79e93896e5982425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e81f91f64db15fb82187c001f337bc426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983f72c46c91ea7ebd6192c0b3759d10427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac690262f388528f8185502680dbc5e1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d460d683a5729d6f67997eebe42a1ed429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f390339ebb599bf2bbdc7a665e2fba6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c6e890f1149b0f73b593c5ebd77073431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060447e09ba64360b8312f9147ecfde0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae92ff8057b8001845e4b7f9e27002b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9153c824ffb923a636f03e1062b7d8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c241b7e5dc86c2c16931d12e966de63435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13076a7e5b80913b8e52ac893cd30796436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ced99a1ab978b3dbdebdc793f4f67b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448a66f3fa283d2a1741007f701e9fb3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f84f07d7bce2c33f28ac8bfadef17c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b86812798d794e3ff7e42a1ae92856440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce874dfaf4f412fdd62a48710f37a70441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15df14788aa71ccf6bcc9fc709481ff3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50cf3fc88575d950079e44672511d1c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721d2a63066da0a6b902cc715beeecca444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc645601ff76fab43b16ce8495c4103445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ed9ca73792507b426436c13ab34949446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f973bee758d24771ee1f06d17729b997447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f8dd759a9176896c03254623f0e699448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b8c7f68f3ec198922166f757b5bd0f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc2b7b94e95cbbb9cd66e0d6b5c10d1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eedc121d2f3a817a64438c4e5b3836f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e772c1684f11da853e895a4e6b0a1c9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d25271c2404afc3946250b598d9a41453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699e75f829a7ed8eb6783a0deece790b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32018f020e840db764fba55dac21eedc455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e54ac81311db2b8add9f1dff79191d6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733f37805dacc9ce943d63d431f3266d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf1623ca830a8c4e45e558cee668ff5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b503129dc36ebbbc409fe2e1975cdf459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cf99cb5fc94dcd5c9b231b47d7f99c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b38b4be0b60b80fcd9d8094c0a4b49f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884e7e33eaa424a9b358d06a4963a928462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84deddefa101f68c7cf0f60afe169108463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7664bb695e758307adb69e0b03cec615464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a300b3a74acd28983d2a69b71700b207465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083cf40539e16d2094e639b53a85c47d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe6876e273efa1b090ba0b5058ebd17467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501a7fda900bd08a19c90fdd0e707c26468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a77e38881fd1e3b5ad9c1b741bd995469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86ac9d917cb6b05ae5a4e7010d7e33b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa854d885616f0148e8bc91a6c177f47471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433bce2ecc89245b9c8e7bf572f3febf472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d482e3f009a2335164d2e7fcd99fec473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab5b2560ddb5ec6ca25182b4e377afb474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8ef2bcf1d65487d941f9813ebbb2a9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17341d8efe2f091b9846b2c1dad162aa476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435ea79ef0c2e7ffc28d6337255db952477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae6db0c47f6a661d073ed1501aa94a5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584366b765a652ea31bfbbd2fdc0a7c8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61236f6c39bf7a69d1ee9a38db59e20a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba67736569269d539d35d9150d99f1bd481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90073ea933df9f777f8df63893233a1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a99cbd1515948018db9ff81d6a6a891483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf325d16bfde18e70d869e3885e57ae484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3bb447e8b3634bed37759082b834c1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeb1a88f69a8d76167eff5536fb0ca1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b499d13fb5952ca4857fa65838d23d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f3e6fcfc1fb08f704a1a7c44bef87a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42f68b405a4a2d27e8e5d3ea021ef40489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9111afe8be00f9ef7cd839a4f1934af490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6fd8949a901d9cc9e6d9a17e99532f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae208e2075deea4a90fc5870e560219492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5b163643b4b958c4128cc3cec7264c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc8eab54ba5fbc72896fced2fcc1f0c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c400c15a685315c42668572a8049d453495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26685f10372cf95db42f152a1c6c13c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a88740aa67d9677081af79ed8fdcb28497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28450199fbbb3d65016a1534e020154c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ffde6c6f8ba85911b4703675a2a482499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf06553fd39a0a172eb2095ccf15f61c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dcb208897728e679e550afec63e9fb501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bcda3920081a2983ea994dcd87db6a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc34aecdab1788ce8ef6238cf556979503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5535a22b28b5b8d1a9e303248224d631504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae134f2766ee88b0290f83e162cdebd505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf5d0f46fdc78f3325bed2729b5d074506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dfbdb0ecad29ae894fc1fba6346573507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9500c75e82a54911c022c9063e80e697508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc129af1784337f2ec511b45ec6481f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9da3b92db3e40f02fa03aaf56aca91510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aac919d287e0c9bf41582050472226f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4490d6a47a571d21458789ae4efdff01512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3637150e96584b55d3ec1b294648ca8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1225b0e84df50f67fb8e7fa32afa8253514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15883014e461f5a57e0931a5fc914cb2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196d7b351d4abfc8f0d66084d3856195516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127571507a29aad2cea92fcb7e193e21517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6733894b77a985963d993fc475df383518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08fd6290a347bb7e8406303ff818511519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876d3ee6834f5d270859bc0728fddbfa520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7989ca9e40648fd33454c46aa3d790521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133ba6951875a538424f4978c1efeb27522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc1b68f8021999ed28dff324b13a780523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acf0a2e20b7edab2bf85d491748c7e2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc82e465d99651331dd95b5f8421b23525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95edcd71c7cebb312b923aeb997ee5dd526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd1ae3387323d9cd53875c9b81ff076527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77188aee9265bde11b3c2f58aa7279c1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba90440309dc5b4e3ae724f08144175529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b38f76e9e21b9366cb6fb5eb69f07a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89db9aa0b7f2cafdbe7d3bb52c598280531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7320eb67c4e55a15c50315b402417e75532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c0920ef86459eedbce83a456bb83fb533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f328ce8a686eb9a60d78a5d1bee23cf1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b3d6c8e826ab4d1f175a4e231449f0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5784c35110e91f83583ce454a39a6931536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17a537a8256ac47375a1d8c73af1963537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573a690f21b48d836b2e0ba7e5d75080538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbb516f41d2e85ad70f8f84df533c1b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c274e0a2285f9de1c7eeb20af31fc3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fd958c5ca79edadc2caac0f9506989541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba63fb3747429fb62c2ba3eaad05c0c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237a81fd0225eb6f54c02af417f2970f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395972282b127d41ad80e492823e7616544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9157331412179916cfbd260265f1b6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a84441001891b93248fbfdf9cc9285546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d9f4e7313fdb78754b63402362c598547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece3f15361d26f96d159a4438033c477548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b0afac8dc1e3b77687e1ac17ef1541549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a03cfb0e8ac3959c93939fff5df7ce2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586b8a3cec9689a8f7b708baafc00d08551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865f21692a32864bb6def8e369d0c6b8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a37dceac49191bd5c5024efb96ee0f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a2f76d83f3973fc745a67a32957144554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde57919b46baf1aa6ba78c8789da106555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a69731d876db3f74cf744aff75f3f41556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488a92db230a5c51026d2ec75326f21b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537d06678166c5eb1cb963e529b90036558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8502b11bef91a86aefc4f2bec9d7daf559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f4a28d5abda6af8cd129a8f828b8af560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383137936dbe38d3110125c34929f73e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e213559bd3bdbc549a18d2d83676c68e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a60c1906711c23d59aa73b74a5c9f0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4684575bcc2c906df798ba44b2518235564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ab39e5ba6337d4e59bfff7c2026a54565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c773dec07c45c43227022e3e76a99b3a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bfb5b6c7b472b446a42b7297c6687f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5024405f0b0787178b3e5454bcb6c021568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9a34fe4ec6b2d01e0857f472204759569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6801b3f79bcf9f0cc31400d1efda4f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6578aea3ce0951871bb8d4c1b6b8111571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512e6bfac235d5bd4d256cf461cd76a2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d675f30b22eb244a6a021e489441d6d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfb174bd8c1576fad0dd7d2e511246b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20f03f17c382f0be2fa869658b01df2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd938882a727b4f762994a34f7cf7b9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd39ed4b4f732a17e64ac75958ef7d2c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b06ea27a7648d370441daf0547d184d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdecdc80377d74687074eb0ccb211d8e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99730483ab4738b90cf8ff6bda3bd46c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9dc676cd7cc1b696299805b9650672581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cab916a6ed0cfcce16c6c8e21584e84582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b908e6434e96b38cba854ba980e0f4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87937a074d73067b7c90e4194ada223a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c63904c9553f260c674cd787927354585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebae97d6441dca4f1f069d15853e243b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc1cc0f6c37dc678318487c7b2c73d0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3532cedadd8621b34283fd3a484ba342588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb37a5a3cddcc8b2a802aaede1d3a73589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc47a45be7af2e3b7e22f71966e94ad6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7530a92fbe0305ff5ffbfae361c57e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452c5f504c1d0dd6ad154b399effc51b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8263b1c4adaff91f09818f02c0e325b2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0049dc9763881e4f7a4c6d357648682594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f4000849f80e11d19b4778ee9b09e1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd0f5e998c0dcf3736442568310b57f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364269e2bce795ef4bd2af4a8fc5a456597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273695c247ba517f2dffd96bfd0424b6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6474fae9a2bd7be3f97d4cb0c8caca55599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0288211f457dcf228c5fd3cba8d141ab600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0d1021b2c77517b7426fb4368ec900601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c1e91b8d1a0021c272935a98ff2f5d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8375eabc55c28d0381759b7e351538c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13fba798f32e6b03603ac716c54c2a5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aecef506283b4a301dbab290d0f03c8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9acb850d7739021fe88260e9e1da2ec606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cb14096e31e253fab560bf4124fd75607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a93d1599e0613daff924785e8baaa04608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e107710424f1f4fbd1cf18ecf27427dc609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b6dc4747461c83f34eabdcb385c35f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9db90e8bc1a6cddd486edd00b7c526611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287b67ab50361a895b1573df353f6ad7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89ef71f670367b90cc79984b7d0fbcc613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5e331100ce2e8fd572b4838d60cb23614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aa4fd9adb1fb7d621c696a05558d96615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec144a253703857c7296aba52990250b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fadeb46c1d07cafaeffa1214d95cf5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de93ff7392ce565c28239b2e10fa676618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aa6815ca5557468d195ebc108e9de2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e41f0b21b2592f4a16a30fdc25e566620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bea157e7bc91af3d37349d0bfcc22b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d540c5ac932948ae8249bbbff5c705622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511cc7e2a6583b8979dfe8c09cc5120f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923d06e09677511a98699751fa6b5cd4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf29d7d14489c8f68db26b42d06a9f8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de8ba60159e55a6458952da64493bcd626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f6ab34ad24fb955847371acbb1c717627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869904fc9f43211526f2e469c32e1801628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d65ae20404e7f8bba9492140be86051629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf78204943fb03b6d06909fc6e86fd63630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91298ffcac92a51b2b9f8838c9649e8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a746342b6be6eac4092dbee97c91594a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c346fdad594a207bbda78f5aeb1eac633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3adb8be0292fdc8bc7c3d9749d25ad8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503677bd90af1b28cd9f519637b9d863635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3786be71770a8d71780284f0b436f4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baafcf5b05e9bf5d946846d9e44a21f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308aee258adde20e45a8db6ccf4af38e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d066e0f82fa34fcf964b9ccc7fa78403639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fc61710078e797007e7df6f84f4256640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9205dba4bd765808ab238e83ae87e4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a019169c7527d28e6abef6549aad95de642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cef43209d290234aa30f6954a5bc92643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ce038ad663e9a102c8ad3fd2671cbb644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5369cf7aa435c851f87fa70e59874998645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fcc9a969a5144c44b83281aea07976646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874fdc8888500d0508d5d2fd52c3f32f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cc827b315c34d4b09b240899487514648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60078e5ef3638a7fca3570af218f081649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e75b0b8461e24cbaf93b6374804e984650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6881cf45e49ef34754a7fbf90e3867a9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8984b1d2ad117c48e1ecc918f5cfe7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6427f9727816916689ccf1ce09409a5f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12297c141e10fc9a5f76320d1c1ce0e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c796643428b677411eb05140ddb439c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccea0fa5636fcf20e393708e62e791c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86164076f9f36bf7d61bdae9d7376d35657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a95c068049b89d3f4bc91930ff2037e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef137bba71084cde942ea574c7c78bd659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6ed69e1f6eac636c8766c0db330283660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2a1e642534bc5539ada5f2ba4545ed661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c232f824c02db328dc6178c1a09cfe662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dffb10c2a4063cd2e9ceed1f859494663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722affff8fee0eb6c9c7d82204ab9294664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcf819f858ab8049be9c92c8df201b1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de65672d4c9ce72ef28794d47ce0ad88666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd6b748acd6cb26518b5dc3f2ed77e4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b09296419dc729b4a6e92edbdb0ec5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22f95ff300064d757fee05a3f8c655b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b80bd3b565b32658779e983c7b20dc670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea7d4aacc7962939b7d136aa012ebef671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3751975075cc2b507222dec8da597b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7966446d6ad52363db3f6936cd7118c7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdfb3cce986525ea93e358e0939a939674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7f1de39d86760d9dd8001c2f33baca675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9192fef0009fb6ab8b8654db8a0890d5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff31fe31ba1461f064153e3f50c07fe677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0d26891068f18ec32dca0aaf428fd7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de54d732d7f3440f97a49153c2765590679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a72e68bd9ba4cb4d009d7e2ca3f2dc680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd60b800de46fcf9b312f7ebcb6e167681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f645654582143fb80b87d5cf880453682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f531f2a4ac7b33a0a2532eb608513f4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96acb250ab52f7b0e5f96db4bd212f3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbea203d62cad23cc38cef82bd6fe8ba685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819cbfaa82bf52f1278db0c5bfce6804686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acd2f3d556c30581529d64a4646d595687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b25926cf585b7e1fd4f22b67aa5611688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218a2db5bef490f95afc9bae0ca8c8ed689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce795220cf3d8c37d3831cb85970bcaf690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff461e71c1a369ca6d22c4b60a132fef691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a376853223d1ee08fba1973c51c3d3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7814f1cd852e98edc3a8ae9175aebf1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415295c24db0565c5c8095e23d1c3543694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3739221711ba27a92bb0e931f2aee7d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e3e29af2512d5b2ef127db154bd40d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d6ee50acba2080dce02ee28babb70c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34db69d57a43172913254d9c5b1e2eb5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16bdd3efa3c9e42ac77273dd675b2b4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e448334f1218eb2cf485bfaa119cfe700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a91925400fb9366d713969d8ed4b1b5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c338893edc5a4e0d43aaabe40ab8a65702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad275fb7fcc9f54c466ffde2bde2508703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fdc88d71a3a928e323803c7ca8f133704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094382a9247812e31c6e9eccad3d02be705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3528bb8fa579e50adcbbea05ba58a2e2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5b89e8223953936b43eaa3db7c4822707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adf2dde3f4f219e2626ff1961cfa605708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482ebe4791e7fc1ee59e4847dafe1e4c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3645cc3bd4bf2ae1a30f7081619923710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f78dfe26c11c5a458fff066389d7f3b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b8c5d8742efebd2f0f7242dfbc6909712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e14950abf14c915f6113e3bddfa3385713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5116714a22abd6c8ca93145ad76317714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ec436482aa3e45cf51c063b3df6f59715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68e34500373116e19934b12461e81a7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f63ba0dc3468661e8ab7cbaefd2900717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285355b6a5eb4f61f26c454d4a69d5fe718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cca8120a42be472ad3110a45a8d1738719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b740af82ec5ede4affe65080efa1cf35720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5df2a2083fbd2e372f380a8618d1c2b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328068eabedb2cedfe2f8c3cfb2f7289722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bdf24e6db83fce6def442992215c75723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9212b27b737ed8e9a642afb124efe0ae724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7b38c368a4b9a7c2e58d0f6ea5b6c4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4063333abe9bafeabb4400f9d2b32e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eda7c1e189296aa3a98dd9807c449f3727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13231f9558703d1218e2df1ac4a8f24728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c6e5de0ff7c504918618004c5301d4729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f039f2a599382a41afec0f5e6a8d9a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddaea7cce5bed4f1d4afe9e773611ec731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14792ed31dda4548f579d1f8d626aca732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0208a23cd1c5143de9fa1d54592ffd2b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411c2f08151c638dbd564ca07fdb58b3734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51621f9b7f67cf924600013caaa60b4b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bf2a0e33c8390b37bb89bed4208e03736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9781d3957e1f0d82cc99ab3e76c4d9d6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc639d0df0003d4706ddcf6a518a036738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b430eba9d2185008b26b05add595811b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36abdbd8a019729aac877f511a5f75d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0506c464bdc85cecb64993b5c7b6dd50741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d4a3266859a7850c309e358f7c166c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6302ce12c51646ee72e5521e93d0cdac743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1844731d39c65d1788ed829476a473d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553bd8949e838a50a4150981c1641ca9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89e0cd2880b666b562a5c73c0555011746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca0dd5d62b76c3d0e0f4cbf9973b918747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eebdaff38ebfda356c0df3c5c4bb1d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457417a7d5aadfebd1487c41b55bfe25749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0597d10b56f9f4faa47508832d1915750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2098d2afbc35ce150fb637b539eb8cf751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ea0cad026c175498481e5dd6e7480e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb6e4b7ce2e1f57fa879ee87334880a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fc37b8e5a78aff5ee6a7ecd695aef4754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2b796ce990e8f5bbf41d1ea922c7c3755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597e9cc3fa4e219cb18cdb873d880097756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f90ed69cf654e7a2c32a532b1c4c67757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da003e0a866ed8a2175e8455d8e25a9758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1903f9ca7d31ae4d2f2d7f2edd5679d759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8380371e715a4864c359eefbbfb7e55a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e29e8de3f1ca7862ffbecd3151abd42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53167dc54c5c47c701497ef6ea430fe3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7273fddea4206002ebfad6c8e73f0f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273ef7a57fae2d67ac728e81852a4be45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95856bb9ac35f512ed90b47997edfd166.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a45e8041cc3ea835e558e3e908b2717.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c530616a1c5b641bb555ed7eb852d7438.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf85f602e47af4bc4f3a43706e8fcf779.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773a26f4a3048224f278b33e7b0b11df10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53ec9e82e10f9e107702131316f3a5e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74afe562886ddc15e44a9fa4d05aec412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c79c1575efe9bad6ac8028fd4a0be113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425c9d86fcea6176f1e00c83bdba365c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aec891eea87e03577ead717d25ad11215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64ff5971c04e60fde0198efb14053e116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d5e2ddab663117a2652fec5e38d67917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a474194ce503df04695d7101f1b06c418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b5ee3c6c8e38dd0ad42a04d48e937819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac684f95c8da3b986c61756c440ed27820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66abcae7a80ff184e32724b4df0f96f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27ae6ec58c30170e0a92ba6e4ce524122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947df89a924facb1ef1eea751b79dc7223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2d57840b70dbca6889649b3264af0224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cabbfe49df4aea2fceb0d3840e4500025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443ac3d819afb808f8b585835be57f0926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c6c438dbc40fe6d7cc2089c5914ab827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360800a68353f5be9e4962c90adcbd5228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f3e97eca69be2a029030d8e804e25a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9516c2584a2086b21b147bb693c11d4d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc1a0ac1be45b3a2a0e8932380227a531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0b879dddfe77e7a5d8077299bfbffd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6194f4adc1ef1842fc11c76e092dba033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c201b708531bd0ecfd73e3ffe4e99834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05da1ea480e42148b217760c264cde2935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6013590c96f5ab46d222e1bff408cac936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1e7d1efbff5c01c68e119cb09271a337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fca5606e6b264c50dfb9fc7af2ab2d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc4a6380d372938fd9e9c8a928d839939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7354d3f8204cb7366119edeb50bfb76640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dfe04b09ff081a9e387071b5fac46c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfbf26a0c24daf5a2f259b04bbf421942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da652b55be03d8009b46b261510474f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9238cbc44786c84ccee7f75ec3f914444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77596b67f0b32907113b15ff4f2cdfd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2fd9f910127b609c46a3c8917451ff46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c82db7b58051eef7b8783647e2e6bc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8055dec956ec837443186ad88c80d51248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7a88ba9100ac7cc80bef899f54f2ae49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c79303f59b887f911901072edd9b6050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a257f28b20386c3b2118e2652d941051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e567acd24d1e9ba73c5782dd6ccf5652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ffd33dcc0febea68a04ec928da2cff53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91381155d452c9a931ccf327d1f237e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ef7e16746b9e1266bff8008155bf8955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1eb43621c9282f4632d6cf0c28055b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f152fe06b7fd49d092ab74136bc3935357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b757ae021993d18dfee31032d571c8f858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d5f4d167abd419d6c556b68b7b601e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e25ec68658474e2cea36af8ec7caae60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6e685d8db3d47f73d0cec830f894c861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cea2652bc634c8bac78d8a753b7a2562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81affe290dae9063e2f454ee72796a963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c107c2d5c91529bb578022e5ff4619ca64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaf7089e8b83d4437bc3025d3163d4865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8bf416cff740efa220c75e8806645a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5509068eb02651d3f8a694bcde6eb12e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394361a6ca7b2550c0d675fdde928a1168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4571e86ad322fe9592cdafa327e9afbb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a84d9bf0b1a14760d801e1b72b9f3370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bab2235ddda3f5ff75a8f4201d1d9c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c35859efbe1d1b2f8b96f49ae1248a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b6dd16868bfe10bba4313311e359b973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a4f16d81bf5839e0cd6c6953f4fffb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9688d5700aea6cb8facc8e516d04af8375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0cb4a7d22adf57515395fab457176076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ba5135d05a123ce47fb0c7dcecfbeb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0fec5cf44b54643c180e005b53cb7578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5473cef1422d982c491d6cca06833a579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e12290e963caf02a8a4508a4106e46f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7918d54908ed46eb2bdef28f0d51566b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e095df5bc867abfb1c59b755d6dde2482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f168cbf7b269ce75acd59ed459d7eb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67847e5bf9bd89e1732fa339551b8c8384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519494f15047bd8b603c5a10bca5b4f685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d26c982a0d1cc49c47d8054622b57a186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78e72bd2f60405a916d01862da3cc7c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ff59c2ea215b0a672aed390b9f28c588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5befe4ea4d5dfdf57fa5f18b7bf36a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f69514152f68b79ea70c6032aebdde90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31ad667456349a65e2e3fc040b1fb1291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b4bca815645a96aec96fd146bfb8f692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11818944779d971c4e84ed6d9d7531db93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6257a3645a250805c6609e51c7e0733b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3286cc16509d826c2f3b97ae56353295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b35f17eb514dc5dbfae5942c0cea2096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6c67bff8e33765b04f35500c9c6f6697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f44e09c413670f6937c49e3c0165a398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c9aba45770c1d0de264ba10c4a068199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488130f958b647eaf7722b41d288aaf7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81facbc5a6cc5ffbe3cdde0c879a11dc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dca6b0ace2acf20ccedaf52bd120ea5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85018d4c30a043f448c74c40a6ba0593103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aed02303f7ded86a586ddd4d6c4fd7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3818c65f3229948609776fd14bcfd7a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe50358aaa58669f1443046e6d1f217106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c9ee33719a03a13b677c871f108aca107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b912470ab5310b6ccf0f5cb3d5029d9b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801db0c4b8383db2a86c135f144187fb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81772a7b846a949c825950c8558370bb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a063cd7dfcb8bcf276749e93fa85c04111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de6b47d047f27216482e0f9c3ef04cd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd0681d616e15cd460820c482e7fd9b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f063446f626fb832391ff053b43fa9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d2b2418f8c2bb7982bf257c803c1c6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaae55eee4981b166c70de5a0e294503116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bf5e136237b371f4f099b7338e910d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1112e4cae0071dea8ba77a6c1769eff118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492a1dc95934ce48f928f38c1bf75905119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681424420d5ea32b3de8ac728391d868120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d97d99e4b0bb2ebb095efc4e9198a7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77db13f658bc3eb3eb6fcf7b3d8a9f49122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e940bd388587a756227fed3d44e61c6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2271388d08fbc2beffb6f996181d2174124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaba75e4f335e2a3d06691234a3937cd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114dd817671ed4e4fc71e2d1b4077f54126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27defbec9432e0584c1526e6ee79ebf127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abcad7fb4a0c4c624516e58301142dc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ecfbf65e032fc403eadfa401386969129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5cf475c962970f5ada9fba3a3728cb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b39b7904c422551461586e36c23b9d5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7465f4c01b32f79acf175a7aa8093e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c19129214fa2141f904570352de0ef6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5901beb83469f29a926304fcc3698a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59759f333fbde387b960f5c2fd38765e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1db56af121c905f548fe60b6214254136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae0712a81d36f5925130827f91b4209137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c14403987884b9d8c2a32f97ec3ad18138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fedea7fb81cec1033d29dd2525aa05e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204a623ff35819ad2b9269cc2805fff6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0522e568c3456fae965cca27f9eb9eeb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0de269e1cd715c99ca6bfae906853fd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ebd384bf5d5b72376326c88163f58c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f9c8ca65a291ccd452d621ac6a863c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80448a8d71ffea897a0a945e1d9c85c8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4133d93e39d446447ffef749ae7c65fb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7f3dbc4e17199e330e1d85d53026a5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5359efef2b561145a9a5832dc09e7941148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911f5cdd888906f9c0df08c8b6c6a956149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08248a0a642dc8a939a1c1f2b8d39fc5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022074a3fc290fff22151a852d6b2608151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671a27521aac35208d56d1d9624abbaf152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd83265bd93f24a24c759801f34ae1e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c163d38b3819e581b453fe9fe0f0fee154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3544e8a0d0a7df1ddb6c190d9d374547155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408eb5049907ce6b312415deb9c3319d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c55ef76f641569cee9a219c01b5ae6c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4fbf79aff76b355d9e4c084f8453ec158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9d82f671a83c7730d6f9190caae353159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef63630a6f8b03cceef7cc38b7fcb48160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b9d73f5c7d4955ea0b13411b1c3b42161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17e683d1cab3bd8c54ff19d853688c3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c0fa13229b1b42501e975421bf6317163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee760a89e55cb328459fe6d72398ec3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfc3675db5a1bdee425df58e3f3a42b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c173a106b3ae36ae4c3775b30864f7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368333477adb8f6a0341ce97cd52f4e0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f918e3e3356ba699049bc3dc6bc45d7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750488e5547142e3152221f54e723c0d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805d37394f74d95b58b03af7ae6fd964170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91499b7fbdfb66223b2bf82b1ad97ba0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421c217e93ec17bbddc260c18006bce1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d80541c0e60b77e991925d7352e56c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb5b9e14a49a6ece0ee7740d78f488c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3b77ee280702bf599918b07927b0a3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66389d20c5371659fa2b9eebca09914a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f519d70a0ec9e7e06d8e87b0f80e32b2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc22d446e9050b3c5fb6485a98981f0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1804b55cfcfde37e9d28ba76dcd375dc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa607f8ff78e50322b40e07003275f2e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d18ed12f848bb79c7423b8762b8af7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7876b16a5ea711f0fdb0c8c701cbc81c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea97f14d474567a962ab4d130dd94c10183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1baeca349278e922d2d2b7d3e7dde0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feda5e9a5c929e0ed8481c9c2402c980185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f56c9bca9c708bde04d3268e29c8fb9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4dff4cba71ced03af562435eca4f90187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5193fb0a7ed1ec55b31fb21c90c95be6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb63ce3c94fb69ca61be5425970c2673189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caabe05051f4b5c5302457864febb07190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeca707ccd14f68fbea68f6d0b361e19191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ca350831391cd7d0b2e4b0aa4e7645192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa64e59d45ac05a66e52050af88d0a9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea157b24c366d12d1ae5a2d9b2d52bd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a00fd22d93811e739d9edeee044225195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d365cd4c585cd7daf7329f42a14bfc07196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c096fb882252a1c6014a4efee5065095197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab9f9cea6b7fc3718b90a1bbb7761e8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98616d414091731a675ca931ce2b7bc3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ccc49fd5ff23abfb4784d56c3f8468200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff71041f653c861d02b7dedc3e40a4d7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f392cd7c33f88c4e50548debb96f7aa202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4652248d551327d9a2f7a5c4465cac7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0af565ac29b3a4f1ee6869ad747b76204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604b66345b1f8b10b38f4fb9b2497150205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540b9668d8113c8eb5a78785ddf07581206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b9bdedad8c40be055c8b0498b2d5ea207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0ea7fd9ba7beae577fe085ac178961208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfa7e6860c4d06b90f837ba06194f82209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801f8a6e520dae5e4a5d17f7ca80ae26210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458a0fdba5f5e8aedbf056e6800b5498211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275e1dd831b017e22dc7d871b170e931212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe546ded6b411e7c8683f46b923281a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9cbda12f0f0f3c7b21f7ef61aab185214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d809ff376065c51c49bbdb78960bae215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26736f102d8bb4589b61f773769f0c7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68e0ff1d55b150caf0c18d56ca4a48f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90b51db7645d8421f3edf3dbd6a43aa218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838179dadb8fabd3eca415d2e7246888219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41887d973a6b5bf8f180eb092fbb578c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5288d2b29f7258c34edf5a93c7ff0e87221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014d9ea16e52972df3d8c7435d980acb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f73e892244055f9ff9bb9491b6c006c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e74b0bbb45d20ad3dd5208d85ec0ad7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e288bb51fda5bf8e8b5764af808d6b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3c3644a8895587b6b94bb5d7d37508226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a062ec932eae6185fa0d8b8ae93994227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52ccbee2b9e9f501386fcb4839447cc228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6f8b97f7a093433db5198ac91c5002229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b67ab151412586e28639aaea77dfdb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8075d3bc7056cb9d9de3a31dc76d7087231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac07fe2e36690636068063d9a38a7d47232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b636f9b14eb3c1b705b71efa0ff2168233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81403457baa974c6c033bbeefab8e735234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9db4e195ccd1c8f1e1983c87cc07536235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be9499d5874ebc5463dad494401619a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04c916425959edddf1a9f6bbf0b8450237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9bffc00a270ffa3e96d0dde825e648238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6f827e613332a62155d17c821e5ead239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad52529d3c5073b9b062a1e0ad47daa7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6220efd4066cb0bfa748e77301eadcb2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8a23d4c03952bad2085c5eece165e8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628ae7c067c2488a9cb2e1e28f71505a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134cdbf25dbe23e672869859d49e92f1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5212701d94657305674043db820086cf245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79621422bb574cc433b9920aa2b87f00246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be290373df4431f9a21d3fe532a72b7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e0a0635252c465cf5eda13b22d819a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18351dea416581f82a87eda7beb652ea249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c3d4c4deed539d735f7cb7300ee6d9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374c4217f0e624a4330de13599a025df251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c0e5b10fad3dec70cdcf098472c1eb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8fc9a85ac38aa0066655686b581cd6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458984b553ecf4fa2bb6936482ee8920254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8055a5b95f7a244e141663a0e888f9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20526c5ecd7e1cb79abb551ecdc6dd06256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d264eca7c1da822cd3fc30f8b79f69257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20446185e760f1fa56eccd513eb2cef1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f45da687f8b7e6541aea1d10f01acd1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6cf4b7e007be6605f8ebf59903a27c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc1ef2ac5e160493469c93592c32af8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48715ad006e9c75cc59caba78d73ef30262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862f6b8aa992124a066df4cbdca24efa263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e26e3d9b898ef74cef13b70243dcf3c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf5e79c76705d80c63073b13e37781a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25d0e2f4adc9df0468ece23b044cdca266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f98bc116d573a861d472b3e00dabc6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ca5fc14b057960fa807a2b796896da268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749e31064c1d5899335108ea0d8aa02a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e275e6ce1ecdc1f45b03035ead3008ca270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36ca024921aa185d18d2ca6b9109eb8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d577d88dc0654b8546e640bea0884b38272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fd4d9a7aa3c8c8308c0759fe1e17fd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b86290d535dbd137cb57be162049dd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba506e0b096564c2b4217cae802c9788275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b608ea7a53372457544ad883d3ba2e2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6277e1f251a5ba202bc2472677bce41a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d7b07ec2b0d803ba784bd13d178ac0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d603a0aa7a01dd8e83ac389790616a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c593c23332f4f3aa6b25cfde953d803d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6935df99d513322d8161ffe091ac60281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1fe4579dbb23473888fa2ee2854c14282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e512c975f6591b8cd54164303ff8e291283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea31b4b9807cfbee974f2a2ac5efc898284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1264489d89d18d41328edf4ae8f4630f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1e42ec7d091882ca690d0c0e858e68286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bbd2fc77c1b7d88782dea4510f26f9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b025117eeb56b8ad35b3347d934d18e0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e44babd9bb6448036f8191e8a630c1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976780594a42acb4985fca4f6f6a03b4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4318d34edc47717c5745ba093a8a25f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b60afca4b4f1580ac98708777dbc4f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e12ff98458dee1bff0e012b6a8b3bc2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5220cc4293a23341d6714e4b46d92ee4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ac48287fc6f0b06ddd94c794da9d53295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fba034e654a428f909166dba44e1e2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2311023410fb170d5580fac4098f17c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a21790adc3ec750c94d2cdf551fb48298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6e331c112c9bb67079eb1028ed6016299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885a39810beab9f915716b92803acecd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bbc872b0ba192b68332471f3b66fde301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4003b6cc9edd41eacc19278a2ee387302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7264d074fcede75c70bc98826f589364303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d662e88e8a40743bdefbbdffe1fdc4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422afe72214e0fe72451da12aade8e95305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4254bbb691f80877809f49c5e01dbb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bebb1a3e770b0d431e2d13fa98c9996307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f25ac00e92d88da352fac2a02ca8ac308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6d6e8335fde229e8c0ade5574620ac309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10957b36c61a74111c5107bab7e7107c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e620930ac677d0130787b2aa4a2b5854311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0b3ccf7c266da73f743d42b19c8d2c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28ab7e41f1b46df4da3eb06e2a98df3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fe1d1abe7b555e96d2a08d8a367a4a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8568c505bda3f93609d1a64303661de6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b28c64a354c429aef30936487cc3729316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210024122f3acd9572db78c98de6a3c3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1e78a8d95b813e35770758149a1f49318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac7dd9d33e95b12a5b53ffbc8efdcbf319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e801fd093cb936fea6ea639d69e4c1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2ca064d6cf745ed563f7ccd565ceee321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763bd21a48fd0d635fb6638810071919322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1ca203b6b710ad4fe5a80262515a22323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f67d4ed3ca88270a95efc855bc919e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a607773627b95c8079a650c8af53c35e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687c7f41338ec31955252755318c2dcb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5844a4f910254176df7b2e65f51f87327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9614234589fb062604a5f9c9bc42c277328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273b3c65a60136d1e8ef34fc265d58f9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47825319dcbb6bfb2b95b484ca9178b4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ea58cbdfe660a3a350b8f18c9164ea331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45398f15b8f69abb2bf3f5867e5587b6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce9f19ca5d62680bc98937a7ab3355c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4067c769600237055edf86f7e0a43240334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712c54549d42ccaaa81f46092c175ff5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2966ea0bdfb122c2d25af1c62e82e6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcd64bfbb5bcf50fd3dce636017180b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9ab3371b953519a99b73089368e3e8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8850b7209e7dd444ff4347680f9546ca339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311f49fc553d93abbd81b25c08c548ae340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ed7e27c78e0c9cf88d97b7c5e9b94f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40354dfbbe7ced40aa2d0d708b059ef7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d6b0ef245330a8afea7830f4facf20343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71736aa073ee83fbaa2fe22b28e7bc98344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba8d569c16fd143051cd0381aeeaa03345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0077e5380bfb6ffd2a165c663492b4d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7dc7187a9ff63c79d028c9c69d0f15347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b8781db0484696afdad5c98401a78c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f4f7f8a0fc6efeb5f5617312fcccb6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313c2f58d4e6b964b7e097da3bb8080c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75831550d2aa5add34d353b94153902c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b7fb8e96db9eb1f71444d9e18f683a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6b9896473212b481e0d9fc67719a9a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b515150263ab55cfb9c297da82a201354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c02e8e74ca97b48826fe2b9604b8f4f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f842a30b5f9a4f22d28161dd591056f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc9261d7b58725a20cde824e08abb5e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86275fe8013c0914c5a74d0ba22ede7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26400f9664a1e77d2b8f9cd46f6e25b5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83c97bf221fadca29f9c252742ebfe9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e517e169885aea54a194ab8376165f5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca09f6fc7d827f5a81dc0599da562fec362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388cd339ebbc75049b81a842e85e4839363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7749a5036e62caf93c953f91877fa849364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5961fcc3a62b48a4ff6db0f465eb49a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37622846cf35e92a3cdc181829348cdf366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc44ea64a42ccc881cb770ab58a576b1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1de2a1a780d3c02d7d3625fbf3744b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5d4984062e53c3073b3ba4693f1102369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a71e5ed03835f57a4b7f29f9a2e6632370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b4d4648314ceb1769e256522f5e20f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fba06258b87a7bf3b08bddaf78db213372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8967b0854fed224d0959bedecb6fa1af373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfff891ccbeb6647c596789dc9d08411374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f11d619d6163b0b2e7e179f4cbac9a0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f0fceb15d5ad5dfe0f0b6bb5c48c13376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103b9557ae91cf9fafed07b0a8071b70377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016801d6aab11c2a4a80e13d0fbde4fc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996b29da5760aae268b31d8760eda0a6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee813f1d2f5294910be01af4ab089bb380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44f7b041cc639cd736b84f4f117fa50381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35797b373eef6209a7fb14b68277b0e2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4900b9e9c199f3dff970d196f2f159f8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd906b328e2864a57f75fbe7437e3274384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15dafeba56b0a4c74074a44d460a739385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b88c00b88a93c625d8916a33f3d836a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eb64907d30a31d9058d536313b9b48387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1909fbe2ff1261ed42396dbec8297325388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc810d7586407a4601c99c73dbbcfd1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eea61ecb856655ce6b17936b6f549b2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a23c7cd959c3c0a0a64f47a89027eee391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21178ebda3da9fb60b69879618e579a5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0792557b649c2918efbd0749a7a9088393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d877cf3258c2746fed81a337076234394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a66e2040ac3d33550400c1817720f2b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ff6a6f0d77474633eb1ccc590f0259396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7716d51503834cc97a5ca631f8503484397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2f4cb80072cad6ed64c782b7bd9baf398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8704e235d1df94a089b417c0c4e0c8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5800f837b7cd2384c642d16467ad4b39400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff1020c222c91c8be209482895f7b8e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6a7c2e253ea0ddb639dd2b435385fa402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b4598d7025455d97f4436b4f2fcb63403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbf741c9c07720e0c0430c82a207e03404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57150997916e8fc71e2695cbe6ab4560405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196c08fa514f9c7947928102823744da406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15942ce9af6baa79237863d8dc5b4089407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f688429280e374c675e7303c36997d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5950c1f7e135d33e5a7585bc305636a6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefe1def9e9b62f11a79a44ce794a4e5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ae58a0588861ca71a867e75f150b94411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d0a33dccfb386c67e308dc2290a370412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bdd045004dce1a14e97d80f3e6dadb413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dfe49b0c049ffa51a6064fcd999a40414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d693ffa45022af054d1780064025faa415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6fd6a4427afc89bf7dec244bae4a8a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfdda400b0174862da28492abb86596417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43fc2f92695c7dabc4e8ad85474b858418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea7e2190c790672acca8277aebe1e23419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e56a806b7e76ca6bda5b82db06e5a49420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072216623bd67c4fcbdb3eef9df2fd9e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6529160b212db3b83da2d70eaea352f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc22e52fffa77858d0e9aef2b4dcdce4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94d7fe83a3d4f2f433b27172e46197b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426f1635fe4bf0dc4127041999a01367425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1aa83af39068bbfb33e43900ff494e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b791324c36f5ffb64ffc3e8f23dccefa427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed9a03714dbef91315dc1010cf6b884428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c60f05f92df23250ea7294dcb78f1c2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc80a4a156eef5132bca4deabe0b4936430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7579f91e59490a1ef7415f766f569179431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2b8af291cca6483914d3d7848874d7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6752e37c92b4368d81048fa3cbe05ab433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48419b915b5a185c77302acc2cf6e89434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19631d11f2ccc1239734b317f12b0cd6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5697a7fbb4e0aaafd93f6d88868ab6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35df9b83c6250386d62fbeef38fc7d1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08a22cf7683fbd718cfcb7f29c9a9c7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d117c52a3d765e3680ad062856f8869439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a39c13971547e1ba1e258c25bafbe3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cfd829f75830d6f7bb8b3622a1da6c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3b802f2f6d276177b57b884fc868d0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e787a7a8888dc4c802b480f00a0ed608443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebb84f0396550bcf370cf7b424b4a6c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6b45c53bdc5560fa9f79e376dbb2db445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2b48ce4c95173b0d9efd63d5002d60446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e4a8bd4bcc1f1770e78b1752960e65447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f55bf1e1ac2fd65dec5af30ec03363b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccaa354d599b59cfc1fb71480696594449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36967ab6ece29b34fa723ca8883e08e0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf316c1e545e6f9a8386b5f72835d84451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb964831c7f08fa1923bee63ea44f2ef452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc5e97785c37aa48579f4a00181dc0a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9347c1ddd6cd0cb732c367a8ff051f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb5e961637f709d7a8a7e1b135a5abe455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a0b6d2b6280d029fd1aa5134c02d57456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f513e2570d78ff8d6258eee9f3279dd457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e8f222bed115f68732774677b9e47f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c23c644479ce8205831ff432006a77459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2232780ba401a5af98fb02b44c4311eb460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f250030f37d2efd278c54d3f8cdfa48461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b4962b2241e0dbb5689db2777fc9f2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6126633efd3961b7b392ef741957f2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8281d1c69ee33c4955e242a4078ca8f1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a320addece8d6ce2e060a05b584d12a2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef238c4a889b8ed0f5eaabdd1437354466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2dd3865b7853d63afb21610c5d5199467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332172993145b5a10d761824745c4036468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d54a6cae13535cb825185e13f767ef469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214b1987c2f9078f4c6b4cbd1aef9de3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f713358ab57b06c7be59bcfe2047f9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907e93b777d4ed50af80bca631e1cbd9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289be2b6af23a1883fd2105d8166b59b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39189862f64c08ec8af50dbd83336606474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc28ce1761af2ac8f0ef17d61a375452475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b556e2668c18ddd2786c724892cd9a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2150e8e352a55cb43247f2b157c467477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548b4b70470d4ebafed59b239274ab36478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7161cf70e849554f5f1fadc53fe873479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d9b948baa20a0eb835b5fb19b65a45480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8754404b1e13c7620aee92df2c024cf9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bacfda895664e5aa543d1a01acf47ad482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562afad6d35b66eca058229961454164483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c977c0dab1303786e765ed98dac3b8a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6791c9fee8b8b99a85a2f25d959a810e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551b57f2ee6ed977b9c8aeb6b6e914a2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d19911b32a1e052636004cb37eb39d6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655fde66743da66e6a01d8adb37a3fe2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cc7894160a44b818bfc7d8c57af531489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8998841036ba6545f39b85d669ba2289490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153434fe7fc9237021e38afe35ea4ce4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d470c48f1b98be1efc492e835ec14889492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6197b2a934a65915cc6b14976dec0769493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b90fc09a140b99d60b12a90a031de46494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9d10d7abe16839f78732b7923c7e62495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad6920fb9728d987a36895b073cee18496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916ae1f1e1b0cca602132f4c1fc6ca82497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d44c70ea9e835b5668a7649f71ce56c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71d5fdecc8d64420962c99ffcca8884499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68ad493ede23c818adfbfd41fdd7cd0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b75d06908e65bf1de5213a609fea8d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce54e9210d3a7f7741d80b36f71f3b84502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e1406853d8d88389767731b121c245503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0145171605ec678035ca5a4e0a7dddc504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98571692941e073113b52801f54ef8b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64300b20e4c0e8bd0205a6decb96c239506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494a47f50ab5983ed7e0582a750d16bf507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018e1def0c33877e50c8a7fc1114be14508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732e0efb9d57ba2d978d6a105f78f52c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa698c20d7eb7ece9ef8ef2e1887162f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee429aec70fbcccbd1713e37ac14589e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c109ac35d30ec8ce53d3ed6e9a4089f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ddca179f602b1d44435eed61ebfa21513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e12d364e8d6fd3dd716473b4a660e6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5362ea6fb5718b0cd8b6d23b2fbb6796515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faad2e40fe1d9a8e5d83b0da81a251bc516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1f440c6dde0a305af6b6cf73a32c38517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc7dca077746af4838760ca69c4632f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9946a56b5b9c9b268d7cfab996d70342519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2519c59e1f6332d43ebf1409e947539520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1663b05ccd489ef5c6e984a0576bd2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2f72b32ee4a447e96cf8dd1510787c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d70421db8f47b7129b6ae7090d7c848523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cf18b42cc2aa01bd1ff83d594d941b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0d25834128b1b4c44176cbbf9085b5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538e744fdb6f9d60f13df55b3b6c82ca526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baea4a569a1a3464d1abc730f01e826c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce75eed34396618fc99a6d2f086a471b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fb61d420568076369e2dc4e5774f1d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a66ed2f1a562e1d2edce9a9f5f3a61530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbe9cd42ce91d2d03d8a0adc28617ab531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274918d75641049959ef1e5bfb68df72532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6ead5ffb6952df9a6b197c69c5d246533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeacc9f7de6c5830f1c7f5677e3a4fa534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0dbabf6cff62941dca3dbbac1883a6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f961dcd2c3f47d7cfd6716cca1aa1b68536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358baddc97a776537344b8993da3360d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab7216ac3581a36d0fdf05c51441f61538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd0948273f0c19238d2483c4ea17c30539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca47978b3299901ab8b4f9e58dd7e0d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4055c99fedfad2c7ea9b9285126d08541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06023364a80b7de79b0a7fd39d9bcd8a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe11659942b6bb66e55887602a7141f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bb5e3e2e5b84aadfde667240cd7f95544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16adff025cf450f3e7b4c5dd322b709f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2e4fa434e0f4b79e059d577b0e4a0a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f238cf2b4d4568b2f6f8fad1498d26547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb0f5ff1f43bda8193242e479d3cba9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd24baa1589e0fb15ec86cb8887d94eb549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f774e0b077575fd047e2250002434dc8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee106430f23ac082c86be22cf5fa1892551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6f10a9cfb19988d94d9de0daddc15e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb09cbb740ac3aaf0b9e01cb43c65447553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4451d77e4eb7aeac9d0f373e308209b8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f25f78a0b3a3423108c46fd5630b730555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32de9963962e5f803cf7b2e6c1c93bbb556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ec3016f10788dece6f4ff4acbdcd00557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f8b1e59f4aba4492ee34e6fa949c40558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831f6fdb4bcd7af707298f0b2086380c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aae09426c6e84a97dade511b3904a37560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170f415b67ae2d0e4abecd26eb5de3a4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7260b1b87eccc5c5d5b08bd1ed22d147562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cb055b093c6926918279f7eb37c034563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f603c5c183c165d8e7e77dcd9aa7fc564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d640b8ac760a6ed3c3e914e82e626b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7675461ddd3cca948b75c4c831de73f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbdc436a5355afd275bfe568b482e0a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc62b97a73f519d25d6533e2c9409539568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5bb18003cca6359c8b24808be63604569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0a3335a2ab729a137e23a3e161116e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8735432cbcb9ddaadf4655c9e91e9b9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c5ccb9e72973f8b8f4f9f107df67c1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762d73627e8243a7c2f0c5a54efd0547573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e2727921dd550a82d964b355d5e800574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6996e61ff3e28fc87a2d4d8c092dae575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e5379b0d9bbe3f8bbeda9cb17178d0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5522d33e9dca7d2a2cb6bc301fa55d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf578c0104713aff7dd0195c03c7c691578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f94ec0b07ac7d4f6c6bffa9e506cef4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bb1c05e7fbed779ad78435a263f1ce580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f8a739efb28d9416276b927b5a766b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac800c4c03d78697d468a1651e3d1292582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c95ea92ccb4320c45d4ba66d621f748583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa5b9fd56cad7b50329a111245013dd584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be5264f6699a9f1163b2745a4c1316a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0381bb466ed3ac85c83d219d17463ec586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd10bb5f9cfd13b4d5e60e069096d1d4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bcad8ad042093b5f678606c8e5b121588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7770e7d1a9dddec5eb0083471d79f5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0f4a55c791a7a53f0243c1af727bb4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b93185633ca33592dbd9225d0e024b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791b6fbca876b5f2c80e1e12b2de780f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fd6ded2f4ddd1a6e119b8812977ea3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7ea032c6262465975633bdf7b65166594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812333897e2d43e0cb9b3c8a5ca3369f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b01037f9f06ea4f559bf4f48591aa39596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e6c12ae2bac309b78d23436c469870597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8f604e69b79d3e42afd0f1ee73eafc598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866bf41c5db8ac769591d07ce0db4523599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4adba463b0d675f1c8dd5a13a4270b4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f1b3039a37a1a6a3517f07574fe9f6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b64c838eeca660db31f206555f026a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89a5f9eadec23f7ce4c01ce9e416f82603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e35af782b5f2571f17f4ee40dbeaa4b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2119d1a0acdc810f16374df8e7fd8f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6870201cf983a98b2a6c6eff3b1cde606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558acdfedd49df71f7c9f0a9aa1a3f85607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c82bada73c0225e890160a3f79c69a6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240a016a7c7500e9410ac7e6c68c38e8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041a930186d9e96cc190c4d0fdeaf550610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28e92be5a2055fdb36dd607e61a4aff611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b609a9df73b192f8bd2d354f8c8b1f7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd10de7a6b98b6b844cbf4eca89ce000613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeea47b1539b96d5a9ee1ee1ebbcfbe5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3117792cae9382a00609885664e483615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf88adf1b9b5515eea69660ec9b3e11616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f2eea1619a9c63b2a85af794d869f9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb40f51c6f914735c5618babbd61682618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71641b62b066e78a7d29a68573f0ccc4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e9dd7cf609506e87d3773e1520fb19620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7aacc55c780b7b083f12e46d24049a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bd5a46b2b461e13696287f6a0ad5d2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f568829969bb023103ef9171eeb04fd623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a10548691986e83755fde20d7e34986624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060d1ac4e6249a9f1b55c2cc90861357625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aced40511fb1a09c7fed20f096e7536d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cedbcc07c161462275679bdec7462fd627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcc5910818f218df9b5ec699d53ccfc628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267974d590cbec81c18f67a82b270e6f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eb208e1075732d6ad9c0e4c8b5b449630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56abd5da013bbe15da0705e52729393d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ac2062ae51b3e8e25a38c9279b2081632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d22f3bedea4a81a1dc2877b8b66c124633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97fcfe9661f08932871f3a8caf29faa634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a5948cdc5ac34dcf2326cb33c91085635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eb648eabb0d18a478a260456b9d609636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d17400bc81dc7e99a3d2974676fb0cc637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd4fbb16e09565d6720d5251d018e70638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa1307d3911056a39a096d206b19cf4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a4446aed98eec8098b6bd65e0f5e1e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482a095bfcbb365112b994aa43aec3f8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5987fbb56a51205b31d1e9547e204dd642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0b1ce4b66d190551686e45d99d2300643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab4cc3b68706f3f5bed551c8e25f00f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d608aa2ed5500e93c345db82a2b1a9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90870eb2ee644c7238659f3976203c4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec340259852461074597a2ddff291d5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e94c08baddf7ed2b9604b3212d6c731648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15055c910636747d908d480cff21fb3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc101546e854647324724956b5d41d9e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc286c1d874f46bc75cb03862ed268c0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fcd69c8f848e285991c400ad7520f4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d259fb6b055edf7da4b3e2b9a586921653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7b3c4d84e46314f5f821370406195b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae59072270a6d884a63cc57447f7596655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe94bee150b4e95b5c3d8c4c906a0a4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676a6078f743fb359a06803f7d9c80ad657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe30a9f0c1fef2a8927c885e43164a45658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c371c8706aa02e43f9c022c295b6830c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053467c613a17d86a521db9c672e2cd4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76a99ba2c89a048012162c6a22eed12661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f583cd53da28b6f665d51b0fcbd4fbc6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d2263f4bc145a6f03db5cc31262193663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea2ce23b43ab033fb55768e6ff315b3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4201da08981838e7c30c27f1be971fc665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc0e94ade8bd5322b2f95fda1477eaa666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aeb748a2a02026277b4f77cdc1f83c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d92d31bdfa349a15964a0d0e1d9926668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb72c6774218e5183409c1b494a7c0ef669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92de3969bf35430065af94e7521a31c8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eb7b8c72ece3aed131dcb8aac46fab671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d53d05598167ea9c04b77ba805b6aa672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d35738ae7f1a2498538309bd476aefc673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8a6fe54a71624e1872acc6d467e57b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b21daeba1c1ca1e0219982f681dca7d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487245404400011fd3e41e34dd415ec8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dc2ba05a216a2b71907e0a9f330025677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96937da6bb2a8b10cc50ea37ef0a872678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4f2d595d1b826d1168f8465044acc2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e9b709c2a8e568654c0be6b9e3e3e0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5118b595407e15e967edc136e9060deb681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feafdc9c642e78592904901b41b6f6b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0565d513548fe0a3669cc973f47a4922683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8dfe643da13150d74a3c7460143e23684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c01138b7f6d0f23cd2273893d1d6bb685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fccb51e86cf2582f0a187a00d9169d4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c40214aa8396bf7458a7c68e10c2f1c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c8a602c77dcc09e2af496ec6240095688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ad8b8869c201c4efbfab18fc1b3fb5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d14d51d7e9707d6ee2ba8a11fc4bf3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afadb8810fa02ef14a19bac8b9bfd3d2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390b8bcaba9babfd7f9c07fee95830f1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbda040c73f3c03882e6e57b907d22b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd6808f013c3ac1d9d3839652e996dd694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce81c9bce5879e72338470cc13a4649695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a51a65823ffe84c5adddfb114a7579696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e464acc1fbed38fd90072926362c44697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc7dddf9436fd8ccbcea1f1134b2b5e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432d73adc32a462eae59f1257bab85d2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72240a3bd16ef91b32a640852ed9f13a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1b190fa2937f5aa1b3994929de1a7b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8046812597a8578dbda9479f0858d051702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24042533b0f69c803fb729e65e1cc8e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9804a3916f69a1b94df7ad66a574ba0a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ef0376288186645d5ad702e502a643705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b589e5d19215068a8cf0c0d022c52d0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501aa3fed4041ce25380eeeca9e47678707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91f81781d00d57ed3eca8e1b7e6cc0b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d34c94ff2ab059d34431882933556b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f03af069528b7763614ed43fbbede8d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aaee7e651403813ef962b713f31626711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d375e2c151ef6e9e287eb7429a505098712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a9809db200b3681cadb6acb6b22623713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b09e67abe7da752b813ed6bdc13ac33714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc0c0ba09f5cba68cbf70871e896a74715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e860125705f1df786c6861d2135637fb716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a17d9729d45af5b80fb14dd1b500fa717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dda5c85394b95f4474647fae6c0fd88718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbd23723ccfd6afcb85678e80aca2b0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13436e3ef02cb08379e25dd0e97088f2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba6ecec09bf40ab6469e07a55a1a2ea721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd459e1aaa06b54984fd45865a30e4d3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5848d0ca170fb6b13a232f54e5324758723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e869350e4f6cb497acd763f60fd2158d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f807d5769a431228a17b7a77bbe44c67725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749eea21dc7d37ae68c8c4af3584e391726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0783cb224e35ceedeb1717332edf1d9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbfae4c777059fcb20076076a16c330728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21164076ccdf64c75180267fe388265e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365756a24bd42e43f9945c5c03938348730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98edf30aeb6374622c5411b8a2b03f5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7adf5666311df84af240579a28bb58732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b64d41cf55d70f33a835bf137d0cf20733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610e3ae61c28f6127785ece2b5b8e426734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cbbb30900e7d30c16c6e3b3a7cd011735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2226e272d50fb97b2a744d06fec726af736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9acaa4b6f61300a2419d4d51deca44737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878c66fe8dda86bf4d4d792f8ad08e29738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8991c45d9a665b362c8a96e00c348f9739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2d10cc9810aceabf52e80f4a47171c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4553187bfd88651ea970908c246dcf04741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157e9fc3555a2b355f1523ec737c41cb742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2836282ad743f3f2743476702feb1f4f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f30ed4a565155abb641b64df3373a2b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122222b004bb83da25ff0be55e51c0b3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd043d9c64121201e6f026b61ea84ce1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca38ab9d60681b9d10623612c173ceb7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8cadc4a72ee4a0982c1795dea23fd5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c5dfa4c03aef1b9f4a8ebd01b46efc749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8b939fed49fb1189f38ab7f59101a4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e903a741da642704a1fd77aed0ba0fbd751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1ca491541e22bd266f4c0565e7c4eb752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43487e541123ab736b26a92ea42c143f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f5696eb55cc76de18e11138b41351a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ad174f39859f53eeca46eef3af435e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8056439a1152c8fa3ae3d3e88fdbd396756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7efe13c350702ae14f73463ad7b6df0757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1ae77aa689b320e44de4036e84c089758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c542809d8fdf7d39b29961fde4c69a83759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>