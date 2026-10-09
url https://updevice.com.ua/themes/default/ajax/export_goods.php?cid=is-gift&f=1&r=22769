--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130c66b19aa3b421699ad2b2d9aa835f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c137a6a303d84c244e4733021e369992.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68c71711ba2fb3c679f6e7df522464d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d38f85020e84f64b7ed599db8e8bf64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557bc6c9ac628059e24e028c5b19e5395.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103e13e45526e8d667e8a7561db072a86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9008f9378790d29d0860a3f58655f4187.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383447737f99e2ca5b0212482def2fea8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1722e46d45386f5b0f948ad14246bd299.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625750ef3df4c44ef783f68006b7ec8710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfe09fbe229b67f1c7598e4b01a07c411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33199a487ba900ed34f01cb7a8337a1f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea880c7871371dfd417fc93652bd389613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2287d6e8e13af5a29c5f60a2d48c8d7e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e7c624a8ec3c80a9ba0d6988ac458a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b21d172d52c2eb7b73d7b19efb9fb8a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a1d094b03abe5e679aabddaf2308e717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0669d2ddfebadba46dc790a5209c1e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff557c984b0fbeb78efc0f3ccad9144319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c69d3927e0ac03bbeead0b8d2a24ff20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8795d9875ab5b4750a961108471d8d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200188915fd83080b4e4791c4e2b599f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611d9b173ec81eebb32a350c9e71e43a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9b510b58af16a74de67436fb654bb424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165cf2bcefab2f01ae33d82d6206990725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b630ffee33355582cbc4e4ef3d0854026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b977700b2fd54ec6255809575734bc027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8183f2437d98caf160d8acb5dada817228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9973e3adcd18e22d66a7e21cf11c7df29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef11dfe34453405b42ee6d9dcc71052430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa0daefd777773f66af888fe2d8900731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc243e74677dbb6f99c8f58a4205cf8032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f53b33af68a061f1fd1ae2ced43d7533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8682ab64587398d40e0ad1c9f1cc07234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeafd76938c6be97e7760be3708568da35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd17ee5ef6d56f327dd189dba27642936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb1034c3340e5288b3acd429253e1d037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ddd3b6055e4f0e3f9b2c033807aab738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68433f0a26605236074151c1544412b739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5a0a133c46b40e1fcc73fda36d90fb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8172208539dff2b6f6ae068ba780048141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd566c28b3cd9158eb4e23acd56b875f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871f51caff51fe4f4cac6848ebc027db43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5f3635df92e02eba037ab84702c22d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d90fe17f888226fbd8808b0a67c16b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af167db3f3e72a093af0f991cebb55c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1f548958f501e49473d4ea413c006b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9acacce31135c5de29ebc904cb9fec48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edaeca11131de42194e13df0e68bfff49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fdc1326b91bef5630ae3f96506fc1950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bc5ca0718c61fa42ac1195817faab351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1ecdc4ad02b369d016b9939d5586f952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7915c4f1287628236bdfa8793ee2a6ce53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20e3340a9b0dd55d75bc1516f2c5d3e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c02ad87b5df43dd11a0e6831cea787555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32648758b40f846607d390fee03cb89756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fec549d72e745e10763d8f5207de05457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbc298c425fcff7b0f6a55297d377e958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6825fe6a9a85c0d54630c053ae78224959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f0f373ee1f294a6356051cac60bd9760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cb3b063a899492e02133fef8aec92461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8541dd1de5a61059d606591a61b98bf162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb3b93b8e425bc05cdb4ca30c61883663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba37e9d68eca14cde20f1fa1c4484be564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead70079731f3138c7df782f9517add365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4cb4fb7e4f2b82bef18c0828dab2b166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b55e1e4c7f41f02cd8a3ae531891c9067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9102bda7ab2d70f4be2d58fb36e80368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7e02a44f0418443b5556c7c162dbe969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351f62a706680d25e3bfb61f07d09c5570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc9dc30c77febe1789b6f85fe8944a171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6763b461480e5a614a74355c9bc4cca72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d340d227219297784c64f8049f268173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c400713abe021f220f85de01ffa7594574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ce6d9fff3551f47fab0c048e66505175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce055a54bd23934c8bfaf91ac9a15f076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a702c9248ed2f90446d52e3ffe0a094577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7bd7bfaba63bbeb0834d145fbd04f778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f090746f650366d8a20556ef09a60b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67ad22acc624486344c1757dc59ce2c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e212c72317ef3ff1cd375eb32fed5f9881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bb9ec50cccb51d61ca8ada8f173d7882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bac44d17f049726b5c23a4784d8e40883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a61239cfa6d276b6d93f43912a45c2384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539d935e80447db5b2215dd2a648ea7a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9125d0744ce9a95e739737695357a786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f43b179711964158881c124c5f32ca87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7c35467ae8f3ac27aac8876f35267288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c95ba0c2c8113878ad1793ce5b789b489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f532159198d195ee4eadf2a9d349213c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fe1bb7ca637a0d0c886cb65d1e463a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a26966b8b7b247d9cc32a94e4e4039d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc0a8c38e23c7e1dbc62eee87cd859393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe75fc0811d2c1a260a0eba25fd82f2494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccd80da4ecca8b6211dcd8c0a5c138e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592ed32fdebd81517213b4033cd361e596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196a390a116c33006e5e592cd885714c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06f78a7f4b627496a55fe37bca8525398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57d29a5e0c1aa9acc46930d9c3a339399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c164b87ba2e3a26cf1f78494e587e1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6428e3b7c9e2c891eca39140be404f0a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fce21d03f0925e15ee22247a474814102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33f4b9a9ef1f4759e66b6c53577b978103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2345a9fcf381e19f6d5ade0be4329b40104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4741adb18c7c22d6c3f1d72bcb7d6bd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3751b58ca7f226c6bbc232b0bc21ab106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793ab2e961acdd7a6a1085c1bb1e9ac5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd865fd8c979d7f4e2c7b07966353813108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f315541b5056d219ce54351dae9d27109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3febb8a9768f299e47978ca481b936e5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6099b6d31b61f2185a392800be530d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105ed90f0400b1e29471eb973cbb7349112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66921a8c77072e6c5640c90763d9170d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e90a5408c6325e4b6599ee807c2199d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74695efa111475f89382d61b96d42c5e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb41e0e1702349ba1ad2a0d3763c99d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccba942bdd0fa90a5bad5eeba9e79bd3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7909e366b648f25758d9f8a43ed6169118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7388c3ebd72819e978824093e0fcac89119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2679e92dd5d176aba11463d42ee17af120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530dd081aed14aea01e374ea1f82c533121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7394be8c76aee367cb2e440c8dd0bd2b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d88d6d4e58a7fd399eed3f55981042123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796eee77cbe43f7e725bde0e23679cfa124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c4d8f41cfc3b9aa4ba4d33e3808006125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afd496f6a54d23ea3beb6dc7e63a3f1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5929d095082456fcefc76fee2303c9b6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc494a8f31be9fc7986a573ce959bef128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff297a808348ced7755476d79c5ad01b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f34b3c39969f792487002735fd5b8bf130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f6f8ee3ec94172dbf936955b60fa99131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ecb5a1daa8b2a9acb2b4c05c15579f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31d63a0bef834266b64ea2ceb0ea045133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9ceeee34ccf13cb75df1b7ae4d442e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ec85ff20f4b7c0b75e1d6d08c6dfd7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b78ea774f8ce8bde02370d5883459e0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2806ac3d42b930ebf83dc5b4b859d66b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d963e3089deac50792a76310910ad643138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28527def913247949489c24deccc3772139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ef3afdf51b566723fe9b143c8a4a07140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56123fd8b1ac5d7721f4554be89ed4c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83590827acec257fa9c6be57b666105142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e18026156375fa6c0128b7fddd393b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8503d8e8d9a581b1e52259c2f2578235144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc8c503189d9b3fa352ce152d4c74af145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825e70c883e76c1c90bafe30a0fb128b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1abc98d1665cb6577f0a12072fe848147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc5cae163db9423ff0ea12294124c62148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7376466f6579fa2f58fdc2f9970cc1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e988bd52dcea5780f840aa10dd9b191c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d776de98ce60bf489748871cee1aad3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd63cf604f3b0078a8be72c89323417152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e06bcf2195f271bc81fada8b1bc417c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7472a00b34d97437594c48fc1f97625f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fcbab5faa45f3ce4f3daf25fb5f929155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369e4e6cc72b1f47004e2fe07aaad886156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e428980f0f53d6008065cb175680457157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3554228c29d560226c349699ba9ea46a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b588cfb5f6e20c3a8ca642a1bb9b04b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41593a0fc72c1525207a274e2094a39c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72c0b357e274f4ae140be118dbc024e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa31d74aa8bede3e3f0466d3fb9df2a5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9580774b04b3615a43c2f1c54e52a690163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b010842dcbf50b762b56b9ff1bd96a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9763ed78de0c9903d0f70ea37439d11165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b30896c794cec5763befc93ad754461166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1d3ac2407c4b1189bc0b60df2091e6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a1024248466d74122d2f10da609b9d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6ce0b8593b45b2462cd5ba1d2095f8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a74fec805995ebbd2dc83ffca04ca2c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af3e897ffbf4fad120a732df6fcfa86171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd9d648224f46726763eeaea453e3dd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793fb230d90ab99af2fc2ad0addf796d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978fafc31ea07876fea6f98bff8a9a04174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7decd228677322f9fffb4c3fb1af9a13175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247be88adc58d03c7c43ba4e089896f3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b2c00d03b8ae783939468da7546137177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ee92435dd743e969381a5d796f9449178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6ea4c1c36df68a4ba9572f5d9d4dba179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37dcbd3112ac719fb14b6b2e54b5276180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b8681ea07a4db4d77c9f4f47e4fff5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98942c7fc278870192c48ceef4ec924182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0da6dbe5486c7f2e19090e73c664ece183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3b6a35bcdf222fdcc734f1a2bcfd71184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58ce197a0ca7edd96e0ddba2ba785c7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7240f8cf783f75ae8c5094ecf38cabf9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e016d545a89f6bfae2328cf754848c4d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7d9a0c40d45c8d0c55128ef5df01e0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be2d2a39efc5792596d0ca1855a3e45189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4531eb71100f128c50ed4b3e2b55c0d7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09ef111c8014cc6cdb22056ac06b10e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07ffd3a72d0b46268906df2a49f0d92192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec6bd5bbbebb3b273140b5ab7c088c7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2619a6146bd259a99d89bfbeee093615194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e283c52c99b5f093bab93281b73bc751195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb8ae39dba5b0fb39101457d72603c8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7de1ac10149bc8dd63c8529a65067a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb55011a267792aebef4ae3b5818a54198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5057abe18f70dba9015b652462ae350199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6985b426be0a88963826c6a2030b083c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debed39013e12b6d5c30d48f8ddee6e4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5ccb94635adc9288d5ccabf09806db202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad34a5fe5fab59efc93eeeb5cf15c54203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e099b680ddc36117ee172af4b5cb20c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8810fc1ec14a8d5fa335fd766acc9ea0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d199dd580e05b2e69392b7252c03bad206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418da89d5e87ec6aa741c7a4613f38c3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053a318078394d93ab3a1ab5f1480a6b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81fec9f8c329c6896cc56b0befa884d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8300179bd3a49e43940ab020b52c8ae9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eaa2ac017e24b9e98af7ae4de2375c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac976b1924872f462e2b812e356917f5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78984fd3f1619b50f7b278dae0b83a13213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4788c8c352ebe34a94cd90ff261bed51214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17f312a15594842a8d625aef9f818ab215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60af5af91801ffd71c7cbe084f50e19a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c663d7d188eea421a63b9fedc52d16b5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d5822e1dcb48930231c0e148b1c048218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4a9e90aa4f5e8d29042d9a6a164b89219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b7570971055b7c1c3fc74c76a245d8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eff8700e253b8d175fcb1c9b30c09f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42e2f449da851f2fcc07b2a22d0bea8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dc49dfbb66f0bf9c64a78b25c44c92223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea67ccb640ec898f16c1b0c9b86e6fd224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548927a2337129ca927e6831166b8e72225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2022abbb4dcd7dc52a1759ad462d513f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19cff3f795e291d063f3a86af54f682227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650b53611fe200f122fae930cbfbe115228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e755df33bb05fa0f8c5c880490c7d727229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d29de05c0a4e6076d0b311c28b7027230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5311962a38c8686d9c0b2efea1a70fb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ac1126818facca7d10213bbdde8769232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f624634b58b4017f2af4bbf8f77694dc233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe69ae0312853ca00701f3c556c3e70234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1579a069e2d03a7be0665ff0cfbce36d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9b870d4aa959d2ede6cadf3b6e8347236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2e956769163af42db352beaffb7572237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cd990c7b8ea948f3e418c06eb52d59238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69daf80c6d694141a37df5c70903df42239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f660c4be8ec32a2a1d8def29bfc5331e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3fcd5ca0012e08bd2248b12eb631fe241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68113a2c0eb215dea3cab639e1f2480242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e5aff0cbbf7581aced851b84996695243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273f8f4c1667e8237998c57a5e7f10c9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cc62bbd86d97667c0dfcd643b6358d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1edcfb290df83711d9380ba4ea5dcc0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2357aa6dbb2071d6ee38846ca840b7ca247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c22a6c94485d6e3326ec348a9e5e7b0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf3407f27e8922675fd4006a7418dbf249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123f93f9f8d1cc4169fe29002fd134ff250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e47c28d70a2c1807048773061860cd7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128944a158d30a8b0ceb8c287caff0f2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8966a7012cd801cdc9c4f75a82e7f339253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc23309a7e57c8e614c81147358607a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78063fbf70c858c34ec938cb95ef5305255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431e45c9f0e8c5bdb30f8d15da045538256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3b4cea6ba4eb7c09fa4f684e1b1031257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2734e0a535bff810e7cd16a7626e0d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195df4196f0694bcf2d3aa298b22dac0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74caee76c5ff8cc9d48f82a9af310b6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb2ba4a4c2473cf705b702cb35efccc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb234985548b7e029995be8eb3999e7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3e8d4e5126210a5aadf62670361835263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15edc6e750ef7db5ec9290eb5d3020c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baae0d67c099bd27ad391d3c5b90e57e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab35c51a7dc2af965890569cf34dd66266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdeb164c21a947ae41aded2ccfb825a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84f3cf632aa1e8305616accfc7d3fa6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844b7e16467a181f7e924f342f4c78b5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83f088458807a58cf5501573d3e0858270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a42ec0cae47a13456e275a29d0aa332271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679ba9235cbaf08ea907ef2b1595b69a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b7d158fb9d52158eb01e745f7cd25a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23804432f95c900e548bbf5229e4938274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd64537c9a86cd42dfb7a6683f9a6e84275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33ec5c2891ca4817f01e91536c43169276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056775c7e821e5ee82c4da41b07cfc7e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef37737c53f16668e876a50ecc49ba3e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1342e9c4332e927a70d91e0ea149f461279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c539a3f6e4f6ba7cd4a18655f8aeb10c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0fbc582588ec0d4e419d2e1e49c34e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7510a2df372d6e07604f59ec0557b7ef282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b0745871445e0a54df1acd23929d68283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d9fba9863203c873a9a22b2052fbaf284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad99c571e07a4fa408733d0b7afbed48285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d60cedea6115ed7bc8689b051b0edb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479c3278d148ad309c2131879e2e7d89287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3648db85fa6169def80d6d95323ffe58288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf59456f5a8fc103a5944bb3fae82b9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bf1090644f6e1cd8fa176bfe7084cc290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634b44b981139f6a4177ee3767b97659291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c4a2a72a99370802e201ab4eb2e63b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eda4b8e3f4d3ed5a64b7666bf4fb96293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d87fcc62d4793557d5befa8c2285f3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bb73fadeba9f68bc5087d32c9b6164295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f698c4854c1a28909f24d643f219b506296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6434afeea7a395638245e6c0e16ad2d0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90a8732a5565df30d01c40fb079350f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ed5f82986c076a409b4e1c46b0778f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480e113bbfaa31de17db02035f1363fa300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc20265d51700b8aa334c672c3ed3fa301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0c1642f35afd95779de375f6380052302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9ede255aaf10f8f6e4a3c8d1eec188303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cacfa0bd2dd764f78ba3ddb00c29a2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aff8d48ff04f66e791dc87ef09d760b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2ea4d74c0eb70a92dcc55c2829eff1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c05ac76aa2befc081a7882366a24ac9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58da012ff4e1767c3fa08b6eb7a1feeb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a875badb8b99d3fa22a5cbf63d9f64be309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d039df97d777944260f567cd9b8127ac310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ab039711ad7d2ee89ab52cbd239c86311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c25388b5a42bdbe4ab4f65618c6e1e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0f6cd7a6261daa6260e5c945b46c55313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a4e4538b36dd3f9fcc9caeef45e84f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8482c178f0ef402ca0401a24bad0a1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576a5f54f3b30084b99557d1e70a75f7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602b386d4335bcf933d7aab6128df855317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c943702f86f4c4af92289d65e29254a0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0e601029d838a0426f7fd210dc055d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca1324b4bcb36b1ae68219c7977fe5e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74db1578a60c3d62fb1f7272a0d7385321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e60d631e88ad3a779a5da8d32eb7ae322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdd8abb8da779f3ff45870a94629ccb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c79d443ea9e83bdb6b8f7387cde447324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49d2bcf432996bf8f8a451a981337a2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bcbc0716f3338312f945577d4da35d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653d8bfe5251eec34347cc96d5b78d49327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529ef6f7d7caed555f8946a966cbfabc328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c04e5567a9cb2082548ce493a8c331329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a314a243d24beb742890bf48acb989a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff089591500ca4f3d57b58a465f5f7ff331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ed56fb91be3c08ffe62fcac3b9a62b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643029f9412d50204637e098380573b7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfd1d7aba1c6b449fcefc92628ed20c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9af548f7a5a522511285507c251ca9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4538b17bc6fa4b60fbfc3eba4f24ea8b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb14b0b7c91cf141677fd2b76083b0d4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62713cd80d8e301d67a0ae6287b3046338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5cbf44ba6a9e38e5d9397c933a345e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f89b37a45fcc78b5a736c70e73dd20340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915383a78f9298531ce3b8d4d8828978341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8f4c46a49520a3f872c20529929f5d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917ad8284312b397fae41265fd45b868343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe196cd1c9782f1df0f0e1caae96fe7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f94e630bf26f435ecbf07b2b739c347345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37b5581850c9d16081604b64d8861e1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b17b12b0d4522ccb91b64e8ffbc570347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee538dd9f6cff3b50ce043194db5c2e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a46c7d7938a88d9a5b9a976b220abed349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2e6129ac9aa9119714548a06426ec1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2609d6ddb574578870af78e08c398ab0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f843bc8d3b971b3a88468f6f575a9b7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48917cb3c3d731b3de077f7c89e7d845353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da13063bdae94b1f6ed48c6e242ddcf354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e674128877faddfb97fd0f43ac880a5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaa33aa24f589ba53302818370df555356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ca67d61532535fe8f502392f07d50e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea694e50f982fcc56dd12a4f86692a9b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd38e1c9e2bd721e5fb0e0008e63abe0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724b016a4e5ead332c3caedf026d3a84360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982de032b4f7c62d0c4c6b4a2bdeb7a4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28ea814f4d929bedbff58913b8eda91362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576483ba51e2d5d73f5d91d6bc43c70b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6f3c9d1d7f681cd46c0054fc1d0b4a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3500a2a858ac9c7d8f5fe70789af85a2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7091923b0e906878414c14a684722cd366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8197e2da8e5926ae0d4c4f43f5f30a6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11314a21d1d1e59a9d2d5a41f2e64af368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1848b36b17158ba68eb5195e646ee02369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcddccc5c6872f969246a2528cdea736370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702194d895e4b392be63cc518af6c977371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204b3d7045b5b05129909ecd0a93e7f4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868b46869049e8c0748527efe4fb4a08373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de85412dacbad08970d0fa1b6ace9cd6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7193c8ec4f9c9ee3cf8de30fb08212375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eab1c7d1037d8b3bab38fa7c65492c4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e55041dffdf781ac8adef5d594d944377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0340d3a8f67393befcae8f9a8f1745e6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0c2377350be4a5cfb1d045d163907b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568666eada5dea244b7f2afb9901aba8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3541c71a0c6c8739cb3b55b48e3baa381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdbc2330e5bd925aad84714ef20511f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b946d85455646bfe5f16849096b15c53383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c682be0dfa060977846b0af76f1c17da384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99989fd29f4b5f7e0dca68027adc9d69385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20701dd0c2f1a1582925a8bf213f430386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f20b87a14d404938ed0f386364a7bc387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb6e3949592a7b69b12885f080bee22388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745c1a90a9ea36467a9e75f004cdb94a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dc7a334d810061d95c52289a42c7a6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3535dba7486c9d561262f6597233fa00391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2be816d8d857fbb144cbe59e64f8dc392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b043f0bae1dfd0aa2d34553dfdd231b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0b4e6a150dd37077aae845504787cd394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636dc4ab5feb66c9ae1fcb0b4bc60809395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6cd91f876d904c8cc98cc2698db25d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda6d7c075a10b8fd68d1844a0799e01397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b63caaf4ca40bf4054f2b900889a35398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59abd20eeb49f560ba956167ab6ee35399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3e204173d6c6a6a161d8a31b6a7021400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769a17052f3c9b7c648505513e44e75e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2725d146354125245e8ddd38d26c449c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e536fb88af89ca78f11ca4b373a1522403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f675479e2d47d56f60b39597dc0a99bc404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574721bd596f985de90d278118fe61cd405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc75b239401a44a1b274bad9fce8796406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bd0e4b81b9d8ea8ee80a7433c5593b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aa7fbd1d60a5fc4d9046ba2f39ec80408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3875d78023d8d42f22b3878325c49d00409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a980ce0ea8799766cd34aa013c4a201f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf75b2d824500ddcf7f22cda448ee57411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a776262b75599873bf30ea37760f697412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8bdde0dd532bee4883355c79927996413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546446b81fe90da207977211679d651f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed9bcfd9cb71e6ebef8cb711fff6118415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f1ee29c52930516aacb13eb7066b63416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a3d9f9cb957f32b66f1e2721d8e1ec417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f46bdad52e60b50100101c759d8fa8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fa4746014ce139b5e657979bb1cb3c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee473de3526df3c3f99f7f94a5a20a5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b32d057c86786bf4cc5a7b300695ff421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e8c48f27a81a0850b6d74a0a028ef1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392e624088a1984dc2b9b6936ac8fd96423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327863699f4c3fefb946714701ebfe63424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d7c42b418dffaa4ba40d9e267dcf8b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60279cb0eabfcd7d0da401111bc69125426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973082afeb6583c2033f2c469aaaa17a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26be233e317d97d80254179e9a144327428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1963bd0a24400715f700ab9b100e75dd429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6c38b4088cf50af6d2a9a6cdc56f29430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9380b0b6905c606fcce79be1682388431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea89ab7a58a5ed1005ffe0d22bae5a8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333797e546eabae2c7035008f6aec2b5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb1e60f2875c9caebd7ce5d6b35ee27434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313ee3e50ab4394da65bc97a0853d64c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0b5b38f1bd5c7781ee7ce7674486fb436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773af6dd39bfff435ffe2e4837b0f351437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccd7c8588f4ebf18227efbf3424274a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff4259070424fffa40f6a04debab8b9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275411ed7986f545361f871cfc51a1b1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc558dec909332b893c74099f660a724441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840028429be3098b6b4b02c44554c232442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41594e41c7ebf0bda3b3ff282690c680443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e70481773ae8858724218c979c10856444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11b4cd050626c0861dcce33ae40e9f2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0863dce3a88a6a6fc13c9feec46ae84446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd8f55d8babfb44e88163ecfd3686be447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2728c41934cd7af54dedce7d591da5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a5ec664b1466a67e70cbcd5fa236d6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b42495bc063fb88309ed350387fa41450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269dc874bd053d16a1ea5ad5af6f73dd451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886bd9f2309bd112bf262fe2be830076452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b4fe1f608c7871c98109d7377609dc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36541338dbe1902365e594fdff73de4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b4de5c7b33684401f0358f2fb25779455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2a24438830cb2d1d3deb9f27159c27456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdfb35e4c1a0ee856e797cda98e26d3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5659369eb62fc14088d642aaf791a7c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18102ae447706ea616b4e4f4ad037f8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a0b3cc3d3884ed8e041e40807321a2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a346df0b0b2cd93f0ba939b15be1de461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d14a8d5b134622b6cef3ee9c9a3b5b2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3becb3d33793169f94313e20cb1d15c9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9539583c820ae5339eab7ca6fe86b2ec464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b84e2c7c40829143035a3c73510b61465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315a295acc7ef5b87e38a6b4be97c070466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31383ba346f14129eecd06d3fa9b5ebd467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eabc895789cdfe001db21f92722622468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fb2b56af18197db8cef973b01f8150469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee03b9094c65ac59aa6e753277c5a8e2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8afa6928a68072f206a1d56531cd2c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d20ccb71466e38dfb4814050a28de8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b000864f1e4efc9e72c65eda421330473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce171fbe61e23e6ddc6f135f12b7597474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc87145a3cbee66d4e67a1f9c741eda2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9c15d11141b19f01a303c9c1c86e74476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11a4b5b3abcf699d5327e75dc97b361477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834f7769e0d7126976d1b245dafd030f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07a294be06990cc1a1d7950abe09493479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267631dc1f6fef4ec19ccd9cf031fb1e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332a7a519c877037b014383428c46fc1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd370d5329114901b73c373a3de48cd482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe210222455547772d3bf16efb08bbd483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2981d963b2216518104889edf382e5c0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ced90b11b256d09cb671357c3ae12dd485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c7800aff8b1fc841df6cd114ee225b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fed34f3bb2659f7867bbdf3dcc5fec5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3357e4a2327ba0cb759a84ed23446e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e537d3fa76bffd9b93c0fbf7522a29489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881ebadf7cac204eb7cc4e0b01fe9bc6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7d6a4c28cde81628b2c8298437b3e2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c062e144542d1128f0c833864c624cd492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df90efb02fa022f8f3579fbf039a6211493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf2fa9db30b52f3b38f9a657e135019494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e0ab326f22849cfe71ade9ac08b6a1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc37d0d3191e7683bb8ab821b05f088496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce602f02260eecaec15f54820674a23497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c67502f18216a94730f02d5d60f71d6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e441345f042e764d8f039ae3685cfa5e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e829d9821ea2d541f368520db9b0ce1d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc97c9be04c564b118b7b0e987efbd54501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d11da273f6de48db1182fabe6a5d2a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c7c8f376ddab3c2996d513169c1568503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eaa92ec0a067ab8eaed67ecd67d5d3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc5f738ba8dd0b6eaa916cd6c84b30e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4648c41f2aac9aa945207ee2354cbe8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bfab2bc7f8dbd89283a750e4b44307507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bd6e749b0245750e9c91aa8fe70998508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22da1c77525e4efe50e2718d2581f913509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55b070589d365d8d5a609415d7caf2b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08aad52c5f39c86c90a5fda78971abde511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf86d02d84363b741983720f7472453512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdb9db5f0af7e4d31b0c5173afafb48513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ccf8f79285c5ead95f9fa256145bf0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539369398d0d993cff45ddea2109d8b9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae66b8954d961cada0b4f67dead64e3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00877bdc0a144957f906110a7ca0257517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df42964a625ab25c88f11575be820b6d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3680935689ea7c472bc41c0e0a5a6df519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc2c8f9eb5eb66ccfd68ed9c27d5f79520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a36fe7dfd24bdcfb9ace47ed9f0507e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c453d7c68af736c734614cd1ac598c1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cd5df97ea191ef68a8ce6cce72e049523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e2271611503ff1a796b2328ce5c7e2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd732fd7ba3dcc972130e8a5058befb525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51b7160c4406a4d351d122ee93ec434526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a3f57da64527d935e9fe8718b6f297527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d413f46db8d52b5f7c8a06a48dbe3123528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5de82cdcd02388e1f3151b3443a15bd529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387265ba6e30e4f1b91efbfc6ae6a362530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d511626cd4d0fc77b127817f9ad8441531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878d5b5215d2899464fab337c0806aa3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8da875e394273fabc5f6bdc1e5661e1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e894a7b90cc1af987eb5c389567ad73c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29727eac24ee2b69b84e698c40d7c98f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594a76ba356c83bb0e1f5092efd36950536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82f862f9e90447470f61751abb9cea4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05425f6bf06132a156efa9e6fc713942538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334d2c7549c40d19a8be7d13ee97209c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608b3ae37541f76d0ac264d222573bd1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8d1d279c364de5843121c8250e1018541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1373f8e99ff13c42aff2e8feb663cf4f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8961e993a44eb5637bec3412bdb9683b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48f4ef7b935b99ee43cd510290e0f26544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f87f111e18155a12ec3012a83b603ec545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03a6addd9ed2b048d6ff6857d6f7f16546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d26f2dc20a2dedf92203a8ffc81238a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff3b0d32ab2c82042545119dd0b88e7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e7dbc4d5307a79d75aeff2f29c5ca5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6afa61f8ed87da52f21a3b091d89c60550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f60bd33394f4c8a55fadcb1d829cf96551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16bafe51d7ae86a1cef59fcd87a1f86552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc297851aed657d291fd892b24e6858553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1244650bd9882f1f752b061bcea6d941554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f76c0e6c74aa7910da1f7656ad32e2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3b42a366dbe5c45d409924aeb5addb556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668ffe45b7320083b3ef7184899af0e6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a4849ea47845b6e2d8e0da57fa6cba558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2401f25462cecc53f1dc994389b5bdd5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83630d4db5173cb19570388965f4c7a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4502b45a5e8a0784de90c2ff5302e3d8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6afa7ddfe2c07ca7b38ec4c2f5c6e7c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2e2e16e105be3fbe3a1ceaea94437f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7446437a599487b182246e9c2a8b7fe7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966a54a608a9c8132f72c3dba7c7ff29565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8f7696d1847e94b9c139c132fe4e22566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efce6d5903d5f22662a66b1273b16e75567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd819aca34ebf55df0c860ce32950b38568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48863f366a72f32c9c98c2ccd5da09e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2f425441541458d405295ed1003168570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb136442d8dc11fe47023be04cfff47e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bd3b482ed26a206d2bf5e090973dde572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6c6b49d8d45afe0097775c9edffbcc573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcbee56747b9fba2de5ccdb2930c768574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76e76af1b32d1e625349600ad5426b4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab56b5c72f1b8b947c6ac7c48859a66576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419628325df935a4872cdc212827547f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6415a774a0ea5a4afc4ff5e61134cce578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e00369104d4b4ef7e5a6aa4c2531eb579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25a33c3d55c597ce876065f47b1a63a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e844d64794cf3f9aa1e72b2e75f660e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18bea61b827af0670a3b80d9a513720582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1848ea71623cee56f5bc271e5c19803d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2c6a983f3033faea78d95b5e154688584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482ce7eab6c08943f3948d98a4d3a1e3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78d015907dd38b8267a5a92e45cf920586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c74ebf32d0c70cb5c7e8a070ae77fe587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85a23b6ebea96e479b7f7d0ec222130588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c4c19cfe20217e29ae848f6060049e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5219d5479532a896321ca9c63233743b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9825711af0a749847c0b0f42b1bfdf591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8caa82c949df5b7333a03bac27188d3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791bbbf2661b6b8e0ced2136c894f3d4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fc22c7df0ce189015c5f41b0536eed594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717fd21ecc3bcae33cf480d14539ccda595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc64d889476504a59b524f3b126eedf8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c94a2c9035de2bbe82b34e8b6c4a20597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45c89c90fb25b8021645103fe117fe8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c71485f9f01e715a08263c988fac4d2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f303a9e86a193d6abaecee33d77ef2ad600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fdec57ece5167cd3eeb5378ca888c7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07479543c03daa961fe269cc7601b10d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd0d52180523e267fb207cc87607c80603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4088b0dd69bf9007c72fae05366527fd604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a1e058888664646c646d1405be1a5e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053f6b5ee8a8666a53377f1033ff55f9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8b3efec82be4719e48e456d48e51bf607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b761599d4fadbfb787296f4794abe5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08f6b6397e47d37e589244700a18f60609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e632f50f3fb411b6134a8079f9d174610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8df67d26a66bbd1a1de199625d3b31611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bdd5f05e401e5939ca185233e738ef612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846a9923b0e4d118290a2eed96081e90613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eccbbd971385fab15df02cb544d145e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4df46230d15b90c64587f4bbc59d459615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbe16a169012866314b863d22dbae10616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0fa954f10e63d538c786eb7bfd168c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72e475ab612cbd34cb5e6c4b12db0ef618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460ae9c5a93b5267e34222dd61aa8b63619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5969cf4e62126e0b1d41895a89d6ac8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5dddab5bd480642f9162ff5661e3ec621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6e81f0e4f9b02b65962dcdc442eb6b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456f6574b2437a2733cf2a21627af341623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff312ab914daa50ababe6a87df51783624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb80f72bd51ceba455e1e2ede28ce35625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03c21e26c038ee77ac09b39a685fe96626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee98043b30072daedc900190d84a3586627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258f3491bd0d42ff88e784fa6afb75de628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8e2e1782958611f2433c0bb87f0814629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efa8f1519548f76267d0ef17dc4e4be630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33fae17086bb40bec36ae3c4c5e7679631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c34f2f21a59c9d15e5f9efbc2f6dbb632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dab551b01302c2f675ef1441a08cf2a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234549fdf34df03e7c71ecc06b537016634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e257c135766add7eb9d4b67f93876ad635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfbe16ec03c11f3f9606c71e7545147636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772e5887caef884b8ac391e80eb1f735637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ac3d0be18003ecc5ed50674cb82f03638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b580916e7c842206be1af8d04ea626c8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe6f657f42715df7523172a3a65e9ff640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1500667b8d7e1a8668f1870d2ea0047b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625cdb027774d10aefb9a284a39f0fbc642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27f09b4b72bc3901e542558c4c776d2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c4fab08302256477c707535168a972644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b91b06dd3d743080b8378ce2a67d5c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733dad5dea377a2827116b24348b911a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e899c3abb7474288eca8ef6adb8829ab647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8586a105e43e9eb7ea332a49fee5ea6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084f2638a33290bda4589f8004adde5f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a6e5abc1b89b29c315f987f63fbd88650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae8f883e66d3a5b27d75a449b615a9a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c05117e103dcc64311dc3bca844488a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb522259bf27f446c9c5e7dfd982a7a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873bad2e95474bac697b34f2e420c9f4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da845ce8c764363e274d3335ba133f8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525de5dc44ee59996a138a478b1c5d18656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9080bde0b74e8a3f27a0a53227871e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d282a43a83f742a1a5f95bc74657ab658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cd42953dbe2ce89b7f4401bdcb5c6b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e7ae4ccd3d94acb59999bbbc8958a3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994cb915dcd642b46d1be9547b48cf05661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfb0875035e19065a10ab437c2f1d5b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cc7964055c4ccee2c85b1ef0b05780663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d6fb9dc4113c45c712a1a13b169a64664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2044fa1799226366f6569b00ef27d80c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646fd97aefbf1af2d831b12f899212ae666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5092dec019e8046b8042e18554873d91667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5b242283d031041a2f48f8f4310f48668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69b62a3f4ec7b1da45db90867104579669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506d00ecdf1b121dcd80a5d33909a19c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94177ea3d892edff9614bdb726f644af671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3256d3eff40fe810b8c6f80cd77e62672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ceedabcd9598afcf8b9f4694b22e02673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7055cf613200507a692cf10c9bdecf2e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee95dfd454960fe25e8feedd0d2639ee675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0b81077ff67347e54d45d0e753b9a5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb4ddfc7fe1a59717a28b6d48b0258c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f8a63363bc902e5f3faa26fe18093c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673a1b2ddfadc70082bff61c094fba5d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce184499002dd2cbb0102f676ec4aaf680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687680c7e9db438c07bfa0eed6e5bdbc681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478a9efe3070b39ff4187dba9fbafcce682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8c6ce06a2e0c5862c44bae0e8d4619683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0a9e1f3629d096b94bd35b363ebd87684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b844276b8fed173be1ebb0165fed490685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0c738702442ac8921a8157f9828d06686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8da9999cbba1f8afed8eab2d0a175f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc80e20942dc5a1448d0004155021d7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757e444b7a14af7e68215daaaf0b0e0e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52818e0c3e0d8eb5918ae12745b0c662690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7850af1e0dcfb951e5aac3e99540959b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84803d5bcc850ecd783a965950c8ba4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdb2b418d09369eca6c199ddcf022f4693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2650474b595fae51dcd11a0713a48eec694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5088adfee0e0098384b13ebc71d1fbd1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0258b02530628de38608ca0fbf3a836f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68d46b7b9ced4db9d3da94c317cc0e9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a68a8e0b7806fe94021054e3584b11698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f4525994bdf9771941385d03a50667699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de1c07004efcaf8c4d9e3ac35c7ef55700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047056712a348680e3c34ba8149f03e4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45366b01f4ce47464c582768af19168c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5919408a12bc3acd2b0bb3e405a3a11d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af91ce9acbb55c70db9743747414856704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73505efa7133ae984b377f64ebd41b6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5085f7db29d32dd6df0fe0a246dac531706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21847b53eb5cc7a53f98ac37bf7e9ca707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ef04c13c5eed1cb2948edd799febb2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963f1e2c4c54fd18bd0ed1a30bcdf201709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe87e898a21d584808255866cceb49f0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c351b3bafe49039ec40c6f4f8083dafe711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe1368004e363785bd87e1b661fd4c0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fe259186281401ae2f984a93837e10713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a447c8e48f05c647fd06c6b1596cca714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1356857422e9c00e1b6f198ce7f6d408715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3a6626f74cd6a5f615051391cd8473716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1765253e9a69a926ac86c02f1d39c9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bfaad7c139cad76d582a132e92d352718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dcfc45e9148df11e6ca924719c78c4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293e0aecd69f1f95fbb2e4df21de4e37720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9090199fa18cf0d4f15690effa6f70721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad5db10e0076f5e1028722b5e7436a4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f1931ddecfaf4c8ed64fbb513d7fc0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42337e5dc726863235af536522be739724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdcd745794c44a439d954a8560cfe97725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cdd44710273f49bcf445f6c6c4c019726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a581221dc63d4883002d1bd918fb3347727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87149ac744e842fef54fdb08f70c1ec728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79720842c590ca981e2f01ef8999e64729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2edfb49d1486cee7c9cca4dfbf9ca6e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9c7bae6c6a7d0b72d459a94d327a3e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bb36cefd43d1ad67e4cc1242e29c07732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccb55a58a932e49296a3662ac77d3e2733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375689a00eaca71024ab032c71e8a50f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1307d9867ad8b8910eeb87b72dbe829735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0477e728ebdfa6823d7c7e0fe6e3dc45736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab0ff4bbb540e7fb69a06f994c58fa4737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c9bacfda81f99c185eab246b112e4b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7807726de8f74c6d0724ad70f88208f9739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3771ad6745e57723dd558ad20361189e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4c270d4d0a049ce1e2718538618f60741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b12379753b7976951f37b36a9a0b89f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56827031c1e716d9f9284d864f542e1c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a9844761c8572b5988c5a09c24da3a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01179c9579e601ae03a2ef78b73e3659745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2407f45d7f7cbadb307ec34194a3856b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b622546f13d7dc4ced1d2a227a8048fb747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0668bd81733f7fe36e0077593a7fc33e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996654f80c335e53b5c9f01f63efd09d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5b6c2cb8e924dde05be697c6647223750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746c5a8cd8526b86708d8e8450700718751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feff3bdaa1ee6f6e5d6d0e5edbb046a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70de8b991ccf9aa95c665169492a5b1d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4935eef9cca2862fb6a895b4b990cbec754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b98d083bac418a982e1b4e572df1e0755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e398e4ba70e2fc67fcd1b9cb1f6a6b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf4f825abd3ec2a648e13858afe22f4757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabf969b744012e654039dfcfe2fe5b9758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317cc78d75e1db8ebdceff3333980487759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141ec02908cac60578e2657520b310451.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e8d420b5673c03cdb45cf4ace302f42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e704eded47864e3b3c1887951a54ae6c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e428045144df43e833bccdfcf20c06b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e4cb9ec8c9ad023ed9e93f9a73e9b35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5d5f8bb7df0925dee01bb3ad950aaf6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c375082c03cd28aa5083a23f9f27537.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffda640d053a37b9ec68396b1907a40b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d283e5944683e179f767f8ce3e54589.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516847d7d8061b56c10cc2425c3617df10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45454bdfc190c0a10e09496ab71f90411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972cc8c855aa8880772a86071e80a4ff12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0407519fc032d9f7232f823697178c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45b42686c2380963f37747873f4078b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c3eeec297b2d16e696551eb62476ab15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1e4fc58b99919a4a2c18aa8a130c6f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e53dbdbdbad9923e60eeba7cc616ed17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e83d0178901d29e8436a3617be1178d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311429d809b8bd86a9b326f771447edb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce971f01a98b5b33104fcb3f6d7aaf220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9cd4e6436cdd0ce3c4217b8981fe0021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cd27c92ddfa7937fa1ce63f15c77b522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad646d10f72b1c28ff3460a5808a453123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ba17e63d461439291517ec407d3b5724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dc27d8f3efb4e869fba5769c61e76325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77677189235fbd9d1d435245827d9c7226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301ff0407266f4b6ee922e30d90ae11627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f3aa8717a3819b88b50e00da95e64b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e68cc169f0e4159cd08763e8514c1a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e7d2ddb01be1c8b2555da9689a842230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2497db87773d801f647f4daa231d070031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84bfa3234358c848354b143814d368232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9288548fe20201f706e8330adc14f94b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a034db7047460296e5f55782fe701934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597fff5641f7f45bdb1d594afdbc0f4735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1371636353cada9ae33c3ca63d477e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ed6e477ebf61408ee8c69cb6a8530837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0901a3c9921c8e3c15f2eb409bad49cd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe2018f316435ff8b9a083e26aae61939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb9dff69c4e2e24ed3900454859694540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744dbe218fe5150703d321daa1bc9d8841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626954299045792579e936cabf2b1aeb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507b8085bedd4dcd3cd283ed506363bb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0a2749530f59e904c316977a1280e444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82106f23e4fae2888fe0c64dabf9e81245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e08ec17837357e78a67cc7d3c0692e446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626e838f26b3ddc64bef2fa5c5a3cd4847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890c752d76b2516cfcc28ac491c2b0cd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee332a1a590e44b042138faa579e084149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b1c176fd2a9c11967beceba65ae31750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c2664426610b8960338300ff3bae5a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432d8d861e9fd640701c4df18e466ee752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7793a825656dac73f49c48cf3a6eaa6c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e68c8a9e3e8f78ebe78897aca78f3254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbb802c883b0ea293498ff9ffbe343255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970616c6ae201302e6fc2b444a34ae9d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfb11f98be212d8af3f56c48e66698457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e641957beaf594bde441a88e80e1a78658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb207c245c86fca703bae1b32ee2e0259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603642d2a09785397bdd43e29a3f5c0a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb425105376c2672f1d08654468c5e661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6c3b84dc722005521d9dbe55a775fe62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c35f2640aa36a479d1011542a96ae4763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b20ea60031b90ebc1b8596aadefbab64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f645d1da828b986881b2126140c7e065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0af347239cb295c9338cb376058f11866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28d8d3898afabb60b6a13126d9e51f667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bc22210956e55c72503a6dd7569d3468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdce836ccebcd14407d3f7170fee028969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814a689d2e71307b6d26d363fc4b32bd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93de4f0e79b5f10fb1badafcb77176871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e5401aaa437a6761baf243d256076d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d780555a7ea9cd492dd83ec8a905518773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b27ce6c6b4881ffc6d7180ffd3d5fa74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d86b89c9bebb5abc56fc6bb35e116375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a507b47a269684acbc4bd9c720e2c03076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63c28e0eb9195f374349af2dd8c334477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded395fceb8bfaf6c27d621c68bc134e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92820524d5d59f86c196fe6e687bea9779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1e64d77328534177b3239eb8da9f9a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0726cdd25b573a92b99fa00763a29c7181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfc982725e3e8325a5386e9b6fec66d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde8447dcb07c50c38a306a84d03a68f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21161519bcc32fad4e9d8863604dc7684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0573fce2d62a2dc4eeaeeb7b4c0aad85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c9837e30b0a4aae97de64341e2bab686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085e9bee671a82774095d81dbd031e9b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b7b48a9d3924617265a1622e08dba188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c917aa7672b0914c963c9ebeae462b1f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b3933dbd224a769c04a167b5badf2290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4279c2328c23ca0b45b23200d300def91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ef35ed4713f765a512d947c48f61c592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0996638b6f0ff679de62a74ad890ef93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82238ccecd4baa0bb19066bd89bfd41194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d816d986506fa89d6c0ea971be6a4995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cd6a9d23b2ba114abfbe9fa6467f0196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584fdcb95a9be2414b28f0746f1654d597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d4d1e74fce1a32edeb290dd31a2b0298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863dacb3459bff6130ca40edebb87c5a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324d8c31d570f9dca767941d74f888dd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ba8cce423c3ed7e9f0aa10bfe940aa101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652e67edba846371d377eaf8b9ceef28102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603a56125ff48993549634970b195e19103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b33d8f93c77233f8aa1183effedb4f5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7932196c4ae5486d4501b767ce882177105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650de4cdd66dc502d05511bcd423eb7d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce93a7ebeab7a827a28ce425ef8c831107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d339e9943a120b20ab1b21fe3e9772108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fde30d21ce2b4f4a523f88f6a50a937109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565e531bc155e08e82fa46740d53aecf110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fef56a12bb16d3b853f66aad3ded06111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a331d4c93de8a2c7eb64c2b8c2115680112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da58875f9248071c74e8184c7cf7f7e1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578a91a0a7d0cdfab1505e5883450958114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be89e1d5c5eee093544da9705463aea7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11709b2aa4ce5f3f6dd590d6b3cab10c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1097715c9f57e521f36030aa4ae6bc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aed8b98e58c1fbbf2025a9e842fb735118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02204b531c3291e3f1631083cf950b20119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fa8e4f24c5b800e5c92c78ce38d565120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b805202abd81997d07d504caae2234121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7350b501d45b50ede5e7d26b4859744122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b40442a6ceffbaddc9f0c3cc2290704123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95afd70db41cf3a3610008709b68babf124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb0ea844742d12c20e0162ef4e5c69a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b8fa45e68e0c9ad50c75e447bb5719126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d41c98c7651f976fd1a01fc8204f46127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0233c011d0bc1a92e5f8589de7352539128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3576292aecd4da4e850fd7911c37b3c2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0d3709b8d36f7095f816f6b29fcc32130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b6cebbf3e7d74145a66fe5baed9752131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6683781091279f8cac39622fcc69f7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166c1f60b62a46f554413d48841ede93133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e712cf690ae829fc557286e2d5cf355134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b31201cbd15d0e76c15c450a8901602135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a019451095ce653062cd94507cd6d34136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa2b3a3fd01c6565e046c460c654a28137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e137ac1141a58b02d31c466036d538a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a601f33a1f2d37a7073dba7d043c95139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c82b6a34420302e0483df9dae33e95140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b72994f68dc5c546c469394e57b166141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c63520595f72197071b42049daa165e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8842a7a4c5fec760f386be298bcec502143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad955d7b0285b8abdb5fce22982c626f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f9a33946ab1217f4e06ae19b8a9305145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55b197ea00c70747414468cabdb412c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b263700d1de8b49deccfa4bf54762f5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6b7ea31e697ce16439a2e0b7712980148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9082c351aa19abd7b398401b238c98149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5caaa3398b51806621f26af66074be4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136ac9b865717977b4ac04d70511c3d5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ca42993b389f50dffff7311138fdbb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b039eab190dd8fa574f147a4ddbe438153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79376434a5b4e2577183baa508f52ab3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1407e302e9ac79b9eff5cbdf3c2aa4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0ae36d00f347a030a47260ebfaeb50156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f720047ee186ea398fd9fd305017e60f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576eb72b1a1e25d63fc64138f420d15a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215d0ac0f87c070621f4f76291208485159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb695e37f9683f5f0f9906d67a55db6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cbbc1d8d1792cff9d8304bb801a76b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80a492e80ba1a8a5160bd03452a1ae1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdff0510e3cbcd478e2414a39b5dbc2a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775438429f27cdacb5dc99df76676d34164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6363506512e0bc57def97703d36ed83c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82476680c9b27e5852c164b0a37f194166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa82b9365566e834e939f096a36b3c6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf6ba2ba3daa3c8d68e4ec9458aeb14168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c2d0c4020df54ae50c2d339826deb3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a3dfdb005ff3a9e1023c3ed25c9f9c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9d3def8ffe5c08c4fbdb6c2f9fe191171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f8c8bc57556460a7c16395203a4c09172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195342fbef2f771ac6de2b69244afb49173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b721b2c587af207af5714118d1860680174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa229232b53d029895cf694cb9d3aa4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed58d2da053509668dcce28d1de72fc5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15f863f8552ca8fe67734ce1841282a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d6db818a9d7ad7d097bfaac8a0ec10178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58be25340b8355c9d9dd52715d30cd8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c935a2e903e86f898a03f747e58a95180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551d5d9177354b1b18dc1cefdf14e727181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6421bf425bd3b26de6f7ec2793ea472e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7b81f79d919c54105a47f8b8ce3ee7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4805cbee2281a55349dad98f5df413b5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6b0983637d24257a1448e6980d07c1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9edca4660b9455ef3e23be6d445e3a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dbea4335c36ad5dfc1a9e66acb6aa4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481a2043db3ac2e8a4af2ae601a18ee2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3ec593c445038feb8294796093b050189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b0a72a464d73c5899b3ccc8f3970ec190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7970677cef9ed0f06c813016a2ef4c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab883b6aaee2e234f234b74c55a909e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb179a82bcf37113c9a0db4043a4c8ce193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac142fcf720e13ee62475b90a523cf7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df57a1a6be9937ad16b6eb021ef6edda195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faee90c68bc424d126cf1ea10b57540196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788ed67b80aabbe5a6ab957295290009197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417cd3c486d2b4590883db989e70eb5c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8936c7b91fa976c0f0d5e07fb2f8d5b8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8822b0f29b02dc875999225b78808a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870db5a209963493e02b26cb5e318e84201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfd0d26240e40a6b0fb7cb3e30ca044202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f5eb4f02027d87722085226317f2a8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b8b57ef76447056231a7c16dba47bd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc555645dba9418f16f400aea6e551f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5e4de959d8414e5271e8071d0c0e45206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398fe7d53900d5594e92b9573acfc01d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fa352bf70053aaf8e28c46177a4a21208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a5765677ccfc6ad6e071998c8fe0c5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d982b27402c2999158d67b2fad472a4a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4dd421932b8000422eb46ca8fbfb65211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a360f3a9c62b3fafb6572d37e2c1ff15212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f07d6e0611630e9dab4d894e22b8182213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28a4beccef11da9208577e5b308a5ae214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad5d7a4d049d9ba249042be4fd8ae05215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73b1287f92f06f3557d92829d6d4a75216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e3ebe6017598934ffcbf892fb3f2e7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26351751f38a864b6611d438b86f8e3a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205379ce66f0ef6e0d1015ccd231a849219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f625e3527adc647ae43a810faa0cd3a7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f8fa58a777ef28d487ddefaf8569dc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbe27284d320bbed08d9f116860eb7c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca16a005b26049ff783a8c8bca7f841223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083fd4accea1e07fa6a7a4803da1d158224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30dca8da6deed0c174c640e37e3f301225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceb085f29b8fa60eb9d5d190f3eee94226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d779a8508ae65b201e85f431ebdf3817227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cf08ee189eb1ae236f86ce8ae064c7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcc6f6ac9be1f37751014dadcaa8766229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49419c2c78e813c9556d9bcf90ce1a2b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07e46f5d00ca304779c4163e3386fd7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d3c207f518812ed92c719a32299004232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10ee2c0c542b959b491b817972642e9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea8eb0743b0db3cce681b9c0d055095234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ba2ee0368b84b8d33ae6f309d004ff235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877b188b3bdbe88008b623fa84e7da43236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b783879e9c24dc5f89d7b56defffd40d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397f0cfca91b85d2e767d93dc3f38e76238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d42cb30e922c84ff8b2f99401d9bfc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2960419c1469d1adcdea1165a66d2e31240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3028e5834417293e458c706d414c6396241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c42e88870f4de8c7ab3cc8798d18fe242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297dbc52c6dfa182546df9d95e4253c8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d5e8ea524ce06788a652874cc82947244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e97dd979affe74af06aebcbb4ac0e6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547a3d75b6e007a3e7e9bdfadfcfca47246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a653e6a2c2fcbc74e2447969d62061b8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75989d94cfe2810e4bf45482077ed583248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec5535db2edcbda64e341cad76ca92d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c628db7bfe186aa0b0a4d3ef428c7fc250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885c3d46e984c41f8c639bc33bd3a886251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b718315e3a4837ce990d2249649630a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0261418ea082a5d56b8e96ef33ceb1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa44143b143c456fe358809bf71ccb6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a288f540b901270de624b341c152d5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b1c8db0e07aba95cf09d3a42bd2bf7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cb7c2065306b529c8d0b52ce439700257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d4efe9b6753b21d0671312b214c7ba258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaecfda29faabea860b78107b170a4b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc89134f6fb0e704968914780e0e4df260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da58ec2ad327076a38c7234c3b7d4dab261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36e7fa62ea018a65e003c9d603e401a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab212bb59364d2951a55f26bd2a7007b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aca0d574032401f77e66a316c554100264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9139eb557a5df451f7b9374a7b825e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe64fa8086d4417b5d1a0104529c4c5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46817e29c07a4f480d8f0398e12c5597267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187e7322c7f41cb8868c5c453f7edf66268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba5670dab906229ba127c30be45633d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c2f359bd3885b089f240c598a1fa8a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca5c7aba47fe28ed89f37f8b3f7c34c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6998c2c2adeec1d8f396591a95a6075272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89c5e128d92d7fe5af12f78597a86fc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e501cf74ad72c9f20a480455a499ac274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46154b29f9bcd6adf09ef5a0d0edfdf1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd85483a5ea6bb97f90838be3524893276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c969d259c44a66bd18b3aca8255a15277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405eca15aead0cdf6c3c5acc6c4709af278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b0e69c10e581226ee7fbcf1b1c9061279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcdcf0242016e523d747acff1799171280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812488e47bf5b8e716695d5436f86037281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d95abd4b9cd8cd72e409633201dc94282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba5891aaa5d475585bdb1c310228414283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a37412a431ed22fc34580467245300284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee222180562f5aecb6385321c5d5cfbe285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a2fc72fa37a684a0e05f762bc77b04286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca7d311cb422f79ae8b577f63f5fb9f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7050bb1544da66fd16143267639978ea288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e7914f8a456a09145a682f601e012f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b42cdb7a7e868cbf2c533bae68bad33290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75dd81c63207d473422411af3c6af2f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129af98468fa854fbd7898f710f1b72d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136789b2542873762cdddf2715277b48293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d1e9f36e81e0ec7ff509b38b6fb45d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f05a40bedb1a8637506168c3f5108d0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25084e149e222fc69816c9153bded17e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8b6d4edfab85a3fdd0f9383e8416ee297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636514f228144a9fbdcc90061b376572298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adea783134db753c3750d8af4e8b248d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4f7dff03568346b0a4c0cd55f14514300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c010542f2c8f9488e8df5cca4d0c9d9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f71716a97c567af2d2b4f00ba3f106302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1019be6ffa73d65951612524aa482188303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddb66acecb3c7f475e77fedb30aa0d2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aa14d08ef3f00b87e8b39f768e98b6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6147c13e0ca3fb8b410738ff924acf306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb1ebb9ef3a1f4d46da18e88a3fc613307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491b7e33c3014999346b6c89abf544d2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc06ba35ab117c735d42085179527910309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8698ddfc2c9bda11cf45e10a8e368c22310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c76e94430fc435317b282f99ccdbdf311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaae06f422caf0ecf5ffe9a2210ce24b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd2bd83c4304e4d30de5e7fad556ba2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017f30f465af5747e203e82630089145314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51a9fb590ebc6fdeec5237d4541e2c6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186cb4e915e81c75e3393db36005a5be316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8442cdfee67428ae08c2eda1daf2f64b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798798498d05522e03756f4a2a135d8f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7311656b756bc6164861cc9b11cb6f7a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c911261e15ad3ff9a7da1180e2847ce320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d4f90ec022395456667e8b9bc053e8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e231ba869becaf966a63902afa0f69c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15b1942bdc0189a3fe78692304eabc6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b258a6d3393dfb470b28e6995f08aca324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f421852b2edaf8d6e6e0a1035cb066c0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6ca2d0462c97df716f277ad16a2d19326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93d7bc0351afcb3c8c0e87bcabd613a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d570bd42b924be0c5561cfb8fa5a12328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919758a8b0b1743011ad8e7af8ffedda329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd047907801bf1a85ae4767bd329f73d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19677a404082aad0bc2449719086bf9a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360ddf8a522fbb19d8c6c4ca61e36a2f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a7a7529e80067a642bd046ae939177333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534f2b8a18febeaf9230e91d54016bc4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2548fe770abf98411bd7dab86ab2be76335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e814b7e66dfe96cbac5c24a3aeb062336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a66a742f726389226267bb6aae67fc337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22f7c93374169605e53c9e845c20ef1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1710967aac0cf0ead9926c0bbc5772339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4afb1c03c08a43424784c362008410340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b090d4385ad98da5b5311dc5d4e0db341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94da5868cfcfe153b896b5c4e4a5d6a3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bf1c2e29422ed0e56faf20375007bb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f453df1de589e75b7ccb7b3dfb347d52344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15b3a781852a7442da0bb24aba8d77c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3da1dac72670c4a40fc3920de349c9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60a9b2203af6fdb83e36fe89f59495a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738647a52dbda3f99b2d350ed35fc63f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c5716f9458a898473b95c4df4ff0bd349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbe9dee8c06fababdc9be5d72f1b31f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597f3a5a62ed3c6d4aaa1f0be08ee83d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063d3406c322eb42a45faf6b3a4d3434352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc1088b4b202f3ad3e5276e1186e4ee353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd6cbef6e259f55ae26aa4cc5e1db25354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dc89aa4253f17ca51b9c78262a6eed355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36165b42dfad3d045517316f911504e5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9926a09d5e7a11a9c42c6e979f690ff357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618849fa6462e0041eeb0d5c8a71f983358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca099ecbfe8b630eb4ad7ef6e28b521359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddabdc2eb4441f8b0377ddd72eb8af8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d02a417ad2400331468a5614b20db02361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55834e9d419f172d4fbe4e7f85de981362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c154f5b045cd0671d7259a61990e6084363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e478f1617a8516542eade05d663fac75364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2407ae83fbbfb89215c327f93273a1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693ec677966055cc6e845e95854a2aca366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efe640e942b860affff15a370426969367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcb9533f04780df9b441d5d8f73799a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c015ae5fb065002a509550dfd7f726c7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6adacdfbd1809bef3826613bd4544e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00cac7bc5fc5a58f82f742ca9edc5eb371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3a51783506b60b1cdf39f52bc4661e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4995976190afa30c65e2a8e3377edfcf373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f882f6f750b6e030ea89606571b678374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164c0c80773fa87aa267710e237bf960375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124a22f12169b4c0d36651e0bb4a1e5a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbceda3d4d04245e98d159144d09234377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9595d0f6fae316c1ee4c8d0da88d4d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87366221d65ab5c708f1e9afb2bfc52379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7792a77be809f5704f410e40c57c2051380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bc9062caf0fe11633751cdd36ddb62381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d1d57ebb53f811f53b9e6102645f27382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ca7087a4367ec8192c64bfc6747ade383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cc7ce45158b2b34743e2d4ac230392384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc117d2545203564d1fcabe6a681c083385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee1dfb8adb54d68e4909d623eaabcb3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0389deac480b61dc59c36c5079482ee5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b5cfe9d804388fbdfffafc7bb61218388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783f77ac4a00cbc5ceb2a009c5f57890389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116114e3850265b5a39755b3cf7e8077390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2c77c7c1a0d1753896c81b0d80bf5e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5e943c1949ba917afed1270ab1bdc1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdecd77d53db1bd0c596387d87bc40bd393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3500486339f4da89ef4e91b288fa264394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c337d2c3bbfe6d8dcca0ecb8a33bd2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de4bc6fc2104344ba592f21428e0f1f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a04757105043ce8734ff8d8e8cd87e4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6d996fe8a75b62b6450e2c16bd227c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cffe0566fba05fa779257466792bde5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fff0c539451036a16751a55167dd83400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b138b4294dee902b526deaed419843401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0d8c043f1a61c6d5a2a27af3666cde402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee8c290c1b538cbca7dfe2531844b57403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532f93061b628b5368e720580bef4d33404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c87541795c56ba849fd5605f98fb37405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7685fc34313453fb96f69a5cf7fa0fee406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7ed32b979315267db5318ae3b2f1d0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc489cfc466ad3d6015af47d22ba7b1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6304f0c2969015420aa7a608a357c1f0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5d6bf6f28c44920b1709f6e39d24dd410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e657be32702124b2a881a5915f32111411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5414ad0c55a93d13f301c721d154214f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90656863c73530c2b22bebb86bb79bb413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987f01ba77856ef6c715083c71ca88c9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f399440f5a56077e9e7edc7c944448a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41961463101dcca81177c12f74a03b49416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e74453e7861cc7cfafc9c75309bc82f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7681c1a80e7a4cc1d5fbcd34b34d38e0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b564ee6c4989c8b245600750651ef056419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fcfea77282247a44e6ae00ed6d0167420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf4c1470955305841904e23b4df8352421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7888f69e07e099085ddee0fdd9b09be4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124ebb9cbad0eeaf202b86ca32bb8f84423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4d79877bc64e9e6392c3736476a0db424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5677c736f61452cc45f3caf1f99781cd425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcbcfbd1aaa9298d47d216515b2db50426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6d457ebb6340ff3a648fa471fc1dc4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d80f0368edf55ef25ce40f89a00d6d3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aac1e49aec215ea94f536b044f9da2a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e00af8144e978fc1be0e4f77230fc14430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a10c5e120e6e3126777fbe6792baea431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4580b635c5819b7cb4a1b6d0b43599f2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dffd453ceb2ffb167df05e579daef3e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9b6e89e567f7217252868e2cb26b5d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6155c20bda0d340fb70035977172b8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361640422e51beb1436de98a0b3da445436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f617ba27bee1ad4dbe43dc8632a17d6b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd2483fd95e797ff512e8ac2c46b2bc438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0be93bee5a7e61c04cff5ce794377d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee536faee24b561507a5cd582f9587b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efda190f3f534788d55dad13f0121e04441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df0d7f5237cd434ed038cc4643e3646442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2661181f9b0f5cc84acdfbe7f4bb25c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8d1557502cfc2ad6d15d52205eddfe444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136e5bd16441980c975991e808c00a66445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bb28721eb6c9efaedca5dcdbb9f63a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce9824b2f47376f4d01624704d239c1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb73e741d577ee0ba6c0945fbedda64448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf439055e8709e3305392a3435b286d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c09f94441cdc6a70668949c4c001d2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05b03cbbeef4f6eaafdfe240527b8a2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137f464c5329591af5d3da94b57e04ae452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0428fe3a1b2ce9a0bd48067da8e1f38453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49caeb262b0e1366309f88cc99bd47a1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18297c7e5427f92de9027a92900d4ac455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b309d23f463d5504eacc84e9673e08ba456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e48f577082f663e56a0a3bed9a04489457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542ef8d81afebc32cca73f25b573cdea458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd63df6ad670045750a687c34dd901f5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973bc6abacd540ac7d78473fec5ee66a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a04c775df6c2da77df935b3d5c97e95461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffecdba7dee0ddaa2959835dfde66170462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e03913db286a8cc94dce0e98ca8625463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c6c09101d1a3b3ff57ba6865dc4d81464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35341e95c686a1a8ba590c51728a1254465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d8f45c583bd0cab1825011f20b6933466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccd7f940991679f817202db7c630781467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febeec5cec9066b0f0facd472fb6e091468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d83477e9cb12b3d32e22f3b63c2866469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60fe3abc605557be4fdc01aa4b594b3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfb7aa1ff1c581a6aa0c456dcd32f72471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e633733aa5f52be2b20d50248ccc16b5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1101c893375b76f71cbadbd4599bf56a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b20b42f42f25a15b08f530882af76d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db17a803e7b8c09a60214dd382144441475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e843a00aa3dab96d04070adb11eef088476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fa75a33e23e54450c76068cb8c7e04477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbc681c4be26b2086cc8c21aad6507c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4c4e2e1c394fe638fcd9a4062a8e46479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a88425e5902e8180a2111ba14f0514480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cbe8fbd7687fc9d0a9011ea65f4cd8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcee2aa065bb01e280dfca6b243504d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a22fd95848103981d75ae7302fa444483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7694c752a02cace09d67993e7985e5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b16e7b23140bf3964439d89e77ebaf485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa35ef78a2fb0609f5c0b8aa0e0d9c27486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a4cd35454c3396046dd88af7e08e22487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40156d1d7a2e7a5d1ba7abba10ddfc71488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a197a5f736d74bc706f236df1ea10af4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c879d49977987ce70e4866bd1272c11d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8722823dfc4acbb5955cba9052c50d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1a7e17d52959d3228faac36c7e89c2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7feb4a3ddae18c2be85ff28d020229b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87fe28abe25ea6c11b360d0ff648eca494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ee44b018e7b5be62db1b828843d436495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc283385bd521320288c89fbf5a6701496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25246ac01ff5a107f5cbb9136a04b7e7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc451ea3144eb095b040c876dc691ac498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d7bd6fd65bea69db4b2875e179674f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83322a920e3e16c129f73b1024640995500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9427b9894ae4ce5a599c44b05c70f38501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a71fd3ea0d457fc487098e2e923deae502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbb0682a88f38947d7c140f9a861bc2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba9ad9a97cb40e7ffdde5c476fe3823504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc1826ff15b858f51598592e19023fd505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42086a5698e9e0d75c320b7c4900e329506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3c7c5b6aa4ead01931e47dde293dc1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd90988335c55268ba5850fcd1dedaf508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b3297bda99356b9e474b6d0c4791c5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dd832daf70cbb016946e8ca79bce03510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b342e2aa4288fbd966a71c1555285d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c02e4b71e3dea0f558c9e78e81cffc7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281cb89e986eb0a997a3f343ba954763513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f2956c796a09df995436092ce1af95514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8957b738a389827b997fea067686fda7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c35d865d82823fce98a3620805a501e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b926c9d0db268e978137f30967f021517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49f34901c87169c6aac03962fb92557518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1899ef928f5f3bcb9d204cefa1518d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540e4da4c0631f782208049e13629c1a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063528d5806aec769a6f820525cea6a8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced98df3e45c115700db70856b7cd00a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1737a9fbedd2e25943c0989dda408d26523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c928d2a4dde76f7da955da21f420c7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d8e86d29b0201b2ef9c241cbe4ebc0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280eb5845185c67061ffbc3c642e1877526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc69ef0f56fee55f51f24b0e3976aaa527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6626df012bb4234739f84e174e5781528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9944ec7023687a5b17b91f6feaaa8bee529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172837c0d9ae35177e9745ecc02c9613530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a537365b95af637bd7a4d696d3968cf5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d47cab8f0fa41e53dae34de21f425b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c199fc0a22936c75256f7aa96d77be24533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35edfe6573177d0708039043498c60b4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cead705d7da86962485f7240f990dc14535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d37036014fb198de1a913a321e7574e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c923090960e13c9e9c90e29670a1885537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de641dff901021939f59dac70ac0998538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda650ad47003997acd157dcb04c74dc539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51611aab3c86515f8d25adc415da226540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9e4a0b582621bb79550d38470ef6e4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72fcc131bff271b46575e037bf06599542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a601f5d5b18838a663b86f1e05cec22543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8950ff2efb9b50796811c03b762cdb75544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dc923c394242ccfb38f6387f951356545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99f78351965fe705e9e328af25a692d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd64d4511dd9e030c083d430ca346ac547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7010f614de11343cb0cb837f905be2b9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3239f92b0db5212652219fee57896684549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683e5ce91ebbde3ab6ddb506fa4c78d8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47601308cb85a482c35dd92343c568fc551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3d8d3692cfaab76416f24b4fd60e82552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb4db6dfc489f07e5446471f3c1173a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc1084e76b926f6d7962522605e56f0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e6085f2d1b5bdb601796d26257919b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550557eda1c09dcf3b538c0005d98797556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525bf71f8f7eb0384a2e6aadc2fe49a0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ecedd9d379d7a03bfae985b34e4c97558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef534038d7f8c1606b37c7d0113723fe559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36dc52827d4d2a0bc310e6d72eb9629560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784c2d3038fdc091f5344b7b2974f16f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c3fbce25af4e3727b24c3b5cae70a0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24af2dfe4cccb264fabaea3c80d7929563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8c6473083a319ced6ea5d652f820c7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b533b82077ab94068733147402d759565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3babb811e6ee49a7d682733fedb1428566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f259198d5778de580393aa0bf729a110567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a7111b0d2fa3d914305750eadfb08f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f5f9f76c8f7f895dccb4e8fa4c6d39569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385bc715346f0a376875bfd26795155c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8099b122b554c274603721d2bbb202f4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df59969078276cace138f604b8496aa572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5eded48a843528853c9140e24ab746573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f7c084bba681f3d10b6e207f34e251574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e24383d3dac2d1e80c3220a1cd911d0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5e452e166ba0708ee8d92bb5d95faf576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645cf1cfb798de8821ef943b00197b37577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebba233fdfe0d73328077504a854ab1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e598ea362f631f9448860680ef9277579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fc5406c28e479fbcdb47bcf6a44509580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d0ea0d304302dfe9470f738c644be3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be304793c212644e0014588ba92fb76582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768da2e189f88dd3d7d3b4887279d803583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc8af1f8e5a38c34e902c50c1142417584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5889318f3f085e1a995491211420c5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e71aa6421b36ce60d0b5451ddfcfd6a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c131264895096d987d0b9b113a4e9da587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1aab67d8a14bd0f331d2c4e992b1bb588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5562c65a7b88d89c2fc23c3512376aee589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647443db2742ece0da5ecf6207ca08aa590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253732636b1a0f32b14ff16d383e973b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87419a6ed4f6db7998689fb5233333fd592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2876a80e8233a06c60019076b5fb9e36593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0012fccaafc1bbc695e3d4167ae49e86594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12aa30ad2299e6bda407171a9020a95595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cd1c3fe25b6297605df04ce435b1a7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5efd114f8a717c74b7950e3b110361597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f17d2e76a0ffedf4179ed816bb352b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3dd895e6ae217837b2d408cd76eb11599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041465b853182238620aab5a9eabdd19600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d87305503d415556f87391ed9e4395601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4a2714dc80844fff99066473929529602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a122bebf6c8f6785ca7cac0ef1f74b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67732c957b468ff35cf6ae4a33e2a1e8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a98ca2e24dbd5bb42dd043d13fb73ae605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858b38eb89c98fefba091eeb2f870af0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6a6849cae32ca4ea196763dd253bc4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f4539ad6daf90a59f65345a159d1b1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce38f8c2f8c2b32af871e5ad0012cda6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490b71a6231bd66664ab44c6819e4724610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91927520b5efea98c93b2cb6df28796611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9ae49b9f5dc665d111974eed903795612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f329b526a5dbf11a1fd7234df986cd613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca6083bacd44f51cf8f07c8f15e0598614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5570b3af2bcbd15891879387263607615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8cea4b80cf2da3fbb72033865b3bf4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350d71d5fb1628fc1674d30599f28c5d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a8c222e90a33fd80e9d3e283d2f8b3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06dc3a5a9914b0866979dbc9dda62b3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ed3de6d89f935175dcb424538952ad620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6125e2fd7184dbfe2f79675198038c7c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46eb8516dd00846e93545a3264e16ae622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd45e46716fcda509235852bc9170cd623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58af69d3b119ee326cc1d79909890c3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94a8545142e86730fc444ed73f45f0b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1b300e0ec5fa81ce63b0c46ed042b4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2db6efcd5216281e7970a0907e7f2d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8986876e5b727564f49e38b923d90a12628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9770f3c1b2e850437df4933b9187f145629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a3bb279f171a9cc799aa9610d0530a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6164c822e8e2fc66b07f2e160fe759ff631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fab078298ac4dae0402ef5e40561b49632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4bac74e898cedb340cde8f63c5b56d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513934cff598b2ca60b8dce79fbd86e8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ac4d6e42f1330a3c802d1a1e244b29635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eded71f3d274baae2d2eef4faf95007636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c537437e4665110d60bcf9693c268f10637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad487f2cd7d97402392f21fc6fa7b3b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8e96020a350ae5fdb9dddb58a621e4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569bacb1139ade07831f822998230172640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db98a4874f4c7fee79c0511b59e32cd641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb75c3c4aa46e70903b3b833d488231f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d4dfc00ea52639ff22b5ebbe50b09c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d605b05efd133b201c21afb7d79e380a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbcdce95a031a44a8d9dae24a3639a8645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f627efa9eb1176aeaf040dbbb2d82475646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90046f7cc878fa9c967980c7d2afcfcc647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264186eaacb636ee2908126f1119b82f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f50db08f7f11f00fdd547335327c3c4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5363e93e58eaab10e665051d58cd2dc650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8188d1371c161214b5ef34499bc9c781651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d939bc644e838fb8bf9e9cb8bda95fb652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2ea03fd8212539dd9b6a2b3f177e94653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8239dc27e63ebaab384fbf1ef50ae73d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1194984ae39ba6253017fbfacffe36dd655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1124e0be09c4fc1e1b1e10aa0a46ab16656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fb15c0acc9ebfd9379be559611b867657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64839475955d0945a98ac5401200cac4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d15b598faf4b9266554d5448d7cc31659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafb6102b3656615755260b49cbb5f14660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110af0db41b9a6ef8b5be673bbe4a088661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0291ba4e36e7a96e052a652578407b2b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c33e8ce08ff779e736456b6e37dca1e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b55cfc3dc1d533545e0e1d9ded4bf3e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3726ef80b9ff72bf81a4cede997d86ac665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f44704cd1ab18116e03e00d6751bb0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660cb66256412a6e310ad46fdcf8ef91667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f09bc2a81957e12f79e07f2c5efd75668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0396f1495d00da89122fddfd1f73f682669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e76cbce5883db08236c80515ea712da670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb5203b40bf929c1da0f9e5f486fac9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992cf7b7512adfa4648a83b5839e00e1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7d709eb4c084d57d292af03b9c70a9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2189c712cb3a66874a253a084edc44a1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c0b2b217ec83e0cb14167931f61cd9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e530590ac580e3c99ce81a625e0a802676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e8f585a56035eb0df5a16a94c950d9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f7bd1e3b02ab613a41f250da90fb78678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a07a86b27248a3921937004e6f9c79679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bff0be0334c8ad34d521e75ce6b021680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10c05f12169713ba207369b6f18f6d4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6a6317c26e16980a08dd4be4173a95682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6a496a107c600016445e5606e63664683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61d344d6fb7b4eb9a8ab897e4c6de3a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d852674085e9dc22d2c610915e0909e8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd70ea3c94bf3485d8e0eb12d2a07f4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06a0a4e73865a11df2fcdbd8f0aa952687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33097c54c5131192bbc54fad00367886688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27e11261e372ca10ecba0b965f6e99f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6d297130dcb386c18de6fe0fcac3a5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd27be0a4d494c0530c2aa0435d476e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617a0502fb5859e806dbd41a25a008c8692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f0bc20a5d9b6c583fd12795c6d087d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8546bb3941169c6036086b734d104de6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1626e9ffdbd3ba8fd6b1313c343f85695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da6ce9fa97f3f0f8661960848234312696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e02d5bbfa087d9b9ff3754672ffbfc0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72593a5a5d70243809e01ce901d72de4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1a45f567bd89312b6e7d1d5fe05274699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539f53f5d0f1a9a4fab042f271dfbf71700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654b1859dc42763d51ef8d6bc6f04535701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefa88a45d33ece490706e1242671a85702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb4a1d0ca4ce1af256c8446d14a7b8c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb9ddfdc87d6c985406c72bb539f26f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9238ccb74dceada5302f2aefd08a3a44705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d28cfb03e8d07a683383d1a074f5e2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9356dd26da63f51ab5dc7ea10df103c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01efc176010b178ba20aed1ee2f8b6da708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406f9e46de4c650e023ce8dcae7919f1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e79b1abf0c279ebf2d39bbf4f75cbf5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2c03896e0f378b291002bf4b11c8a8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ce4270a81dd66ac25258e1d5bcbdbf712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eded43ecd11e8f024709dd6d3d8b1d02713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca289d2b762cffb47b30375a6524e02714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949d27f8465e82338e980cc9e09973d8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e384e61e15492990fd7e389dc2131c23716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02822a70e0fc9777c0bffed32d6aa35a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895bb92fc06b761581f13e8f6c620ce9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434bc41d978ae3a6f7e1bd0c08325d2f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49450068bb98faa8d889ae575fab12b7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241942d0e08dcff8f4a127fb11b9047c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711ce71fd46734e8d8b85264bd548ebf722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839e4b92014404ee1f1179554a62afa2723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9e29e63fe11a3f3cd19d02c6cef78b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e973269bb6f71352b23ff280d4df55725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13c0ec2145bf4c66c0ea29dfad7ec84726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ca68ccfc41069e3d865cfa2d15dff8727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06261c2cfb5fdc7301c13dd5c1799664728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dd93254366a28558a4060b0c702785729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4053c2bc7683ef22ad7d75d9449f1c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc48080eddaceff00bc8e885529c2cc731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e2b6f3afba4cb974a39cab6a5dea0a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c34ed484cc65190eb05a2500f731c3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eec5f32b4b333db0ca0b3990fe0b130734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213700156e82c57662abd100126486c9735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b363c6dd55cae9d51c3bf74a7ad49452736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e36caba2b1448a590302d9b1543470a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82839bb28de36e7116e5306256f2f04e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef64193d9430739da03cd686a476cc00739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e86a69485dd29a249c4062f85a0dff6740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fc9feba4cecd54a89ad29c17b732a5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5414be4b75d8195bda7d918ae675ca742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08b197214d6e54e281a3a55c866b11a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd8b8e8f51fd613fa2048faaeeca9b7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37f559ee2eed1525c1ce047e6a58e5e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2167f2f6abae030771847d2d120430746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c403216337f5b993b6dd2995e283daf6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a965101731060ac6ec8a712e79f4887a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f6583ce43497433742a9b74828b8ea749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fb68e3c2e59fb860811c5602cdb1c2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9886a216bb54d5745646b0d901aa6b07751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7362ad1b5549808a0da8fcfed691e4752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d00f1d743382147ef025a832b1d5722753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8125a890f833317320e007f4c5e41314754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6343f79b3376e6d6df696d748c5497755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e48a221781ad82a52895aba50cb094756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad06dea0eed782821dfe535071bf911b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65035111f2669595ffd5794a333a547c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423640020a9740324e2b4ec4eb3a38bd759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>