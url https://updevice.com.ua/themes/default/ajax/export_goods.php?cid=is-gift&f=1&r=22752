--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277c831025d9980e646799f662c8e08e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f544f36e71ef4afb4870f74fd2fc5a802.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4216bfeec75b9cf0ffb932cbaf4662d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68a5189d4822466dd70dc1884fc228a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138e1cf44790f43c5064229907922dc95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5a91dcb586e72fb08e27d706de0c0f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476ba3edc73f2b389c43d581adc7e2527.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a702be0529dc1639d3f9a6f830cd7f48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c397322f415775fcfc35befee6b03f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293fdb6248794e3c01512c14795e07a610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6803322cd9a6d9b176def8ce710cea4f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f60ad90bb01d19b501cb5495f83f8e112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b93602b2bce797a07db4b7a1776c6c013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf5b07782a5d4c3da967e2e4bf3855e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5a1ffa963a9a779a9c9a59709efdfc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc92f553fa4724586a77c8912d2bd5a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcc46a8e54dd8d22d5f4ee1b397dae117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e435d87a75f9cb0cc8c26ae381c5ab7b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3151c26bc4bcd1b655c6d13256500119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce176f46ce7e42ae313ca857811004a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0488dd0c6358b49c7f19906befb78e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a793e40521ee5edb881ea579739b75a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71298d9ca7c11828e6b2abd965eedcb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3416ebcd9b8036b2833b705b24c51c0624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeefead6657c3e852504a45592c571d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b46645ed7e5a14904218468bf4167e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e506799d6476e5e540d8bf6baffabd6f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99beb76288a515e34e96da42a3f9b23628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3add400a39b7853f250480952c03337b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b5a3d3283af26d6e070f76242d77b730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770e77a4a9ef13971898f0d9f92f7c5631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e19f5511479beb62584ee39c9e0d23032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e163d00a10721f6572c53797dbfdd633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af040e9bd8f9fdc23d42cc043b1d38134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb4f62289f24db0df50f46aaaef506d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7723e68a7d5e56d14d5a6270727440c036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c1ab0dbbaad26b333b7ad4de09182637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b236f17d7ed861a9d894966a8731ff38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dc429e019d8e117676225d578e435f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9d402f3e021e3db0a2b7dd307fbcb240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f39957025aafb58ee62e21289a5fba41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c9eeaf05614e255c4385e5d923c6ac42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4354dc3bd8c20fbbc1d2e1e4c40fd243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c517b71274a845108e47158a4eb019744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9ddf14bf5f0442b02f65cfee83aba245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee04cd46022776467eafa15ccd7d9f146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edbecaf320797da0173eeb22006045c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9e91f985c3bd60fdbae7bf325166de48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589b50ba317494eee34816f9916bd96549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ec80667b4f041f8b22d632390bc50150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e55b981ba9117c94892aab2e7378a451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e9bd11487d1712750b82fb880e112252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdd32596e19f92b917288d3c8a1cc3853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f5bf1da16a010454461bac63ff5cd954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd5000e48858603bd68e21176d020e255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532f76e900f7fb264b2c65581885d60956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6175cfb731d65489ce430fa30bb952057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2b1a1f2ffd8bac652c4dae3bdca61d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d780254043dc49cd54dec2a68573e3f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6d187704570077b80c00e123926b6a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575381db3d976cad71197769fd27eeff61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463496c8d908666570ccb2a601fede4f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8e6b4071ef047ece8869fe0610ce9163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e142fa9cab2c8c2d015c5e3cb6677b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc7211d0fb1196995298771e021c2ce65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e954fded4e3fba38c95632f7dcf06866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5c8ba60afd1bce390e5d3db2c93f5d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93495ce088edb3d832f26ec779dd812868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182c8642d49c5a2d2b24b5e53d1b493469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac692144680009ee51327aabd979f9ff70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2249320ff2c3d23d39c4ef60874fa2971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27786f3bbe6d8dc8fadc70436c01f9f672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51fe0b2710d10615d12bec7942f9f2373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f6bd0dda281ae7481cc7fc4f09438074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4485c65831e7d40e12f8d4261591ee75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c6b2c831fffe3f9e8aa761c561bc8776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2069453226ad29583eb7b8877783e177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ad49aa52a2b003d48a87988814181d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de14c7450ec6d1620806d18fed7bdf7879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ec84d035ee88c5c894ba4cc4ee02a980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4e0903bf8bad6005df15a4e5c4bb8081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ca41263e8f1a7eefa93fe3f276830382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dada1ec93b419860b96cab14a93bd35c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4a369a03a4210afeed0426c13e21b884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686c2e44fd2092b076a4401d535cc35c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69049d048f49260aa0550b4aa8e5abe286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e347ec25f420fff6b99ca3d1ecf51287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e057bbb442f1c9217da47a6c8a9a8d2188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574ce10a17333977b03c59f47668b53c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e6921d044f924f3197d0dfbfd3a27d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df854a9c1eb85eb7d2bc8d504fd806dc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2028d1618bf92ad90c8ccc95dce55de892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98402ec6e4fc74a6e8d26d95169c576393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9733db7ab1f6f375d7a7c8f5cebb7494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad47a9078eeda4427146e1d192ab46795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d9e70596c6f61a86979fcf6f000dd596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9930434a531065307728247b9c6784a797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb16b5e9d1d3c359a22d05075c56e2d798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea390fdf38955eb865aa62f2ca0369e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebd70421b7ad0e62a49639d590cae6e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e784553610fa2c5a2dc3ea2c9413e889101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050ab28d157750058d6d307712948cfe102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb24186d2c749c4a61be6f7505eb5a7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566cbf729fc00516982ab6210b97cb38104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e3bb6ccff09a4029b6ff72d5742676105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8359fe5153404273a58bc042dee373ae106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410b4c88cff45f329039ceb5db36b15d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f79120ef5c4e76b8b2b9033cec3d396108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df84495fdba209bcc9e421f2f0b7c91e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9da6f8845b83510f8217711bf010dc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8367a97a8da8657e47c467a7eb4d7e68111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8f38fbf9d6122bed93c21d532b5408112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff1a8b428f5b1f07a42816811f18c34113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e585b231b51829c322eb0a7432cd8282114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad5b2cabf6f273291f671f5f36ef6b1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c962df88e4b5f47c9f71e9b94a9203116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de95296cd6ed80e679815d30f35dc16117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8376d75209f1ff71745e2cdfd0bdb305118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbaf9f45345b0ac96f28a41ddba760b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b059334cf67d1b19e69b669e4c9db755120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635da08c03a34507f42e64ba806f2e77121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb5c5682b20bd64830d5c5d23b06da0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030648e203e66d81bf10d5cbe6db4be0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a227ca5a867077d58787d25682ba8d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc4bbd2704c31cb18f9a5ca17a8003b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1c3612736f150d0128a7ce25f5990b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c44a648921f34756488a98830869f8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889d40cb7a36255e0d551da52591bd25128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d09160d93defdc8c1b3cfb3084cb98129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4153887350ee78c6773fde3b32fe38130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05e95787e1ae45d1af9682a15137133131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20aebc95baadbf2033c44d79f5f79e2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf28bfa06dee984e54356b4e96c04ef133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d43dedbf999c168443dd2648ceb94ca134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537f3370c532a6bb7fd0ce7e932030f5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0ddc159bcc036e8c9a0cdf49a67c8f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12414b67a6330db6e38d64b2ba7011b7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51106030640c76b624ef97e998723b7e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e337d8e836cda6e93b95f9f801267780139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1435e27ff591ac1edb8e4232769b04c8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925b49a861c1de030a7d531eae4b5f06141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6cd60aad81f0e6b4c00d041f92fa1b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f165bd83d9c84b5bc3c01e78d37e00143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa9314a267de8f0f5b974b74e36ba48144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b7212d4257f801f662b927ca123c0e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc9a80d39a19e98f7a3e122e18c60cf146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204c9aca3f112e5297565c853edb85ac147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede1293bc0ffc5dd901c5ad90b8ad5d6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487254d1bc4a5b945d8b8bfd05c0b0c5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552e9b5bc9e43856e83b901f8644fde3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8fff0622bfc7d57cfe67a139bb9a3a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b5ed5c61024e252fc2792b33b3870a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a406b603f8d76bc080c8f571ddc4a43e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5265ccbef161b757fe253f4bbe97be1b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc541d08e72139496a9f075adc463457155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3230aa180518d7b996da6741681736c7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88805dd0f4879f0e04594e4737ecaa40157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aa3870014b6e4a22d0b40a60db80fa158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ee2adca5eed508dd52bbc72787bebb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a98dac094846a9bf6f165cdf637441160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa66b828c598b948d82928289f530a14161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb9143f2f3b78a3c440262d45827a8e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e16ca4d2ae8af425460e28d1fc37b1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d2a83287956a4756147431190372dd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0298fb494f1f43a0ba6f23dc4c4c3ca3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8bc28baf0e4c17ae21c98c3e067387166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc030c364b5a61b071eeffcaae1cc32167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c1859be2acdcc9487b9574686ec73e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca646a34c672b92e5a56bf3daf383df4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa239c9e70d1b0e66ed2b33aad27a1b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ebcda943ef9c1eb9a7806c6270fa16171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051f761c432e890e0d1f050457c3e8d6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c77c7c959f1257da881343b9d8aec87173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1856ca29bc37ddf8f1e075f4d40fe73174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf72eeecfeb932ced3c26fb19ca68a5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b240c1e0eace4f54c44c62be70fd922176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04177a9c785115636ecac8d2f33376cc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96cc0b7282dae21792648344bb346e0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d52382138fd9f66c1f70f29917bac3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e4e1a3ffb89f0359fd544b3758de12180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6982e90d35a9d27182cf6b28a63ddcc1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b9021924b424e78cc20f53d38a2494182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be5e265cd30c36aebe53c8b7e3e1b7c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4757c143a0c878db6af5df4df765b8ed184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c26a5c1ab8e7cd0df438366bb582e9c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21c3e17eafdac2aca654122e605dd49186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9335eb2bb68222b6115cbb5f5c021448187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2b847a9f00f5c3fd5c56ede6173788188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf0b233dcf153f708e6e73ab0d4cb8c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da38eaa50006cae4ff47be05830a97be190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a1605f51c76b1bbc4e17c2d56f8ecb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fb7fb33e854f33e9d7c2c3ce2e4e91192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3f76ee7b52f9ad189d723b9d1b9cdb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1ddc501b4cdc9d7c61c6f6f4273236194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fcc906e2538a2123743bdf4f27afe7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083eabd575b4c9b0b34d66c338045001196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c7abab87f1ea91bcd4d1f09509bb68197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b22905aa048db40bb3dd1fd497bcb5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758a910d46e56c25c334f32a6c2e06bd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825a53eb912dfe482ad34e4358203c94200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edc271aced6120e358e8eec7894fc5f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62936f4654cf9fc6f3fa063c7c665f7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3ba2eb1940ab7c39ca5f658f532e2c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbd77ac78cc628c24c875911350bdf9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a7dbead8950edb18a2f5cc2b90a09e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a289f7ade90b8192142582fb15a05da8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e911de2d6f65141eb94056568bcd2a68207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863e5e84c01e26e9550490e407cd0fb2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd64f765e4f0bcb77cac7b7261e5ad8f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aefd32a54b993eeaa2c893898623f5a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0023472fecc464ae289a1612dec1d31f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ce0450f44ee4f79c02081ae09c1a5d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3742673787be58eb6754ddb4b75c83213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02e9566adec69daf920998378301b28214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8adb07b6c52308812ca41837e3d7db215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e462dfad56101453f1b8828035805d81216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8ac5ffe771e89c3fe1a9155dc8a3bb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be4333d7b07ef38c7063a0884249989218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c476fe1a50fb271eaef431bca22dfbb7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d497a20d30b9da61ac5d9b940520b4be220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a71663c021ed21b3c1b68859a307af7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14bc6c4cb6da347c32fb7a2b25bdd7f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e94bb4fc4aeceb7f8382a5fa504d0c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356ae421eb9165c0c628651077d04cf1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7210a7d68bad8850e4159876775489b0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324d00ccf72bd3b622125bb38dccf996226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d095f42d8655007a27dbd638f6f42679227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53657ce4225d011c9caa02a2ce111f58228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d7b8a0f4b9961e47c0d92100f66c18229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d5cfc37414e112988f3bb564ef739b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94b5885a142724baba46cfbe72b2649231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b7a678f4aa0867afcde892bd2c084c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3830168a617c74e4b111a2ae0dee29233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fe6b818e15108ef4b96bc1a6264b36234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e488ebc73c8824a1deefe887a7e1372d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d59ec543a0fd9b596c400f1180c94a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2021e0164ded61aa77555a35aa749cd2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16e7e640395ccd20385842a3e87e84e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7f5f9a6f870ccb6054a7ade6850f06239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4c5284f5771d9b2d142fcd4584d17f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8197e0af48fc0639fad55cc2db977d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5de618e645538e86555f1e75603d916242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf2622bc9f386540ec9bc0f1877fb1d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad0ee6040b09d0aa0f3083c10528034244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cbe1e53ef545dcb8cffc4704b65402245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e06833fd4e4b89d8c5681aa20f0866246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856bef27142aaebbee47a755861403ad247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef8a10dbaa109e8ed50a4bb85164fc7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595232090993beaeb8f119b362ff5481249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0569ccebfa475a1823817c1ef5e1b1f3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9339b157e4f86a21beb2ce520e44c1c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032938f2fe7b8509882e67ab50237ddc252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd841085a00963ea5504b6173ae1fbeb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7574a6442ed55770805e2e6a22ceb1b5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faa87d982cbf5d4f1da3f17d9146957255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110af5255200023c4f3650d9fb5a82e8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4454eabc6753b46b2f0bb712e492b42a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfef695891876612b7b719f2232ebe5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53b5e1922549be332704e96d621050a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75785719c7c678eb3157d3ebb69e6bb2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1371d5d7c6eae2f1f0dcb762f1313a98261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b220357fbace58614d79894a3b040df1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcf4fabe0f950f91eac31054e60ccad263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d0e083f2ba913dbf56f58d1cfd8b24264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9486a350ec2014e3d16093ff078cb7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80ecfff41698bddf566c2e9728293ba266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028221815ad3599e2e2a1aad63e1a404267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28523a541fa30c69dfc48f4019c67bc4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0ae34f1825071d6270bf05fb87fba0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f38da68a20cdd73e18e298ac10609a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54f102ba83d9c23196eb87f38338571271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54071180b12ee3ac445d4b04d9ff137e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec5bd947509a19e9364ca5f3304da09273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab77f4ce8ac33afa2b52b50010e9b230274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8c1a4f6696e5034b8c935a7e3ce010275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3e3c8297b72df0211079e586242e1c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb363ea2ebb69832c8e2c018987b477277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97881cfdf6f0e5e0e821c632eecbc8a2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ecd4b1edc20cd51711319a2b376b01279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473bc0d7682b1b66b1796118fc0caa45280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae77e9b9bb4396a8cfce0c402dec8385281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89af868371f05048976265fe657f3eb4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceeb7dedc33aa3652a9f827adb6d4bf283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6675ef0448fa8531809197e6346dc6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0bb37f2ac7dd9870622df8dc98581c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298e72043d77b00db79bd80fa3466ef1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb165c8095ca7b5d051178c2c2606fa2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68874f85aeee1fc2574e417e38863b09288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675b142df87df8c2863fc7cc779556c6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b237cf7968d1dce523ca91d0461cdf3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cf808644451b7188b74ae8ccb63d8d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dbae8ae48df3ee452093c4451a82fd292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e492391760dbb7dc5d9f334b45c2a8a0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8820e6dce6a041f809937c01bffca226294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af786db96ae3ac03884bc7e61b288f2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7a1b6e45d9a6bc747622ac98063b44296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9627795395be6490939493cdfee6f43a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d16279a0410c7a215756d6e7d1c95ed298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce51483b401e56d1926d639f9580f649299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a52e6145d7458f1327b8b6cd9f752b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883119f635a04795c85296961a961722301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2cfa3015e6b69b50790db9829f81b2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7578dd115e5922e9eb7c589857d702fe303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b7b7982afe4da242c189d7e6b9bc33304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49ef90ce536aea17fd4137dbe945cef305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c62c5ef62af0e77754bf7421525fd91306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280f15ff6e13907fcef8e6f741925395307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127356502ab400227fc2ef7b61c05a93308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312fc0342d095897b1ac1f672aa4c969309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b70be8e97de9aa066dda5cea064763310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abcb663095d351e1aff13f8428f215c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97ad915b8e45aedec885ce7c70fe0a1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f134f64756da452b24f7218a66eaa9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171efe38401c1de0d80aaa8325e8a4b1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bf93febaf192b2ec7fb25076678cd9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0073c8304a1307fdb821d1a1fa3d02a0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8730fff853d2549dc340cc804f175a8e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e18f4808edcad0f2347a127a6958b9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aab03c0d7ca6baad763c3d06824d28319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c024e3fcfd23ee29103e306e1df2830f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6132a871a73a7c01ee1c0a1964057c3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9f78e5b05dfea08d636a014c29d102322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40de7a72bdda43ba348b80ecbbf49828323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8c8486da39e4aa302e62eb0c2a7b9c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5ece0352089a175ba668399280d060325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43dbc6869a60b61d9d6a19a78752dee326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1d4d0754861d2bfa666a90e7e9c81d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd5b561ca0ac51f9650cb22d6cc22df328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428485817cc13fa339b757777a81aa0c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c49ab2a78293b77f450a444631084c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580d709c821a819051f48f65c9e6099c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ab7700ecba9785b36c0f843fc88e4b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2f317193f1eae74d65a93de362e8fc333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379314c558a7ae9d788b6688ddfd8f43334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b9bdcdb49402894c955b47053a4456335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056d092e81ea861d71c60f7dd8e0e5d6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77b7a72b61a1426ac31d23e0d9aee20337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66308ffa044259940968f42d638a053b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab33064c6b8949989cea76372770f5dd339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a429123c04f9a522b863b1c336fc0d34340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e61321d3d684f0bec98c33b098169cb341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1781770c67c7237cf06b6cf92992159f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81a810b046ca43f6ec8781fa02a6576343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27d12fb2cc4c459795f4ba5eaacf57c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b080f4ab5042fca386038897cb7d789345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62d8736b80f580f514b68d5408b4d41346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6aa8c23ac44279b2352ccdd0cf8348347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2de1be8e7289c5ea75b98b3b7e65c9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30a665635cb75e5842eef1d7932453b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599da04fa11c08b94f3b137b0aa2ce09350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e07f226fca005c977b069f157b1837351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0f25604e2a67d6599a5c8feb34df41352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb239eb049a5e5a8f4c2397931ecd8b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424cca150389d7dea791f05fd8469c1e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae92c88fa66d0b022c1647d13b6cb79355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182f955a3574466aadcb37478f849240356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183eafd5d1c87333c4cf2c36daa52299357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcef01bf424c7a115416fd7bce11f55358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6fab9671441dbee1e6297f0fab3625359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c390d0ff55fcd454af196ceb1ceaa1bc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52034c5c93173bafcb9edf9de55387da361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbba5c42809c0d2480a1ecf57a813a5f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121028f4db5932fcb10c27c08d542872363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ddb7bef10ae9212138252397d61e3d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f2e5aae3e7ecd5b961f0dd4a4d1697365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5d5393d5220874e1e1ac78c54714b4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93501e0c427b599a2a3053fdea032ca0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbc88b96c9db88c9b966760e182aede368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8527d89f840ef7562b8c81e4fbd3eaf3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03033ef9836a458e986d0a7730bb5f23370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd0e27f7a3b674c6c9d7e64cd1ab1b6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fce957f78f48c26f6ffa0b15342bcf372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7542d381478f5f234684b1836711170a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50c0c455261b51f5f9b9d5ab102ce8a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a117e695fb4d10f60616e892da29765375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628c97d28e54ecdcfcb5c134e2ccb6f7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad12650025896cbeecad8a5f39240e45377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b498aca3775beb3294db43eb6f48d0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d372da28c2eb04f7d0026c164cdf829379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ca5eab65190dd00f7e52d56832e5f8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efad1cd4d523811c735f13ee28d010b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d13080ddccea34d2a6f5f9d997db5fe382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454921a7336ed52ad7d5b2e362628669383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422f3f58dfae16a168d1c0f019838aca384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51becfdcdf40c31eea94de8427fd8b1c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f55db19c1091adebd3186fde88295de386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b579342f3d5ddd78a1c30c5cb1433a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1902c9145e49f923041cabec579475388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2831af5dfe315c1a090b8772b54b26a6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb23aac1aa440241fadb936f5db8282390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7ff05af4cd32f347030b8e7cd03d9e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f32c7d49a8d14d13dc02d449afdaf4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b629a8346a766d4f3408bab1f029003393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c672da37931c05ff22fdfab14005032f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78495d3b10084d494b9f07d4e34f8ce395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81525866c3af61baeaf7c0354f7e9a27396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd766a4b5f1c27bfcf6f93ac4c504e4f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad24fc56f350e357e3a66f052493e9c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f854937013c9105b60ad0fea374ea2c6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0e3fba6cfc19c265021ba9eb320ce7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce334b2248b3d9e3c2e575021daa7ffd401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c72f2be024791325c64537e3e506f06402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed7883dd8999cb8cc5f3b60f6460130403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2f2fe2ba5ece69b2dba1afbad11f0f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c5473df20e79f18ea0a3b1178786b7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3acb4ba089aa921206cf42a4e19eb95406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ef4cebb86250c17db24af99f1edc38407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2b8441c47fd523026d387d9680b468408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6ce0d9a081534d16eb982acdb72a08409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a85a2375469d55981efe5b6366f9342410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9542ae1cb9f7dc0a1c9bda837fa48430411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf05ea71ad728e04075e220204da8c5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ee7510b340cbabe8858388c38a65d8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f88b968905b0db812966a6fefa52a76414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36280892fff9d10ce2bd193661aa66b2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f7fc3a1677111eab302ed101be07c3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8265df7f0f556b93d165f7cef6798f66417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08193cf2f64b93cf5c850b02d8e2827d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdc06348b7a7f3f7324f9b91e72af2f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc68bb0e5246ca3bcb82385f65f1bae420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e994af5ddf95fdfd67f8889b4a0dbbf2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ccceafb82c9da89fa56139d0085b91422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c698dde33b951621877664245fd15b4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7463d160201505828e69e7c4a1af9b31424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3554d476795f904abc8b94f52f2b30425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f11dde13286c9c6d0fd9832ab6f56e3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52202898c2613aacf197719a22536c2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff712091c856cafd6c45eacf74b4fd6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2b381cd76f106621a3e22770151422429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7057408c24f56e00b8ed0921578a8cd3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33983b31698da1d033409a514dc20002431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8452ad7a16850d4d605d03900bb4c7c0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f7193c4015c7b180adc235c1a06c6b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f01edc927c55a287f28322746eab24434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca2dea6796acb0aaee10ca943cfed3f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7272b147b82ce4c8400c32a80c9f1d7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f5b3307236c0faca41fb6b81a182a0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b3db738b756339437ec7bf569033ce438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a1cab4e0ccaa144a9b8cc2b1b58ea3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fd947b93ca2d0ff5a8a73419f88b85440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa25469c646c692b5b4cb703abc0cd0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8802732089566220abbbd869727d0b1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2f80ec13029c560dc6b515c7f62950443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d852d19ba95fbfe9d6e6cb5773b42c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684444b45d90a515060b2ff6e88b23a3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaa4a51ebd4205a386c1091225f7315446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48a95c034d7e993a067c82f7c250527447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d13618c731aff65f5e10104d67ddbee448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72077b0a301fbf30fbe30c1ab2270222449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334f8b48f28f868f0bb6fe113b70d554450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed79e9899d854801eb531b2911f79863451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab789497e1923b57a27fab6410e954f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a163f82e5321c9f115caacbd30155c9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86850056da99fd8f34de7fbe65cd75b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6d4bc75e7202c3ea0d6d2ad205776d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc3f0694ca8f7b49014b88ba6cf0dbc456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13d357499d5e7fd162cc050a91d6c40457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efed2635a5ea59a78a8ffe8189eeae87458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691b9a48025cf2c20f103cc392ec758e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c159b2e3a54e61fcf97b204d0a21f487460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d571ff8dfafe67d06639bcfc7d35e28b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dce174ee85fd980c02fd644f2bcea8c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544ee766d2f6f24f89a9de9dfecbbb61463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465fe872ecab278444e0f252b28fc909464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840e0856ce56b849dd4a8b967cdc5d03465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ef79f2717a9f7e2ff2b8792ffd5ad6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ce77ed223e10f162ae178a64ef8524467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085fdc7fd14f31bdcaed2f92de235286468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d882041cf0b946f98411dbfd2f22835469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df44fc1258ffaeca8b19a3d4460707ce470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297f5e48de3f390471336139a6684961471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a761dbf4ee9e7315d8eab856c85670472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de96c06ad1abf25e61e417578ec192b4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568597cb306319b3b7a46ca50ed46add474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daa9b91509617f10effa1c1bc26a972475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15abebd4eb86af845488ad53aac8935b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822b9060b2b470cfa2ee42c72cb94e16477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4693ebf6d5742945e076d22e78854e47478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbc35c1b6ac8ddb2945988b4800970c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a00d6b7b9133fdebf51ae05d88afd4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a7a9ddd4a55913480a3ef1e7d1ba68481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0004c82c649ae6b31f8515cbad81c79b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681e48ab64b895222eaffd4a7449b6b0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9215628746651a681e5c4094f28cbb1c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ba953ff875dc3e673b829a1e481b22485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc2ef2c530252429afa543fe04f3ce4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc91832917cf10465799fe7f2a99e0f2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02f6060690dcbf42b23505a99b639d9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1649a8098249790c3eda21bff1f52aa489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a867cd3973e8f06a82bd41195c33b3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b305995e87dc0023f567711850a5a81f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dec80fa23e250c68ec6de3104f05a3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a624ec07adc522d04bac4d724ed06b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131c3b86cc2649ac6fae578d0ba8ce06494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6bdb9513907182bd87168f7ca5c3de495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0491cd1bdaad3d745464f99c0d704d72496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6b43e03c71556d3fde3e9f356b88a4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1476ad2e36401821f47d80d4d019c8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ed0ad39262f460b9663a6d19580b60499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e2249b65eef1b4b0b067abf532f951500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d65bf99cc4119a247f2ae1ec1a819a8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61ee68d03e0e1dc85c46b86ff6a1106502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9695c9b1654ab70f477585dab91b1ba503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1680f22b4d9b04bfca5a8e0dbc7ef4d3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9237db3004f86a0ce8f73923234f140505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fa35401b4cce34a9d7b2a0b196f51b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735e18dd57c7861eaf2b1d45c6dc0bb9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fe78be0fbc2c2b7004a3305a1d90ca508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3034c9680a1a40243dc4cac41e721e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7368ee3f8646b04d4e59a8e8fad76085510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3873deced3839345c14b33ab046a0fe5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642c2f16d2da9d52982a7540f36a5491512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101f800c3e40a7ef1e5e56f1c21b20be513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64fb0d09b2ea26341c189d470d4af0f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f8f0130ce9d1e9b2a1061274d9826e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3403f5a75a7aff40265db405fb1415e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7dd55b76ed86db0ff7883f32b8eb63517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9030667d5217f3fac04fe2d8344b9bd8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e29425536ea31a3a80910c58925d1d6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb89bfccacffb0e0b223c1fe8e08aaf9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda63e9c99fccdfc37c1a747e2fad9b8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd57001b70777a6f1f72ffd9f29fa30522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413dee699eedc6886f6c657deaab685b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5725228238386aa041e22b30e5dcfb524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47f031de229dec3d27a86b5f287ef8b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d817201eb6453087c10485fdfc32bb8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0d0ae34876797648e5a2e7ab7998d2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2b4e742bff0c33c70373661c2d7edd528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51569ea67ce90cd7a8c128578d82997529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9c055adc7d31325d276e5b05aab48d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45beb7ffc63e66996cfe8a5127c6470b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2ab7e73e28625a9c174fb8d5a80a9e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9708fe3b531507452e56d061b7e517533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fb5abb02c3053386bcda0fd840715c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e03976282f38655e9ab5ba6e0a0a69535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bc7fe9a9c2005cc949fbc4b1a78135536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a93e212222031baeb54f6e9a679c8d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5365b674ac476e38ec895bdc408a8902538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a141a4821c8a49db0b769c97530476f6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccea1dd7c2c84e0a133f7d20a702b6a3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0ffd2826e2a636c3191233d3d2312b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf0254d8539e63875e46b223fb71e0a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bf38c24506383dcf2199711c65e2e9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840772fc388abbc900b2eb19538523e0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e66b096cb17b88ac94ddcd9e8216ff9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cebbcf6ff63de76c3b4c7e39b90b213546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1b476fa5fa63cfb3c9ef4d54d1d2a1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e609221c5f055f6e0298eae61046e73b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc947acd3700a87f036740454b1c9828549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a7e46e83c017d434d276d0c8996a42550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd1d78585cb28efab15227f199c9bea551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d656a3f837468bcadc99bedb38c6f762552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0337aa02697e6900e248c14dd76c3b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5517ca5d1aba98d0f6640cd791b4f3bc554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea237572753ae29ab46fd07fdcb853a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c046ed04bdf5b459b58af5f88c28793b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44a9ce228fc3d2f354e72e7e3ba059d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8ad5a34bca19a070d11c05c56520f9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c44e23b0fec8bad34eae39b0c8ee7cd559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cb09217f964ffd28fb2a59d3971037560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b3a74a44d6f37a04e12000e45729cb561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c448c581320d32be34b9d779f633eb2b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83bcfefbd95d76286fa07a0a81339ea563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1040399bff209764cea2dd637911cb28564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6275e18e96e2ccfdf44eff3f7e8d25a1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c1a11462da15b1e94066d79d427c6c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ab28f5c7d97949f2b2be0e93827c1b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a592e39e2b94d8f4c18d8b66b371ed568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de01a19f3901349e7a5709cd93e01ad3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e17cc1da282f7313af1410d11b85aa0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40444d718c329b8a29756c03b4aa182b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5526d7c0391fea1d7347c4591b01774572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f48ccb1111b4c7cb5c644d8b0db306b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db23f79e3b98e9cb226b1b5a8d60e9be574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30ed96e5f3dd8d5fe98e4cf9bd35c73575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae1783d8a9ffb0d8e2a9d91c701fbd6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85aba349bdc1e22d2bf737d6a8d507b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28cd9e7788e7418630db2b26cb663fb578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8f8888087dcc98db225d6736f668de579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6175e65448f5e1425548c3507220bc580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daa615d31727219b1019644223632bb581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d4fce336b97141747f74ae0ed07eb2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c26fe0e1f16f24df2f979e32a18fb4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ef2b9db5b1539ec7b56e2f99a495b5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118d2f1c1778457fbab7fa24b91dc826585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3531d8b62b898f38df2eb424df66405c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ee1b8236c607f18558cfb66672f656587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c61ddcc71979c6f04aecf037138c8e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4499d8aa3cc5ecee3995e3bef065a6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b69e58fd35132158de367637a590ba590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72772ccc072e99a290e9dfe7f4d70a2c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de42d71f36148d1a42eccc91f5f7e42592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daf6252e7ee207dc77da188817ee8d8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f148760c448b2de94ee95e6c6fb7e92594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0192ac26c15ce62dd373635c498aa9a7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06155213ad37098f246979a819ad3e96596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a152474fa24622f50ef07617076d417d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8374eb49d0fcdcf22279427b51619c1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e4edf0e698fa016f27011081388d7a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24412647b4553a6aa1a7c47ce6ea1bbc600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61f7a1f589d73dd983db6767278751e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708e94a7011e199c0450ea7ba346ae2c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a802873913feb56c8bcf42a310e705603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcb76c52bf4291e67a5b0af66e6327e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fa4fbc297e4f9ca302a45e4166de42605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6ea5c114bd57eb67bf8a78adba4356606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560e793b4b9bca30f276ba144c0d37d9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c7b5668d1f8cab4a65db9be6c5c61a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e05da71d46915cfc2a8ea24088d4a14609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218246c20ab960f2b08ec8501d11f695610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba51592e264b3178c9a8a4b550f8b289611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3889b8b74bcdd37c8652808db3cc4584612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedbe75661781e8c42a08382af652e0e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af5d558ac42c45405f33f1783bc3c0e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03105fe18711d44be47b4378d1e1caca615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a60427334191bf131e787e99142e89e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad7c3b5a7b74b892c2b6e9c971a8268617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cae38b1e1ead34c2b8d588b06ed6f0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc77e9b2aaa196ee4fef0199b5be357e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdda1801c803d2e07ac45222875b183620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f387ef3dd9773d626a0a4663a473163a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fcf8aba697f310061b8a3d385c55cf622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a9ef89f6298aaa00ebd5022fa8c555623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229de32d52d37f68f63393393a9cb473624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c4f75f12cecd1fb31a1087ab36ba3c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49e496ac4dbcd15d339e94cd149cf51626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f14c700396de72f81b026cc42d69b75627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42382877b0ef9b61bee0e683311ebff628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa1dd9e06ef972f804da5d7549e5987629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dd3f80ef0be73d97fae3222a9db125630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41425cd9a970962c724875c20ee0543631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b9cf98187a6268bcd4e704868b936f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0629e12184fe7ad6f70051b99ee01b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d8ea05fa7ad61538ecaa3e2ca68358634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4746a610f67e064c6b4edcf22bf9197635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea47f9819fd01929a3e98c21aface23636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1615686c7f5b3a7a9f02dc307c390ac6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916f05832a97cc676026d021bfb6839d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20129346e9b27cf532a3a9b83c73b73639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4734064cb1a0ab4cc13e230ea9f80c24640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6555a94a22f86bf3f2d70df90a77afdf641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2dbda353e9c6446274825d30b62ae0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf61c7386430cbe53a1f48cc682523d2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a253e620e53d63d15a08457625266f69644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96c468276371c67dcd9d17ba7e99a8f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18697a9eebbe101d03541a9f9903c25d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0032818db0d539e9302b895f6d9b139647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dea2d755778d408fec193b10af29b94648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcebeada2067edb60de5e852765b0140649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b451db96c37d4f1cc7833eaed5e0ae650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6364cc392ee11631a0106140697bef49651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98a262894a2f53a8a0ffc564c3647e6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195fb7118f33da6abc37ccc982238bf6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3766bf651576848732bc78680710bb4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a21768f1d194f347134d38fe28c726c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7744dff06384f2ba5f5e1b6203398698656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac4743d0ff63ab9cb94481a129b5306657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb28023625a7cf283ad39cc47c1b5ca658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156fd48d00d89208cad70abab8d31a76659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b01ad80b07df1d55455a165b2e5e30660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ee5d36d110b46ac48e664cd732d04d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3ee731f52041c6fe1438f4bb79d2bd662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1984e91673ddccb9c70af5936dc363ba663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52245ed13bf9ff72339d12b6edc0090664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9977f175d838db5569488bc73c4b43d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013eb02b19bad01f4cadf9af23c02f3a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7075e5dd1af8b15fe908e89e4bdf88667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c197b9893ad1908d2d11ef3a32233539668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5404d286736a70227f046a51c0d610e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bccafdf5ee959fcce5ce5abb119e7e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037d9ff653a5ed45a84c71ae0bb9d0e9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf6bf96c9b5397f60788d9012e6a4bd672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692ef377a67badd304b43902514828f1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0f3561e77f095e6d30ed36c7743bea674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1621809d8020b62eb0a98240a99c33675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231d76b8f4b8227dd43ca645f5bdf4bb676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35cad09ad0ddbee27b97a69aecf4d88677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84570ae9146193639a5512a5b2b9e65678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef014c34b583c0e2177a099441c1892e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca43afaf454697b20a40cf85f1f6bf6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33d5f4c1fb4f46eec162b3ae98e5fc7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f017ef8a4494e0be759165866b39cb682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cf47b735bbb964e83ecc380b2965e4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b5a16ec5fd62e39f5ac820c7dabd04684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc64f6c01630e3e07d971119cb1d3cd685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b984d26785edd6c94cafab8671d8921686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7651b6e3d8ecb1242a2caed61efd101687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ec18d2633e1a46fdc0b0ee2ebb7631688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a191cd35e03d8a092bf059d9bed0ed689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cf33f83ff28047c626442a7e09d5d0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3991815d51d5fe6cea46291dbb0dd344691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ceaded47e2f809246990afba41f14e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5994a1628d85351bcefb7d4f79acd5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c87cebfbb3c5804a2971b105f7ec26694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1fc47965b67f4df2f2d525c313492f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a421458178cdae1a3f09c77801d2db696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4941fc3f987f0f6f9c8140cfbe5e0d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7468188c654cd17a194c07ab0a5ea5fd698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628f77daa4a82bcc8986b4ad9b92fdef699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64e616b10a4fea67880185036df8e89700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b9c6e4c9703366ce6d657a2dd097a8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d2a4704e517ae5e31a191b94247320702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab56adb91de145c3c5658281cb0fd52d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ded6232db41dc0bf74cd87466800251704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248b615b8fbc9f45e77eed64bac42016705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8696fb7ab7f77a60692096a7c159e2c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d868c8233bd6b42882bcbd96135ac5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65f5436b6fe655d7612748768c7abc8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cc3f96c8bfb8511267a70f5909c5f9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919f1695485b83fd8e6f36f90de5ee4f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4b34bd4ee1b369185885ff759039bf711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48bf42347b1d897cc69fd2e6bad43f9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297a4dac80d02597f5c4fd497cbe4f00713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027770157338d7174c5eb44941f2b8f0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a103df853ed1ab8d615d894f4d7c7f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7010b494d5f10cd84e4c99bd1517d3716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1073ea7f13e8848a9f983eb44c526465717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06ef2775bdca279b1e47ef220020b5d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f723f15cc5d97ba80684bed082259f7e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1489c6d8d0523bc2c7b20227eb244ecf720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213868f44aed00c71affc446387a38fe721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c5c997aca3632fb57f74e4615f0e40722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d346670117a3ac96c009123ab1501f59723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7b62a06024fcdfd8f277ff7f3819d2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65f4bb1bf9a5326857644c4023a6c5f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4941ec195dd4ba7745d8494d89c61193726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1597d1fe632594b648f3a6211d1dcf85727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6845b6f003799f1e9f1dd5736e4470d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79cddbfcb1c5158dc8ef052181f6a73729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5d804dd5874a92de78c748cf813e39730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42e83f09e1a52cef947eabf5a05584a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f047ebcfef6b760393afc188611d7968732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba275dcbe81ca38f032e850bd572c54733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bda13cecfe4089d4d027bbd754af61734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f6417ef4f3dbe77a0df90fe135ce2f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2069ad3801cb3c2a33450414e8a9378f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18035c35f64ab90598e78e8df88f0502737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f18592a7b6b9297101225fa331913cd738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc6179511c4e346fe847ec7ff3bedd8739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be05ddd3984f9a56a81d1c551d92332c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea28d309a1a42f5888b1611cc0226bfa741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c34977e8e030f0efd3702049454f7c3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de12546f21cfb0cda62b90613e18017743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19f0003fe8896d4e5ed3c3173f7033e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd48442ace1afa7c6db29bf33bdff8c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88d5917935316bf5245398d3229c863746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728f7627c08732994ea167d5b1d06236747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489e8b551f6caee4d1721e3094c27df1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2e38712902a4e23ecea68c7baa0c81749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ee74eb8f1877fb99f7de3b48bdde81750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a902d120d9928fa9137d2552fda6412751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231d43aa776e2d5b5cae99658763e8ae752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d34fb2275a8c283a0ead942a2310c7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e0e3b686f2f233131d548619f8beee754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8ccccaac3d9a58474665bbb7a75dd2755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf7dc2a95cf1d31608efb47e9ad4b5b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04390192885fa02504aacce063796f1e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ebcf1e84edd496e87afc164252baf0758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d401ce81d12cdac56fcedd4450df32d5759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e823288375221de5266d0a2cb29473a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0f531ac9adf6421db8d96a85e3da382.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c332b10748fae57ae0da75a4e6e6993.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9d8027e18cfd1a8724969b0cf94fe04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3dde187b226206077fd06605ad15905.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adb5c0c50f431cdad231c482a15d93e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daf936f29c0cb2b492ad5a28d6ed7f97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eb8918c21c478caedc4c62bc055b7a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e58dea4d2aa57fa612509a9af441299.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ef4a841774db07986e42e8077a129810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6241bf3e63cb792b8ac73f2d44a2b6011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d25640131942c317188c51c01b85bc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a55e78cc3a76a49e79b04a6df10be6013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103a712026d77c617dbeeb4ba1dbf46914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf719c0a56d2d697b24ac6e9275ee0d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbff7b550075670c7eda2089c67b97916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982613547df6639728425e35a2cbc78617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1650a8416270a5f5d572329542c7c118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f263a3fbe392a5aab3b3476284c5b88d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb216a5e9277ff14f3f9d5678248169920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd0f2b4bb249ee63f2ffaaf7c2d4e8721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb76284224b545552a9611b3408e26f222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6586137c59e8f72e5103359c83c9a00023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33226e9d8aaae4398ee65a68bed8cc724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4ed896aa34a8eda3a79fc72e8ceb0925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0fd971a81a0c1c011d3e5bf9208b4426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0710155d595660fb21399edad08785627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29be5d6b194283fd387514a23a76a1d528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fa22ee4e057ef34499ebcc17f3d19e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6d13abfabef2731f85dc38272adb9230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68200a1a83e9f3aa4106ad5f6eff96bd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0713d1ded6a8ccf203db55211ba5cd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956240be534cc7a5cfce4eef421f49fc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1f8c7d49388ab46df83fc4ef047aac34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abea414d6fea85c4950904f6e7ca62035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453496efb9d138abc59eba0067991a5336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409dde7acbdf5b6e4fc82d5cf4595ee037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f883c5d076784e0c7e7f113ae276e28e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f71885fb8b40848a196f5fb4fbef5039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d3b45610b429d17c61f5ad1ff917fd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833362f4b6d3555b60cdf0f90c783eb341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19f08a384000c58b7937c13d5dfb4bd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bcd1f7e2e95acc48831f3db47eb56843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68850bf208ea585d86d5c5a1fbb6490a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecc46604b87ab73b53609bcb14692ab45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd53f41bb2c5e5cc8f689062831aeb946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b51f9a4294b5bf263637c739dbff0447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0782983aa380a7ac8ec773e146e4f748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbc0b67b421667537e1655a9966838249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db4b182068c0767cdf92cdf5acfdc0450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48514e750486230f090db6d50d67b93651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ebd349a0d0df1abe8bf47a97a9fefc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf039510964a3700a60dc7071103d8b753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0939cdd90d284d7ac93479081f50c8b554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8c17b7fe3b84956f150614243279bb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb822f80593c8cff3893d96ea3ec79c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a74e73aa8bd6adcf2ab8bdd335cbc057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd4ffe05720ea5a84826ab54e8f4de458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b33f0047a00e06ce56956373d2f15f259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccbac9e0132dd5c1de21ca20b03f3ad60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3471c0c2c77bfb077364e2d45de2fb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8d565fd9456c441a96f2d215719ab962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec15ccc93e1bb76a149001cec137f5763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5435524d85b8fa34da5023178c09d9c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a695ec6ef3a9f6b9c52874ce044c8265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ad8a5bade6c3478b830044df50079366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acc8518c009ad08d57599363eb706f067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171080e6730f39f150bdce78cc7a702468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b29474551a37de9b1b783daf7e4acb069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13584431eb2ea88e6c6b3c73a2f5776c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4834c9e6c5a21c08dd7389e5c41e18271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dda43179ff1a6b79a63b2ffbca1e53272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba0d627cdc52dea98ed6ff6b43cdff073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00f7809b670f1e47cf9c945555132fd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7ecb58db5fb42a3d35652dd79d101575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cef3979273dc14ba253591ba7b1276f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90aed21f45b944b05bbab7743c0bbff77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134202268a5172f1700260d6af16329b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c6fd594d9da88f8866e2e215d3204c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f272a322b69a3f4d4d669eb82c0420fe80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb02797f909ff08d068793f8f10e9df281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc135e764dbede1e94f89193950f1cdf82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209479df6ce56856f8d9394ab4de48ed83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c1d99e081802560d21de17d49d272b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145ff0c9c4c98c462c125d6b325648c185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266283966c0f3c6bf4bd6e7f37121a0686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84601694d190f43d0b210942ad91b9dc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bebdd1a1e6a159a2fd1ee92cf05af8988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fd2149de202ca0dcbb5abcac6639a789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09dafa683599a4b6f5f199fd746753990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e1a5653d5f091a7bf8e9e17f3f29b791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5e76f79b6559946aea1470d936e54f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f96bf2df2c9ed3044a763c9d17590a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe793389013010aaafb8d88164b040c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de24ddeeb9926c89e760c5479c4b20ed95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faed5425e1c018cfc50344be48dd08aa96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2869c5bcb7e30263613488c0ac09b297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813df4a29cc07aedcc699e205f95981498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f39681db374d17c5f14138b2d34356999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad96840c1aa3cf50b713cdceea2c44c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35ea80550b45d7da771f9959a106688101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61f453d3de9e776849d068c37cf6987102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ee69d047540473a74cd1fab6513a45103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59579be3a510031d0f46d4aaade6e05104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5550bc60687881d65e4970919ee29014105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1141b5bdea826d1b5447cb55a49e7727106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e561323f33b1b9ad63e757c5a05edeeb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3481ef8c0e71e024e7704ac35d40e8c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00af757e0afefb32080f72ced56f14b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8308e02c8dc4288069594e819201d631110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c340de0f6f0708ace4782ed66caf91111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07105c5e9be39dd953fa720755691804112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626cd1b82a71e7da63dfcf6778970d13113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1293438ea93cf18aa798b60d80dc08d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cfe27ab6e68de4a8e15d1fc42d9cd5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f99c3fd1362b47747c631f128ffc97116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f02ce14bcf0aacb65513e0c92962b49117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aec1cabaf82704eb89d8ddffe9fe449118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26760a53408200b3d891075ae3003e5e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec50f39b645a807cb8681556534753a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dff22fd8cc1176a332c8eb2d1e384d8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd43210eba232f82bd84e4678d2c690e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3556dd316b7af0950c0ff8f4f6d3249f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32bf2cc184dce8fedbcac4c97847943124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c176919bd59ef5c0cdeb23cc0815a54125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74501fb00ecb823f951a768a10e0426c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdc2155756484313bd30a4675826817127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11626d5b7e56b7a3af809cc055214013128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00ad780844e5b5b9146b04b9d932994129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff061a7ec50153501ea1a535da6f33f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78ab5b3874e75427992fb163fbdf7e6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77511b7fcc7be9774f21886764a7e072132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d3218bcf0f66c0ceeb05241eaeb343133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e97335d27fb3550eb4173454720817134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f3711069b0ac7de159f277c22a645d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24f4464adbb43d1a534f36a428d543e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d9bdbc37cdc8eb9ac8c62326059c05137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9874b1f0362e4fcdc1c901595ed08ac138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3487b1561bcaae1606819ff53b6763139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470996a279c069ebbef997be2b549952140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0127435252091279136d476fe43238f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50ac9cbbbac3ec521e68a05ba6b44b2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4a66d2d9469bd603b13ca943ef2ae4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a5bed3210921d38c293613eb6c3115144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c74115b3e261fdc95be49acfc4524a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424989cf65e02f42bd541035542016bd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d7df30b7e47a48cd6badb5b8518c4b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf2f62c05feb3a6bba42a446a9a4925148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ec0b8e4e996257b508e6d24ffbf2a0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8c559e0bc1056bcece7b6eca4ac515150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9dd9f829af409c70c9ee80da94d996151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfc6f112c31be4e3e4934f9aeac93ce152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab126bd3cf34805bcf094056cbb4b704153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e01c1b3a51a4863b58708c23a2b2305154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cda2816ca68b87a4e6e5e25de409d9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0b50ccf8daae9ee66e78f22fe55680156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d925bd9df191bc75b32b375ff44e6c3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafc5c1342d4449ef8d5b80a2aac3711158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f0678967bd3e25e8d983f27b1ae343159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336e257b96e1e4e0acbbc0979f6ca499160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab7e500a38862060df372a70897083d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9472c63e5bebb1e8931d5698168c95162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd9d1e9bcd7f9855daeca515f066bf6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32020c14b885d636f55742b8e293a937164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2cc55c437adf146c13f93e8897ac50165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ec9d7fcae15c06e249046c9664a705166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5869dbad245119f91dfee92b2b470e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62cdeae774cd7a1b72c1a0260b4a960168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8a79e50036515b6ce7c27c43036e3a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2d5e8f3e92c2850d2793075221aef6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae63d454b54aeb038c05727dff9f581171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cbe872d110eae6d4a2b4e0de595ee0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86205dd3f799c80914969e5fec89d62173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb2664c162a3e3850019adfe8555c88174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53077aac88d9cc988752710059d7302175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bf3a6915f8b555db650788c6836b1a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d760e456d74430565111217b682fed6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ec35a71c1d9741af0d98bbc6e7c0bc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dae584a5f3746b8b2cf10e6f3f378e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefb4b001c9ff6f05370ad0257f573ce180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbf7672b347eba0b0adb051bea7e3d1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c1dbf0f8b32b6152c4ea19dc2acdd7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc00e751c02c62b46e3b6d9f39dba4f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca58522289e9dc1f7cf2bf8e9b0875d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab0932602e0395b5e576cff1e7eec62185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7100a79603bb44eea7778415a1219f46186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08171f0bacf30de6e5120ce3bc7beb4f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016bc45dc7e8598e77f86bfa8884f8bd188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a30307c6343874c476eb9fdd36e457189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e9a3610da5da22d0c75a8e7fe86bb3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1fb112d0e4894932f613b71961d8a0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc662f79bdc2aab438d939ba1eee306b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e7627a230c7381c0f2c95049522abe193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3b12f67d6bd4ccfb45fb1d2991aca4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33bff06bfe8e144c585d8a42732b64e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81401343f4ff15e0366bc7c7b9331537196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf0f62ebe0ff1a445c5c2fb6f111873197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6098b65c2f03feaa01d1c59c491a86198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d0b0d3d889d1dc29424de5ebc31418199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eac05b28a15544fc6e85ed8d55eb274200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b053ee9ea03ce0cce9baa9d328af4b0c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df31a0ff5f45eeb9b328cbc97b6418e8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b30d957d380750920e550175d14695203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8482cccc06536604bb329f56aebd492d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f138b8b512068670f7f2e81e8f5c86205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f565b502d80ca2886922f9315054cc3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbae36787bb4ace0606bb20cd3ff2d3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8688f6b67f75da9f0ed3ffcb988b0014208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14f3da76781f2c1176050acb92f59e2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eac3617c20d81b92ae1f3103f691fce210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdb7d15f299c75d4d10f3d0374dd6ff211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1352a233209a165f174a0dc895c380e6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bb9776ccbb7cd9b931643860cd6fc4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07427be5d0a44e5a085bd9faf5c45cd4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaa5ede6cd94fa1df2f034b9028210d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d153238527c54c605470ea82169bde0b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9ab2fbbb8e825053f16964cf38703b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1b6d1feb142f6c9fdcec11dac5baa4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e363304ec6d60bffb8199e4dfa1f4e1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347a4cb7e6baeecaff373b882d03b6ba220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac33491a37f3370ab8a6c6521cb4d42221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edef2f913968768e67a354aea6a0385c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6db6be0a551e994a3b1485ece8adf2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f04baf50ed78144ae7a747fa6cc258224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472dc3000f60a6c0f7d60db0fe85dcc5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5acad0210646142998cc1b5a8bd9ca226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57fa16935f3f587b1f279875031e0d0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee182068d10dfc21d65df4dbcbf16ba1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d42677921d7068818fc13b73e36197229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fd47de72010e1c873233c75ab6675d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fa5b3fa31f730b44e7314114e58999231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f187b52e28d3389eb653bedc2b9263232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01ec77c49102aa95235c50e51b5c4e0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabb0e21acc7f89aff80af504a8b1164234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6729f3d12ed4ad8c9d19297a9109ad0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ce6ed9c29a8ce1b374bd93bfe3b523236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f3802b85472a3f2208cb30fea66aae237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f7f923af9e4f4f674aefeff1522d68238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6926e9c5eca778842485209e4e1d8f9e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4eb588236c40f34e84771ff884cd6a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1bf9432cd323c64b668b801fa5f3f2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8677f4433ccd9be46d35511cf73a0d4f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9fb5d0a46644e1d2509e5aa0917f5b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e2b40ef9c6a6440fa97b1bff8ff086244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141b7126a41a472c904466ee44215e69245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29241d215467f7ff2264248956812b02246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66255c3b0e3b1008a080024e4895ead247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e50820c9f5b9018cb5f57446f9069a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853b9a5721561dc78a3772ccda5d0ca7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339336f6c34804160ff975d9cfae6434250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f954719085cf3e894eb34c51ee8e98f7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1042191810a31ad534105a8a827d6122252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b2454f135e91c6c31be99d619fb030253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bf3315199a872c52d4454bb975acfe254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc828ae1281d6eddba29c36ac5c10f5c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63843be7c276c631cbc6906967979233256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2530992790516e55d3d8be3836bf2c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab1e729af890b0c86e779356d9d36d2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533ec33b7f6c13cda0f33ebadb44ba86259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356c2e80464e12db6d3abf7e3b0ed0cf260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7b9284e2314c2db782a26c039a3934261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e70f9c17532554a6bbd8e415ff2494262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680ffefa50d359c53b9fa95b8f604138263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af57e1790a99bf5d8651e7f656ffdc3d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ef4e63d69b42a2b196e51b27baf679265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaff1109e8b634d58f88ef0cb4772ce266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a53cb5679744c61b66b160744af53cf267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0d7ff8d0cd45a632391ea34599a6af268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2deee548127071534dc8471fb6df5f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa424a7a3b59b950e4b9a0bc1d68f43270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9551825f016b83a47f06fe54eef55858271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47e340e46b9ce00b4ef2cf3efee34be272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9a16651f0aad0a574166c28399d557273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39401c6e7d9132a5d8684659416322e4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675b39325ae2b91b5081ff66eb43b023275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e775b5df1a65bb08cb219ee14df1f70e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce64f4adfe784cf70194fefbe3e54ace277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaa63c604cb8b25c1d38e2180c90bcd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff0c209866eacfc8c5016a6c3ebc395279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d4771fe6f35d39aabcf225021ab113280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464e6208558876d848f2734960388d28281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e050437f1fd13b034a8f106b898b117282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390197859ef39713394420a441437313283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b560a3d3a12ae7b7b15ffbb3490c5a4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6893463ed5a00b4e2f1d053c4ab71512285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf253206456e0ead1a36d7f10847f919286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e27baf773e384556e95362cac8af00287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706943963dbe9553fd3eaadd3ef3d096288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d6fb38999204967fb4ad875675986c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cdd9a38e179c621925356f1eeac743290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca38dc4e9bb79cf4ec84605ff2a34173291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34c29c2b04a1f113b87628f2d258340292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48b18ef37298a0550347f6f37f4ccab293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7a6f99efde6d857d5f41dda1d4aca1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8aff4a9f19d4393ac98c465f2b6fae295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6796d639c77c91d0997db93dc905e5e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a601b98eabf398c7cb1b059633e73f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6276a002352845e1600c44d73a0d012298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904094c70ef072a5d45a91de9940ae12299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5068e0e5b143c0e9dd2a7e52ba4538a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36cf46768d9eb4ae37a49abd121a439301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dbb0ea8cdf9810af7d3e4f58391221302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10c6ab2db050ad384b560b71652a83c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339f25f64ba69f9de8a439bd819a85a4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7f6ff8bb20b090336d5c5166571372305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5989841e1e402704c14948289b13005a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb28a6d452778441c62a4d46d5fc19a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4066d18e8ae48c5f646c74906077d829308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca19f213aa8709911ee473b0c1e43f2a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffebb2b9227aea9b88a3163d0b153891310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0dda43b64bfb459325d9c24cba445c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2383077eb2702e8d4cebc6aa00d5133d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bb7ae7261c26aaaf94ea7f00bd56f2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd109c3119f9b136fb3b5c3ba0152de314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be661b9d24d3f7e8fc4076e36751a637315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19de080e691895f94b1820142813afa316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2ec70caa4332a112bc542e41c3820e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a865fdcc6b6619c70422a67ad09618318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a34479a153ac9742c602a23bbe6e4a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba3ae8c567d19c6855015316de525dd320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8950d0540e421d445e2dc16b9b26f1cd321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f384f8e6021d3b994f8d36b52880e3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38455249be9a94fa2718f77e105e4bb7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f89839ebfda1b357916ce4140d3d1a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695b513d94602aacc78b43b296ce8ef0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060cb6eff280c68c7b9f289116be0e09326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caf7aa4b86ec236ab1e2b390fba7838327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfabf33788b1e9a61f4195a522bc2c3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f560bdcb3132aa1e465ac0ac8df20a2d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf955a39b1363561493d63c02795328330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaed20e6e070c2f6f4991eddc99a544331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7461fe29e638e91ecae0a0911a01a0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f574f655accbbcad3e19c63ffda69c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b532f0ca9d38963896a0dde22681eb334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7767fb2b0130cbddff00d6a31c1a98e7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616be0fd1df3dec92aa116e288501699336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce21ec5504e54190b7bf1386f140745e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91dd11aac063cb47cb958eace916864338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77e9182428c8813d345ea27362beec4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be437d6d0e428b0e33ca14e3cf1e316340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10220a3b9357324c061b07e5a2d7d612341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b31b2ba8d1ea4182ab64974db0be435342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e382c80a726f998cea698a7fd6daca4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dd12ebc88b9bf3c4f8b3f65fc1bf73344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0390fcfcc95b28e2767e25fa40fd60e3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3deea34e954b723b8d0d2ecc6ef035346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47975f24ec85f74a109f76aec7150990347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a467273f0866136dcccce07bfe845b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488fbc23ec0b6dafa24435b75d6d750f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83797dd63b21290913f74edc75335d5c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4ecc3dd12f01d227fdb170d60469bc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4206bbed782f54fe74ef099d164d1264352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a868981380fa91199e01228014cf8871353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b641a48e06f2317d3caaa05bc9760c20354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5acf6cbd3f401b5dde5ea76aea6987355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd10cff6e7b23f2c41367f1ba1acf991356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb86a71e0ce889d7e739aa5672c1361a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5850e32ea6ac7d2a6c9d9047b458f81358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262b2f743ac6c96551543d9e11f6f858359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db403faa36fa1eea987d25db36d628bc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7933b74d696d6f6736d08ead203917a1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014d0aec9dcc2ce250cabc6e7b6a0f25362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec69ef1a5310f2834498c82e81189eb5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab17e0bb1dc7a5c5138154354776d7a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cea9ba7d19fbcbe6fbb488e394d9b47365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ca4699999ac324ea39001b5d121d16366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374b9b368ca5bfcf040b0a08153a1fbe367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e37076c2e8716b2527cbcb7f4d4d12e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194103f2f9e09c4e2c03562e7241f20d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97038bc3e94f8e82ff3f7e1db231c48370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c743266b1f5b779745a5a8d9065694371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52c3d6624707e2febf23056837f1ad8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc4879681e646a1bc685bdf4f8ccd02373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9969159c901f5883074ce3243d010f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c528b72b078f5cb2b03e5c8b001112375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9692eb714e80ad79c0855f41825ec3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8137b111d287a721ba1eff052df0811c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1964395dd56367d70c85351792e637378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c352bea7d4c4a184e26db1996d55ce57379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f546441cb15cda54a5261191bb1fc8f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45016ec15941183c32cf1738a02eb13f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcc9ae2de082ed26e018f90cbdc2b4d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfcc69d8409799e9b712212edf49dac383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2b09b3b80716029918d60dc205187b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb3db4ada87dee333d2bbd938f38bee385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dbc6bb84da57a16afa3ff2c4fea627386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad73fd6012e8250bed2b7384e56a623387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c2aa219c2221499192d9eaaee461a3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf09233603077891594cf0dab700252389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d73c56bee0803676b0d8dd21e7e90a2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2bdf3026d688229489f36400cab2a4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e610d3b0eaf2deddc257be4b320b340392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcad50029cf60fee9133f89b2997404393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfb048e549c9786b6e33bbe91187d67394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35b6c05ce0b6d9bfdb9b0b84049b431395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6276b73a76450acf219d4fb0e1637cd6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc15eb06bf31b35f91d66538ead00d7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65c23bcb1a8b169bda328c8a4bbfec9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142716dd7608c6dcc1fff18f948bed21399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b291baaaed75cd7a474389e7b82253400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f7ecd387d0244b4ec5600952a88acd401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641a2457b959e4b8481e5b5702c99e42402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3026d9a03ab9afe51db533e5d4ee7ee8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bbb0c099a1313eac2c402bdaeaf780404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81efa88aff4b109be5ca355e2871dae6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e102a753e7ae18e3f822ab8fd41715ef406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a48988f6a50d66ecc10d95968ebb9a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d15870d6f263c697efb2e0c40475206408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dd60fc5b433df289fffa063229f244409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c3026c51c87885565a6ccb484e0528410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b441cde7ee515b5bb52e9f5b1c84b90411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9ffca2fa397681a48ac60003961ce9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0b68f9ddd45c4de85872892ef1d815413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a405fbe3ca5e7bf36c61322067add8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88605d8bfa30ec4c7085820245efb10415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3c1a363b28b9d7133dfb2a6979895a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1986824e9ce96aac443ac542904e5a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a061cd1b385ce9e5e1cb3ba2a4509b6a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0320b4e7a45279c881716172ae2585a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbd43f86a7f31213b46deb5186d41c7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8526156fe2a7407ad0b0552a6084cb3a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b5cc8fe3180b382de0c3b32e4d6e02422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792a3404d487f309ac0c79cf5650a93b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1805ddc4d678cf0f983ab7e6218ffb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f7bcf5a669cd44a53f32e3418c48e0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743dd64511db5d83fbca2ee529e077e0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494b607210618f058180a8c97b2a5368427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c59df697506140feb170c68bded509d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f30e214ca2617dadf74817ceef2197429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f12f6f21b540c3272515468c274886430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98ae7870decdba60a3eb5b376adba58431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6a740ad394b06ba1ebf0b39e26d1c5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673eceedd9fec9ac4cbb179977300fbc433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7e4719ab26cf27c4c140b0ab941102434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c678435fa6f4944c3fc3ab29f69014d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99b74872258710bc04acadb745aefd0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e168ee7c0e3187764ca8b51b49b5fbc8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719adeb5eb35e71abdaf8f62ad175b51438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d809b69892dbd10a731008589de2986439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962ec317dc8eb06c9efc15b262aeb5e8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84863c087aec9a1533db58eadf2d4f03441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9522335679f745df6009f48c3f8271f7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eb5bcc26f6ed6e702e6c2ee3714646443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8ed1fa872f635a6e3de610d1f38d07444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94823f8781e6e82bfb55f960ee72e261445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7458febefb88f247163bc6106af05a94446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94864e53f0f7cefdb0f1647259edae21447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5b8554ba745e23f31801c1ef60c2dc448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17bfc7597782e02a943dac6fa697f65449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340cf3e6c19751453d341b8c1a00b4a9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dcdc159faf506807550ffec473d88a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3326650950c49cab048f0c66b51afd5c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ceb708951557f2b5b1a4ef417fec9c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1670eca4f4fb95d7138e7f199705b6bd454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b12a3199f399cea89c6f842a6f21792455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc1832f86c760d32488aef167a3b3b0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f182d36439fe80e0391670408f4e73457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65f06781d16122048acf6dbf67ff738458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b67888f88e8b142b06d33592b2015c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cded7078e45ac57bf9ff3181a5e1a316460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94d7d0eae1c898d024f30cccb213b1f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fe8a9d968a2c2c17bfa3150dd3717f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab3069a58f4e0552149c767c743fa50463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5071018d91dc2c2a2786841cdc1f2072464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b550cfb9b53e4789f479b7e2f5568adb465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e612ae5906b38e734e1fcdade0e5034f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a148a9437fe32c248106a406b0274fb6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb4f021b5746ee7b397a424231a4cb3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169698893b8b34253c32c0ee9886a491469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb82a017020b922f04ff060fa5ab958e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da08209467d6f03e3e5cd0e839366a25471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36abfc539e2f0a7fcd96b87453398116472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950f933e20ec640d97cd2a2523c0c9dd473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5e981cd049511745ace8823c88a691474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6cc7e2ce1ad8fea2216f1e66a9a365475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830c686bcfc132adecae389e5c70b1b5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676e5bbc8b9f658358ea3da51d345121477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a20b5eccfa087692aeb32f3c0d898bc478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadbdf312cf5557ca1adce5c9446c529479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951635d798d44067c7b2a1bf5dbfe816480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890e2cc5bfe6931f2775061961ded481481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b88b4183587c125c0499ab723b023b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35df10e8d2c6e1fa92be9e1305f7b1de483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143dd8511c0a1b7b65502bde90d84748484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b2604ca7c4f0297ff3ed1c6af1febd485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b545511ddfee9959cef4c3b6e1d9180c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b74ed62910d084db62de31ca7ec8f53487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b97078c6488bbe802179c612c08d469488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80800f028dea81a98cbdb734e0ffb1a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90694f0a16b2782a59b70cea43a47002490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbd7738b0e6618d37e754d58034960f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584ed08c200319777010e65845b0c2da492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a0290132d0c63181ce6b9fe24ba156493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5bd0cba8924749d7017072872ce7f4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfadf9c1b57b0613192ade915636be7b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abe1a43ccbb9e86eb615e2129394980496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caab152da15a18a02ad76a41ec164ce497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb6fa59e4301c2cf7418f93fbaa4e48498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cd3d4be7addd9639cfdcfb6876ffe0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fa5fa552654e8d649d724c07e2dd52500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab95d5b2450454dd71e77861543bea40501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8dd07c487b72f8880c4ee112fe61e1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341f429582b9a8fd668f223630c84ae3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdb9d3899eb853edf182fc90fa9bb6b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e6bea405f42a5ef6bba331c2e2c0be505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9b653628bba5db7a4fba7a56b71bf1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691703b6fa9c2bd15b25a7c809849bce507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969d7d13cfb5c90c74455d705b73e8fc508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c5230123df5d25de9a3c7a8c941cd6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71367b2dd5f7dd948610b620f1abf87510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0fd00fc490bb7f9d18cbe0cd5a5d18511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddb4eeda6b769ab1bf24f70b113b662512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae49e388ca9ce95fcaaf985f47b990ff513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b5890a5b4179020362634241bf8286514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecca6ee9981389ab0e76ad267188288515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2684b60f73c8cbe724387ff0e4232ac516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c6326391312e5bed9d8ed7ef5f6c3b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccbcde40412ca41122761ad5ed6bede518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4ad6f07c019ed56f069775c90da057519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1718c38119926c2db9b3da7e6a16109520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177ac1063ee4e8d1fb3220bd7970803d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bce905b486e768347dc8625d6d773b4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacd5b9ac3bb7736cce2bac7e11bafa5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201380588d030b7bc6af016b79869252524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ec570a2aa90937ca0d4e89cc785a03525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402763a00903e2d66eb094650122d9ff526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22017f350700aa095c31c560e419dcf1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e7b54e17f699aef74063c541a1313b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bde554ec62e32bed40b63e705f29730529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a852109a5e9a616de0f62c13d0e7edc4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98f270be981b946c509b96c3e3ddfa6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245de01f7a6fb534b10da2b5cc5650b7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bf420d494f3da59afe541d85695d5e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f37419197f609daf44f36dc52eb9ced534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576226b24e5857c6b25f2e5e23a5feab535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee23fc4d0d63b231609fc8477bb0960a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08964fea7d75196bdcc600b7561d28a1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eab013f9f8157daa41bf0f839ecd2ab538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de16bd92c3c4af265893536f8727276539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8d838c9e54db39f586dfb67af40806540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d795f07b650390b7366c7881dc869b5e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4749b2b8160a686623fae3ad8dc495fc542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf028f02a23680b20eba26bf012a937543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3664f4f78d056126eae5033cafe8c433544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505eae16f0554fbfc65975dbdd70ff2c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523336f8416ff0fb228df44ce3a07d39546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e0c14a98ae58071d1a3059492e185f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6a9b0f27253f30b92ed91275a9365b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bc205fe9ae7c457b9af9a01594bf7a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2714684a9f7bbdf6b0c827b4cac0f14c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977edea901ba5d07e7a5180d7ba2efad551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3a2ce1069e8e06f42b91c8de73914c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f881ab8f3c9521978ff90d7c0fea8b5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f83cac9fd21699b2bf0bf5a44443f0d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7b0be7b3a85288943a59bf70eac8de555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a465acd5ebfbaa264777ccfa68d9ed39556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c5e252aac62b8a9d2cec2b8a68cadf557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f669213656b43bd1e2caf5dcdd531d20558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2670b755da768e9741efdd25f05f84559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457bf46658bf0baca35dd40f1650a6dd560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318179ba556f48a24ca0b51200d96a7c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76b17e8e5cd97d5fb7173f4c9e1de2d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acca9a5498e58cd61e54da841348a284563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834167c13d6064df5a67e01845c404e0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbca1ebfa9a007ae29b35e93944ed26565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a86062e8815dd19c5bbdc9dd55c50e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ba96e462c4dbdc62615c012d56299e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c1061f0302b113c20ccd1b256d6697568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b41720fe664aeaabe994b43f2db6b5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58da32295722fa4733527b7e6e4eafa5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5ab599396b697e917d226343c3f3e7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7a2143382f67fbb3399ccfe5b0e19a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831bbeb8a79ec1b36117e2a0b19739f2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c617f8ae1b4441d7d2d18ef0bf41f3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d25a9ee2f6d6bd876d6f637399491d0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe6ae69bdc1819702ccc0f8352d4dfa576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7110fd1c31e104d97ffd90e18ad8f642577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a838f95c95f003d048954fe446615f8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec3576d6e3375285f3c83f5d3b14392579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9006442931d4ec4917164f5eefb60e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b93365d0752c2d210d73f3bff10782d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3baa7fd0a83c384ecb6edceb2d8d6f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63463a1151437de6c2b1338919ceff86583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e6b316efe5056d5c6f8843f84fdc28584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8d78af720859346dc8bacf1f37d427585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44138d95805931964c83167e78ae8d52586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcb69ecb402f4e0e3d9649a191b051b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47012cefe38298cfed03654d7ca7e88588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c79cf860d1727a792b48977e383ce96589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a71f902ce93d55ef6ac5efb4e4dd40f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d85260cbe92b13e82a71948fd40c9d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931f9e354b946d23cfeadfecc1178799592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca34b9bc42769af4e2e53a469f2a008593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dcc728083aeed4787552312ee913f1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e07824ba1bab2e411763b42bd1f71e5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a325bbe5cedcdb31fe9c9905925811a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb3afec5695cfba550d1d4c94f0111b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9b19f3f4a7c7d89558223e3dae6391598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32d796e493ee638172608fd4a39fb8a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afedd3d2516643a3c450c6754adacb0c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f776e1e5fb77d77608b2c9fb7ae844e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194b2901c12696b6c06943c34bfd9653602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f6cc41573bdacc6e219c7ca321e096603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad755b76aa2110b0ffb8ccef819baf3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4387efd69787a6a10146e60afd9ee8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f272c75d8aebf2e3cd422e5a5ac25c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccfe50e93b854335a93792eb0589227607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b821631924d723180df7a764eae87f9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f948d47e64240418ca36f3a1f0733a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b982d1f2cc5f5144357544cd4e46c5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae00c14c3b8b7a268099556445037dd611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378d1ebf132da2aeeeb2fa3724bbfb46612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eb850d1ebbea3809ef593a9b5a67db613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fd07d79d35d9e964ee1e927561ca39614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2507099cb4f308bad60e935250b5bf6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278a7399f694389973113c83ba660ce6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa678aecffdcb3ddca2c8e42cad1936617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5732af4f6313471218d0b91a094d2f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f3b5ca59f092307993984970703309619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d63dbebcbe1262f35275ca3763d4ad620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89a05a8d5a4093fbb6047f7f749d4e0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1046d760c948ca6003552bd541f23048622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ec8577dd10f494b2dedef889abbfaa623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11365a529fd2b746d370ad6e21a367c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d83cd796ea7bd4d088da379dd8e978625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9eddd410477f78642e86427a5233f19626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bef79a9f86cc690ddbd2b437d423d6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2e6d83c6e8122ce5fe40cc6b8fc3eb628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a606151d7cdbb0d1df3d201937815d3e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fd707f2099a3f8af15a6d7fbe8ce5d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180f94ce9b13ebb7df79f0ffa6152dfd631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6c93d71f9517925998eb933e6f24c3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6774bcdfc3d9aa384ed5b7b51236a277633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36adc9d610a1ff60bde926228f7678a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c266b1c1b81c49b5c98edbe70f4dad67635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79c51ccd85e710ecaabb979692f6b90636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee713ad5b5e4259235442c5b34736c68637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084e17c32283cff92fbbd46ab8ff06bb638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a0c704ad10361a6df53473121e5837639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac35b8c0eaa80426594becce8c678b05640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f3083c595e51dca30b23c7d9a62f52641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c852f721f7f25f5f0dae8f9d90959a47642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e4b78b05a88a5fa90b7c9117e7321b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1797f3e9bb5de025de2e6106f179e9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5281c39515a20ad3e603f7043a9575b9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d34db28baf483a722880cd208b34c7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f650882bb0e83d440b10a7c4654345b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f423de359d6a2a677f33463f51aecc648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89917704a8bd0f5207f3baa562883eb649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf0eee8d65aeab4fb62ac27be48ecef650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46401dbd2171c4bd138f0ad882d8879d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e695d009e7440ebd232fafea0c4361652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcd2d23e5fcb9ffe51ce16f73974827653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9591d6da2ffe6fc056ac014165bfdeb654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267c71eb61eca95b46ab6860ffeb80f5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca94cbb0d2e56f8405de8af3959006f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33090a8a7a78ad0bac7234c742e0942657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362367bc9f93f5ef85a08b58139c68cc658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aff7a73b6ebd27a92a68244a0d8feb5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f7465ae72e7a9d6f9b54ca5aa3ce72660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a72c9c5eb8778ff58bc271d46fda59661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1933a2e7140f1f38edca22724d433f34662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a0dcdc61817f5089bdb8a76d294d95663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f47b3179391575859cbd82352f9d7d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3607eb971c8b34a9eca067111bfe22af665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafdec0ea439d504f32434f1aaee275b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30877d0422abf330b2d77350922a76e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa5d65a3af2662ce6a2f9bf2a8823d9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15009f45aa9a5469efd15b870305eb08669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2f69d225b51d2c2904a522bc6edc8e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd3c79ff3e0ceec7764399640d2dd2e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab496967d307aba5de28c705d447fd3f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b67283bf965cbd439a59c755184fec2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d301fc6735d606d6c78896c3a1a71a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e766fc43de6c522e224ac0124211ddb675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca820716f0817d07448f3f83d2aaedd0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a842311a6fa93c366ab5d7b65b2b8968677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2cf5f1bacb35750630f199a00fb293678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9ab419c4e7cfcfd7dc4d75197dfc9d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dc87f807dddda8e6ee46bed1e7aa2d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffbf93a8962ccd0778db4adb04a30f9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8579e5ff43d8d5ce9424d02c4e0a5ff6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc57c77ffed384d50ad8c3178e5dd0f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de7ac38ab6e07a8594d87509c82c6b2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8e925b9d52509e81f68d14ca67b352685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9599e92883b35c48953a9e65bf1dab9686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271109841ed9d14514bd555fb56a9761687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c0166f9780b9bf075607ef60b89f44688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fcc5100996dd98f399dfdc496d9119689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a6feba4cac1927ca03bc9cf9d1fdd2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3630ba9bb8cca53c639b265803700c5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6957fd3b16d764ee359b7f160861d869692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9627b542cc6a22b707b5d16dbcac143c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924fd27bde2aa8a06a119766d107ac78694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe70103c9976394e8e3018d595d662c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be855603eda875ef553f964c66796b4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d169ee6bacdc90dac42446911f2c5b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63466fab4c8398b15f8bb504496f68f0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54a51146f44feeffbc33b3513d3b7de699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3826424cb0c443fd315f6c45662cf518700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3294bbeb066d9904f17561e8e7188c1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35f420a7394f963a31aaab0c6aa564a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee482ac291cfb395fb2d7d8ae14a301703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1b30da0c4e522623e45f99a7cc1f4d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e8bba97db6f94dd58c84df8bd48f2f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afdfcc228cb95e72b0fe1424e95457f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5efe83577649120364fefdce87bb277707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e524dff43d2d901ca25ba780dace5d4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c833bf1c320c841aabd1ce9ac3af03c5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cf89ee4df796413a4aabe4de133b07710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83cf0f073b79c1a2e5b3c62ed352b3a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5591420b23762d2de2d166d47a6ff5f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea9c3184a4d53e19b995919c7f1f34e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b874245baac42d8e5e14586e4d56da1f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d9efef3ee8b35014252a665cda1a8f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5166e756dd4b6fd52235a803c6c0ef716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac90b90582fe8d18f4847634c41bd714717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88837d716bfb3b77e52719bb42f49c6a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc518c371431271cf6f9dd0079d2e5ee719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7e5b84a797b8d0075b62068561f32c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b42544d4d94881a8a1816bfb3f3c8f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3894b8564d25931999fc94c401b630c9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5417eb12b21c85614e7cdf5fdd6b332f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5065423385aee596a37e17a43d6541724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2ca6e610fd297449a304bdb71e0fbc725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341854865b5af86a048b164fea8d4146726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55965842b963c3c93eeccdda469989a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663b764592f821200a01f1c18d042175728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a680a09d5f9044e1d8a929aceb42d072729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13abbfc36c68f01a4a94c8a7f15465a3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d83124dc35997b3f469452421e39204731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46ee8babc77b5c99f82a03458f7973c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ec6b484609e8ac21326e116cf9843f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b145772905182741dca561050ff65c59734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfe733f2a1bdc99e16038b8186c9a01735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a011d5f138123f1e8f9642fbafc50242736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19712918623d11e158a31218fdbf864737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be63af0eddd748d318478e0fc56dd0fd738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b875ec631a464fe2d9ca5c8dd6ff68739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41017b3e4b327491811837d9979c9cd7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2789d0634820239d6d9c635b3af7c5c3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2e1b3b36a2597108836bee1e18de02742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9396e8e0b9f712717c2cbd394e36035743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcac1446b669b785070f60e35140556a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216d9fd6a495d42930dcbe0c7b8ae0c8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33502f366b14cc7d1efe316039541498746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4f363e7fe04d1840c3d55acae4a760747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b66fd779ab67ca05fba1cfdc6ba68f3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8fcc72e02f03f113d41fc7d2f24e34749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c0e186287b8d5b04bdf1ad0385d848750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a231b25320b45c99cf49168b595ed3e0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f147274e1dd04aa5eaf38d2b7a07d542752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3423f6d3a2f4cac8a6821acf4e693ffd753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c8d0ce48ea60c5c06efc8b23b92714754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4397d7cfbe3b1fde6afee24c745190755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9a138ce92ce4e6e5dab97cd28516d4756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a48c9fdc11626617285c8a19aa7bff757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f737bb66d45f0ed131e17e2ccfd6cddd758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af7ad31028a1bc07edadf311197dbc2759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>