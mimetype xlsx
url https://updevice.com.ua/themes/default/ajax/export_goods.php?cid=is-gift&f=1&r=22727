--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c77430282f946ef0cf82380c926ac731.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9316ee5ede97cd8db2cbdc2deed890f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b168f4416653209af270b90d13bc5f243.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff58447c8959689914f4b296b1edd7324.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d647c89e72af190e8c2f5152663fcf85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00444fa13aefc1f25fe280f80b684dab6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6f84f87368366d34b18bdb15e3c4e47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c634759e7db76768472dfe9d57dcf98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d6b40b335456643914a71096fd89349.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9481623076e7d8c0f7ead53c999260f810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfd5fbb0eb0927f903364875a17e7df11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48fc3455e31635319014835d8c87d3f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0015f59b8b1ef70ff6c5e5f3cf245eb213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69921acb89a632b14e564ab617ff01514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f9d97aa33e63614e872f4dd1cfcb7f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07e9444731d5c65a036c9029d74e55516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c66daf978d960de3a6dffb72291b3e017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df74cb7d5200c1b053c51c50d3f236a118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbd8060e9d0619cf5e91576e23a986719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a40e344c150107e7f7a6b194021b4320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714890ec1b33928d3875a2300066ca1f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc29dd7c6489fc65f568ad64db5115f422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2126a95ba376c5e546a709d0927e63e723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138c72fc82bb66f6b4f311805f7ebd1024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56559a9d8bc2854be60f94d659d6fc5625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f34301341f31cf2809b3e368c72295126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b82f4233b010a9fe31a7e30c0d9f66127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d44acd88db415e39805ea6b5f4de76128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2605cd337f4fbbaa9c020c848beffa1f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c69d4a76a7910e515a66c73c08554930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70452baaeb2144e1a1c79c9b1ef5659a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d23567fe40b3fd1496b8517eb3a0b332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f061e837343b1020a20e592ca3403233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d35f1bbb1c7de2b40d05ca034df99234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585d00a1286a6b53ba45c6c0cb59e8b135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6b9742ee5959d74737175cf289f6e936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf93f621aa1be0938fe6596e55e6e9f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb38b67bd137df821920a2e10ff887a238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d180a3d6d8246f5af05e015b972d2439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba921ef359ad3376d9d0957a57df72540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befc4ac854b4193b040a0ec0960b37c141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374e65d6b11454badd9a1bc9d00b645842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f64482b93b088a833aff9e05c61207943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb32edd4c2501fea067f781a052640644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b734236f4b9b030793d853ac435d96bf45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ef1e666b535d904b2b2eb70ba4627046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8867977494ce488f95fa55b2f2579a9847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647ee3cf8475c5a2bc15233c119780df48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257040eda0810fe2a072a305cf843ae249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cade8a749c13a97321cc87b254e229e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1da08204796d390930b5eb1b68014051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d9bf62f734f1ea6e98ec6149f88f3352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149d2d4586f8e03e0d0d925fa54397f453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a79fb4a8129515dc79d238e7cd0ca754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e5c571352fd30d7385bd06b1ad923555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b01b778ae1ae35dc4a41e4a02793a056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7001fcbf2ad1798d652cb1b51f14193d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd1680a14cf9e3fddf453f3c278e7c858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f935c0bdd428bd5387a35e262dd3d8459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b81471c183e6a876109abde390ca4a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66e525b354be929d6df52283d80897961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297d52c41750e25228b996da150f4a4162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348753c67e720d936749fe4bbaf802d363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1952bd7df29471a5159a65e77e81e97664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a9ad3590a102dc6b325b207cbe929165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7772b640ecd5ac380da80e817cefc55766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d965851a02fef519ad7b36124e7d12e867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963f77de8909119add718c5eaa8181ae68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f99e77712730bd9a45e17d467039e969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf8bbfbcbcdf9f5889c6e0ebcf9036070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732150bb1a0ab5053c1bf6c35a6eb48071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f228f7d761b00c4eca397442cbdf24972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00596bdd1bfa5fda383b96a1cf5c96d073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd97d46780f9875ab70641997ac1e2574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3740e586e410e1b9f74dad9f106b49c175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7619d7eaf17b4cbadc08ec1f4cda724676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e61dfb1351e4d2212fb26da7f94a0d577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d623a38300b0f8c29ab3d45c476034b478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec125f57363e1c373540adb215c0b9879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861ea74fd7d5b8bb7a29f4b81f46cc8380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c896aae7f35e29beccae83a776313c4781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcead7d348f31148f814cb75e1bf5fd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c9e2ce087324e3bfb38ca54c3d377783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86391aa4b3aa2843377e7923d647fa984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139604fd8957de1bf3c13cce3c7256d785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071baf2d9580f4e26f0e5d2762808af186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377e88445e18f9b4854a1d3072f7d5c687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc0d4d4e660567f11072c2f3986968888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ea3990e62152f19400174e7d57454689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98a8746b322ef32acfaa99085f59bf190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402b68a416d36960ec58bfd14fc83e5391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945385704657434bb653e0577bb2e5ad92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ed89d6c00551635cbf06e9ab39555193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ed31b35e57bab7029b311829b87bc794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5d29ba20d9d5bbb2f5b0a26ddf523895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c797e600648395d0c8388108502ee26696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19bef2565455feae90819310a1c60f597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d77b3d7871e23a1c4d0b7349a1ed26c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316ffd0cd9fd41f8f218c8d6a24c2def99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aae8ab21efaf8f5e681f1bece4dc0d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47a5b5016d5360b27c422556b300b93101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c7840db4ef6560f8b4136e1fadda78102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf97e8d04757ab591f18c64befc6d18103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6670e20aacb0a80c868941511a802982104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741de8221f15ae3447573734ca5ea477105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bba6f6831d585afbb00c50eed60827106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2645a5d207476a85f2397a316358ff6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28af3dc96d5037dfe2dca8a186aef57e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362fc41c84a46ba298ab7b7bf92f9ef5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1667938d6dddfd29297116b7296ef3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a18dfefb09523c14e92263bcc7c106111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d151cb4f480d842b272d44eb8c2304112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d6f12bde4176ee0ed4bbacc764c2b4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3ad9bdaf6696b7a6232b191590076e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad772cefa5750576083626e012675b1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237c637d755756a6126ea91837410010116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5554e25a328bf44a6ad80a6e0e2bfa117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991fb0551d06d70a10f4062e5de846b7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5dc074caa4676219ffe6fa4c0cba3c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b05dc3ab9ce3c0f78a270061b13168120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e1afa60b3df8ef1d4e24fcd73ac0d0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953e42f643079c33e536a5136a997fea122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f791580e07a02812e2bbc713078fa3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceea357ffea63d9e3e4cdd5e3cf7a562124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dfa9c721b77ace0b09f37d35f6bc10125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d8ed3332847fdb886abb0a475b328a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fada2f1810a1b86da65757a2c25bb661127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea76785f3f385adfe7cba872d93d5d7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bf5860106786f56b34e09ed5b5bc8a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f281d794a262a05b6f1ef41d1e12670130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f84a78a30c0561d11a1f057259b3ca7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee26f4d4716a5dd761cab0e191c6a7d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36350c8fe87f97a5b2c546dfa2b05148133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a366de8dc807dd062988cea8c2bf25fa134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8407cebde098d4d890be66ff4d6840fc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4419daab4fea67aed98232b6533f73136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283eedc36c0110acfeedee0f2e217b3b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d316308791215c2c17b1976e8de60eb4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca46806439fb86e7b4d07f4d68d613f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb79e46c058155a5bb2d778ecfdbe01d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db48f8c732a3e20d4f3aa14b10435ab3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bedacb99fd25e2dea463139a43ce96b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea83e48561ae52ac8699c7368704c6f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574f0c4a90b110a08974e9146c683635144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be04ce295fd1746a1a72eb7624a3c5f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787d7eb35a70abd32c0ec9c7a4f430d1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7f6f601f8fd324aa626820263ef4d5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bcf10608759ed57d3c12b90340db37148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68be4911fbada3a78c3b22492862174149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a68041c5ebe5632ccb3a65044b9b490150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599f56fbfc83334b4d57ae8466d92bf2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034f1e605f8b353dcb5b8073da7edc5d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c7183274c548c19f090c78f88b3804153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac90eab2036c6d63bc4dd7c791c0db0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56c749ce6c1daa9655be0a48fd8b1fc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfcc62a20a42bc218b625255883440f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f181e21c2313447386a4b5a0134654a5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7c7bc6f0d296be502151e543c0fcbf158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46552d0e48a12ee8469979fe48cd9776159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fefa9d307e70eee2e95a79be2510601160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa32d5479a02f3b59b765351cb3a2f1a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c005db1f665a9ebabccd8cf17b9168162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee65dcf8f4d17a1327101766b5f9a47f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ad3af7d8ce849244eb3e3597ed275a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2f4dc56a33c10f7f68312706ac8bfd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4508a7bf5b7b74d553ed1d96eb8abf9f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4830eadae93059d681e199c66755abc8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b35096262cc429ffc3c2fa4ba648b5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f262d5dfb2917b5195a4273c4d3b26c9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94223a969878c49d9ad95b729e3cf71170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2fd76c897fb06a66af96c597e579f4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ad0b1bea9e6b7a3fbaca6f5374769b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78674f690b1590d5a18b1ff7a78ab43173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee3485f8530de210c5cbded95dfee22174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aadb44723fee961ab85757ee11675e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856c769a653cd25fcf2438ae641fa366176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5068250af6052aafb81f52acfb386c6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c1f7cf799ccb2e0bc1951c29d0beda178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57bb5322dcaa8fd8fd5876b48e552ef179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50705c628f76ac797b076116bae3f693180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c844a3bd2acbd1b678e463687058d8f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3dad7edfdd650dd6ce554daf586db8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9356cc76dfa549edb7ecb505f34a368c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756d613b684efa24b87d43e66046adcd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175a1a415431fafa59a058bfea5c13de185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dd8b8918b7bdde8ea52c774b54a3ac186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc3c963c0e688d7fd5bbcdf29104d08187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d1101b2675829173efd69e1e2c1db0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974a9f6dee9644fbfbb01cdce890ef42189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6fc2e22afb951b68dee112abb4266d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0a05bdd98a66985209b9b65444b2ea191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cb42201a224eb0616e199a42717226192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986ef640b6e9769bd29e5315aae9a965193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c851d0ba8e041caa25275f4a8aa0af194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e0606d08bc3d04f9026c2dd90a4974195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a6a5fcd0f21459906fdd89bb44b985196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e59dd8ccaf6fc5fc79fa206fd7b04d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9909d25a823e2a49d48cdbf617f42ec198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d00010077072f3abe032a0043e3d74f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c011cf54d614bda305c07fa21b87af200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65beb8f2c8a98aead163861106455b7f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84732e003c2cd61693bd1de41d5b154202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b82094bc2019a6d6f15459c31ea3f36203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457a1bf4ae77160a9305ce0bf1176505204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a965138decd6cd99dc21096e3e0c4a08205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24095745b8fffedf72ddce35bc427a99206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6df4e138b593760b6f082e76edeb149207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6e8d739bf4d23ed98d6a64f1a494d6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdf5156fc947bd7abeb5dd6e5b6d3e1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5f9960d3e63a5f7dfc625376abc741210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bec05be5d259a9e2249acaae161f5b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9477f82160a0aa3ef9e0253edae07594212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffe353ca30bf9c0c2ea986f627876a1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b568583763d9c9330ce31fa8e5e559e9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdce03368d77d0e802da90c0af8eb46215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdb53fe5e50acc49dda4b71b98fd591216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6086859b5626f2a8c7e2d6768079e032217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fac9eb04007c9c5f77be5a32d2994b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5ab46be08f359776afb0253be2d622219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8b57cfb4def664e7c210a1f42734da220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42f5f500c3096b4fbf3e6cb7a672f36221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7840e4f2360474c79943277a217a3d2d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bb7aa23146b441770f103c1712142c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4dfb95c019db7b81b9f679c72a4849224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1645a52a05583c957ab44bbaec9569225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda7b28fc2e1df2c35c9b4a9dc308baf226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81aa4f34a23afdc09c9b848748c8e67227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0a4de2b63b24ba758303c6882ca7be228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa2f754073ba257dc4785d8ea82da0e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21365af6230cfac659a31110c035e463230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb91c038961706a2c1c103f6b35c5f67231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd927f96905602d9aac47fb56dd250a7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9506b4ca5751e2db108a7fdedcbd96ac233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b60031bf8924af55f7fe1f59bcd0bb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e679965d2463be957bbbc31fdbe1ef235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36158de84653905e8dbe4f977629b24236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb81f1640858b87616e6d368f1f6820237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbe15b41d44047aaa562b62c09aab65238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e78ed598aa71046308e986db602d4e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870afefd25bb32c92f8d07cf151c4261240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8af5743ebec8115739c255ff44458c3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe678d7c1183d6f4d7d0513e8a03033242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c144938b28e0c9d124a253f1e87f9436243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca85e5902b2fa70f74ec23f3277f5c1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9339681ee92205e94cefd4255ee777245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e352319d45531dbce828c3c848c937b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1458a13f801c315ae235878455742989247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6808fcfd79ea7c2730fdde6cf6a210d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126fe8b7cd027fbf2cb9eb07883400a2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dc8a5fc17309cf8802ff5c22a50ceb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e608d9e5adb3e0cbd407ea4d77c8ac2a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9e339cc540c650a2f9c0d9ab1a27f6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b70f2829c6fc0a57e2915ae5591622253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092d29ddfe6d697579c9ecc48b4f166a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bc52baae1296d9c895a5dc96627b82255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485801ea74810c28ee58c6083da37f88256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15523254e1f0592858c975de203d3aa6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab71c5e7550a77caba0bfc2d82ad8bb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c8536ff8dd3c5472b9d6dba13472f4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbeeb8e60c2b50dbd8df8ed8be6e0ff260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee941a6f589886bc76ba2c70a9680564261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545b07cd1c661849240aec730e7883a0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1841e9c12cd657170e3ce7a39c1468e6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6e71cf219429bdaa3eb5a600d9b1f6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1829da3ec1228899d0f34f811887f020265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b402912bc381a3f9931aba4ccf8e486266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03329f829ac8c7b0e3c1bdc59add258b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa375b72e6fcd5f408e85fc5890a25b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a87ba2a698e628015f253ecb55f2e20269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71d4947230c52e209042920f2b186af270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eca0c12b540e693502b02799385e3f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec46a1e5d19d1822ecf63f514416477e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c554fd4e234f34bb6931914980cf3bc0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b55da099cd6a13858955169f55ed62274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a499c2edd687c24c41612f0725e68f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63d4c41076732391b5b996b7a392767276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85572455646e3f4bbd74a4ad9dd9a59277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc954b8e4053e735d90858093d2cb87c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08df72a3993ce4e322925a4672dc3d8b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea287ba895aca1db445867fd82c8ada280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c389f7925f91cd411c41886ad5e126281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f2c723a608fcdcea5aaab893f64513282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1a699e1582b550b8bedaa8b7caccbf283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4e163be438c363c55a0f5155eeb63e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdef7eba0e80ad95e6758e82ea580df285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786574520eb7f9f0054063660a2b6142286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ac45a3ecb827f38b8b47c09ef2b04f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63496ba19d6564d547c4dd7d7a4d9cf1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d63f1fc1337137705b553b9f58a1b56289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bd53972a8296ed05d774331c46fa97290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83406d706c9d1281d767132aae7c3b04291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b777d63c40b022e630b4d7785aa8260292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13973898f8e2c66f6b67f1f15db69cf293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5397f83a88e7b6ee7f6049862788f3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435bec2f86f9a472d9575452c98f2dda295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334dbb9079ecdfac4675fecb44fee77a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45abbe95cf5fcb275340ff5015b56a8c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6474292d856185de6d52d7b1411d2cd5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be765d2d59d0e72270d7e10802f7c1c0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6280c34ffbb5538bad9660ba7d69e564300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b5c6aeb707b7c6bc6b3e3a4ecf3858301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0bf23b1247b150e1874009d52d0f41302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3326e054bad8bba4696ed5eb61a712d9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49b847e725a6887adef130ad2628d9c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84679a7a6f8a5c6f7a3b42b1b5e48816305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5267b21a9be2f080e19a1d9964d74f7b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f502ef435ec81b3347c3bdfcd0812a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c5d0bba42dbc6a18882996abef6058308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a46e31f9fda80158cff790ea68a53c2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2495e3f5cb57c3f7ba0691fd59b451b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16887fbd9cb05e2be427f601218e6a16311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051985c4244aa541666123efbc056a08312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18a4959d8d7d3188b85105f4a34e8f1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13006f6319ccffad01317e2b30c82413314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b22b3068e2d92b302b69f172403b6bd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c38a43225da696606217de8b76faad316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ace1ba95948dd66296995ff3b7dbabb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f2cba2294f005c10517dee9bef47e0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d65f776a57ec816f7704587a8cdcf1f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb0516b1a6830f13d5dfb0e0540b4ff320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076cb17d01a76d15108598b8ef101c7a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc8e7a119008ebea70a456dcdc4625b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc581f0c67adccfd72f57ea3b7cd108323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b2e9cd3024e3c215adf4d9b1d97593324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c339009ff816c93c3db89f35c503110325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc240a2b27a9ddac2654d03b5e49595326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236d41c35acb4e212813e017035e58ce327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5bf2035a42d2d54e777fd288beebb1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52736f8806dd16432b60f5215926447329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07f980866e9d2eea1299e417d65b71d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ecf5400942cfcab7d3e817c083559f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5583e6f0d2caf5a84db7a8148e8d9637332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e666025b2b91d6a77790971d2f2485333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f76dee11eaa84034452b8951300d4e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3e1419c6a9671c2f5fc74467bc4612335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a876889d212b111744bd96f7d03ce76336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46beaaa00896b07885cab51c90e25116337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c499bfd530376c918f211d0189ccfba6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c34d1c89484a8221a91d987105e5797339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03832c4be4782ba6ae247ff572c0feb0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8fdca6829e0e5ffa486a60c5ebfa9e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f9b66831a16bc017a36905859ce2cd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95918f53bf7e8bc799bc1c91768bf18343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0326dd0227cc339abbfdb2325b96ddff344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aca20b097d432d8e0c704ebda18840345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae09087ffe994a8f8f9e5adb59a39076346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a57db7f547d53a38b7d05f7380460c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4593d7f94b4c2deeacca5d642266d56348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3045cc576c3b49edd50c614e94d6ad71349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097a2c5e2c8136afee9cb036fcca1b07350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364783084ee28e3a220afc38b2a7b0ef351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81163a75c8bc5bbf85b3d08901de3e80352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3f506cbbd8ebdcda4c5351a8cd057b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2ebb067dcc9d0e7d33932ac04be1f0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee58c8da6e4a6aea8130d17831502c35355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f5dba36d2717b05dbd0bae7d9d5895356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c77b7b0632b1edc966480409c6861a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2de2dd40918d9d86c868c2c24d7bcb358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da402c4bf86b495b7032f98d4d7fd647359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffc335e030b9cad9797492a7415ec2a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7f89a0600cb6662b3161e17f79228d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afff887c5b12f045d5e9d6af9d011782362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680e44319461482af93537f565976e51363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152256db34714d318ea626958b5cd769364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d39b37528f385c214f3d27451c0b5dd365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808a7524102f67d074cca3ef6c3c308f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1232529d26da9d520112b0999981bec1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d5efa0a78466af7a08d92ab3040f02368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb027f9cd1c3fa74a8d9aa04c67fe5e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eec67a911bf17e399990080fd053580370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2615658149a96164f132bed607eed14d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faef9b028708c8ee88f4dc4ce1ac019372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8f98de43767f5a1d7767ab444344d9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8817afaaccabdc9d8096eb1ff96b0708374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d93f474abf20060572f0184ebf357c3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e87ed7e066e4e4d068c8f3e45786e78376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40de587a8ce4f265e58ef147bac61225377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8363375f7dd4036f0a303b1c70432e1b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279f375620b8c4baaa33d7db9ff6c73e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1bd7fed75eabcce322935d57ade600380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a612614c11720326b2d6c5cbab9054fe381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76df63952a414fe84974deb240555656382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf10985a67bb52d4968ed6bca5a9655383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a95ad3d653abb2fe7d1168bb6af7f82384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea2a5e8ab086c7e97c2b22d66e08dd3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84baf02de7108eee349c1da9de0bc53d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0431005a19f999fee7d0e2767c0963f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d138f506f5f10f100066eeffa2061a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc8304451ff240f7da009ecf9c74d65389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c16e0222d6f19d115a7158fcd6feda7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c377e284ae70eda36188dec2d9aad3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d043ed5c6087884944c907976a382e22392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a673a563a16406ca45ce1823309bf7d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3cdd5b63da1507146b71a461cf03b0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a646abf0862a14b1e6f54379481951395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7fff8f156bde62481f96ae0eaf5382396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e9b4fd18a953487d6f39f2841ac38b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadfce19577516fccd677325d859f3a2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1457ae4659fe00a7d864b7cc52b7d151399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1696e7bdf02a074c8bb026845dd826400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76196423a5e889b868e9a95512246e4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e4fe7efcfe2482bc7afa5474ba207f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c01c05eab902669c1115f33766cc014403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bd283c06c25addb5f356412dad1bb2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8f9e608093fd1db6cc636cbb037c70405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e808695e821ebbfd87d63a39e8b754406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7e63fe7a0533f001226f6f37435df5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c59973669f57bdf2d79771f22b20885408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5331e7814842b543c9b948492cfdac409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09a8dcedcb58a41272715341cd7026a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cc9d0e29568c44f4220437e5a2b0e5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b4358dcc67ba2f2d31e19b144da9b6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c59a88e3cb31898cd32f09676a70ee6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b97edb919fd62d08c591dc6b55db1da414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62cbd2e81476b670cb5c85243186e5b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7088f682dac1dbadf111a2de5fb7823e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebea160cb0ed7765eb34d05c751721c3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba1ddd63497b948845367d38aee4d8e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89243c5103f3020bc98aab4c0fe35388419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37980573f78619f3c8b97475f0eb7818420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2685ca3c0aa2cad7f8238094361a38421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e01871561916f486f68d62d24bd44c5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317a289bbc969a84b0d2aba19f63f4c9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc9a3cf24512fdf384ec5499f16b573424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f004e9647e47e4cd08d3c1aa86f5ec425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96032987c482e8f98e90ab1066edfdc426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50c0c741fb1d2838e2bfc63fbe4a299427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30643282f0d83be2c9fc0d0a355152a7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f218a96509f23c6addf65f374706c24d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4532147a22f27ad7b577ad06b1fccc59430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f89017fa39a8d11de97866163110e94431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e25eb7237a03ba00d1e091437a8aed3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293f5124e65ac97d20a07cc0fefce252433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b256a6dde1252fcfaa9d8df747db24434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1576e6eca269942b892dd7b5b8c3cfb7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d62e90b9faea5ef71a69b612cfecb5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d8435e3598053ad97c6699b5238308437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e09ad63273874d3730d095150e059e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff12cdcdf86ff63291b573d0007ec9c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efee3964db6e2eeda672b07bb4be91c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2f083a267a6b07d14b1da30cfeea24441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c2f8033905a8018d84848558d232ec442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cde42699c9aa3a41f419c4e9e5c76b8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ceb567e1e61664e1eec8de2c8a3416444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936d1b841ff24b49b350b825c0323eb9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb501d681cad1cd182bf857d3aded26e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3041c7f490639579e064c1149d39b54d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6221954d8a269777e2d127bb06bfff448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db72dbf347d856e66b3bd15917766520449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6417e99e1278f92f3c54be9c4693196450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bee255734b0ee6eadc7c25ad9ae558f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086cfd2f0571ddd28bc7d022c07551ed452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b58deb61eb66aa281a1aa5d146ed4d5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4c5bf98f23d93ee46630ad8486dd52454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8d9e03df19047b1b076e0284ec33f3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c86fe91a25a0d018e8acaada676ef03456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b89c6641892952c2b9113c75615c4f2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc3f79767ca1ded1100380e4d629307458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4063daccb2181faaa5961f98f113e7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acad2f5df1769a2bf32d8ed1ab16dfeb460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e778dd16937fc32409a5a1f548e6f11461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c73be19b71db2a31afef65ff3e1d1d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b348f22941a61d93177206301670bf3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da2528865a56e49d9f3688a0d157c7e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a392acb6f2a1406198cb715ac9d61c3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a16d5918307204e48e9c9aa1238f63466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133a6b9e1a9726558dd5279d6be2d997467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d4a5ddcea4ec90759b2605767d40a6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2a1bc70c82c44def3b39b5c1e54e26469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b700bdcbc15071173094a2d7dd4f12c1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca3dff26dc673b1f85214e109773654471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73151300d68e865638a375180ee3a8a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8764720191f470097ea5540516f9d81c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d307b5866fa7bf043afae21c1619d3e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21453f748bb7e9a794be8e501944e43475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e0329592e0877c665aa2854609b230476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53a169f20520fc3f441efd60e07b1ac477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a3a0457f936627da676f2236ccaa86478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1120cd69cb73cefc03f48b5b21c55f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d8a3c56e0b7c8f2bec86ee9b572177480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d541930cb5d7ee21edf3a5592bd1a63481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9076ddd80ab66986e3a60e05dc9cce9e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51209ef56b24c2c5db0148d2d495eac4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432d8e7150b3a8b3618673cf7b5a0ce6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a8b5e25822bc40bee5f7d794456531485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccd207bb465dc49a5917ebd40f9dd11486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ad28998a43103135daae5527e93d79487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049db1d2e91a6090817dfea47377f39c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74233e1247620d87950ad0be0dbdce35489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8f6a82829701965c80ad6b39017a3b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5fcbdc5e425bfb9f8280aa31349a96491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e61b6a4a694ceced2983bae3d9bc426492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04013e44651e2d27008f46d2cbf2bac493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65005f547bede6aa24a8d6e14c8202da494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37df3a1094e6c29db7571eae0d937fa495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f583e66284242f51423fb757654267eb496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5437290fdf27e12282aa65d0d796862497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a236fa9bdd9932dfcfa4e93c832cc4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25a8d6df48fcae00ac3dc1873aea5d4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99da934757fe8643aa77a8e95945638c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f29f9ee1a36235568c3a46cdf67fb95501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24bceb3e66bbc5fa3c67c00a7e7ba5f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1462e91fcccf24de44966ab11adcf3f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58f3ceada5cadf45d54917c11c8b758504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d95ad491e30307aa50b6b9da2a260ba505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9b135fa55ff47965c55f4120618593506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f61b1ac1a28824d42182169a8c4b3d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b020e6309684d6c0b31b5a0d1b12831c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6402be531a6832a382d7983d3b371dd509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e03918cc5e9f8086a9bf5cbdaf96b76510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a63d6641b67695e15369a45067f4dc5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f69b01f7f27f7f7a282a9d6bdb0ed2a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7757af063b9f35dc9d3a285502b7ce7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffa02b07f7d910c3b4a7d4db8b1baeb514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fdf62a4afc9e0b60d8515784f45610515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71d76cbc34dee3e3388663c86d92ea7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b373b0302c5e1e53f75ca18fdfbac0a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9d5f52f2f3f4bea1a117e94705a05d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5f3cf05df72172fbbdfa976672de0a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddaeff48c17598c70cfa2f54e461f8b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84ec0c209079991ab83628d03a12146521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923dff8ff6ca10205e1062324949e60a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7942cea97fd0a9ff6b9db62bfce70537523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e74f3d4c2ccdddccf2515ba040f64e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92b364482e4246d4ecfb3877a11223d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50831e264e8e7939874f8db09ede425526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ccc29513e06d1381efaef8022b2fad527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5764e798effe9593263bf9dc8000c14528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7f56f1a4d9f8e02c0cf51dba45ced3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202a9a04e5a3c7a091773ed8dcad3d02530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa063a4e4d6ba861578a0ffeb6313c94531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932dd6da849f1966acee02c80053ca6f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7039a25693d93b367556fbf2c099089c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f056c0c5094623d4d9ab00a4fc16f8be534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0550e8a6fec433a71a44a23db3a2f0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f7671d59e3c9c816024dddb00688ab536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7471a8bdc55049982f225e1005d6914537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f356cfb8e5ed08621624fe3ed8cee3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a5294269e1216151cda16719fe0a45539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962d5e5f8e476bee979f2889217c1442540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690a9ba27e8f9045f63712ebb7f47cf5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e09d18d90e537dc8177b78e6485df1f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262fd898e1685e6530974af9aaff88ee543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3c7db7f1e88377e2547280d05b8aa9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b1da6fa5202f10a22a620418002e0c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead6122ca63d48e50824e52e4dafbf97546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2bec13711696a1b7c0fff580be9118547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260c52218760ee286764a6174a5b2f52548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6db08c0ee6b9375a4e979c84141ab4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975adb6510314c59ea0d10607f8f831e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c27b36597b7da0f4ab946e55cd77ce6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d487674b61a214ce072f8c0295dbbda552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f132d50c84141ad3fc820d60cf4ec8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a7299749ff6b7d89c4042884f0c15f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7286687d0e31e3db158cf4a1f2ce56555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268aee41e06ab883e1ba44e776c9ab3d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd76c4a85635fbeb7ff4a80b264ee01e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06778b4ef69174ee887ecbfe4325cd8c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562c3b622890e4bfadc5f03737c0e1fd559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc962bb1f74821d04628b1661d2d2845560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0f09f5b1c6b6bd5e35e7c9e1325e94561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124c5329b963bff0ca768e71bc5cb695562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0b3dfadf154618e2aeae972a558c73563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f2fd1e4aeba8c5ef9e60357ca12a73564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8989151e487c39d7e11a510d0e469c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5834ce73e4ac5c6315109589d73dca566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe67136f18f0c77e415cce2f86aad29567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9f274ce0505d7d5876c260274d5245568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7b2e6404b674a792669b136f64d85e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d64f39e299a6e1f73144bf1a61bd55570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e68023add42611c00d200ba64183b6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0690a939ca46c3f774d51cff1e5c15572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cb01da8482c5893532c962bc14d04a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdbd3fa1bfc94e21ffb7e92c4c619fa574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0103e42acc24c37e8e088856a399cbe575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cad694f802f788497ddf9bc4cad043d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3736b5b08ac6d3613f63e7bc1e574182577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9b3cc93fe7accc87473ebf10c2c34b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c962ddf0ff778507d3e7991b8a1bbc579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dccfff6e62d01a676a08cf4c00a81dd580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad069ebbcb7de32de6efc7536e14328581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5fe6e231efc950050ae535f5e9cac7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92434695c82fb5cba52960e390d867e3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bbccb8c465438c1ffcad27c64527ac584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57b74642f658df65647f9c1af5153cf585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8097b08f3690500db514dfdd176d0058586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676135b425a05139a99f51a80ced8696587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c466be868363f4b56c1beda36a4cf49d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c415ca5930ea642203a545c384dfa78589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b208532461966abc84a1c3c7e1b8224590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7472b6d6216712320e8733d3f7294bc6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2d87113eebb4f1827e44cbbd43d0f8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e7aa967f2230f94f9fb23a4d0eb0be593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a19424bdbec576769086b482e42183594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a30872c98aa2a33806b30781d9c9a09595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2305707fe547b31419d79c3804f1112596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb412c0fe12e14713870fcf2f4cc467597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b63074eba972f6f949faae8a0f6e56598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3a11b2f5c79e0ce8f41fdecb349562599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1ef7868fd6256fa74b6d3fd1dddb4f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b477dda23957641faa334811e8f00d9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618d191c1268db3b5791d787f76332c7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d1b4bd491559f3ae0f711b28dfea3d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566c90a44873a98a7bb753b290ab6cf7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd00eb6c01f06df7f13f9bfe63a20780605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a4e8322d1def3c14f4eb0725ab1c75606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68a8a1d94c396b67e369f87b2c460b6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95b30ed0fb1f45464bef53012e88c14608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2462a6ab05522563b9700e2b7cedfbf609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46252dfe134eba49c945b93e181f95c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404cfa720a2d8a73047064bdbb9d4cf3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac2e09afcd5efa56d6c02ded9116220612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9346ada95af2f6f065dc673c2a50660a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db22e93e4b85cc78f3bb14ec13651d9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ff7f7d1a2be8df3068da8170e01f11615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71ae024064ee5b8bb4dc203c952a357616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641cf6e22a45d9fb5111acce2d61666d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6086a2194cbd67dc122b393212f02b45618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d1b546e94c3e8f8d1928052f52e1b7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f977877ad6c58019527d51f0598956620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6580ec9b2b0324e03a7e709c4f3ccf38621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb8b054e64fee8773bd2230dc992e57622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c1a8a103a885de03c4caafb5e7706f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13096fa66c58c802e33a1dc6849d68e3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e54a34566ee7094b5512245b215417625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d4fdb091783d8c851fd72212401da8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7ea606b9576d67ae4baf7d95f71fd6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53c90af8161841f6c81bd21442d7ddd628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d434497584df98f0cab7287d706c005629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9900f29974cc2189225ad92f625c3d6e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f9f9ea1eb7222496f6f25c9252595a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cbacfd51e6249f906ff303a8a4781a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686bc9ab2d3ead2ed87ceeb7f630a46e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6dbb30190eb84bcb8042ec2cdfd68d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd97e679e00d458c93a2d5aa23427cd635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bf96d4b9b5d26a8ca68344d8d65811636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9592c9d1c5ad5b8e4a10c959f504b2bd637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805e4cae9d8b66e61a298770b7149d91638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8966fd87b259d6adf365132ac92ede76639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb091c3ca4a01737a0942281ef9f6c1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297e5072bdde48c21683531f1f4b6956641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0f3909da5a1bb7ed8286d75418a667642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c4cafbbefdd91e9d0543b1e49d8cdf643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5caf0966ab9ad776e0a2f4435535cf9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ecb9a67bb4a3f8690e5e3969835eff645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0c5e1eb7912ca0775d33aca85b6621646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51618040d121087e3706159c32bf7cc647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9974774f0d9c3868e1e3e2e133f8f0cc648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f29cf47d44418c46c464645bbf05142649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b26b083bc7d87f2ae0c3e94255399ba650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8376d7c090b7419e01d3fba106876e31651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbdd5cb1a300eff42a0095ce2e1c9ce652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391d01cd3ac5ef67828b3949cb84b31a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426e30d3b112b13e462b04f70ae8ace1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0013f8278e85562c7f143de6c1040566655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce40048ed8d1bd14f37f4e3ae8b0ad40656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e04cc111782cb5f6adba4ad87b97bf9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc16e50fa12f2042732de09c5eeb3cda658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a9d7e0f4f8a3949c8830efa712a568659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4458b3eeef2c51d4677349fd9f627916660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e571cf5b7a7dd489c8e397f0321cee661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abb80d3c6aee03160f59dd5c5753cde662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62550e8be76241982551393706197f2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e1ee2abf7765a19f0ed3d53e02d4fb664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d81b418c1e2497feda9beffbb828ba2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252319597d2758e9c82397fea5500d87666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094f8a2ff40cfeba11e262b71e0e7e3f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9125863a0d53a66d238ce5fef8e567cf668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deab126059612c50192aa704ae467ccd669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61858d8cddb4c9805a340c5a1e4c6819670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d8aa96804e22811a54ec32134303c9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316bf439d80dbd0a8497099a3d0b41e7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ce0b1f36d11d8e9e90c4fa207115a5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452c330458889fcb406997c5dc034e63674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a668fc70aa6a61bd6451dad499e82e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25f43abada2d8b6659b4efbf25600d7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5526c2a24f91057c612fe4e732abbb677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3f03b37b64d2a3b837ebc9427d9827678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d8e8635ac6a088a2136aae56d79a70679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36035c42fc4fcbed4fb76a6681fbfc7680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e6b93a7c2a7e36a8cb4ed98a98d152681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37935d725a54ba9745e0511a0a237a35682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1527a48975806bd3f78e83513ca955683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ee1fa318e6ce96fba8b277143a6155684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69799ff03419246f12e704025f14150d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9f559cb968f85e80117a7c8aa0326e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973748429f0a3f24c0091088006185b9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19f3d3e8f054162b6493aeb1ac581b0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c02121bc7be5f8d3494a60c7a761a98689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bec62886551ae2e1d790d3f47c7d05d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb940e208c8f47d77eec65decc48ee4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc283dd053aec63bef69dab49ddaddc692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbb551dd23726c020dffe8f543632c7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a47ea5bf26e327343f80f7d105a009b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9414d0e1326be62c2daf40d2f3fae21695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6124c7d426a88e1b7109e90289dca110696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23d65dfc80fa947be9426150d43454e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793306daec53b73f5561055459ff982e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480c0fb005c3f47f5c416620135cb0e1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e639d2409daed264b9693e0a338ce9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742f4c98f6536780fc0743981f4368ab701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7419faa1af4180a30848c5b168bf7a7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9478bd334671a4268a754e39378b896703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6303de8d66f0d769a0d85f78758ad1bc704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4355933bac53d1c20a204a998a04712705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31e91a9fc1bdee322379057454f6ae4706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2b23c493f7b6c090a262243d37ef90707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0ee10afa1f265464f11fa2ef91edc6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5556ee21ae951eb0d53967c7ef0db98a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d694754426d1320ea3096f1517b7c2c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6571a76448ada73376854dc71c1a2026711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baba8f1a5f8416fc09e338098510d0e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedb4ed8c887637fa3fb789da0a8de39713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698c9f3ce53c58d76650b9faf8c1a365714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8effd8dba2c03388877b6a772d098c7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6bd0fe98639aea0c753c55086f7e19716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5458259a4088aaa37e621747646eb5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40efe43dedf22a966b216dcf38a4959718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a19215a5bb613d6ab5acf86bbe0429719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481e95f0890d7a789c4f04b79990db34720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234a0d47228282a67d58c33ee1f38771721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ac1efb57b679b5315934d304fe34f8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e031ae2c9f9798118f9843c78eaf4c70723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61314fb1739279f4bb9496d757644b78724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b443c2ddfe77ceb8db2576d3514487ec725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a296c8b63c350a1fb563bcc79febab4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885bbb02c5df13b79ce0e3c0d1b18411727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164a4efaf4e574a57310449063214cf7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c347418b3a47663e991570bdf76d47e9729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18f7f90289b0f53425c27b418cf909a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc790653289ab3972d8b49e262bc113731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099dfe303a6f4425e2d5f3424de1d44b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144893be4a5bd8d5f6e2f2649ede6af4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c57f095eb7c1b84b849b1426daba27734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d327060ba2518e0c5a269650a74578735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5882e5394fc389cbb200c1c2baef4d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3379e6adcc07283e41c03782b82210737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b161e3c52bf304e2efcbb8cd4145d384738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70eed450ddce8173403c8fa3b376f1b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7c8fb84591284de0da627fb459018e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbf8591ca6a36a7a6c21697eb55413d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d987bb20e7bd1266e2637c1033076ac8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a449672720ab6b181016e97f62520568743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f85e22e95ae95bd275f54f7788a8c81744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c61604e7463e9074923b6423d37c2e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e099dd6ffa080cce131b6d81b8b21c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570979a8c12aa7c5bbb84779d4d7100d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b723dd3a471666b7e6b061bda0195d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651d64a5d1937903d66d2a1294c63b5f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4951f9f652601ec85db97ba79d7a3c42750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2414b647b45c983ef5f06a3e4735e759751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0401534d6fd05d361b5b9221f2442a4752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1fb977d030cf024e77750faffa8a2a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6e1c9d7b024fe11065dea9c65301a4754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d50b006aba1e418f0ed9c25399c8e7a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141fd5c6b39644c5f3da20cad8733a87756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c232be066b22b7c594709143127f21757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a199cd82e63f39ae27ed6007fe31022758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ce9e0f3ca55c172f8a62d6d26dde07759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fb3b6b6c6754996723ce224d74abc11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7870ba461f4b4c245bcb2113abe3432.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089e2da98ec107004c041a74d066f4dc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5154821177e3000b1532b2c3a2b53d64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352a4eddcaf997570f6e9b672a6c62785.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e026a9d44b26f947b4b0992a6f258c26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aeefd0d75e59b87d4d24520dad5a887.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4333d4f9b65430e92c6e65e272931f528.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbbb8cb117c22a5263014075585143b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486b0cfe063e5769d265b7e1d406d22b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880665e88679f230fff885a52e852b0d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a29a6cf5117d183b97acc98acbf939412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e8e7d8f3f52f2ff7374711bc2fafc613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c464b95f09397f330dc7dfa2cb4814914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59520001c02e8b0dbd396dede01618d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96af28a8db1af3c607025fab84e455f316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d416441e536d01a025668480edcdefbf17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c86167ca12294f1c93a6dd0636f5a7018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa62b669001cdba78a7e83bea9087af619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4be38a41d5c6ac716c2f46ce1046efc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41bcc9b005c4126cfbb0ab3a9144c8e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd20828f564625d7b932b1918e2e0cd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257d5701b27ade30aa35654fcbee164923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffa86614febbc598d221ad4cd0bf30024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae1f76c7a5d20d9bf8f41dd3aae830625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4665d62da3d151b1894b2065bb98c526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0643c9ac5250f84a15da4a12f106cb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a950238b454ba3e0c3a48d65836cf628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61631e1ee939a8133061e5058b54d02929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf4f7c4b0a2e1e3e7259a3994e7085630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d7a23f95c61230c373b8da19be1b7f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed87d1aeb5286be0768199d1c7377a3a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab105fb85c01b94f92f420f3cd35aa0633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d485c463e2a440d7bdc74ad2517ca4e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea081de5cec065988c12eb29151168a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629a36d74d9f191ff63082c48c3e431336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4623f5a577a1b84240060975e620e037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a47328119eaeb439c39de7341cdd6038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795e50532bf0d0e4aeb4d5e837454acc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de0aeb550bd388de7cd8642be8ff4eb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df150d26e407d1da540e723e992dd2041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450d1e12943916e8f89a8fe924f741fd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113a92e7bef5b708903462d6bd5fb17343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390864366e68062cec947b6860403c1a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae053de3bccd22333844a3699600e9e145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe89d0b0f87f87d825336f0a4df3f1246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6f821633d049709e47d31ecd6d9bf847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695e8a1de470a8883a83b87d2afd08f648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6217a7bc8bd485ed4b5afc301215ec749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5392bb76982f8025545aae94204463e550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a6be0272c08d329dc6991b38c62b5b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1cea2fc18ccf8fcbdc749c1164894d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aa890262243e6f7baad67a7d44ad0053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d2966b8da09b25642d91025c75966b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf1735f026dfb193a386ec7a16785c255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b3df5f4c2a346ffa4da6c31fe45b0c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f184ad47ece52bf207b76ed4e17362357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a11f119362b2e6b93d87977b697e6558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecf533fa45dcc0c960919058dd3585c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dde0fe7ff529a03f355b6fffb518ad60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40972f84cd5a982c107071cb5abe128561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26b1f445690c3e429940152402ec04a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153a6b23b57f8b2ae784996055eebc1a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5565b7dab032da6e3d2a015ec74c3f364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3d6488c296d479d4e1178fa6a07f6765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3079b6feb4cf292edfb3e751e167fc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776979e86dad9bace09c43b98b3965d067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07ba3e03e05eb0ac50044044780f47568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e60f6d866995fe8f139dcaf325eaae69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d65b28d6b5fe75f231558f065c9de6f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3c62cc31b5ad39793688e19c3aa0a171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4709f527a51fb0f3a98438ca49060f072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3752e6d39bfb00d8b1ea8fd51de4d2573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3647a3d35212a55d1c61ac373b59c93c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bea0687dec1510b846c9aa4cd477c875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f14458f7ba9d6198a2ef97cde0a8beb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c7d3fe545bfcb001376b8e15fd057c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951bce154c7a6faecd3e5057d9e71c7b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c770b0457d1586ebbb6ad9322ef6e179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7eb947ca0256db7ef772b60dca179580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cd06874fdbc0625f918a44adc1be4481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c242fe49110085bb998634824ebf82182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630221bea260af1b4a00e57bf461942783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07fdc38832bc1c0712cfd0a263c884084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907923912a5f67a671261a196a0595bb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2920a9ef2e1d96224ba74735136a0a0786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e97acf9bca39d875f661481c369dd3c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d067efa39a1ef10c5aaf265c91091f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3f3f5ce47389e2ce400915306f7b0a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dd99ad87176f4ed5d7ef3ba03e0ea890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f155dbb4ed63ed7e4691abe5e65ae4e891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f296bce7b7d45ef1b6b7aa61e8b76df92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac42f5ab9a109cf4f560cad0e5489d9d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56058e00b5ed9a5d396776669b882f8494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f2c7185417aa0ba9c1f282d46c0d3795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0033062df12f15d6f4adb3e7c3f42f0e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955a566a2684b917fd6891eefa86ffa897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290eb938349bfba19c74a24f781851a598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4001a252da48b4edd944073c52404b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79399fbd519e3cbfb0e1b40e4fde937100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0330ec31ddc4716d50e2852ba8289b3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6b87de9245977e81cdf56f7b4248ab102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39dc06c7db361bc93baf1398911f6d5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a280c925a5fd3cdf59468891af0301db104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8d8e4ef94de8405753b4517d00af30105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f449d90201768dcc403577e02b5566106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be730ff6f6e47754b2f742e3b947f2ec107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a35bdd21b91fac96b2d754c0d8df96b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f188bd60f6da457fab1a57150674c5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d096f2853a02986fa1f4c508f9808739110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0bae684891cd91e560b98834571da0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eddc3426bfb829759a5383ed4158fa2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115105afec017084a94a3f3c757e2045113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4540eb635df0c536b27feec1a869b4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9adc1bb765b30d2f6935147a2683954115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d398dafbbf39fdee945d2c0b8bd5232116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e079cae043bc81370565998e17c4c380117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8efd015e1f245fd69ec66317c3da339118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c914bb08d4facc7861c0bf7b1fd93431119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b887729caee760df83c258611310fe0a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235bd6b37f273a3f3f16a24cf25b2040121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762420bf17afd0d9044ac2516e095739122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93211c9d51dd47fd0d8c1acff450a4ea123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8830d9abbefa4fa58dadc3ff1107fad124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e63b14ea20d81a22815d71aef4fbe7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4816cbdd130bbea1b905b6290d3a33126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93abc77f6d1d687c7e1815a02af7c90127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2f9d83770bbc2d360bbb99049e0154128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e34ca434b0742c85f03032f3ec93a2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0fcfd2c9c827f828795f5a1d4c68d5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d838ba6686757243fb4176a9400a8be131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da7b627f0eb57383beb58624aa468bc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e40999aedcea80ce707b9eef384765133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dae365dcba12a63abb72fcbd1f4cf3c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aee94ac965f06b2e2ab2ab3dd1f0c9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6964d73a034c2381ec0b148d348928e2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41ebf5aedc9df907e2efcff02a0331b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de6189bed10a268f1c8bf90154ac0a1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21947a31a98527a2b3adb51621e1657d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba6420c15540d8f5cc66727fba8393b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18aaf9ae2d4c509714c17638a8cccf1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8569420e6d86f478d4126cad586954142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801869314cd8c46387a421da31562148143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fc9c008fb2df4a178d30b7341b15ed144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dca908b9268b371741873ee356bebe1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bad83a46fd35742661124438826e825146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3894e095819219413d5a5a76321b368147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8d12b09cb5b85d0943af6624174751148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ed4d17246cee679c4c29744da13dd5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d5992d12584bd1d5697a96ed00c7f1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439e03ce17d2fb9e525578c0f0fb1a32151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1457c8611f33ac1f0e0e12942c116ff152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee356af10cdba298024b81a482d645d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99802dded302d08bfcf13382a9a0050154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5637b17d278b77d1fe0756dfcf93c11155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ce300cebd7198777821c386043e247156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e7b1d491525dceb9aada12b3c0c549157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc39aee2c83d6b146c8fbbb598f1030e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e74229c507504823caadcb1709fbeb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499cc5929f99e7276255326d5fd81c5d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6439ea875920e7f6076eef91d9abeb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd95a63258ffb6d9eac355e80139323d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568b3298df7c3a3ff74a8402b4d0a1b2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1615f5c82b64b2732c82e25c8a0a23164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c413a0fda8cf4c9ca378f9a65ed68f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4444c458d947d38e58a06a3f1dc531166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a9a20b00c5ef84f25ff79571ea4816167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af13e4db45da22ef68b0d2488f6bab20168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676efb0989e303b995a4e0d40a0b355d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd316186616bcd3bb094639ba50674c8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dd1249223aea2f289bdda99d56295f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e379f8c199a9bbfbbc519c269ecd4dac172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7857eed1c00e51efe1c6a75ee180973e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b335fe08b9fbb57b3b226c5b150644d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c280611147e380f832ee096696a57a6c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0249a47ebd7ddf7a5b1fe0bb4faed6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce02511ab8228524c31e5c2985783f86177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307a20f97d0f359e3d606019fd2a5090178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f4d9ed770467df7175be266b17c2d9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405cb6036a4a951683017ba7c9bda7dc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba88f91e1b868a5b98535ae9d5f7ab05181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbc4c047fc5729c849d5ce1f3116d14182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1079fa936e0804139eb04cb9f060d64183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458e576c1459bf3482104f35781bc5d6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e6a030e85ecb349d7f9fc8825e5105185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed34b1d5b8b31f83b1ef36aaffd3af27186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f526be1a7d93bdf1ef357fe3bfa70e30187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce89ebf3906809b0d7bb0e4fa6148b9a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfac2e74c59bf744b9b3e37478b2a72189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fb4959e1a4dff345c60afd511f0745190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c5cdb4012702358b8ed6ec38e09e49191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc11d0fca97c07dc0def303348a11296192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693ca7b77d334d8143874da26eefbb9f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a74044416db586359d4c8c80d1c1314194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4dae8571843695fedba01d38d78b50195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2f6d04a59372c4016f36d645b85929196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74614d481fa17fb24d4b38f3159a9903197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79522780a6012399fddd7f130b536d9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fa3f05c97de4d77aa08e8262769824199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a1e4c2f54be95432390ed3854fd9bf200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1800878c7f3ee386138394267238adc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ee1dbd2873b269040bbb97c4a42268202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea9d52e1dc4b1571b0fadc59980674c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea664708f6a75a29a174a80326a0fd2a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d364cc3fdf74f4cb3f64e9091f708b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b379681c4e13ffe32a6a91ee82c4fe0e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c0dad9656672476092f30595c5d91d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacec387086aa1b01bc6596978ef1c05208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1837529b73b143ba1e46499804888f0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a248a4d97bfa38b4b2e45522230aeaa210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e723bceed160e94fde36eabff636734211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad44344d89cd8bb349e1240d906cb4da212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfe778aaa45485b91daa415f949fb9a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26f8672349e82223c8a3d79f15fa993214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4b421ad24c2e1c8276c7ae90648429215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be50420d11bda3078da588a62d3e084e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb799979cd4cf3c0ec5224b49b66c3fc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a53f37a933ae27b2c4b13fd371d6bdf218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2ff67f70f79b3822918b1ddc8993a8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75db0507ac8787c8dc85670f96104ae0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b464b200f18131b0e72699519e0c7b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf5b8c26338e4edf78bc7f679b56a6a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5461c7bc93c64b51803fe1d676ba0e4b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b9a70a3197f7ad93b5a62ad00ea260224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4e913bd94b5566354698b1fa02bacf225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344b6efeb46f64ee25c509a34e8bc882226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed0a8503d6be609dbb9af291b436248227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a1e7c8f2789045ebc6951c13912dfc228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78439c8cbdf6b63f77ee4929b252239229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ab7c1e533ee98254e2a8d1a3951589230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87757b9593f33fb84495814e0850b213231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc7cd66f8ac11157c59c0097da5be36232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3be0b24dc84a290e929147a45a3e978233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a030f151e61615316f8d2b35f27e45a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654f95f9d6b67d1755934e362f99b5c6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39668c6b110d98432f5807984aac116236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdca786778cabff9cd519339031bced2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e533acac08cb3da31dcc5fe774fb4fdc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4962054cf6bdcd84532343ef1de7de09239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f9c492d7790484dafea5693c9dc1a9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1aea7e365887e6eedd87d1a90b2049241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef574e5f8b5d0c746bc2616560c54b6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6150baa37de7375c11f24db66d0320243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb52bbf6e35b49db77a2be93735cf6d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b718d8245a4ee64eec7f47a9f763e4b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8f701e52a7d8714ee27b0fa1d83011246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37695bbf5632a8c3a60dd35900e151b1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18205277e746e7b6f8888e658b0d72c5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8712654a8ae2d701fe599ce8771bcd3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beba7e52e11e5d61f438a546c7e9ba1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcf812394e78331ec4947b2b06235d7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02cead85b0e9953cd6fabae6224b05e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cee154832a3e302c730fbd39cde322f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158b4a854bf109ff51dc7720fbb90b3e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fcb69a7761effbe74865d9e1efa78c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d1ddaa0f688b4d3530e9511cd6a906256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd88816be31eabf0d76340bc5829bcc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d723ec94fa481d59347c1096e9600d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaf7cb58d07f46377c07669665da1f0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0167e6e38cba8077bd868d356026336e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c099b5e41f841a4e3c28b5c3adc0832261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a10311d0826268c51dba5b3d75724eb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba3ce1eb7601e6a93b197deb5ac33ac263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081ccc085b87e3a038ccd1d09f6bb4f0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e93f986fcbefd8acf078220a6bfb86265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7e63f74508e0c5cb958f7e74410e5d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e1306b91c1affe41b875be39bb9452267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299d42b18bbd2586583bd85e4f71baff268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a502358ba9d51c1736794e2735d63307269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc635b45bfa92d08a5385773f889703270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6ea23d3ff54232dc68c1cf749c9ced271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d645dcf42bf6c86e6ad4a19fec8853272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a958a0cf7616794d2ff78193cae7ae273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b245cbdc1351e6d49d8b09e18682be32274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7fb3369469e20a6f7263c6b440bd6a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6c14fa5d2030d59c413320f976ca7c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685ebcb0f39559af8899b74977b8aa88277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb270cae2487b505af85f73470bbc10278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0dee2ab1961bbf934a0b2d84c06d2d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0cfd4ef88f57f1caa5d38aeeef0c0a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4611d2c39f67b76f4733ef1d8e0f2acd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbee5f7b2ae7a85f9336e800d1c2530282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe668d23520485b263dd3a904b937c9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcbe864775f76c81281556772c81740284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344dd115c0a8329462eba7cb9cabd272285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5d762cb76a35144663c7e4f08f0b8b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa5a25e6719b3effe88e607ef8c16c4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db448dda27a6bfc6d6b396d964a31822288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17368fe4e28447afd758a49e8fd4606d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4c6087ba243cdf669c6e0eb96ffed5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef81bf37ff4cc6001be884e8bccee78291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab6c354c422a527fdf0916ab1a03beb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3f6b30b9a000d6ee021c37b65ff01e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462cd09cb533e4afbe1b6072048666ca294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1296b7ad69594be3e87b57bfb94f979f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f590521371a2b3c8b5048a2319394a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85557e0167c1c249147076cc5ebb2643297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5269953253629ee65be573914a7b73b2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b7d2ed98adc2c4640c4bd10132a0bf299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4116e26abae6de2b97d072d665e662d7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449c2b26173398cff1d037249e3a0357301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac26b7e80ccd6fd171070980b97c694302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9fc5f67a1e8c4cfaa59ba46366efdc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e31dbe30c850d235ed82216c98c529304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c81293b090f7dbe041fdb7b88483a1d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4801e29635c51aa6e2a7790b261c42306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b72b3739da36e109dc9d3841ba3a082307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11079e1aef09905d2e28d3909c624838308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ce32efdd41de68fcc21a968a4ec936309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e84309d9baed61e3dc3cacdf306a7b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b239a6ce6828d6523e5ba585d37bacd5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a374f789ea29e0fd27f50d878f29ba312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fdd44e5b177142fa337d8a05ba7ced313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9037a98892db9c4d56bf90eea677a364314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d44624dd1ebf8edcaeed3f6de119e2f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53324fe08d27a59721741a68af8eedd8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68d302f6caf3101dda04c7f5da0847c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269e4674abb186af4a51d726c68b7fcf318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22ef623bd0de82008ad07ae65ab93c7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81060b00afd3f58ca50898962ca5e8a2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ccb5671ac284eaf465f0b77a7b9812321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd02ec1d8d9e602e7a767c9024461002322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae3c92e87ace271dc7487b6ea2451a3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a756dedfcb9f370f3672f8863d1a2c18324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db0298dfe31745dd50638227d63396f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecb8c694de0f5a3838c6b694386f67b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c6c88f7c329e967ecba9c96fa92065327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fb2427a6cf3e4882e9fb8166dd2f34328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a11d1670ea1b679a255ffeda6b76a3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fd3a7edb3048a458d66abe2e4d2e38330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000ca3c0695a66ebb087c19dd9d0213d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098f1fbe8d2cd077141a1db971815155332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ad41d81232d46f1501e7abd87182d4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54f2ed7c51dd8dd512d7679649b9b1b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b3d95fa61401cc67c72b68109a8e95335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed97270823310f9c9672e3d22756fd1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760193f596d68e4a4cd33128d8b5380f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44b740e52b6b3e3ceff021032a6a7f5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3654722b43039e61ee7ff07aa0245cdb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a82868257de6d5afd48b77ae0399517340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66b67e47636f4e8e443d6574604ad89341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfa876356587d6459325c782570213a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e0bb2325c7593685af0966f75d10d4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc65617bfead35e69de18c26ebbbf99344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fcd0fe6c219d34459fb28a9de3c801345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcdf59eefaecc4e9b89f76dcaf58732346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff43625cbf71cca40c256b185a14dedd347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e1821bb2afd902fcbe465e3a7d6e8b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710ced9322d4bde61aada074d3f68665349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfb8d1c1216c336f1790ca0914b893d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0194aa272d9543c3fe9033846463c82b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2836302a71a9cd3ed90a52b3ff4369352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df020fab25a79dc48d392aa170588473353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5562b596fdf44950f8b743429882903a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51631ed2513ba7207e4087c84c88b04355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae86d7a1f2ea2adfa8373931d83c7cf1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a1601b9f0dcb0b28ce2c62c734f4ab357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0f5930cb9ccc4afbe1994f950bdd05358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b847854a73a51d975bcd066f1dd6422359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f52a554a42cd262a17c903afa9cf55360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57e9bae7a8b296bce1b0eb0642b389a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dd2396ae5afedd8a81463ccb7bacc4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8678aaba937860c6802bb573d5cb8fb363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa01b5502588b18f1e96d608a880ddc5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f8019fcacf68d472d87cb1caca9f5c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea064f5a0ca71ae397155d820bb5b202366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3130501ab1000e85e67ea8ebf39da9b5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5161a086577b30f40eaf1c1cee65b0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c77f27993a274022b91e2a4f4e514a7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052abf7c851a7d1d28c706fbc86351a6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500b783ad24b309c308bbfe037fad115371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860b0a58e4cf0b8b0e52bec83d0f191f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fdad51e2a1051b334a75e2033d3075373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e276f220702ac31b77ce18c328ba548e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de379f9b6b9ebf3a97a0ddebb86755b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61179b82f2b1dd2091a43006f88878a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6fa7c7634aa6bf62edee0ce7a003d7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe665a94449f802ff3445cdd9f9e1e0d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c2c9fd5adbbdb8cfe98b37623063f9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23a237f083548da9e9874f4bfd53892380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac1ebc0b2aa148b1bccaf11a1acbf7a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f13ba969257c93ffeed0c322d1120c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6061133bc5b672656388e737bf6129383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13326a692516f422953e6298d0b92a24384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7e216e2c58b23ab518776eef0ed5db385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb2c7a28266bf369b2a599fc792d961386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ebe53882eb38c45ef43bf8d96fa79b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91412934d1f5e29efa26e130911c5100388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c427f786b73f84a9618d2d9609cd27389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58c910e5151139ed0a3288f73e58f23390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662c8cf635e89b64ed41715e2774d18e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65bc28fbf4b0024f78c46b28815f74b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dba7bd01b0878f5485969688a43808393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec18a131c2d44d67b9d46a3af617dd2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfdd01cdcb4c9dd46f24f8f9eb18bc2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc49d9e6649fb0675904a97ba190fa9e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059e42372afef3b7f22f76bb75edca97397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5712578337ae2d3a6967af36cbb2c79e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4544377eb6d67a1d56fcb52f02c17f7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eda3254fe380ea6e5381f0c1eb3342400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8357c7fb29392dad7a5cddbeea7ba2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56daf800b63e2dcc36e2c67486e410ff402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815bc9319057e5fcd8fed5e5ffca74ad403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0593a0a76a10374ca47125194a33100a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea91a2a0907460e300316fdc4c14ff3a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6820cd9703774b4337ec71dacef665406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ace83057edb2553409bb6ccc4b4947407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907f4deb6fd5191080e23a41133e2210408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83cc7511b0d38ee371f65d9cf7fc39e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d149628a2deb4544824704dcba0f0a67410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce172ff52490a2ae1fa03c6c49a3b41411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca96aa228b75c69544569c2534eea979412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6095362ca5a95f7f5902813ed0f434413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02712a9c0b36e1ea43f4272017618d5c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0476c00e339481474836a2756953267e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eace2ec7752dd6b20cb8842381278f0b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136497e1b623940074fd3d0f58cb3e75417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c99f3a43cd965bfe911fd7b8d3a1ab418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b8e880b0642bff368185636114267f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc1b0b3bb90e9635bbc6d88c99b0cf7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d725bb3c193ebcaf8ea4a771d65ae428421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e936ff9029520887df98c1eea052ae5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e32387c66f90e646171d2697748b6d8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4190b47b37c5c6ba51b5b32df2c0aaf424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aad2fd08a0845585fafc0fdc45bf24425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8953c998bda08b16bb79d1da0d7f1e8d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1550fffea855b27bfab740c97c39af09427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed87cab62323feb4fcf2c91fd87017d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e921f1086b533e6b280fadc26f9d1e74429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea5267968d7f188ae73ff00ca2686ca430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae322a50a783cf0943aa2fefe7b8471431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba18d0555428c1775186716368c4b71432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0113ddd0d3dcf163ccf922b110e88b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60df9045d7ee343ebac5ad6f925ae8b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a7ac701d81840b7f509d4092ddb5c0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21fd335bb2dcd2169077acf0d55473b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfac5b92312b0c4ec92978688c31200437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13db830b4e957f677f6d907b703bb4b2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f82ab61a1f2c79e5e1c34dd01bf35c2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2baf07bfc547881d31235e62abd65b8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cc5e097bb0a55cc59ae6f384436522441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc275ff376bcbbf9f07a42789cb3e1ba442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1795b78770a237e8edc44499a3a981d4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3d530379503e5b01010ff9375ec051444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8ed2c7dece1f415bdabce39f48bb59445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4c7dbe510bd45f400a49b872037575446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5b514fbf94585c81a8428ade3b1f05447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33085e30d4cdd5d8447fe477298772c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0547dc6d3013cc1e6ca5bcdef1d7f19449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2492908bbd2f56c87c985534e5c69882450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf313d4b13adeaa7fea69994b776b61451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787a4c754a60f02003b41a5f8cade403452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e81baf553b24e961b078d06cc4ad3a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae5fa973a43121e53611ab4668d94e4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804d975d046b5bf77f1ebb9974692815455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a575701d07b54793364a570c9c5f4a6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0743e8f13850a362a45db490a400472b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed233c2031bf64370b837562fb21020458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b50f42fd47297d61e486da2fd6139fe459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a919eb5b37f737642fbe923f4bd97d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18346f9f1130f6389ebdef46bcb1a77461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bf84a8e7eb1b07e297de1aaabbc42d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a3c53f2d614fd8662e0f2e82d8e28a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4aa487b36b61b39e1cd872cf33651a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fd44f40c0e7df55bb6344a0709a151465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5de109d3d6599f644ca786a5397627466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4e887e477dbc355a01b108da03fab5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6576eaebd84f054a4912b8a2a564a1d4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cecf611af76f00eff1f931ec18cbc5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b273264860e72e360be4c227c183c8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4130f8f40f83139d1e26f805b761c9b1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48dc85001914b4ff7a9449f1d367138472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0531427c3ae714125f9be94e3fe7df473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef26c8615e5a892f22ed38b4eec4d10474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fad299e2e555ea68b0682a82563303475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e8e2ca06af4a05e4e76d563c4455e6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dded5a545f523c5706be975d293919477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe8c81acf8d1f6c01589e4ddf5e380e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b664c214886c64b06803fc7286b8028c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0391e5031f5e075e1cf2fde62f418f4c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a98c5a484a07b0a52874f9533941e9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e1282fcbc9a273d7d255e48e90fbd3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46826d23173e27b9c02789cb5c37182e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b6846f38565398afb9d83e456185c8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec38a9a5411546ed0399bacbd7639ff5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0afc6d4868940c740e497f110c2616486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a58f4f6ad4f7f918f3f08f4223f0f5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155e9b1f2d536faf20db14c61fdc6b91488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69679ede1071ba834ba4b439c3b7baf489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85754f16dc17393f7dd31b01f335ef4d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5779c85ae407eea275e5c5921b6be7e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78122e80745789cb947dbaf53540a209492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754ed41c0e96c2a994f79c400088a093493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47a36f1aa19b02fc246fc428d9ef27c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9181ef42ebcc54801d7c156337c98d5d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b7ddf01a580300d0d74f8e69fa0acf496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1d4228772b094d48aa52bf4c2a9597497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4242886e01fbeee51ca447b5ba710aea498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1c213be5cfd1a6cebbaaeb71d7e2c5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2d0d1e82ac16fa8724bd2c04fcd5c7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b2088d79a443e0e92f5140de15b7b8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef886202e1fac4bee39f69236a639893502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a19dc76bf88866e3d7512822fbcfb94503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d204864c61b356f879258ff18f78a927504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c87021314efc1c1b7da7920d9ab86a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385ef1be15c17b1ec71e30480c46d302506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a55b07ab7669997f54e28526256e928507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79396300a177cc9f571a83449c4af1c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff412393fe1076420cc37970e7a7e68509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f80272b213b081049be4e74da4d5d8f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7d9aee1da0cbf0ddab8bc5bc867777511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e0df90d1ee2f79f54f0a13c29e1c22512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223d13cb55cb8950b5fec1703855fd24513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90290ac02f42f78e2c85604cb2351359514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7640f395ed25c716e516538491bcd63b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d30b7b0282c22f40ddd2c0ace3dea85516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea0a809e87919d00987aa5cb16f214a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4d956140120589084a4ad63dad4c27518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cc1601f5ffaa831c7ae754eef0ec46519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45490f083b6b3045ec7f9a1155a1da3f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b342b3eae7390e7bc6e41c2edb81b9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f705dba36d7c76a9bdb674f4bcb7b74e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3930eb0568df5ad54a9d232359ad493523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a245f2664248e74ef9779ebf891d8c8b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4727cc12592aa698f60ec967e96e6481525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2d8303e04be8696265017f560832a3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cd63b37060d7b4878f9b4b5c45df5e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c902cf8e16ed8e02a0fa2b788b8cd2f5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cde24d32ca7bf83a1cf08b23a1b3fe0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487f91d8813964db836d26742d971bde530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b42c82eb1411ce137efc93ddfdf29ee531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60189faec0feff95410fb991d1055ca5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cd3d4826381db6b071c6f9e6871c47533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2512af6668f097312e46981a2b4b26534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a307dfc3a12d175c305ba60a27964e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af0f7c629b751bf53066996eed8ea6f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb64a2f8e27e073850e3c2cb7accf9e2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c7cc52ad83031bf516c79200dbdd7d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807d790fa375b095551c4a2986076656539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286466eb290e529c01321afa8b269262540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c480c5645998da9d58648407f512d4cd541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b45f17e670ff4234b3481bff4fba37542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c648eb6d0d009ca8fc409646d745dcc1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a9860b69e7885a037670a7060dcb0f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94be3fc7f00565a898515c8305e57653545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf74cb5887596a6763c711bacef13b71546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d466110de8c8aa8babc641c46c9bbdae547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c020aba7d875d807aa00e4e13d9813548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffe191fc3198cc4a5484f7920957432549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937dd38b08d61f7b444c40cfedf6cf92550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bc1f0d2f49a8390b2f7431a60bfb94551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d100543c3a84b4ab2b4945f1281d7e2c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54adaabfeadb6f8cee36f9fb0d8070e1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22742b94d94913018ff1dddabf67e908554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f33d8b5fab69ee72284d0c62a31e62555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413c9ab3ed58d8e6ce2ce3e974b32397556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fb1209bb3fe9ecc32a3066a842e44a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc68ba40ba5e6ffe88d7cc2110fbfbc558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5561f8c6c461d14b9460e986b4e24081559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58be3b3497febfc0671648e0ca3a8b00560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0099628e3557d3bd0d2dba0985a89963561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f650c4ca00295a82e236c819ca09f39562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a46845d650234f89b54f5895f01fe71563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ff74bd48817c157d54393449524b75564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4516165544d43397948909e1f641f6cb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ae9cc78ba934482cd9006a9ebdb6e7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54d0946836acacd334f33019d415e76567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1222955cdad376e077a0b5a60fab0496568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62a270b9e286139a78313d3cf40126f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5000706a25191170ea85a96126e5908570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec072be85b28d7137e96fc591fa1987571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1840b5be54924d8942519d134a103e02572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0999fdd69fca5fd3753cbf62b88bb353573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7508a7a59cc467941dfe6d790d1701574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a189931cc58472d4ea5246616c63db575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893360fe79792a5c26eb70fef52cb5ea576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c3a527f8a70824c0f7eeda672c2385577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b9bf17550ee9c0caa102634453727d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ca87b347bc4156d709c1f854a45aec579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ec37a52de0108bd9f2a89b80edb07e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf2789645f4b6ca31739710eb40390a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235d999788db2e0a35107835fa63da86582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db45b4562236538531cf5302235fe4f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cd20995d9b1ba50e95999dc2bfa4ba584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8d63efe60fb1390b5543be0a32056b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7220ca9210f4b8da37496a37e26aaf0b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe568271f9e09e3bb47195b22379036587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efb7ca8e6c5b8ef38f92ebf6261f769588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ad76fa4525ca03d16f39484504f839589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518ac0e907c4f9498b3557b91038c5d4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c20c5cbda8c6f33b5abb4f54c6419c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fda6d44084cb2ef883a4d8adabf8677592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f018b08c58ba4ebad6f9a2e3f265970593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5983877fda0c63adfbabe3257bf9bf4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3300ec056d3e99b252602b1870b03d62595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2117c854ca5414b5dad379f6da0180df596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b7f511f33916735e26ef92d465e56b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed41c96436c03c16e26f803459e45b8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f1d9e1b6d6cd5980261deaf5b2c5c4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811debbdf7ae8cc7fe785a5157788dbc600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f043a560c2ce41ddac1dec723b0771b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358b0520ce2598e4b87fbe84ab12184a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bcf6a30594e2764a7dc83c73f40d11603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26024c84248564ec39715dec5bfb757f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf0d6fb83df2ad357fc2d1b2f7e3f64605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dabadadcba39d3dfe9bbea33ebc185a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4922f72d7c50ff3d259665e1166a5c28607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de40e49fa3de283f5ee773690660cb7f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f0854814a0a87b300eaff213f5ac89609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da4f86e6b3f29c6a2722baaa0db2bd0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcbec30440e7d43e70e7d3285714fad611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e51e1a9db366b84b0aa627e8c827f2c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b572049be7e40f7f8eae044f9367682613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c87118b27a0af93bd9be88c3c16c67f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67628098074942dd7829ef61e1c8a75d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79dea4fe3387fefa9221a8e535d9ae5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4949448f98fada6b05f5fde444c708617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ac9f50ba7c21f0df48603d45735a39618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192502f76eca0e393b862e50c3ac08a8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cb872bbbfbd9271d2117674433906b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46770174fbd0a5e57d3292c1b94ac5a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcee5cd6ace2e7ad5319caa528308b7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75081c554946106909130d4ed75d3d8c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ac4998d046a8dad17703986f3e47b4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724f5df929418062f1ad64327c7fc219625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb44d97586c5f45740e8d2e179f5d7b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250a2d1674a89ba887db8edc3799aad8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88395de4bee30514913826b31d45dc7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efaa63bc62e6efde429b0ac5d944516629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce83a00daf622bb0e3bb8d2bc079d356630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d27f67845a935b44b53843c88076c1c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb01295b19312bddd74e3603e9ed876632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4b9a1bc0af913ff0850250ff653e78633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a8030c979f377691da330939df05f1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddab873edde93e695f2ff644c212cc0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2f5b3c60c089390c9b5645746663dc636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36de139b35cd31eafbba0f1449c3bc9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871912bed6859005dee2b5c559dee9d0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a636ed9a584a374734343fbd890ad2e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3f99f8a5238047962a0118dda23ab8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44230d5863e074faf35bf7e067ec328641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595ab6f5f7e2b2df82fdd0b9673ef343642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b431803811448122a38a26702bf3caa7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02d9d55c25b849e988c03b3124700c6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab02f90c40336d5038a5434413f58e55645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dbda0b6e26533c5744a253441b4c35646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a662f2a21c88a8177d6689f8375f0c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efdf39f4e067059f6f6971063c365b6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f017dce4ba027980c076b845b80d6532649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa92eacbac6ef902f938266c14e5a2b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2b3a7dda563281cd9a6dfc752711a9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c31a122e7d1b5963d9e147614fa6a4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e49deb5dfcdfb3695809fe2dea1657653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382325f03ca8cc101598f6d687092ef0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2b65a652aa7067807a7eb243624e2f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf8b69559933451d4d728dd4ed7da6d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faabb7befb876ee9fa3b98c1c2d02063657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40729489dd7adc321091a0e303691dc658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd2bafccae8246629b9f9a496d4cfff659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e99bbbea63de02771c26dfa0876087c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eb7b760106ed30d2e9e5e8aec14c85661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cd2446b729f8226fe25d8e8c1e6eca662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb2fb1ed865c375a06c9c7841ca433c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5493e6d085ce5142f9fa03e59024add664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a7accabe19d54b25b99b5f37f68d1c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c91d0a6cd60aa3e05cadc1932c1db77666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3729b2e99ee61e8cc03ef7a32dc60aa2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ac41a09f43d26cbcd9daefb89ede71668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a8f3dd4aea3c346ced58da9b3d53a1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d35fa139568780b92a66c0f32e3df72670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072b72801c2e8f2c9e6e2002f6b9cd1e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734bd982a76d0b77bb13d28f26c6c836672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26050755b3d23a840d0b2151c3381eaa673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be295a73f9e35ce06412822ef797538674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdd76b6ef60f58b9abbbaa5425c9a92675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f68d68d5685513d80952b72a52cf4e4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed3c2286364a47207b55db39f1891f6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2a1b8c3dbfef7546d068f70d02fe95678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d28b149657e9ed61226e4488a5969b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae73a740fb52add8832a2a90d4eeae8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4af9d6cadcfd39cc6ad59cfd17ac11681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bb389ada611431316e28b73ef016a7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07925dc0e565e9f4309336fcbe047dcc683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e999e635d109636cac797c65884f2e05684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24052451c964f60b5c9b92aad9c7e5f2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66cffee0cc95bb5f006aaa5171968bf686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6285d87fc032ffe8f03db8791c441cc1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9521512ca023bab51d0939a45238b7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b331a08e28ee26671a20e2979c8be7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e43ef8afb3e68a4c30d28f2d3f0459690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c72a3c97d5c4eacf6fd4ff736ff281691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52901c63026290ca4055e9e10e70e67692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cc9f81ac105a2fcc21c9be4a846038693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c30a8b2355722e058f60bbce100c4d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fff37b2bb0b350c0b334165b390ec5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70f80190d3225fee84da7bbfeaffd12696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a6bbedef0f0e719feeacf51564ae03697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccbf914c28536bdfd42cc7390cf7b24698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d3c12e10de6c2c5f2fd53564011ba7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5d5b95eb8c08941bf7fcffbec98206700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b62efe97cddb956ae07d3ab7eabf59701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d744bb5edf7f85299800fe3fd45460b1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fffbbb1bbf63f9503225f2afe1732f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5861c7ee7263b19ffc194e0b2bda5ca704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ba99ce4267635a1115d77d61f4ecfa705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc33702e7ce2b801e43df2248851da9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e71e8ddc817a5d6b97bb0a6f808ac66707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9e7de92433830c7f5444353f3d0eb9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ace3d9933eeb86f3dbb2598d0653367709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1009b9a9b239919cb0ed1023cc1f0fc1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0840c5510ea639e5bc4ac5e1daec3bc711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14edf5f56d78d06b42c8357eefa34df712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44176d34d4a0aab326dc7ee17aa2636f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89403da4bc2d751de550f3cfc95090e0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87d9b1609242c71a8d84435491f5119715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a94a371c63ff6394d3f995c62cd2de4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88588bd67a72ed8c1083dd7d42bd5d2f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8ba540cb199123c35c73384c907ec9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a778bf25810d6089d33df1b9b2bb322719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63076617e81f61e54ff626b3ef2b0731720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58627aa837d401f5ba400848182e5763721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf0a4881bb59120a16a4222238fc237722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4946cea337a28213eeb4fd8238e6fe723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21684c6d7212025340caccff4256921d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fabd5878bb456a7c164f9e673ad1b7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d02c18650270240a0fad6bed8a41d63726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eca75982aedcef807e3466c5a2ef64727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0739f4676c2ecb1d710593f19c77f2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f96556ec9bbb3b5ea97f945b65dadf5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e93042d8bbd808eade899041b2f415d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0a77451953d036b6e7d9045355734e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c774f33194725ebbf65fe974c25ed31732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe997b77627084b31b7de7871d58e1e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2041701fd03c1ef0e7bd25e2eb889797734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1026bf718c25214244655b634fc002735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bd43182137bc6cbb4bd7b0d02c292a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a58513c8694a39611c89983eb9a28d5737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077340a40add2a130d316470fd46e039738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aac600271e627da28623efeb0fc6709739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9db8256546fc7949659c67512712f5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03a821fc92785ec260c40763f3ad324741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d557c5a93f63431b9ddc750fb0553b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5239a5b13f574524469211d2718ffe7743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73b2fcdeee9129c715eaaadf09560a8744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e343bdbec670c84fcaffda2385bb93d4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d031006752ea7d00b0f3179fed6e328f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d94dca49d9577e09a50ef95d9aaf165747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d024ac8533e61506c5a012bea420bdca748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fc1e8d2d4e937d07f6832dd948f2cc749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7db3ec90497400d54a39615a1243738750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20021b3194abfae75c26535be28bab54751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12faff7abf16a9ed808e1ad7bd070ee752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbcaa826c7a3ca9b1bec4d19438c863753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7363267ba360945828d4c5677096763a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bd52e5b58dfb650464e13ff93a6ce8755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597fe41462b2b74e454d3246616f138b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee02a45e71b68fd759461f31b87d667a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce15caccaac60da1cdeaa10ba60d8c4758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2465dc485ab2def25b29391abaf40a759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>