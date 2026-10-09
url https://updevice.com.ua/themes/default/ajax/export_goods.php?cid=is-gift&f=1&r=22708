--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a21c08d0816ecb0573a6c4721d6a9f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb5ce60011a73aed1ef5b65422297132.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0243bfd77781b1fe6ddf155685712b663.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbc113e98a35f52f63debc5e780c8704.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1ee4881e68e16ca29f9efe9965fde15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15858f4e73f2efdc9f465aaddf1a5da6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8471f7f274e19a302e198a00b5cbd1d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3413b99a1e0ef75f2bc1c8d1c8573108.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bee127904238c449a6f095583dd7e59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12f662d99caad08a1a69256f35d03d010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfe6114be209bc0097f554158ad0c4911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91514ea5265e20fb5ea0bf2820596d6912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418dc1b5e02c632d2a4f68972f75d9ea13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbb13280f5dc41c82972ff9ed56f20e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaa4920ebc1107b5b5c302a06d8dfe215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e919b0729f3d48a2c81db2ad57dc31b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed216a4d565cd88a594729d446bbddfa17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cda6d10fbc4f282519e4028436b38518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7123c1f390829fa898e547d37ea758e119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb701016ee41ba89914a30f0037ea3220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd4d09648af44bdab872b54c409fd2f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c129a72615fa983ee7b47978b41af1be22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4730e4c36654f3d04c0160b8a6c5f023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557c19b355ce71b16befdc6a4b31f2a424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c3dab406b51bac407b443e328409f125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83415bd449ad1e06c73e58a9c7a30fb626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4122d33a69fce4876638f810908e1027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6544b1b995af46b5f1fde6188cabe3e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03b9fd7bc6c5f10f14ef519d279157f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfd6fe40a898e51db4df4fe127c733e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3862768a48472732a0c78c0156c9c8b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab860728217256fcbc00409018e9fa1332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba309c99a070936a0153421fbea20a4d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83e0b8d5801cfd34422e014a6c66da034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d19997232878a7c3f6811892d4d71d535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c6c5b905efd163000605e85154ade436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab0acb312e45aac82ab401f55da5f3a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98abb9b6e3cc498aa062ab92524a9a0138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0498876230794a95894eee340808255f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ec1cab3009156c3d5f4c775508ba5f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcad7f4cf7237472446e8ff1d7f559fc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401d1e4a1da4244ad557cc298b39ed6c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22daa148cb8d4bbd220ec93bcb82e2c243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4e087b0de6ecbe2a1ea522e0ec71e644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef3dd609208da432b5549282c99da0a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40e70552d30aaeef7140187ad2d6d2646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10941b33c9e5e38539b4f10b81b8507447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62f4ffb8d39c1dc6f5765ffd3079dbf48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829b419612266414aca9db9e2b11a42449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b19e430a6a74d2fae22e0eb7e504add50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bbb8d04684dd8c9cb4cda23c154dab51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a923a922f8941849e484691090a938552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8637b9bf6899036e26c1d3d83bf23253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3788af0aba11cbcb61220ecd07b65d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782b099b62fdfdca5ec1d67cd997357755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a3fff633de4f7368c2a42e5915043656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11db1b2ef61c868a5b24960a779fe26657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7151fb0b59c9084ed4cb259e4b2d3a7e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf11207e801e106351d4d156ebc6f07d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132d3814c04f3dc3be379d99a8ca415a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8eef0ec72bacd5ecb007476c35f7b361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf4f4009ce23e5883bf377b920c3e4262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1917394a57e15bec94d278f1b223b0463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87869e3b496a3314fe4d1729f64c00064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b327ec400d86165d26c0657ff068cfd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec24d6a8216b4ed56a9724db4ca5a4be66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61707d2da273bf878e3ca4248014c1f767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9838ea9c67702721f0346b14a9f761f968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec2c39030e361b4a04291125d5fff6169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ef7a783bacde70970891d4d047e69970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9473eff7d9eb097d8dd684176f8560cc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208aa2722be56272d6bd05d3190e552672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f226946c02403d4f75f6aca68c6c0d673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5261d4d49b09fc1b2674156ed418b4cf74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc00c9f8376675f01c34bf643cfbc8d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad1fbe8c36487b77e048a2da3c7413876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d07642214cabbf8415e4afd722f9ec77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811f0773688ec7b2a1f3958f49b054f378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa5ff5cb4e4ae252588080cf7c3c59879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf70914bc8150211fb45f985522ccfb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6fd61ecbb5076139f81014304b39ba81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d34f6787e0b87370da06e6f4e83eb882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd4443a66bb5b2189894244561fb74483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efeba5a78c3afc3b66c366e569f4aef84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9709c7ef28bbd0169b65f7843a4bdc4985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0d4de9aad5bc1e39734f22dd05b87086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45089de60840dfe34ea2f13bfde8447c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47a408cc24b06d45a11b7a70b5e7a7888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec22de7894e9e92831989935c7eda3989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b33a625ae8ed2b8270f00d20062e0b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69725bbd47aa340179b976d9591c3ac91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d671f6b448dc9aa5a4ce487d5d5d5092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dff55bc97336e11f45e6fd6da3fcb3193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509208fa15162d8c2b1de46c4581767a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237e4f95e87968bb8f772d4f097ae21395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b3afe630c1b7f90a98bbf6b5bbfd0196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c52b3702d4c079902eefc793460c4a497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798285a1d376b618978411de7a9f936698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04a30915344babf1caafa591771bd6999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d179863d42ee4662c5ac98bcc325b3eb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7540802ae2c8625c8c5326cb236f7958101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1f61cafcb7a44cd2b1e8977ad473fd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c16ceec5771037840d7b2c3b39f2e2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6d257f3b45cf7ccecf80dea684ac02104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fd64479b4a9c28412e0007e34ed32c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93b6a5ee63cc833a63abdd0858c650c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010fdb4b902ff5e05dd7f3426b96d23f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fe3a8513fadfce9147844ac904d758108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e39d938cf8c283207424b019f08e3a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5468a2f404bbb3804852fd198c14a26110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202470f25728a73f513432a96fe317b1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0435713dfff5a28b095f16b34183e0ce112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4d5ee2b14524c10bc68e2885b82321113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70c62215f7f0b4e047015ba37e2c2c1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7705779abf739e1a8bfe5500e7e5e1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97430565c8721617b7be83166d17e06116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e55b1828399ad1d109b3ea5039e93b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997d014834d18190371eecd80147b60f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13e44510db3407d9cd89af8eb4fe6c7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56b9e857d5e70e57e4fabf6278c9bab120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8977298162063cfb9f1a912e069efb8d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6b9801b82cd53a65884c273d2331c5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baf65573eb842cc91a99d36cf4e78a7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2ff4f30f376b8c56adcf81f4085227124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e82bd23f430d68bc01857f63541549125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55e4a8b033f70a9d9e0f1ea06175715126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4d0e3e28467f8d0e268e2879b7344d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7180cac5227dfb01879f5a860f0b8666128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57942807e30b4ca59cb6e62b47bfc6f0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e925e390ce0eee0c138833c5c50096130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d980fb43b1bdacca1e25d3c71bd8d3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a00f812c9b8debc772c945ddc07ecf132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c48df5b48341f33ec70440877208a6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee6134d300c04e3be454156e6a9f7fe134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30118703655c917af929072633e4fb8d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828aae984e12bea41c0c3b28b6765510136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf319ce8ceed19c42fa26a688383e85137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b87512569af1883d35b967dcd13904138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa0e653fa8e595eb0b6c7b58e4085e9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3567555990ade74452cfa1b0d6ebeae9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64d5d1b68993103b1881d6bdf30f279141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7814986dcfc8b5be0402ba1d45e96093142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a231034109427c9223f6b42894f659a4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3879eed28d27ed2d45373105c311c90144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1209787171b672ab2efa31fd258a393e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d75fcedcd58bb383dd3c0cf31dfcf78146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f63de2f1b7eb66499c98eef2d088ef6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f37a8a4230bdd170b952c6f2410b59148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a1d27918d2b76be9b93993457b5584149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de7a1fc700d8193a2ccb583b0b425a4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9c8c1116e67b927ef13579fc808799151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce62dd7ee947fe2c4cc925b435c9c65d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebce751313258418682d7dfcc8104b9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed49bbcff73799d87f4500e83c054b0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33064fcebee1312eda025440445de47155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b1ce0dd120fc1f1fa599d54402b498156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd7b2fdc4436e40f80bde622d74cc9b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f47e1b1de839a0a3e947d4a13336b6a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a2f6382b6a3eca29ea378dc7c4b2f4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1d5ac33a3493ead6a022d44b3a5c9a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58bf99621f866800e3635d562f835e3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f8e6bd43adddd20970932e5e987ad0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b25d1716670911cb085333db4ee1a2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433fb973f37ce1ee822ca2b80ff04096164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bef89f055e066de2cda84c6d6b0092165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5aebcb12e8a4e41582d09892f60416166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98920617c35fac4d302269306a5e87d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd75b6fb48b0681146ab3b88e44cb477168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f0c0af55a10356d09ccd953d8894f0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed7bf210ad6d223f9046bfa26c6a5a4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5015c1d4f5a4b820cec6a7f7a96b9a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e6fa538d41062a52ddfc2d01efb88f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6b39d7196e919838c8a885f61d13a9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebb6f761e14b33d435c0f0cb23e4005174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decb426ba3099664a03f95e65e8302dd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ea8e4de621f8af3864074ddb0f01eb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5d681689c1a128520ed27d2e3629db177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abd940e318eb69b764c673be457b539178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118fa37b47e71bbbcb36ff0d85f98e5d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7661f667a32ef57adad989f4c87f34a0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8e9b6dd4ae40ea655d64ad61e04d32181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86f7bae491059653c554a0e9efe00c1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afbfd31e901a301053bb70b42166af0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce8a2bd6fe3bdb22a0930ba913281c7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d40220102ad376c57b13032d19cb05185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8d090d4f8b072f524a66e54e028e6e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dafbf3d39c670a148a445a14adc1cca187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7227438b1063b36be7f23941a99ee204188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aaa7de2bdd59de6d151da2ba3222dc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97da5ef3927d769757baf7a30eb3b22190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969fcff0d5770929e4d33f78e7f1e6a3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf4bdf88e2c6e532db9b20e75428599192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6224bf22ce083292e79e42236e86a79c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96990f095aa4f430e26e3b1866f94465194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ab03a13347bfb448c983b6bcdd29b4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1e5373ed0ea41389426459d745126e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88495a8f37294aeb46c0a847ceef9c0d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3472989a2f965b1d05e72981713cba6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41536e8b05928387f14865087ce0a15199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a66a8bb736c617f88cf9a84ccb32633200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f040894c5f94e60ca5c07956be813e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4728458982615253b15a778574517455202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb24e7546d6e0c6aae653890d218a048203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b55369efc389eb9a12240d1fc2e957f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179ad30a9a843c423f8213f9ad3f72b5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3225aa22edda4dc3bab8065ad74ea0e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c953ccb8213f67e41d9a3da0d06f16a0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc88ce730ee893ad2b7631beb89f190d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9553ccee009621a84f710eef9e78e465209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2506f18bc735e07a4cdd3bd4e9e53f0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3dd6079721c12988a880a6f1337fff211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb3ffd6b4f77a3f7af4b8a74c12f3e6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3527e5ce52f8aaea319a35268c786d9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b150b925d0420853a144ccd4696c2e52214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c220e70439085f63fcdb314a2a54e3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb87c3f13b2cc61e8245bf459ca222d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75be4da0e3d72825857c3b6811284bf217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da0f4712841952a103fd8e920df2226218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df90dbfc1ee8e2f099c5335ef16d3ab4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a6707d401527cb7172cba35cb3361f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21fee4c809c5e54c610bab5050c2ed9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0f124da7c50fe4ee0bedd2368d2c93222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03e61c74ffd30021886b60d134b87a9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48de80f5fe574ac17cdc958ec4cbd1e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131217a36bf01ef2b935a4db18c4053b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161a5bcf155c130962ff5d3474be4d5f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d086396406785a1204c6232a98b7ede5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a1f5b2e976ef0324e73bbcc782930e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0095abb6ea33515c161853f785402b4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1207abafc0991a0910ccdea5d05a7c8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2f90c27f5f6888de2be6b7815bffc7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd724fbaf6a040b734dd8a0bd9b11dc0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf5a53514c2e6b83f0ebde27d0a8e70233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c96cee2c89be442b1cd3a924bdbd1d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc82b1012b267339df74beb172768c4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29245bfc12309eb3eaa1e4578fd100f7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff5d9e28b29a4e7852fd0a70974f086237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9602ad077f15cc86949f3947511d0693238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7acc8e14b2b990670230ef5f150327239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58895281417f8ecd9854260519a85be9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ec384a7ddf54438d8c33ccb91d84df241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620783d38d469a77d7019bfaec9cab33242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a4f66dee0052e85b76adc59bb477b0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802fe068102574e745349ce67bff35ad244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d22a7976c99c0fdf47cdf312944096245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f93cdbe9840737c44a1bb3548bc101246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74488e9718bc667911c690536b36728d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1181c898b6106513ccfba2a8bc0bb609248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c378df4a0aa1eb0333b4c93af06cfad249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8347483ba72b6b3d7f2149a57d54b98e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7de314e16c0c2c18f4e420b53c3bf77251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54817793fed4dbcb99eb40d5986fe6b5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7602fac8011c7b046df69b9210cd2db253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af2f7a6450094159d77150006f736c5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfa754892d27d15323103a6b2de2bec255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a172e3e61b30ba61d247802243662e0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff9db82aefa6d134adede611fdf1071257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d623703708eb4a58561e46a6c34dca258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e86aedbdd85698d1e01f0bb0a285bf259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f0c966df23a484ef52cd308bb53ccd260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2412e79e7d622fbdb4cf7687c69da0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20049a9d9d9f68d5323d4bccdc696112262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ace7509fb03b1ebe17421e2afd7d75263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca2dddf0f0b08160bb0eed893d70779264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738dc562f5930d6211a9e56a60a05aa4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210740095889530cdcaefd3aa33b2a02266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7704a0e8c70c3b24bbefa5f03be59613267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852bb9d656e4e3e9da5de09d5ff926b2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d4c22687e7f2fec16863938c89ad33269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5627d8df80855d9c462166ead6c348270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bf082f6abc722800420c59b902d24c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60f33e74d340f53a52637006d7109aa272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267d54b8257c38c74aa5dd43d8515f92273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7d136b43b9558be2717c8648865d49274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1696b5c6b4342d77b565de248d6010a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12db829bc67d17097cc56fbe0473f9d1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33800c70b0e306505e33b26bed1302be277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e7caf844052a8bd9a632562927a047278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a8b7b39f3461f3ca2a19c8fb6ef223279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcad010a1cbd800275ae127de5bc5ad1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b148f3871dc45659d7c81b03555fa3d3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74041a2326141528332a3db7aa6ee69282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1864a4e4288308dd3b18c53f15439c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12828900ef92c30afb4444d713aed47284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52f4ec2155ece644b8a01eea71bf874285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640951905bff50095a9ca72900748e82286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c7a34129b4d4e0788bc2f2387741d9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e89232177ecf120cbc9511428ea8263288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd64519691f1dd1f62a6dc443344050289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac7c45960b02d79437da409741ae692290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbda1c212f8d9ed34a9b3ef7eea4b6b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867cf368a0b4b96c58c3dad11884eaa4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674df942e4767d88cb3edb766bd05fdd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc665a8a323c46cd4ea350445f897fd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cd57758e37056e4a53e5295fbad6e8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec089bcb2b6886ce69d6f2ccb23f6bbc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cc346345b98faed47b2519c49581a3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66087a30a0a555be04697d2256f41c4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebaf9ea4aa30c6cdbc7c6ef95b99996299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f14bbf79d0e4e2b408d3677b268500300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f89bca79b99897023fc0825a300041301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ee33f8af2f0699993dc9d219b1d06f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baded9ea6c3741399ce0664d7834312303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa58d192b0bbbd53a355b76c812d3d7c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33f977a160652fb7cf5453bd345b3c4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0eab80b16c8290526ec41f1e899d71306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2b4d8d9d2f00d039343c1057d99341307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03df24d260d87def4a3d81ac862534a8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3099adab40cb3fa08e38ffeb2b337c9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a08259d62b3b5c8331335e46d39b3ee310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d705f02d55c9c3e89b1bc401ac4cdbe311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777263590df299421c819444f8606697312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335bfe6b345d5a4395cc8e9ff2ec2826313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6184469447490cb0e2f9a06751d42ec0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa47fa0fa9bf7846f82e7ebe979af053315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ef1d9a4daa75af9f21c3b7bf842f8d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6602c628b52803f8e66e2b1eaf4f4ae6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd2936f4c41fa4e0abb8153d7fde05a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2529e10f3d762a69103a017aa21723319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954f307e4d836c11560822ede2c81f03320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da8b40ae9997beb5c9ac5fd633558c6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a189586bbd7e6de1c89b05c13990f5b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ed85becd3b9c4bab296d8ca3eca68d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea8abe739ae2ea50af16878d70419ca324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1749dd2dbfcb7f2facf243dd2a2d39ab325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a35589d77ac24a44abc450b6600cbf5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950a6f05c705272bc9e0628e2262dd43327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9600ccd68cb709f84197200a3af4fec0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5605db5d60176e8812230e50c331cef329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596a2e733109173651662b0dcb4c634f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf34ca02b2f5118d49d5e8ed05e8c47f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b44dde0802277d88a1b601ca688bdb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debae26f11feeed1a5751d0c33d3bc1f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ebf5dd972ef57e22fc9a5e97f4a382334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c0a6ccf461b244c78fd17945ed9e50335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bd4f341fcac1279ca60f913e920484336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd22b9479b79916a59726971217d205337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388d955af019b0dc434c65f010207504338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04768e60d4447c45f2daf9b49ae48056339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7378b9f6d9607f961b2bc6e7a8c6dc1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28972167aa9064d00359435b7005d1bd341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27a48d5d96465d1a6e5ac4cfd116031342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4367b187ca95b5f64ac5ffbd16e492343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174430f5a19c7c73e0f86454057f72b4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062b746212bb4223dced82c103f037e1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bb22636aee50f5ae6d4cafb84ed9ef346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345e0061a81b0e1db9471b9239a10d52347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0e86a0dc8d1b7fb58fb95161e25671348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5dd708d05f8fb3ba0445ca307c90da349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab7cd2a74df351222b102081a63ecd4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf350924ed9810db2bedec94e22e13f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c758a13b3b891229e1007761b4b156352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eabff1d4371a68205eec728cc26fd2d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c91c8ffbbf365919f13703aa1678ac8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448d41d3584b319589f6bd17ecf73872355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e40525aace47d403084501dd3d5ee5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1453f8f0c34420c8726d6afe153260e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306b7808597af51ef908aef9d68a8179358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3b7af34d7cfdbedfcdeb702f282f1a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b68239255e9752ff6a6dd8157c73a61360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd720c44e2bc858054d8fbc0d1d7558361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84504b3bafb5154904d06da8ee206c30362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60c8e3991e2b39313f9c11605b6c9b5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b993a09caa62291edee0489b9f523c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0972048dc42720554a4d20bd49f8918365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72033ed60d03036bb6304d5f5515d2eb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c318f217d211736ca68017a9242093367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615ea2cff8c04fd08bfb58c2928e3ed3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e830c39665f4aeaac8cdc5d14d66f28369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f246b5abae382ddbefddfe3020e498b2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c45fd7095ab4befa13deb70d28d0d5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ca0d1a73736aa69a0a59b68f2fd501372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629d1be3df6edb584e12e3d20c0d5905373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a625da6b70061ab370a83aee69a98a1d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d48a862a51d8b44ee2a2a39a8728f5f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8204d9f08dde35864daae5b200464e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5009c0fd5cf572c28a064f8909a88c33377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15029f745fb32796ce20e6da050416c0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ea8c28f01b987fc75b487468a4e17e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca7f6966c5fe9182328665d75adf067380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe36d05b826e5a2e7d027bcb0fbd6d8c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2590ac0342b139c2a315e881a4202a8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cd604611178e4aa9cd7b6a3655aecf383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4641a359c2a5df22072b4d271566b14384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4265c1a289067db12d956e65ac2902385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb38fb0f22b7b032970bcf71c683dcc386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561f51d5475ce97a2c70a4c4c70fd4a2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2b27d56409b22932d46604e54ebdeb388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d057d82c0ea4d17147547583cb3651389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acb4618530d9c7a9fa4225bf00e6730390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc910d0f00416fb150796e630335b62391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d810e407ac7bda7c7dd45c9d604bcc9a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fb2b3cefa6319d0b8693c5d0cecd8d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3198665df7a2fa66229ba6c312e98ddc394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ce5a4664e39ca80b86222f82d31037395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89b3b76a032ee95e640760f1f038110396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c931fdf1ebbd0a4a11ee5c81cae1692d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec9199d7eb9fcfad3869aef4f1948c4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c863e1843b162ee61cfc6a3d649b917b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b24521a480c83508db8dd7948674175400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc73ad175955178a4330e958139b7e0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68ca0fcd7026f31e65d7330d023ef55402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cf0da5f35b01757583ff2e14511cd7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e2c78a8376ca08dc7d6a713258ef4d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c68011ffe301cce205432eb909498db405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef22b419672418af327e60a955f00cd2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b1bc0c6c801fbe560e5393bc3ec266407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882fb55379242f4caa981d63a43f56ed408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379d580bdf852d1dddbdd18057329306409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12365ba10301448a1ad9e2aec6f28d13410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6349e07c2cd8962af152b43daf668d4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7ab5bf4da2936a9f4b9ad278269350412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1b12c64e109aa61f8ab4c0f5ad910b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528078c87ab1fc0bd24e971754f7c9b6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41502cdee60f306ae997ce82fed5d0e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0640e10ff9a5a775f72619c6d4e26b99416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378493d02b68809b64b6e649a029872c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f178546eddaf4be13535ca67223c787418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52eb15991e0c9b2f341be3bef25630d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5117fd6b43ccb15a5a3c18bd27a48f0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d83665f618b92b7b2dedff67d4a1af8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752da27145af42b4569776bffc368650422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2745133049ace0afd20ed0cf348b5eba423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b80ef0e7b19bdfa494102a6b42673c8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c641175c23ec738a2cce632b7e9e552425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb4a9bf488fcd1b383d93db4a983a6b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176c64aa06c4f25210522d15b87605d3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf7eef4ee959b0eb25fb91c66fbfa1f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ea33b6336facc8686f71f4f0b96e8b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf8a268aa1e23cbfa66ec9fff89af8c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2642b0cd9bac99e515227c1ada59d03c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adba176fe9b9d15cf342a0e2d6761bcc432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0ad3f459541a2ee7b6aac9d82102c8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c16ebca2d3f47b9532a1b84cb07a565434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf8d05a378bc90ba5941a4e2e7a2aea435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5290452618bdb543b22382f2722a1c41436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccd731e1ae5df1ac0acb171e7614a99437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e522c5e83a6bc45017cb8e9e11d97c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9789dd7a9b2da9263a54a18f4aff67439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d082a8fa1e779000c327e44766f6b78a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5c557c6fee0e018cda3d007de8b345441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a8a6c0c0d5c44cedeb30cafa6251fd442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5b435be095bbe5aa073fc5798d8085443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da16a1d0240cf65972e6350f38814f1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212b5fac5ef50e09870249f1ddf78889445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e355a55ef4b843e9c23592e424857382446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5be8245cf135d8179afcb89cac1efa6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55032399f9bf0aad0d7f6161748ed26d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095a4d93fa95ea1ca223675674a1ef55449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543aa9e153c6ca2bbd04cc2a31f56664450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46431477374d8d07c7750b2654ac0a7e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb319a3f5b906e406a5a280e5e43cea452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12b1fc9046af2ae5b7fe7cf61861871453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5db04b8fcee0ecbfb74abb1f3e0967454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb338c9e1ffaf7bcaae4c0ba177f3be0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c500e612518725a5317bc636edd40734456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316fac9716f2c7a6df3389c411d4a1ab457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1bf6022fbde741bed1502940bcd55a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319eac92e145aa5381eac631b0f62ca4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26500dc6df147ee28ae04d41da09959460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b31fab8e6d5c081aa692609fc932da461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e8d4ebe779b8622bcaf9f969294729462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b4f27adc6f03c3a5e8c6507e005970463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db583d34bb7f41e56d43bd83a8efce3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fc15450ea02d20203ee44a5a708358465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd19c4b4ac72aa83aa7be3d0ff85ef4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bac4af515635b7d5ba333aff62c9dba467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6643780e3971d90a854eded92f8ba049468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbca23aaba2a55308fb539d29b50e44469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f1c130410873f901b4a0741561fe7e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da370e173d93c4013b83325869cde6f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb16440252285e0708bb54a8c92605d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f02163e9d225569efac9521adeb37e0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832a236408502fa41bbb040fc1bd9436474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7bc8c66e5fbbfe50d6e02a0436ba20475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73191658d0a0844ee2d81d5e894df53f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19db0c875bca441bc5bfccbe7d7025b5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252b5f47986d4b8470e308e1d2818b75478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bb785e626bde9814d4ffd356f0bc75479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c43ccb30ef7cfe74855722b0327838e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11022e62760bd61fd84cd39ab98419b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7235dcf039d2d50939bc1ceea344a2ef482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aa27ea40a1107c2520498244ece211483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210c41b2d2672358605cfca1862df259484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15024719385e2cd64e41f5765320a915485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d285c2de04a89b6239e3798a446a0884486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fcb31c4e7f3ae4919de305d2ff99e2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8f8fd4dfa72921a8feb24082674855488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b06765c1bdcb0fa64ca344f127cbb3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1a43f20e0443cda20737f21480c224490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e3d35a61b63e8777719ac3076ec18f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd406a19d81bae9bdffd1d46073b3af492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322e6b957c845939ab525b309c18e7f5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d486e8ae26e5cda1bf5a280099eabc8c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3304074e98ed390e569c32a9b30eceb7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68505de1102f1120daf5ac51f8ed80a3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15afc25170a2428ad3a6d91fc0e0f13b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57c5e2a36f2522d3f6478a3c80fe28b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de069ea234eb00ddbcd4197c5d8e8163499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397b5b892552544193572bb6d115f4c1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb1aa4853218ce7174c32e90800b094501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f1a3b9af4237ba37e26c414ff9834c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157b288d7c7b80a45f347f7d91e35f47503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d1d552b9c30340b6374a062e5551da504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d11fe5ff2dec99a5fc2db0f0f1a718505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077915070d6b31a1148fd72c0b240350506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170b66b279d0377f9356967bb8620a35507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944c1166c7bae889e8306bca41d87139508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf581d296fae78de13ff08a3175d6a2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e795e5ca1dbcaba4ced53608a1cd9e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48df49469708f6b399ac11d004ee229f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650cd15fb3a233a5686bbe8186976ba9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f59cb53def90f2311caf94247ff03dc513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e418a733e87bf731524dbb5874cf85514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bb1fd371e2e7a61cee9487409fa047515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8867234d092932bb9d9a7c6c63bf369516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12abf89252f0691106530e7e8ef4f45517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95d762b37d01e13694f99f990c26f4f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd0f6e555487374e1f46a0c13ecc78d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735fde071e35fdcb2c319138f20b59af520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ffe085932a07c4f57560942d9cedb0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95e1885d96a7e478818f8a15f74ba2c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2810b159de1896d324f8062f44baadd523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5971f137922df4635cc64c7c2869015524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21381053477659319161937fa53b6066525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72145c5e9a5150d453a31ec34fbeb6b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dd563af208d5f14a5c0de62f77e1e6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e5235f7d27afe93d88043a9dbe8b64528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb553b61db8c04ee5ce6f14744500175529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1d7c9d300d893f53cea4c1afc77b5c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340bcafcf1ac98474eb42bdb6ee69f31531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e7910e7127c15cf0046ff35b66eab8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03ebabbed758dcfc2ed362711831ca4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc07ae7d1178db554b9bf5a70b2751cf534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3888c90578ef7de28aaeb1b4d7be7b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321deefce6cc23cba1d4c5a805a1d524536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a81a2c17246b74d33c454fa4422bac6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c935b2590405872eeab37730696e188d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a38be19dff8bbf9251e095f4924c1c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a200be8f138890d31a6e0bbe857dfb6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf6948f8282ca4d141d7f8472eabb40541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e6969985bdefba5c032a59cb96b8b7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd8bf4e2396a35daca674bd5009ec7c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c184839ffd283b2f7472ea4fb922ffe544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da57303301350c60bb06fe2d197c363545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8726bf690142d14e5378ff2cbefadc546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62ce0a070a4dee2b616a80d8aaafdf4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abe505e42816c3d5f0e155dc0b78c9d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c920a90e9b710f37f243df2d991319be549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ec3f7b7a214267571d1674bfc09e79550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5d99c7507924c13dfc657513938921551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246eb817f11277fccf7698f7e0658830552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b98f457989e2e7ff8dfe80993dc0eb3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c10dc0027c7bb7506f4e63c52b032cc554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bead25868df1be4c909e314a080ce554555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f66aacd3b8053946f2945433d0f0d7b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643e0e43b22ef0b02995e8c008b041f5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c213f4d52943ca0f9581f82b336017a3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3a1f6712d721252394a2d810ec5d6e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b164ac14886664293e07c804b9faf71b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98b5b363a83e0271ccb0b09a2ec7406561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee37e470e3dc3bd05c6a47896356a32562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ca981d29b8c56d4d9738eecdfa4144563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19923352013aeb8a89302d2bd884f40564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2f5713315958ced998c4b734f3fa41565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d989fbc805bfc77d92dcc7a9f51cc8fc566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fb2cc12fe80964a28aa8b6997bcd94567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9a1b7e7469ea45d853942c65c4a821568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209fc8e5b15228cfbc1d6a5cfaa9478e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45670fa55d595dd3c51c768908185602570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7166f49ac02479ac35bb08e5d1b68533571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65e68f428417261fa60a26165d271e3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0129c298ef522be345785db564ab1c4d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dad4b924087113004493652432de83574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d04596eabd53af3357d6fb1dbfa5197575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3d6721382b5b301da7bb3c3986187c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1df66ce8dafc165c42a8af2df7d901d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0f6012aa3c9215dec81e817acb9802578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c6944f408212ced17b8650cf9c70e9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5989dba19c036bf7a8be7f9900f6141a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7abc201a6d0a2443cbc898439f8635581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f576c6d1e34e3f2cca32e9ab942fe2da582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c1c92857b65f777a31c3a81662d87d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f808c846c247982d8f384aa12124cde7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d011c0b92501e02c2893a7d61f2f2b7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8698ba3d0c476045e42332c67aafde9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b3787910275e82dff7246ab711d2b2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52a52e70f8cedd5512020a54f2f4a14588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e40ff1b7dcf50e0c3f8f7325b19192589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaf3b7fbb41d829efbc9f610f0bdba8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff956d63feb1fcb5148db6b7722a2b6f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95ae4922453590460f655a2d8326469592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a899594273f512b541247767e4f1403593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2888fc3ba01bdf29ef782d3fa9a110f9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7bb8dba4714df9447ccd79c8394def595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73567729a54f0a7b32f08251b62981a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7f76fbb641de0ab5357ac47ced57a5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aa4c86708ebad04422b263253c8c97598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545849db513a52cf4d5ef2a19aa8bef6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358857a96f849ca44c7bb2963c2a2cd8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4beff5e1315f105af32db9409b5e8a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce60a61994a104435470f32b357180c0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5d91b76f396684d232f41e3a418fd2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97571f8b14b84abce5de5811ed3972ae604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc54baadce67b81a120eea469826ef9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d47e905b5b5b33766d04a4dccbf2877606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a234c7ecadb0d977c0c44f48e74f24607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad66f5aa113a34189982922437f2013608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd29a4b7b1eb79f627b30f88af596384609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c179df514a717173e83ddab2d74a27a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c791cd7b6cb25607a0d63d8a44362b6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3857738e18f2468772429d727063bd79612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9842cab5608069517edc51d547a838ce613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450515584b7f3f514c53084e49b61867614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aec7e6c90b265c9e3f7d551bc6defb615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28e3fbeffb3f4b9ee3279c0b846e189616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb13a0c15f2224d87cc276783fac7ad6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88623fc328179dc3c10287dfac53cbf618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ff9525b0464355e1303efa03ba6212619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb70730d8909042d14b7a40b716de721620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87f4c23b24715e398f344d48c2f7a66621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4bbb07b0eb82c9b372d28d9ee3ff40622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b3af753d6f462c07d6033e5a913a3d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c65be7b1e685b887e4279e4ab02f408624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb6eac5abba335f38d1da1eab9857cc625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe5314b054543e89ada6aa09b33cba4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5573e6fe490bcb577a0883bf4686d922627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693fb5b976399fa6c634e5ac33ae67bf628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7786afa52a31a2cadd1c7cd3238911629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32ed9d6d017ab5055c758ccf43f40d7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33746b17bf49ff490c3c6a5d4210da9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69f3bd43c53f7ad36cb28a9999c70eb632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c522004f383861ed844e094bd07e9a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3c92dba2d1ddb2130fa903a55e8f21634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd43131743a40a65a1ee86c60865df09635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c6e8892ba1294e5a587c1135b265ac636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61950958f71e6c4f2dc473ecbd44967637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd78c4e325115ae4cbb6c751a84c479638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9e4691eae722df03f645bbcb064f55639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c96a2ffa61dd5cc41c3a28c80c392b1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6aae6c1ddad210fa8c93880f312324641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4ddd74a9deb8431225a55132ae444e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358a8755d260570d3426cdaff38b925b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf23041a92f82f030cc9fefc6776694d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734b07e500cd1a5c895696252826c505645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb5ab922476f6228e5cb5ee81478a1a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6603c16486af2a4ea7a5c4aa6356500647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a434fe5a42342b60d4d3dff1d50e69e9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871621078429bf8637c18eb2592f567a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea357d57f1d49ad178909d7652a3b85650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939cdd88fccfe553692d80784b47ecfd651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ef7dd247a0b641ec0259f3e73c11f4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d7534a34a8d400bbf214ced5900609653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153e8e4d5bee9c738f8019b868242f82654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99af16388d94030e048d7abe39e2275a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540cbe54819ff124cf9cfa5d4dc8b8e1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d398c1040deef0602cddcb6ed179ee657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29f28c21ec06be7c0160e05b611f348658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd22b194cf72c5428ff174c341f744e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef6d146ebd10006d7652bb87683a63b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399297fa56cc025cef4cc14aa245dfc5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4c8264d135cb23aab37f658a7671d2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddb854a4d8df7899c3d9121252c2bc0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f8e76697d6f185b7cb8eb5e74e8a14664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f63188ce0d45a0e51cb0b7f6574e89c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cf127fce6f61ee1a6490f71e320ffe666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ec7d3aebf8d446091da55c3dbb4e6a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8c92a3ec4e52d30611eb3c2ee0514a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de5d3a0d0a7b5da3067ff1b1aac176a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9eaa9f4b080fac6fbe22282f679471670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bcb7a6e428867d4aa7a098a4a18c3a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0ca26a19a4380e54b234208a53ae59672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713fc8a5e9a10becf7a4679927cdef01673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370367312fe0140ca06ed5d69e3f81a3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dcf1143589480cb3e2f7e2d11164a1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f08621c4c06ab342b11457f49f3b771676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814fdbe2ac94f5614e84d7cddb338152677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7ac7c5bae5326bc30ec1729eb81aa8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240ace94a64ad774ca87936eb24d65be679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718c04189b48ba386323f6240c5adbd7680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90ba2e5972702af2526d0c00000f711681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e7fde5bd97d0ff1aa085f340e36e33682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79680852e5011001da4da00c48a948c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdfa8a9b803381fadef339a7b617450684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02672ac72a4e107c4e65c7ddddb093f8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be34a0840bab9b4f5b87353f8df2578c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcc1386afc37840b10f544fc2ed2562687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be34e0153dd4d69b4198b8e76a60dc03688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e282c14c1c0a33d211e181eda8199a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0092c86d7e9a025d669867380eecbbf3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7d7d7cd355e66538e7ac769c1aaf53691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab527fd9f08451fcbc1bb562c7487030692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e5dba20510be5d23c7c883f4f6db7d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2dbe016ee498511c2951e690cad9ba694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a195e5def93c10303d0f6bc45b20220695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab8faf92842ad7082af178aaf662edd696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38af073a5f4dc545971e804a0a52498c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a44a47cc464e32c93c874a3eb2d0a46698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f51872a888b1f2b9af496914cb9d84699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debbcb6d822679ea7ff25e577235767b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f2e6b49b6b9a7eda57cee464f9b377701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a017f324e9ac30b8e7e26ebede8aa3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4528f17d21274f883783925ba50c9db703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5253c66f81b296221d9fc06f64b131d1704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed279c2e7d41ffd858d4f731821e8c20705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e678ef29c2efff27e19763c97c2617b6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0a220948b5f3263f0c135b99e899f1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f12e9107678514d7e6e7ce40a71053e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c440ec87329005c0bad696766b18358709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f648f61ea44688ed5366ada2c0f5f981710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e58854b0305fdc321084d110bdca2d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8c9ffca74c5780528db8d91602a031712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7dc03493ed9cc1cf4223f1698587a8713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ca7f30e3e6778bb0ecdd300b1982a6714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8763e8047f42fb8eac1f405a4b6b83715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52317b0b89a002df8090a5cb2e0f4d71716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9ef47621afe3e4a803a3db7502cc48717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9975d31a44d4f8272d70c8d19dfc501718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618c2f6375e46bd17ba89b647b3eab8f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db58ff2f5ce3b6b74c48c82d3aff99b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49db29c609cc63b4e4b08183365ed79721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bc46292783eb8eb60ba2ed3b7a1dc1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124ffaa913ff3a04e470953e6878826f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e75179cd1ef4f611cb46313649fc86d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c22436f4b1a1606c841ab9486642c1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd988e31be71a26f8eac677a77fa4ba726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0111c527b6ed6f705b14aa749ca5514727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ed1f2e5bca1d372e78eebe6ada8d87728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7761e0cc3746d8af25e8d6152a3a50729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef20fbe9cdaab5bf2bdffa58c1b8bee6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a034a2a9e1a526fd3cb7d9f31cf79b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5065ceb57ccd1327ba6ac0de1b1452732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa5c58267fdd374f9b6d8ece0821456733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e093888c22031d4ab04b8ca7f8411ad0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6a47710801f98fc4f70cb80df72516735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d6adba4a1abb4965becfd159114db3736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaf221cb74e3b32d0ace91e4762d008737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f50ae911703e4c524b08200a2f3487738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8e2b9cf094c789f2a7c6bc138a06ca739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f54619d3e5b69f4336f53c17a97401740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a485638e47d74c2457f4fb3abb839d4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54214da598ec37604f5cb01ce28199d1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07143588b8fb78e9767cddcb165626fb743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f68e92bc3481c0a91d2a4f7e8c5fef744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1997d29deb2eaa3cbdffd436776258745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd57c44af618bf52d707f03f3dcfe6d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4ded6902e8901ad4164930bcd7019f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5eaf0930433d22788b406101c10fa7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf4a7e6b83e3cb42b9df376cbb6e4d8749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aed37f3b613c51d833d77522b46ba1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd92f1d6c39a0261646a35d9ecaa93e5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4809883c213705ee77e6e40527a65d72752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9f2b332c40b998ca772dcff8ab67b0753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f893f0c642065cc543a2ac4f904cde04754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5aef121565289ce273472eb591c663755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbebb954997ecbd67aadabfeafb0506756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6535713a1b9a85c9e80f71cdf436828c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a3f4418e8b167a3f577da7ecea8343758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfec7386f3a98603595cd6e27da772b759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52efc8dbd3ccd6ed3ee63a870b4252e11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a541e8466424d8151cb100bdc4e32e7c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a63a42dd89c57584884b0753753e39d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd7eee2de6897d8cbfa0b6160d31e914.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5124a80574b8d3001a652151843d4ad5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f899b9712d925aa2320c5dd30ce6cb526.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64721e2c5a724bf6d2ba97c69a19a26d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b93a3862feb2d144a4f29eacb590e7d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8647dad582ab773e3efb340a88aad789.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900bfe3acd46e5d480622f76a6a0223010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d9b95b3f2b9077690ff45f512a2f9b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f47359e18688db6f417e32b1874ce3f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f374b081014f62b4e6d8d5f8123286b913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705f69097a9b5dad2976fbe1ac9aba4b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f31b36f281642d45a944132da4eee615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f38af8065e8be92daafe6525d791a016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f883aff9187ac2ebd658a08377dce317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e766346f29ce1d6aeec156c4760c9f518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4ce220f649d6732f5faaa29999aa1119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3624877139b196bc935a4b760b043df820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef486bb32bbad08ffe6a1fb17ddcbf821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508e7b2487138031c0e7a09052f3c65022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48234acee5a01b8c6ca70099e4dd390223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4abf06d4cca70b0cb9bd96fc2c4145524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67300a39c5c1d68ee2c2af5b6d4356525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31700e819f00d547b27bb31862c4a42e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70018bf061acefaa3be9355629a9f0e327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8d50b760b180cbafdb4ff2ec0ddc0928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f7ce7b98d59cc75edf1e3bc68aae3e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfee097bfb26ba9d549a0bb22b145ba830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c49eb779697f427d6c4bbd70e19a5731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75690dfe91426fc175f46ebe9ffaf81a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb9eb8e59211ff04cfd5067b431890833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986d6e6ce48a7f75f6e9adb108d11c7834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21324e971c12f590ad67cb5b2e72af4535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a1081dd1c2cb15c974ba6d8a393c3236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306bb901a97538c8f7499c5296b249f337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc79ff7af8cd9bda0cad91af1eae1bf138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935b781ea3b5b04859ab4ac981336b9839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840505f8aa0893fb7d627e962d790b9440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ba30a1b20e60ac8e8595d792e7a35441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad899083e76edb6b9a998dcf4dacbc042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ba89520023f7bcb45e2b8fb8e3732f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8ba0260bca2aa5ef56774e2067d2ea44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbee2b77fda1bbd4a6b1f5a0c570c8f545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eda9b20c60052af8a05593345d18fc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604fab55af0c79c2488cdc48d982cdce47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef00e48011baac073e262975f4b546048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44386e53ed576de8692173bc7871d59b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee81fa9a0f6ddebf3c327c61d2b55e3650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfbcb8cae844c955e79edbb08b8319d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ff9486d5d8e392a45dda8b15e87e5252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75199fae783f06ae2c99d67341c52e7e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668d4a32097ae9de9730e38e265924d654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259e7f836f230c98092a1c248dafd1be55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3007758b581a1f3e982af8749234c8056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2d3377360faa26cf449a46484f691c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2999ad0d1d1a395a3a21bc1c1d99e02d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e26df454ae48456555f857f197abb2959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9973ce8a472319df49c782da6b90fbf60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8459ccc75dfd2786a427f84e6ecf586961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e445578063943ae1c0190c622b3494d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f07b594290a5d6950aaadbc989e9eb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c22305a11181ce9537416181cd6344f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcce92a00329712e93474d3f0928035265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8556a211faf5d74663ad101764271fa66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50c5941963177e9f7ba68626f7e229b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee0d440534a1754b03607686c10846368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34d6768312e2a69e90bd39ab0bb7c8669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766cf54f1e96000f004b139a0b2d1c0e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d258b22c8031cba46ca3abae9fe0c14f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66573aee604de0b2353ed8e7514c1c1672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b865023331a4641f3133b9433fc32173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20793da911685d3b32c5fb4d74d166f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874ba26dc7ef7e201976a2902103db7775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06924ebdf90c872a72affd7c7f0e92676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b809ce0328e3263be16b50a446fadffe77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797e9fc9a54adb0df77af57e7fbe8e6478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3e29bb6931a6bdf90652519a12e9c679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbdf70ea2f39f3748d8b8b6b737aa6f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b923b3a11b00132384b496bc6a388481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93adf1daf1e64a3bf7c7bd62ce9b35182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c410e07efc49e26c16bd37dcb9674bf883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96755a01b4714a6663744892d9eb974f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041bc4a152fb10dfa89700f689e6c14185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0969190d95ad74c0885001c596ad117786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651d617827c4e395d77115f5e564c23e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5369a86efe356e703967c69980523c1188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2169ca8fc7565eb4f3a8ce7dce27407289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca48b1f7cda0d7b5f866610e607601b990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b75f46905dd3fe4be2896eebfa2075991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cf41cea4d04c1d0e5427848a72051b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3573acd9fef9e64caefea319e70fd9bf93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e7925309710c53375cc4dae5418dab94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47caec69b6ade4e314decafff4c8c08695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9382e43526a6bfa7c47cd46b1b61f31e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a72eaa3c7c271c5462c6fe4fd2744d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca7f37a72bd5d903b564c00f6b0155e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81313e20d6122097dcde0ae6451d50699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915470ce9e935ab07d9684df1937d2c1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46672d59c11b34d2459b377ccfea1172101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d092c8ea8a49613691e5e7f02c59f05102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05874485f9fa1f76de5cec75eeabda77103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255259bcf2a9a540dd4425dbc42bacfd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a617abe569c8b7255d5c137dd287254105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1863cbb08eafc434e8ae07db50a87f76106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a246327f64aa995965d3fe1e6023619107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cc2368c15c742659539684a02a5f53108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843af1842c4f11f4da47b2c13571ad69109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046040a748094cd62310b0935df09e65110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c608c3a5c5309265794482504622b63e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd3ebdef0df4d7abdfd4adf4f0fdbae112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88c9158752ed3428fb6d0aa34d7b7cb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b977b05338dab887459900c4b448d1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f0775a1470234aab8d4aac6f6058e0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd85d7a013332f259586173e2d6be74116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b6ad0711e990732106a05ca8c7b34e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac510b7d65b244aeb771fbccb3b356c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69002afa960eeeabbe9e634f63295a93119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6258c59e7755572ac06a89cd91c01a9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410b086fe7264a22dfe845c8d527bb95121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddc674e35cbef55f9ebd97dc50d5db5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1738e5eed2f2409583a8a89ef357d07123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6823c001e8d393dc07bddf7cc661f156124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619fef611b013717a5529bcff3e3bac8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345e49b791d0e09656970cd8ff0fb6ad126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e27adee35e2d3eebddcfbf5d111342127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19365170b9a6d40eebe89d8b87c98dc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaabea4e20327790c6430a29a815674c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd3d932d63890bbf36d03e9247331b4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d32721ad90dbb3664c8983d2a6633c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c195f1f7a4f736cff516e2d1f3bb68132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784650065a3b46b9d0e0b2cc19a1a69e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff0bcc2ad15777e8d8a302fcd647b91134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc89ee9e158f76e5c77e24ad2e33424135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c8d51d4f4a22dd562b176e0185b1b1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0525681a33112f828862f0af977c8166137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fe3b2c816593ad6aa9ee5924a38277138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cb10640a461344cca27a24b49602ac139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bfd7596403569cd6d1ea25ec1b5872140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99720cff7ac5c5ddd50dee6d11f04cba141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3925122abf924bd551970409fde74de2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0217e513eb94088566674004eaed42ac143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02331d4dbd491b94a41834e5b9f51b2c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c58cacf80c0603742320e4c1855c09145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dd74c9e792a1341f51a2ef2bc050fc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3abd1676a41b7d808aa2fe283b24db147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a50a060f9f13682a5736034117350f2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d57e5bd1186b47e0d83540158374ef149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709a9750b160b98677aa83f31f666c98150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9377e30440e92b6192210c65901745a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b40e6c0e98a413485f3c85cb81ed149152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ab6a81c4d541c7bc162308cd727f94153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9009e23b9bd1ffc7dd4acc7e685a2e3b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b66ca5d2fe2db73ea68521d8a51fd15155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2dd727b2671980b09286746f14a401156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af623d6e6086dda44d58548a1b1937c1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4118b17b8d1ac79b969d6bd2606b140158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f3bf597acab910d890ce9eb075a78a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cddc007ba56a116dd39ad4c76ad978f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e96bb4b99c619ba45ccea4e1191230161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6df047da5fc26ae069947efe99071f2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e510b2683acf4fdccdbcaf798c8638163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed76e423fd4da2344e9a81d5e2be1c79164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6266c8657ecf92235de484f855579730165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de597fa8880c46605fcafd8b7a8bed8a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d0277d29d0f8ad29effa3819eafc26167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5186fab2058908c6df86520745527259168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e3d5fc2a3e1d7d4f2f84d3816740f6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabfc7cce7f39981e4d75a50953ab5bb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a71905079956d8bcaf7d82b191accc0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99ec9dd868462085425d6f89a8f46b0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12a3e5f6538062c00572d89e0a8b206173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e1a9ab270e537312e463b571de456e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28da50f33622c4f040da12992cd65010175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3957a3cabd992ec7ee2d44c1db4cac3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436dc842bfe56cfaef5e32488a9d0628177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d829001577c93cd7212ef95c89f8ef178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1305fae145018922df8682998fb97193179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4f8566121a6049885deef901a7177a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f6b6d111a45d39ace0dc8aa3dd7cd3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f78f7142463b7b02b02dff521bd438182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b0e8c4f2a7a085515e426c6fa80e00183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630b8d0d6c0f3d13dfececbf5d99fbbd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ba8de40455123276433d35a074ec1f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e75233b649fef7be0e0f4a110e1db9a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7067dcb5c1f58fa2514fe00dfbb47b8e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4050365f0a0a70bd558dbdb5909e8125188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1a31ee145ea171c3d7d27b1e9c04af189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18c03fe2415d256bd1dce253afb90c9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35f62db6a701ba64aaa3d23f0d21944191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cfaaedb207f1d5cb3e8b9fdc6ce474192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eddbd46d3681e86a8d566ce020a3cf193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a2e727bc86ad4c6d5fa38822679484194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7091a32b1956f1eab052b7f5c407914b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457de44983e2de8733adcc727b5d1a6b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcc1effd9fe537c7ae5e53d8ee94d35197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502ca7eafd7b59750983f10d346b6b9e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7227cf582023b98f4a4f968175d7e069199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d887807eefad381776791339515bc127200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0990820b6e9f9e36e1ec29c51988aa6d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db455c90b3782c1428d391f24e319f7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c89166e04e9bda266fed3428c7e59ea203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bf8f7c2ac94c7257469fe0ed6ba513204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6571bfa0f9e440d05797a95d5ab855c4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbe24f1309223c14350c34d9c649985206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710ec1375796c96c768a5c0f899e8481207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6101d2a062dd247dae27bdb2e25e20208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ac8624df749cfbcc0755bc8f0d9c3c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eb8920753df5559bc7b656f7242da9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4431c547c327fc852123ce74ffffea72211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acf78237085e4c9ef2241ecd6647144212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef504f6158757dd51ee0bf504b5bebd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e5e556566e2a893b4514275e0ff19e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95132cb30a7272e14dac21e1fdb8ae8d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1759a03d1761050286fb451e15fb6a7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e62031b1a298920ef3baa4a909543b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68e93cc25232c0763f1ed3a6f003ab1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83dfe03f40874ddd2593e0c5e6ba1f6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb13731f3230b2208518052a1d958013220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ce54d11d40500582a08a9532ae55c6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8273fa24e081804d36b6c27bb463416d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2858ba01a13453175ce772f619b1d8f5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45559f2bcf39c73fbdcf07ca66d17e87224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb97de1a7664632678274b8f56a38f1b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b603cdaf972ae6d84a4ca4f5a0f270226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5f3e772d7b112c644dcde8baf96483227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2658a20f0dfba492029b006e94bf6b1d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c899b8cb441847ad5511c41f52ff579229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e66ac294c135ce381bd6102262764e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3befe239e43062237e5189149ad8e136231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114d69d6cfa2b7e468c1f2c01471dbe2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853ed6c87c6f5a52e109da6a8bec6c6b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed112fc1d1a26b2b4dcebb69a64ae54234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc9ef91b310f7812ee0bfd522bfbbde235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c7b3a939b1fcb38f382ea9fd1379e3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df7fef6b497df91c12223084f39e7bf237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96861ace5846d8b4185b58c17b223643238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5843d68127c594c033b5468d0e72d623239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c9543f64dded6ea83ee52df4f3a8d3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bd94bde4b2987053180b77178ef302241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3215f5fe2952fd81d739fd784b1d2b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79179db750e2e5f27771d88bcd6d2b8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee17599a07494a0c877ef8c8ccdaec3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b01933906df1b75da63c529dbdac4ff245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc436a815c720d6b41e24e5cd6f01c36246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71da5410b86c02c32912459754889cca247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cc11a4c9ed3e7c8cb236a9247013ea248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77905de0346db01ecfa8fbb67045146f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df0e74d893664bc88032492f4cd00ff250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a958c015c4c98ac1c4bee4d4565b7fd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbb5203ec6ab1fa9e4970ea47a1c217252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5baab74eb035f9dc507d88d712a2059253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc18853a69d0cd56686a1fa379f45eb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c04a842f273b20028589a562a98b0c6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609c837066c5b71582acdc87a7f56c76256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66daed5bacfd921061b2620ee745ae9f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844f9e7a78e355ad0c40bfeee5a42e1d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178add9b618407288a5d897be1ed78f1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d771476165f31a7762031905eebfc8d4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1050034600581b9770be247b9b873a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab7607dc38151484cf7a20a11ae62f1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13190e583d9248843bacba765ec731c5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3a0b04f18af365c622cedf09d92a18264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a5a3be5c824c661b8fefe9e0f4423a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373c8818a72f8e1fe0f8fe9fffff7402266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887ebd3b9a2ed4e13e3a63a07ab42229267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5581b912dc4b2687562054bb65c743c3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b1c9c827226413238c608aca6d151a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af6ccdf8c75ccaf518ad37187673504270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ea2724317ccca53028ba2013ddca36271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b754c147e064868cd2e1586285343eea272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06879f272ac3ec9b15e2d6541bea41c5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b45f5ee1750d419d68fa6035fe08f4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd170447fc6925d169220c7625cefc6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49557828d738e791248959fc3ac638cb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409a9fa48f4bdc328c7199a0d3fe589f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06d031768ab135a3eae0983ddaccc8b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d602da7b4ff6a57caa504a7eb12d2a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea861cccda8786278f0941bf7823fcc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b497dfed7a329f03aa00da1e607f78281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8107ef2044fdf59cb2dd5d6df633d1fc282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ce006bee4f45cc04dc57b227e51fc5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a38bda46317b1df3653f65ee447bc2e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c7cc47224ceb7633ef546b0f0d1a7e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71425f66cb53aa7925d5a2d2f920203f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d8dc6302a0e601752b2d67f963fe29287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e77338330f3132f1bdd5a62d73a9c30288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bedfad0862747e21b53fb5b296ac85289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b0288f72d4d11c95e0420251ed8abc290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6012783b8a49f848998a6548e349ae37291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354cde8f9e9379e1bdd86fec059b688e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302a9df8556bb10a3bea713d3309697e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be374743a4122c6bd71931247465d0e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4c9f0af8b84a2f8392dccdc0c55c87295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10148e425448be329ebd0031c4669b70296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf15a332e62de1c2f49ffcf74bd2cc7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930a927936641286fe37033362ac0eef298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e256523cffb8215d044b0a4f23314392299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ad04877210442d0cb2841253737727300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdea65c107c38dd8e7c54f49e2aa251b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b19ab0f7ba94b7881f550c44662e42302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e02caadb2371c61ba2b31fbe65e12ab303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f2c5b8392cb665ebf0377d0c53f5e4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6207547a2ff52009c39db4928ef7174c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f292093c05aa83079d392620dee519cf306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f1dfe1e2eb5a6ee214dd3ab511c294307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5e7f33753a88d22b13f940c383dbc9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1423079f7b26a66dc4f72dc53ce3128309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0114276e371d4acb1d0426cb29fa38a2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f227a98c3cee46574f8e0b1e064f48c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7596dad22f5df18ea581baa5a7fe94312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dec5d640bef0aa77d573abacb5adb0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d393c5a6f392ae6dc0156341dae1823f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2dc4b764e75f90e4a1b94dc832dcdb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802bbf3e1d5d8a1326a55dbcea706ff0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abed35a80e347bde2b4e27646d25cb5d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6c44b7ea4796912dc3ead2d3698785318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75078acfcb8c6e435b52907c18ae673319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd034ea738567a4aef53d7227099efa320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01eac06f0b23a18beb41f35bd76c2f3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e95b908e6fabcde5770eb3729bba9d2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5888d15b9a97077da5919fa4378618d0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43acce7517cd57dda60700230500c1d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109ccda1ef941ed5c43dbe4ac3f7d177325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6d662bea4556d60f703cc81e0a0bb4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf94e6fb5523a8b028f832ed6b21097327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d847bdd47ef4530de051e7575d8506328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b686ae5299afe421884943975d824461329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b752bb50ca66a4c13257dd6b5888d947330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0584e37aad43979442aa22bfdc66e0f4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e971a0c9a50e0a25403a141793ce9fe1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a998626af62f57780c0955e6d1ae2c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e681487f2d4c54211ffca4aca605972334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf94c6e3daf762ce9c325c1f9707e30335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c3d5f3c0eb351fc09121c047ad53c7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8ea6c2f27bd715aa58633297004a01337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351570aec61b70b26e1cf8766db59a57338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8537f4995a66fba5c2d3050a2c837e88339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3341c7c005a82df199756d73671d59340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b441b4f58171188769b7484ca4ead1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d7ef52386fd9bc0f628aaab1f24319342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf7b57a053daa6055e05f88f8e3c672343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53cd80048b8cb59446927501e289656344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe844af9239f6f20e518e6cea6b24d8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cdd3ba344a855fd16c8385c6522a98346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b435db57a270576e31a5355ab032a83f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c84a27387c3d9d0b4daea2995e9e95348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1ef47ca87780b98110ab60bd571068349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89b0da87cc48dc9071472073265be72350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c791239f3101a2ee5b7c6e186cde7c20351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb467e5ebe8038cc158438e4a9a704ec352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa1a1e673e710cd0a0db8002d8ecc1c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ba1135a7cb28ae62714c8325a1b13e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf3cf7d6deeda0d7913b2c157854aca355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f828a7658aa7a0980497b7a6114087c2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cc272b31e2c64e7f22cdb7a78f9fa7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750f6849fba98ba2ad1d31b600db6d2c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9359b7dc7290c59d25ca3c76210f6fad359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a79899f27da1790ff0315a99f88c3a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9988fe300bd33cba3925b602a4cc887f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ea622487c5e094955925118bc11b94362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718c3f81e8b92a7b0a4a364a9d714a0e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297fc23af26872b0b7f2f54fd9219476364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a47145cfc795364ffad6add09318996365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7433017b428531082292f716cb60df1c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abbcc1f1dbce10a83c8ff81f0b9e58e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bbba5704239d1d2857760a8d7adf14368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ede6a7bb228f34769fb94263ea2f2f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea94cd72d429533f19d53343fa582ad370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a49c7aa53e5864ca887f4e8857087c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a1ed0d14c496cdfff2f2487b0e731e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70800186cdf4d652051887de54e070fc373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca9cca187caedfba28baa240aea4a69374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeaad3b62538c8ca7df09ad0c8acc2c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b075632296af75579e1c6fd0136395376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31343aa297464a6e3e0c3bd86e74779377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cade1489bbb3f346d0b1a69cd23de29a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97287402eb8a47531c481a64c20b5295379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2b748a1a94c5470722da9e2086c38e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16258b3459b825bdffe237e46de30664381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be069e6ece7f9299cba87ee8421864ed382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e57a999a51542477f609e69d2b266c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6cc5b543f99ed26ff0d549ece709ec384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60df71ec9c21c818b476f5fc294f44a1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e0fc561bd08b2cb42bb476eb5c7099386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727cd91f4cf37daad7f18e60fe34ef86387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c7999f5f18b65d960f44e17c8189d1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22b65d30b051f39254c7dcd463f9243389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a49d170b3850899bb2f424c6e9e2b31390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11791aaebd75377c229b15f5b44f6ce3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8603c454d81f264d13104905807bc01392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483a17f81139817e8798bff7d0187f2f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604f2a61c8782d0974ca253d33c650f9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3da135687586ed0eac3860ebb58835a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2805defc7e5c0f742869826d184582396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66a6c7ae5f37a7b860184115e05afc1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba0e0b700726c28af0d90fab57f8f41398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954fd35e55b9765d6ebecd20708dfa63399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a6dafb72144393fdcb5c83fbf8f455400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d520a8a3022fe7942e6fb0dc81309e9b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b5b9f8c2d7aaef5ef24e3b471dc130402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3487a9c912a6185a68a0dac5c925f3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb168562c9f64f07c350d66bc85f46fb404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6833b859c13095548fe09cb96d0b61d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9100cba5160ef950efb6291ba076583406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ca708f13e78ae9c26a2a203ed73025407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a6bd5151f8f17002fe0ce16b0fa67a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ba96dbef1cd310037a77a388a44464409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3c4b78cfc8267470890962678f743e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d40fc1b3afb97374934c72106b9e289411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a896f24fcb6a31c91ec5ecc4d8ddf9ba412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dd26bc97abbebedd96df2c81d01002413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d42641949069d0bf208450e7aa4e881414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72eb5b57d67c6708a1f15b38f043dad415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e819964601c909fcd547fe9cb964b1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a50063f52b0664347daf152efa7f698417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693a91da79cd8e86307248ab55ce4961418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06d45514d8bf78706546e701f0bcdbc419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4786ec0f3e5ed5cbe431cfbb9a6e3a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dbbe6b5baadc4252f98bdcf667862d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9728a405470dd529407276b0d51910422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c404f0007fdd63597f3ce1c668f352f2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cde5e4ca8a8b105b54b49cdb1500e4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00671136dd2646d58773ddcb1dd71dbe425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81043360fe46ba0f0b4228fcebd1915b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234bf6bd12bedc11431b8692ab224611427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a80edd5586404b473422a8903de4d6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8de3c671e1a47e6e76ec067b4b0cd00429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5edc21e95ea929df964ade1d655137b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa445d0c7db40eb14fde9eaabe61ee3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025fe0695e4956674f6556414b0c9525432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78c41a4c23ea06e6a201c2035daf27d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6225c0b39483916f6b464c27fcd6984434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de8632ed537208162d95bbd50db7d1c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e69ecb74134e683f0e955f257a0b02436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a4b5a8ae2f0d8cec84905f23eea5ae437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf20b359b75321841719f728d743f22438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0cfa7c59278c2d4b2e12dbb785f4c4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e424cb989cef8026440fc06b3a52871440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be53794191aacb4058c0344b9d6f90bd441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd333d1a7f9c2f5589a0b5b57bd1a668442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98bb3a71a341dae26f4b7bd54bdc141443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e80d3629d6e86e51eae17e854b28c97444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa03a9dcb73971de35371c38ce0024d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04eb810079bd50e074d32e0082cb5c7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e8e79525a73998278c23db4dbc8b83447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aef9ce5cc492fcded6b5c8ab3b01ce448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e6dcc1954a2e0e59928ef9dec344b5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf157367aea09e75eaf966ff9b74327450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937f278038f10bbb7eac53c22e827497451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9735a9b6a9adf81dbee3b36c444b87a0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8c6a3e94801a3617b7295df517094c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ba5f6d11829766ef8c67346db996b0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5f7a4a8f24ac65f81c6aaf3e07b697455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd6a6012e0fee6babedcce2f7584baa456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fd49c98579836122ee95fccd579166457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c526e38d9893938f93263d441dd74392458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a74a839752a1a703959fd8a0278f56459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95a801b6a31b935b27edad54b7ef6ca460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b312cf72ee3847a41f9aecdc4a2006de461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623875c9fb440ff58ab52e484bd5b028462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e67c20d97bb6b2c3dc645c895786f1c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7054d23ca61856efaf87628b690e00464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94af919ed736646bc95ab419c1ac159465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a90d12c81416b2f19fbf8b071387f70466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdead7f4993035ed2ddc8f2f79fc782b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2254f0d98962e511ed56b84ea0bd0a0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb35460524d04f5593cfccfd1f56b49469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9737748aff995cc92f9ae4a7836d6684470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48b1d78ed1c94d276f5c56bf344bea9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fa75feac8eaf78aea89ffbcee81270472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08744ddce05b4fe136fac89b899be06f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8785ebe8079659d53bcca4eff79df3a7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816cb0ece0f7cca8200da43b47710555475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989e4f24a7887c8d29e77ab6604454df476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfce787fda201f0bca181ec16bbd8e6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4e8a97c70b05a5c86b000f1f138daf478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec16acee55081ee99763558a0ef9d8ed479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beff8a3768386e50d64254abb2dc9c54480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d280b43e578b2c301cd1bd0200f2c9ab481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eb799c61b8142eb94c850b5e27a935482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5a75f9a8ed7a919b4c6fb18877a7ef483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2297ed74f49573f5dd2704827c7560d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef06cf65df596222913f22ff19efbc02485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adabe5345fe88b337f04d6fc420ec497486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b384ff1c329069414262390be3f8615c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d21b6141088b292c541dccc5d5d11a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ae339d497848afc7c99b6cadbf2132489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642cd296ee981fe4cb36e949e21b623c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3f9fa0de8673653ffa748f0ea6a9ae491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ce872a2a3ceb9dabef2e2e468a65f5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac2496b90a9af804dfb9e5c9fb8c847493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e41fdf4f568f792ac08d8c51e5d02d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe44ffdc481ad8576ddc517362a0710e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d3cc21c12dd486f4dedc43eb0e1e46496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d4487b95ae3a2b80caa17a69633b44497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5713e004dafdf8704d88bb5de70970f1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d57e918e52a1680d90adf2710665206499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dc089ef22f969691f5d569da5c0476500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694f9c8e4f5bb180054cc67f23341dff501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befc8edc28adb3ca9e1a129418c16d9e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c943463fa208d1d01a52ad9e6e3241503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a712fa43b95704107f432cd9ffc5e8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25550d186d1f53657ade450ac3a1dde4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fcc1836d5f81758a26df05d86fb9c5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d2119830d7bad719989c24e24018f0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c40712b8642f7e31fa5cedb928998f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dbb827aa5d09494e378ac77aca4ea9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030cd872a6f4a8a9e89528e2e69605cd510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce621bcc79cf88ed20818a7d4659e42511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d47ebd063721a9314fc96b7081f85a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa23aeb31696c2c86d3904efff8a5ab1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b0673833860aeddec24981d892b518514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a8d5951e25d55bb7fbe098113ac113515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a436745f3bc7989768bef32ebe17361516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805bd8b95480295329b18ac57da18908517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da4e0a7a99f74c102d618e535d37592518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57f8ce13f7446738eac7f46a359c88c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c9c5ae3e5a8735396af586cfa19fe4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7fd7834b539160cbb6adeb6dd4c236521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e63e8840a31301c9b3931f0e0d00eeb522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c1eb991af124767d35cac882e59d3d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba94162cd11bff8109e8331f8faf841524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e4f17adfecf180b39be1d5c755d2a4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3307ded5d8e342ac0fb0ccca09f4756526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b491ca26054c03c92a216e0acf27d008527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca080fc2700d73b730a47cb567495b4d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d1b67e7e28ba21f2321f3d1be63a1c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c8cbfd4e3b638aaccbcd217cc2a59e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588d00bfbb01997a93cdce87b8625c63531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aca73c9abf5acb916d53aa862cf71c2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6166edee8af22d8af16b72276f886807533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed73687808199faa1075d372b9f8a3c5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2b9028f5c42ab78247879d7e14b11d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2bfc5936407630a7515495ce03ce0a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8636ea513523e993c151f3f599b97fd537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70af87e8cbd3abd82b63ca66b91a9087538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1332a76365e845c9c19adf225af5a2b3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc0f7fc4651928789833336575cc594540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a1bb2f83b8077ada6f346c2a11a335541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2398fae9dd8554890399b9737c1f82b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c8bb55ed5b7f3ffe9ed0fb5ca28705543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76806b2a0801b0b29672c2836d6c13e8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203a5f25ba9dd0db414b3708b527f105545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522611ab95b9cd6f1818044c93d801a7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b088266815304148d949cc8991524050547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d800bad0b5bfa05f66fa817b618bfd62548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aa473ed5116c8200bfc92901a067cd549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c027c7cf2ca0b2ae1f60f427234df94550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216dd0cccecc8cdc05c1e36862101175551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0e69ca44b6cfd7e496bd00181e2b2f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8053b01f263fbbea3a78bb4b764ccfa9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a26ab3bb4fa609c2d44b1aa8adc9ae554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2ceda17850ed352987931dffc0fe64555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cd6179fc6215c0a80c5b46d2ad0ba7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cde83710138422bd5670e215e6e010557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9294c10fc2ef5229c1c8e1f7a72e96558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4891d38879fdc6e9a359b1b67d4b7c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34135b78703c79d9aede8e789378ce23560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0610a2ffa2bd96ae55f7ea5808bd180a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc03bd96a8b707cd03fd4b22f235a58562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f75e3be8ac5cb3c81460d6b7df47595563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85754b09b2934e876610e119049f0b8a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f6c29378f012931986c49a66cba834565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a433012f9b0a447f667131a1a37e22566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a45f57345d95aaa014a3d3da3f776f2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fd69eb51a112c36a658869bdbab41d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3ffc5e7263ee7046f9e1a151687d14569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ef63a7cf00f2608d05315bcd31f359570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10c6a3a77ba7df5831eb944916fdb5c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20594b54c788a8b6fb997f7750786b94572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65b3333684932b2cefdb91a0a256757573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0183a2dc857cda675a8af646632ba2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d042732a78134c6b6d953ef6aad16c5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c965f591a839d9973f2eaf0a7694cd8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b35244b94952ad733bafaa28d85943577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e961a6febf6e32a1f532acaddaff46578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c441f582cd251fabb55a9ef74178d0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294dcbe2b76d1069c8eb2bbd9cf2cca2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c58383c786d279a536f1ebec25b447581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23721e02ec2cc655558578d44db4a51f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c43c66a2ffa765d2cb4aa732eb297e6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869c6030b8ef933a71b5d14fb023b144584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535f5a228c69cfc997f0ac89f4bea3ca585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1ba02a1ac75fcea40c6f531a4d2527586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1132a254d41321755a6178caf4356a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a2559aa85970cd99a535bd311e9624588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e064bf2f84d3e1ede4981ed50eae2ba1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb2e5223e55d83e2cd3fa0e7f739b9b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5132b4ddd8b327305658138a88106ba7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14432300fb72d86f1362cd84f4ae7985592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9595774f2fdbf51a687f3117568bc48593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7356f33d52e79e4954e357fd01d73316594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3796085813ae0c4b952141ca0ba7ca11595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e130830b7daacefc723ec8676019c48596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfffa88e6e7712bebb6eaf56d4dc8b3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94c97f660113f46af929da4aef4be41598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5546faf9f5ef48b11a3c7ffd4c29a5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2077a44c970725667863b861c3c02fb600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040f5ff86da500df716fd0f3a3949059601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63879ae3397ebd66082f16da609929b4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3ab57ff4c7e835576f9135da5ed173603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2577e76fda800c9be2fc306098820b4d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718a3ab0c3058730074e04db9dc4e3b6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366f0cd1f1a1a25cbc3ea5fd04aa852b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb754e6d0a0ce07d510136f3dd19202607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521900082c664bc2222f0f633e7e4ff6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c240d13253febff77aecbf2e5928a88609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48e4083dd57aed335e5a10347b0cb02610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac2ea4598c31d6a878fb550142acf53611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38689e5e24c4953a79bd841e5e2327b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914186008829bb5c2cb1afb62ec58849613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ec55189af1d79ad2fda095895ddae0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfc3e31682c657d7c2db208186e19b4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573be854da7259236b26f45d3fc3189b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7887c8cd076f95aec15f70ec434155c8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11dfbe2dd77f42fda9648c1579ff808618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a480fbe90584254eac4defa94298328c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccb1c023fb555c34a55b8d04b28621e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20dc52701c4508903c80884e1cd6f64621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f224977d3c44dd075182a8222a852347622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e794dc66979e5898ce0731e5ba2bb9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c78a690f11c41c72ebad13aa008decc624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015bcce6456fd322e7033058ed1793d2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f78ea946645b578eb77e5d708016d80626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883bdb7bcf059448b5a5190d9a830322627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec74ea11433b146511cedfd09861b6c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b25f6db20e4c2bab4b8431b1d7721f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0826471246343a367d39c0d303150a4f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4171c37f38bb9bb82f0c63003c89e6e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c97b9f4e4e2ed8365ab594f373cd78632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d058b653392bee236859687c8fa2ba8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133abcb49536495a3547fcde95451901634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e48f0dd9463cb3cfa9248292b86ac5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103ad11e392ff94788a9060f628ebe07636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23596f1a9a792c5441836343e41656e0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e246801a51ee466f89385d1ab9c9ca6c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266598c96ac11b04896a8b96c37a8a75639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c721fc9897fce884e968e561292a14640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0633dcce5a6dae04f3dac3d0c2a77ff641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638d1e431e701772077beef39a8a0911642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd59466c789892835e65d30573b4133e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4461804a5d507444e2f2af997b2e7857644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c788716d375fcbfa5967db5ce69845645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6b976bde5632105c4bb0c73f81cd2d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdea29294fcf54067ead27ee685f44af647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f78b9722151ae1c37be84ba33de7fc648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c84c23b5f8f4f2da3bc039b35122f9e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425cbcc7fb44c79e34bac1fa88a7dd6c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631f0bc6262fe06caaa35a20206d36f8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f51f15c3a5c93fe98d9780088c25a1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7956a619f5d246697c46643397f0d9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad39fb13dae1ea833c75bf11bd396a3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1f4734c3f4f4d04cf92aba08cabf33655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b789265f3cd9766aec78968dba7a519656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f02bf45eca111b6fe3852b297b3a27657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bebf772e4070fab9d9538b4716c1e62658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f56c418150c10ee773c49231e9102a6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c388483dafc8848794443a7a767bd9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15be34ce8c0969f06453053134dcf8a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c084a828b51c2e63e738d7a423f9b3c4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b6e808f5e8edaf0a95b565834f6756663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f3589555ba8f8983f6a2f97f6504e0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd98fab4ab02f565e8ef66c2c768dcc7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91602087466140fa7adce7aa477a48b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52438f4c207675a4f606f4915953ffb8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af9b751711d2b3793de7b9ce1e04c87668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c43d1cebfd113ca462e94cf34275407669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeedb814e6541c1c8caf579f2e11617670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad8007350b8a955f34e36c15cb16432671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecc88508727b591e8ae076a10d0b753672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e6105f25ea9b34c211f3b0de53ac07673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105a6c84467c78e8842edfc72f789066674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4d4b4c9adad4686da53c5ac9c82cad675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869c645636de44c630aa0399ae485e66676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f377de1e6801345f08674039b138b47677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c95620a0edc2ab743a168f335aa36cd678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa57f1a477f7aa24e0464a8408d72a8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379f3b07ffb248cd2f88c5990392db55680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977cd0baa4bf21899f483e04b59500db681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7378cd4a72fde8bdd78c458f5cf686682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cae8907e572ba303e91e1462e03f6f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942fb8b9b4e4454a9f79ff2b79aa4b91684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed36d9b88c4a907cb76b7bdf073e8d7e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a21a27d1c3339e2f7165e9d79386f11686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dcbd22d48cf6192fc2e348ff2a2ebe687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2e1d4ddc2b9c70fd26931ffa7d38d8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130c3fae012706c23e528f7d7ce3dae7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841f9472d470bf3df0b12516a233d9cd690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad9f9ce7e5a8175e5dd2fec4a2e3d72691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f04c6dcca683f09caebcfea56d6885692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bc12991b96b43bf5d5767d7a282fe2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da94e96e47cdd6eecae09a25af8b1fdd694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfcbe07c5fae66c7191b84894b2a3fa695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3131fd2615dd81f1d79271526c02914e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e10a4013c14177f4c78a1007f03620c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd1112dd5e31df34a111aaaecaa71b8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d3a9166a41224519af40d107bb135e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320e25c4cdec3bac447fc4f0912b4c70700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f595e8355f1a3258796e132b995e89a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192ae4c11d43ca3d08009a79e4c81eb8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df075fce354540e5dbc2dac8f6ec1fa1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b30395e1cdb59f121b0675d217f33c0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d5f2f7a20b6668c47f6057d78e19fe705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ebaa68030e0c157de6830bc2e4cb75706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963f41e7ea0e77d442d717c1eb229126707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126295822ad63267b71f0b94b18d38da708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1d9bee73201617d6eaf6279527f6f1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2109dc4b7f63f3b3cad1b0232b1e18b8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4604305ed9ef925fee65ce0ae0d355711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f75fcd972813892c1f30c222eed977c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244c752c46321752a9f7e482822bd44c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60758f260f89bb0daf55afd408ac4eae714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfa3abcc9af1745e746e12d3443c603715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3692f749eafa1106889ac9d9b662a764716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2eeca4688818d22c2429363ffe4c5e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d424ba8c1b0cdb23976306b92863bca8718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2975ecab9df3abfef5fd0605bd1b31719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0cced490da5c70f9029e2d3847bbbb720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec88404961de5dfa675d1e9b664786a8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3752e3ee304adb6044fc335de444602a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da95c92e2d64ac37bb511e3919a7fb27723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109d4ffa519f6e1ee0ad76e5e2d8f0d9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbfb06d8c2ab0dc6fbedaa59f52f3ef725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62137c7eacae2efd30ff9030c53b29c9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46740c39b7f71d7aedfb21c222c94a9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77c29576d014802f2fe6bec05ddcb56728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0466632253d2bab7d1c6242e712dadf8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdf8f123b8cbfe3680346dc6d3e3f1c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feda601e7e88de95b70fbc862d7b6767731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2022cef3c34eec110e5f8cbbf46c73f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2558663ec67161de493a243786626016733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd6bd236e71a799da9b3960f6472953734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446668b154d36561d830d011cac40f0d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8489c67fd2fe2b0678635b22891ccc736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfd7ffa68002f5da8d31a8d75f4e7e8737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce23594ccf386d3530b15957116907d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eccc3e3e024678fadc945dd00b7a33739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3caacd0d4c9f22777e6fa16261e58e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c53b66c7766db49b5576c5a875b033e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e831e60efc6f299e739fca0a5982e4ca742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df776966e526ff26648a22a946ae45f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e921660066897f1530afa25ca3bcb208744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c908ab23c2040754bb1fbc68afde94745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c971c782c002d415fd833d7a96459c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8482c10fa2bcbd0278cb3e7626b8dd52747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1af5de394bebb1c3a360f5fdbaa371748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915f9334f809d8207dc0e929049b9679749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623dfe374d5f094be6ea0e00a3a374cc750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae69c27370a9a2132477d4cb51d0b2f9751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e392786b15d3386bb1e82572939db27752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaee84c9841583d621f75aca9b41ff2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb04cbdda40dbb07df4f8fb06db7a46754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd60ba848698222bd5899bb355989a0755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386623f03a9c2c7f4563130ecb7c64d3756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2944d3d36081691fe8446967a1e37686757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8ffe295ffcfc8aab39fbfa55139077758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9620263fd3d7283a89d41bc04d4c3e759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>